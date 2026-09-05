--- v1 (2026-03-11)
+++ v2 (2026-09-05)
@@ -1,94 +1,91 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92058fba20184c98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7649f660d0424a09b964c5a8c2fcae4c.psmdcp" Id="R56f54a04802a4842" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R141046dfda8e4096" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8e6a843408994acabfc60473a85be072.psmdcp" Id="R9f4b6c4c5494472f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Procedure clarifications" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8" uniqueCount="8">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>
     <x:t>Question</x:t>
   </x:si>
   <x:si>
     <x:t>Clarrifications</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.006-Q001</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>21.12.2023</x:t>
   </x:si>
   <x:si>
     <x:t>Здравейте, в публикуваните насоки за кандидатстване в т.9 е посочен Максимален размер на безвъзмездната финансова помощ за отделен проект на стойност 1488000 лева. Предполагам, че е допусната техническа грешка - пропусната таблица със стойности за съответните градове, каквато бе посочена при Насоките за кандидатстване за съгласуване. Моля направете разяснение.</x:t>
   </x:si>
   <x:si>
     <x:t>Уважаеми господине/ госпожо, 
 В т. 9 на утвърдените на 21.12.2023 г. Насоки, посоченият максималния размер на безвъзмездната финансова помощ за отделен проект на стойност 1 488 000 лева е правилен.
 В процеса на съгласуване на Насоките за кандидатстване се установи необходимост от увеличаване на максималния размер на помощта само за част от ОИЦ, като по този начин се осигурява възможност за финансиране на разходите на ОИЦ за възнаграждения, както и другите допустими разходи, необходими за осигуряване на функционирането на мрежата от 27 ОИЦ (изпълнение на функции по видимост и комуникация за ЕСИФ и ЕФСУ; функциите им в звената за медиация и звената за публични консултации към регионалните съвети за развитие). В тази връзка в т. 9 на утвърдените Насоки максималния размер на помощта за проект е актуализиран на 1 488 000 лв. за всички.
 При съгласуването на Насоките бе установено, че общият размер на помощта по процедурата е достатъчен за покриване на разходите на всички ОИЦ само при запазване на възнагражденията на служителите на ОИЦ в размерите към декември 2023 г., без начисляване на индексация в периода от 2024 г. до декември 2029 г. В тази връзка, Ви обръщам внимание, че е в т.14.2.1 на утвърдените Насоки е въведено условие за максимален размер на допустимите преки разходи за персонал за отделен проект.
 За да е възможно планиране на средства за индексация на възнагражденията на служителите на ОИЦ за периода до 2029 г., Управляващия орган ще предприеме необходимите действия по изменение на стойността на процедурата в приложимите Критериите за подбор и впоследствие и в Насоките.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="1" formatCode="@"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -107,99 +104,100 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="double">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="5">
+  <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="5">
+  <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId6" /></Relationships>
-[...2 lines deleted...]
-<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -438,108 +436,108 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:D2"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="24.600625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="3" max="4" width="70.710625" style="4" customWidth="1"/>
+    <x:col min="1" max="1" width="23.996339" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="12.710625" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
-      <x:c r="A1" s="1" t="s">
+      <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B1" s="1" t="s">
+      <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C1" s="1" t="s">
+      <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D1" s="1" t="s">
+      <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
-      <x:c r="A2" s="2" t="s">
+      <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B2" s="2" t="s">
+      <x:c r="B2" s="4">
+        <x:v>45281.6350400347</x:v>
+      </x:c>
+      <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="C2" s="3" t="s">
+      <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Procedure clarifications</vt:lpstr>
+      <vt:lpstr>Procedure clarifications!Print_Area</vt:lpstr>
+      <vt:lpstr>Procedure clarifications!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>