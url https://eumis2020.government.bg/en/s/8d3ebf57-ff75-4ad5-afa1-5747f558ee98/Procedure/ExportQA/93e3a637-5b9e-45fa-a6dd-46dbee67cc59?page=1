--- v2 (2026-09-05)
+++ v3 (2026-09-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R141046dfda8e4096" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8e6a843408994acabfc60473a85be072.psmdcp" Id="R9f4b6c4c5494472f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R675293446b534e24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3c0e3fcc970741f085c1edbcee40345a.psmdcp" Id="R58093be18be34a67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>