--- v0 (2025-12-19)
+++ v1 (2026-09-13)
@@ -1,477 +1,157 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R163b100d06684845" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/50780289bef445cc90f16a5b045488ef.psmdcp" Id="R97e8d1c617514628" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62c7fa9f7de64e98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4da7008d736b4ff2bff996167c39bd90.psmdcp" Id="R4ed175fca8da4805" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Procedure clarifications" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="101" uniqueCount="101">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>
     <x:t>Question</x:t>
   </x:si>
   <x:si>
     <x:t>Clarrifications</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-11.022-Q027</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>25.07.2025</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Уважаеми госпожи и господа,
 - Предвид подготовка на театрална постановка с местни самодейци, която да бъде част от културните продукти в Проектното предложение, допустимо ли е възнаграждение за тях като творчески екип?
 - Допустимо ли е финансиране за издаване на печатно издание, с творби на местни автори, което в последствие няма да се ползва с търговска цел?
 - Допуска ли се финансиране на културен продукт (концерт), за който вече има сключен договор, след 13.06.2025 г., но директно с Общината като възложител, а не посредством избран Културен оператор?
 </x:t>
   </x:si>
   <x:si>
     <x:t>1.В УК т. 10.2. Допустими категории разходи, в Преки разходи по Специфична цел 1 е записано, че са допустими 
 “1.	Възнаграждения за творчески и технически екип, вкл. разходи за осигурителни и здравни вноски за сметка на работодателя, пряко свързани с реализацията на ПИИ“
 2.По процедурата не са предвидени/допустими разходи за създаване на нов културен продукт. 
 3.Да, допустимо е при спазване на приложимото национално законодателство, Насоките за кандидатстване и вътрешните правилата на съответната община.</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-11.022-Q026</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>23.07.2025</x:t>
   </x:si>
   <x:si>
     <x:t>Уважаеми дами и господа, 
 Моля за разяснения по поставените въпроси:
 Съгласно Специфична цел 1 „Подкрепа за културни оператори чрез които общината осъществява културните си политики“, допустимите кандидати задължително кандидатстват с:
 -	Културни продукти, съгласно одобрен Правилник за работа на фонд/програма "Култура" на общината кандидат  и/или
 -	Културни продукти част от културни програми/афиши/календар“
 Предвид факта, че на етап кандидатстване ще имаме разработен проект на Правилник за работа на фонд „Култура“ и ще кандидатстваме с културни продукти, част от културен афиш, одобрен за целите на настоящата процедура, това означава ли, че на етап изпълнение на проекта, културните събития/продукти трябва да бъдат изпълнени от културни оператори, избрани съгласно Правилника за работа на фонд „Култура“? 
 Ако отговорът е ДА, разходооправдателните документи на кое име се издават на Крайния получател (общината) или на културния оператор?
 Допустимо ли е да приложим една оферта за наем на техника, озвучаване, сцена, която да важи като финансова обосновка за формиране на разходите за наем за различни културни продукти или за всеки културен продукт трябва да има отделна оферта?</x:t>
   </x:si>
   <x:si>
     <x:t>1.По време на информационните срещи, както и зададените от различните общини въпроси от настоящата таблица стана ясно, че културните продукти се избират по различен ред/правила, както и се отчитат по различен ред/правила взависимост от това дали попадат в хипотезата на:
 - Културни продукти, съгласно одобрен Правилник за работа на фонд/програма ""Култура"" на общината кандидат  
 или
 -	Културни продукти част от културни програми/афиши/календар",
 Съответно всяка община следва да се съобрази със своите правила, както и с националното приложимо законодателство и Насоките за кандидатстване.
 При спазване но горепосоченото, принципно е допустимо в ПИИ да бъдат включени културни продукти от утвърден културин календар/афиш/ програма.
 Съответно плащането и документи по него  в различните хипотези са:
 Процедурата има две специфични цели:
  Специфична цел 1- подкрепа за културни оператори, чрез които общината осъществява културните си политики и 
 Специфична цел 2 - подкрепа на общинската администрация за развитие на нови културни политики и инструменти за партньорство в сферата на културното развитие.
 По Специфична цел 1 „Подкрепа за културни оператори чрез които общината осъществява културните си политики“, допустимите кандидати задължително кандидатстват с:
 -	Културни продукти, съгласно одобрен Правилник за работа на фонд/програма "Култура" на общината кандидат  и/или
 -	Културни продукти част от културни програми/афиши/календар
 В рамките на общинските бюджети общините предоставят целево финансиране на конкурсен принцип на културните оператори за развитие на културното съдържание и промотиране на всички видове изкуства вкл. материално и  нематериално културно наследство, съгласно одобрен Правилник за работа на фонд/програма "Култура" на общината кандидат. Големите общините имат разработени и утвърдени от Общинските съвети механизми за селекция и подбор на културни оператори, които в най-голяма степен спомагат за развитието/изпълнението на културната политика на общината. Когато общината избере Културни Оператори, които ще получат финансиране, те стават изпълнители на договорите за изпълнение на идеите, с които са кандидатствали по утвърдените правила на фонд/програма "Култура" на общината кандидат. В този случай, Културните оператори, подписали договор за финансиране по фонд/програма "Култура" на общината кандидат, с общината кандидат, се разглеждат като бенефициенти и при отчитането си представят разходооправдателни документи за извършените от тях разходи в рамките на одобрения от общината кандидат бюджет. При коректно извършени и отчетени разходи от културния оператор, общината кандидат им възстановява средствата въз основа на „искане за възстановяване на средства“ или „искане за плащане“, или „фактура“ с описани отделните разходи по бюджетни пера, според бюджет към договор между общината-кандидат и културния оператор.
 2. За всеки културен продукт трябва да има отделен пакет документи, доказващи стойността на съответния разход: оферта, пазарно проучване или исторически данни.</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-11.022-Q025</x:t>
   </x:si>
   <x:si>
     <x:t>Здравейте. Въпросът ми е свързан с разходите по бюджета. Ако имаме културно събитие по Специфична цел 1 и то цялото е възложено на подизпълнител, къде в бюджета /кое бюджетно перо/ ще трябва да се заложи. Благодаря.</x:t>
   </x:si>
   <x:si>
     <x:t>Съгласно Условията за кандидатстване  при подаване на формуляра за кандидатстване общината попълва Таблица „Таблица бюджет - разбивка КП“ - Приложение № 5, в която има разбивка по разходи за всеки един културен продукт, който е предвиден по съответния проект и има  общ файл по бюджетни редове, съответстващи на Формуляра за кандидастване (ФК), в който се събират еднаквите разходи от всеки един културен продукт и се получава по една обща сума за всеки бюджетен ред и същите се пренасят във ФК.</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-11.022-Q024</x:t>
   </x:si>
   <x:si>
-    <x:t>18.07.2025</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Във връзка с посоченото в Условията за кандидатстване, че разходите, извършени след 13.06.2025 г. са допустими, т.е. те са за дейности, извършени преди одобряването на проектното предложение, коя дата се приема за начална дата на изпълнение на проекта – след откриване на процедурата (13.06.2025 г.) или след подписване на договор за финансиране? 
 Продължителността на проекта следва ли да обхваща и периода, в който са изпълнени дейностите, преди подписване на договор за финансиране?</x:t>
   </x:si>
   <x:si>
     <x:t>Фактически за начална дата на изпълнение на проекта се приема дата на стартиране на дейностите по съответния проект.
 Да, продължителността на проекта обхваща и допустимите дейности, преди подписване на договор, но не по-рано от 13.06.2025 г.</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-11.022-Q023</x:t>
   </x:si>
   <x:si>
     <x:t>Възможно ли е да  предоставим решение на общинския съвет по време на оценката на проектното предложение,  в случай че при подаването на проекта няма предвидена сесия на общинския съвет?
 С уважение,
 Община Асеновград</x:t>
   </x:si>
   <x:si>
     <x:t>Съглсно Условията за кандидатстване, 17.	Списък на документите, които се подават на етап кандидатстване 5. Решение на Общинския съвет на съответната община-кандидат за:
 -съгласие кмета на общината да подаде и подпише проектно предложение по Процедура BG-RRP-11.022 и
 - съгласие, че в случай че проектното предложение бъде одобрено общината поема ангажимент да осигури за най-малко 25% съфинансиране от исканото безвъзмездно финансиране е задължителен документ. В случай, че кандидатът не предостави към ФК някой от задължителните документи Оценителата комисия по процедурата ще изпрати писмо за допълнителна информация до кандидата за предоставяне на липсващите документи. Липсата на задължителни документи към ФК ще одведе до удължаване сроковете за оценка на ПИИ.</x:t>
-  </x:si>
-[...309 lines deleted...]
-    <x:t>Всички одобрени дейности трябва да са извършени до 31.03.2026 г., както и разходооправдателните документи свързани с тях трябва да са с дата не по-късно от 31.03.2026 г., съответно събитие изпълнявано през май 2026 г. не е допустимо.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="1" formatCode="@"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -490,99 +170,100 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="double">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="5">
+  <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="5">
+  <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId6" /></Relationships>
-[...2 lines deleted...]
-<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -821,458 +502,164 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D27"/>
+  <x:dimension ref="A1:D6"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="20.020625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="3" max="4" width="70.710625" style="4" customWidth="1"/>
+    <x:col min="1" max="1" width="19.424911" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="12.710625" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
-      <x:c r="A1" s="1" t="s">
+      <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B1" s="1" t="s">
+      <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C1" s="1" t="s">
+      <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D1" s="1" t="s">
+      <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
-      <x:c r="A2" s="2" t="s">
+      <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B2" s="2" t="s">
+      <x:c r="B2" s="4">
+        <x:v>45863.3642618866</x:v>
+      </x:c>
+      <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="C2" s="3" t="s">
+      <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
-      <x:c r="A3" s="2" t="s">
+      <x:c r="A3" s="3" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B3" s="4">
+        <x:v>45861.747877338</x:v>
+      </x:c>
+      <x:c r="C3" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="B3" s="2" t="s">
+      <x:c r="D3" s="5" t="s">
         <x:v>9</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:4">
-      <x:c r="A4" s="2" t="s">
+      <x:c r="A4" s="3" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B4" s="4">
+        <x:v>45861.4783110648</x:v>
+      </x:c>
+      <x:c r="C4" s="5" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="D4" s="5" t="s">
         <x:v>12</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
-      <x:c r="A5" s="2" t="s">
+      <x:c r="A5" s="3" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B5" s="4">
+        <x:v>45856.5998844213</x:v>
+      </x:c>
+      <x:c r="C5" s="5" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D5" s="5" t="s">
         <x:v>15</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
-      <x:c r="A6" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="B6" s="2" t="s">
+      <x:c r="A6" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
-      <x:c r="C6" s="3" t="s">
-[...297 lines deleted...]
-        <x:v>100</x:v>
+      <x:c r="B6" s="4">
+        <x:v>45856.3512856134</x:v>
+      </x:c>
+      <x:c r="C6" s="5" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="D6" s="5" t="s">
+        <x:v>18</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Procedure clarifications</vt:lpstr>
+      <vt:lpstr>Procedure clarifications!Print_Area</vt:lpstr>
+      <vt:lpstr>Procedure clarifications!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>