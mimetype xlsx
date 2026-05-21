--- v0 (2025-12-07)
+++ v1 (2026-05-21)
@@ -1,4616 +1,171 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R706e80721ce44056" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/78e24209bccc40348632fd0e4ee3643e.psmdcp" Id="R5ca75786d5b042d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d7d12e401694753" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/92679458c2eb4e779fc68fffd5666373.psmdcp" Id="R73bb88d5439342a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Procedure clarifications" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="883" uniqueCount="883">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>
     <x:t>Question</x:t>
   </x:si>
   <x:si>
     <x:t>Clarrifications</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-4.021-Q272</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>25.05.2023</x:t>
   </x:si>
   <x:si>
     <x:t>Здравейте,
 Моля да потвърдите дали всички изброени по -долу допустими дейности е необходимо да се включат в проектното предложение, независимо дали ще бъдат финансирани със собствени средства или със средства от програмата:
 	Дейности за извършване на обследване за енергийна ефективност и сертифициране за ЕЕ – първоначално обследване за енергийна ефективност за целите на подаване на предложение по настоящата процедура;
 	дейности за изпълнение на СМР за прилагане на мерки за енергийна ефективност и мерки за оползотворяване на енергия от възобновяеми източници, ако са посочени в енергийното обследване, в т. ч. всички съпътстващи  СМР, необходими за изпълнение на мерките;
 	дейности за изготвяне на инвестиционен проект и оценка на съответствието му съгласно ЗУТ;
 	дейности за авторски надзор, съгласно ЗУТ;
 	дейности за строителен надзор, съгласно ЗУТ; 
 	дейности, свързани с въвеждането на обектите в експлоатация;
 	Дейности за изготвяне на независима експертна оценка, изготвена от сертифициран енергиен одитор след приключване на дейностите по изпълнение на СМР – допустими само за ПИИ в режим на минимална помощ. 
 2. За дейностите различни от СМР (например дейности за изготвяне на инвестиционен проект и оценка на съответствието му съгласно ЗУТ) ще е необходимо в конкретната дейност да бъде заложена само прогнозна стойност или ще е необходимо прилагането и на друг документ за остойностяване на разхода.
 Поздрави!</x:t>
   </x:si>
   <x:si>
     <x:t>Изброените дейности са сред посочените допустими дейности по процедурата, като по преценка на кандидата и в зависимост от спецификата на конкретното предложение, се включват всички или част от посочените допустими дейности. 
 Обръщам внимание, че дейността за обследване за енергийна ефективност е предварително условие за кандидатстване по процедурата, поради което следва да се включи в ПИИ. Също така дейността по изготвяне на независима експертна оценка от сертифициран енергиен одитор, е условие за да бъде отчетен ПИИ, поради което следва да се включи в предложението. 
 Дейности за информация и публичност са задължителни и  трябва да се включат в ПИИ, като в тази връзка във Формуляра за кандидатстване следва да се разпише отделна дейност по осигуряване на публичност и визуализация, като разходите за тази дейност са недопустими за финансиране и следва да се поемат като собствен принос на кандидата
 2.По процедурата няма посочено изискване за прилагането на документи за остойностяването на разходите.</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-4.021-Q271</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Уважаеми г-жи и г-да, 
 Моля за отговор на следните въпроси по процедурата:
 1. Съгласно дадени разяснения сградите  вписани с отделни идентификатори в акта за собственост ( независимо че са в обща енергийна и функционална система ) се разглеждат , като отделни  обекти на интервенция и се изготвя енергиен одит включващ описание на енергоспестяващите мерки за всяка сграда и сертификат за всяка една. В такъв случай в Дейностите по проекта ,като отделна дейност ли се описват 
 например дейностите за изпълнение на СМР на всяка сграда и съответно, като отделни бюджетни подпера ли се включват в бюджета.  За всяка една дейност  в описанието ли се конкретизират ЕСМерки  на всяка сграда. 
 2. На какво ниво трябва да се посочат  разходите в бюджета : дейност, дейност по сграда  или ЕСМ. ( например 1. Разходи за СМР  1.1 ЕСМ топлоизолация стени 1.2. ЕСМ  топлоизолация покрив и т.н )
 3. Съгласно насоките за кандидатстване в рамките на общата стойност на СМР могат да се включат и непредвидени разходи за строително-монтажни работи до 10%; . Как се записват и отразяват в бюджета тези 10% при повече от една сграда ( в случай, че не се изискват отделни дейности и бюджетни редове за всяка сграда ) . Има се предвид обща стойност на СМР на сграда или завишаването следва да е еднакво  за дейностите СМР и за двете сгради. Завишението следва ли да е отразено в КСС. 
 4. На въпрос 94 давате отговор , че "Интензитетът на помощта и съответно 
 съотношението между публично и частно съфинансиране 
 ще бъде проследявано на ниво „общо допустими разходи 
 по проекта“, а не на ниво отделни дейности" . Това означава ли, че при бюджет с включени допустими разходи със 100 % собствено финансиране  ( за дейности одит след проекта и мерки за визуализация ) е допустимо Разходи за СМР да е с 68% безвъзмездно финансиране , като  се съблюдава допустим максимален интензитет на бюджета на проекта 65%
 5. При обследване на 3 сгради Индикатор "Завършено енергийно-ефективно обновяване на нежилищни сгради — брой на обновените сгради" каква целева стойност следва да се посочи ? 
 </x:t>
   </x:si>
   <x:si>
     <x:t>1.	и  2. В секция 6. „Бюджет (в лева)“ на формуляра за кандидатстване, разходите за строително-монтажни работи, се обособяват в един единствен бюджетен ред, които включва стойностите на строително-монтажни работи на всички сгради, включени в ПИИ, съгласно приложените КСС.
 В секция 3. „План за изпълнение/ Дейности по проект“ на формуляра за кандидатстване могат да се обособят отделни дейности за СМР за всяка отделна сграда, в които да се включи описание на  предвидените енергоспестяващи мерки по отделните сгради.
 3.Непредвидените  разходи се отразяват в общата стойност на  разходите за строително-монтажни работи, които са в рамките на един единствен бюджетен ред в секция 6. „Бюджет (в лева)“ на формуляра за кандидатстване. Непредвидените разходи по отделните обекти - сгради се вписват като отделен ред във файла на КСС. 
 4.Разпределението на стойности между „БФП“ и „СФ“ в рамките на едно бюджетно перо в секция  6. Бюджет (в лева) на формуляра за кандидатстване е в зависимост от интензитета на помощта от допустимите разходи, който е приложим за конкретното ПИИ.
 5. Ако в рамките на ПИИ са включени три сгради, то за Индикатор "Завършено енергийно-ефективно обновяване на нежилищни сгради — брой на обновените сгради" се вписва целева стойност 3 (три).</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-4.021-Q270</x:t>
   </x:si>
   <x:si>
-    <x:t>24.05.2023</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Уважаеми експерти,
 В рамките на общата стойност на СМР могат да се включат и непредвидени разходи за строително-монтажни работи до 10%; 
 Въпрос:
 Изчисляването на инвестицията в енергийния доклад/обледване трябва ли да е с включените непредвидени разходи или не?
 С уважение,
 Методий Ангелов</x:t>
   </x:si>
   <x:si>
     <x:t>Непредвидените разходи от 10%, когато са допустими разходи съгласно Насоките за кандидатстване (виж т. 11.1 от Насоките) следва да се включат в общата стойност на разходите за СМР.</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-4.021-Q269</x:t>
   </x:si>
   <x:si>
     <x:t>Уважаеми Експерти, 
 В Насоките е написано:
 За сградите на предприятията в сферата на търговията и услугите (Kомпонент 2) от настоящите Насоки за кандидатстване, след изпълнение на предвидените в изготвеното обследване за енергийна ефективност енергоспестяващи мерки (ЕСМ), се изисква постигане на минимален клас на енергопотребление „В” и минимум 30% спестяване на първична енергия.
 Молим за РАЗЯСНЕНИЯ:
 1. Допустим ли ПИИ за сграда с „клас на енергопотребление „А” , като след въвеждане на енергоефективни мерки се предвижда сградата да премине в сграда с близка до нулево потребление, като получаваме спестяване на първична невъзобновяема енергия в размер на 80%. 
 2. В проекта е заложена мярка изграждане на фотоволтаична централа с мощност 30 киловат часа и локални съоръжения за съхранение на енергия (батерии). Локалното съоръжение е недопустим разход. Въпросите ни са:
 2.1. Стойността на локални съоръжения за съхранение на енергия (батерии) слага ли се отделно КСС?
 2.2. В бюджета на проекта трябва ли да добавим този недопустим разход?
 2.3. Ако добавяме този разход къде трябва да го включим - в колона СФ на 1. Разходи за строително-монтажни работи (СМР) ( ПО: BG-RRP-4 , фонд: МВУ ) или в 8. Други (моля уточнете) ( ПО: BG-RRP-4 , фонд: МВУ ), защото като добавим недоустим разход в бюджета към допустимите разходи за СФ се намалява процента на безвъзмездната финансова помощ? 
 С уважение,
 Методий Ангелов</x:t>
   </x:si>
   <x:si>
     <x:t>1.Посочените в условията за кандидатстване изисквания са минимални, а именно всяка сграда, включена в ПИИ, да постига минимум 30% спестяване на първична енергия, както и да достига най-малко клас на енергопотребление „B“ (изискването за най-малко клас на енергопотребление „B“ е за сгради в обхвата на компонент 2). В този смисъл постигане на над 30 % спестяване на първична енергия за сграда, както и достигане на по-висок клас на енергопотребление  от клас „B“, е допустимо по процедурата. 
 2. В бюджета (в секция 7 на формуляра за кандидатстване) се включват само допустимите разходи, а в Плана за изпълнение (секция 3. План за изпълнение/Дейности по проекта) следва да бъдат описани  и недопустимите такива, когато е приложимо (т.е. когато дейността е недопустима и разходите за нея са недопустими по процедурата, същото се описва в съответната дейност, вкл. каква е стойността на недопустимата дейност).
 Прилага се и отделно КСС – недопустими разходи (когато предложението включва недопустими СМР дейности).</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-4.021-Q268</x:t>
   </x:si>
   <x:si>
     <x:t>1. В случай, че преценката на РИОСВ/МОСВ по ЗООС и ЗБР не бъде издадена до дата на входиране на проекта допустимо ли е текста  на т. 22 от Декларация при кандидатстване (Приложение В) да бъде адаптиран, за да отразява реалното състояние - т.е. "има входирано искане за издаване на ..."?
 2. Във връзка с изискването на стр. 24 от Насоките "ПИИ следва да включват изпълнение на енергоспестяващи мерки в цялата сграда (обследването следва да обхваща всички нива и помещения в сградата), с цел изготвяне на реалистични обследвания за енергийна ефективност. В тази връзка, в случай на собственост в сградата, различна от тази на предприятието кандидат или липса на учредено право за строеж в полза на кандидата, предложението за изпълнение на инвестиция ще бъде отхвърлено.", моля за разяснения относно параметрите/ характеристиките, които определят "цялостта на сградата" (особено в случай на долепени сгради) - достатъчно ли е същата да е посочена с отделен идентификатор в акта за собственост и Кадастрална карта или е необходимо наличието на напр. възушна фуга или друга вид преграда?</x:t>
   </x:si>
   <x:si>
     <x:t>1. Текстовете в Декларация – Приложение В не е допустимо да бъдат адаптирани от кандидата. 
 Моля виж отговор на въпрос 238. 
 2. Сградите по настоящата процедура се идентифицират съгласно наличната за всяка една от тях официална документация и идентификатор по Закона за кадастъра и кадастралния регистър.</x:t>
   </x:si>
-  <x:si>
-[...4437 lines deleted...]
-  </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="1" formatCode="@"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -4629,99 +184,100 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="double">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="5">
+  <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="5">
+  <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId6" /></Relationships>
-[...2 lines deleted...]
-<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -4960,3874 +516,164 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D271"/>
+  <x:dimension ref="A1:D6"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="18.960625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="3" max="4" width="70.710625" style="4" customWidth="1"/>
+    <x:col min="1" max="1" width="18.424911" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="12.710625" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
-      <x:c r="A1" s="1" t="s">
+      <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B1" s="1" t="s">
+      <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C1" s="1" t="s">
+      <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D1" s="1" t="s">
+      <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
-      <x:c r="A2" s="2" t="s">
+      <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B2" s="2" t="s">
+      <x:c r="B2" s="4">
+        <x:v>45071.6786494097</x:v>
+      </x:c>
+      <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="C2" s="3" t="s">
+      <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
-      <x:c r="A3" s="2" t="s">
+      <x:c r="A3" s="3" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B3" s="4">
+        <x:v>45071.0522279398</x:v>
+      </x:c>
+      <x:c r="C3" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="B3" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="C3" s="3" t="s">
+      <x:c r="D3" s="5" t="s">
         <x:v>9</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:4">
-      <x:c r="A4" s="2" t="s">
+      <x:c r="A4" s="3" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B4" s="4">
+        <x:v>45070.6492502546</x:v>
+      </x:c>
+      <x:c r="C4" s="5" t="s">
         <x:v>11</x:v>
       </x:c>
-      <x:c r="B4" s="2" t="s">
+      <x:c r="D4" s="5" t="s">
         <x:v>12</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
-      <x:c r="A5" s="2" t="s">
+      <x:c r="A5" s="3" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B5" s="4">
+        <x:v>45070.643525162</x:v>
+      </x:c>
+      <x:c r="C5" s="5" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D5" s="5" t="s">
         <x:v>15</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
-      <x:c r="A6" s="2" t="s">
+      <x:c r="A6" s="3" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="B6" s="4">
+        <x:v>45070.600894537</x:v>
+      </x:c>
+      <x:c r="C6" s="5" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="D6" s="5" t="s">
         <x:v>18</x:v>
-      </x:c>
-[...3717 lines deleted...]
-        <x:v>882</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Procedure clarifications</vt:lpstr>
+      <vt:lpstr>Procedure clarifications!Print_Area</vt:lpstr>
+      <vt:lpstr>Procedure clarifications!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>