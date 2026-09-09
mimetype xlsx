--- v0 (2026-01-14)
+++ v1 (2026-09-09)
@@ -1,98 +1,95 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86546267267445bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/19bf8fd455904d8bb8c5e6864ae44a13.psmdcp" Id="R0e4fb703eb904d1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5eb7d33e7f76413d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/02b6900511e84258bb64878777c775d9.psmdcp" Id="Rb9dd333d2ef94a7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Procedure clarifications" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8" uniqueCount="8">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>
     <x:t>Question</x:t>
   </x:si>
   <x:si>
     <x:t>Clarrifications</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-3.022-Q001</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>29.08.2022</x:t>
   </x:si>
   <x:si>
     <x:t>1. В случай, че външната подкрепа за извършване на теренни проверки се планира да се привлече под формата на граждански договори с физически лица, на стойност под прага за провеждане на процедура по ЗОП, важи ли горното изискване и ако да, на какъв етап е необходимо да бъде наемането на лицата преди подаване на проектното предложение?
 2.В случай, че на този етап РИОСВ-Варна прецени, че дейностите по теренни проверки ще се извършат от вътрешни служители, възможно ли, ако в хода на изпълнение на проекта възникне необходимост от привличане на външни изпълнители, проектът да бъде изменен, вкл. дейностите и бюджета, за да се осигури такава възможност?
 3.За целите на остойностяване на обществените поръчки за предоставяне на юридическа помощ и извършване на пазарни оценки на имотите, моля да ни предоставите използваните референтни документи (линкове към вече обявени поръчки или други приложими) за остойностяване на проектите на поръчки. Съгласно предоставените проекти на документации, стойността на услугата за юридическа помощ е 400 000 лв., а стойността на услугата по пазарна оценка на имотите е 300 000 лева.</x:t>
   </x:si>
   <x:si>
     <x:t>По въпрос 1. - Въпросът най-вероятно се отнася до изискването за прилагане във формуляра за кандидатстване на списък с линкове към обявени обществени поръчки за всички дейности, за които това е приложимо. Уточняваме, че за договорите, които се планира да бъдат сключени в рамките на проекта, но стойността им е под прага за провеждане на процедура по ЗОП, това изискване не се прилага. Обръщаме внимание обаче, че тези договори също подлежат на последващ контрол. В този смисъл Бенефициентът е задължен да не допуска възлагане на дейности с идентичен или сходен предмет в нарушение на чл.21, ал.15 от ЗОП, както и да съблюдава относимата нормативна уредба при планиране, провеждане, възлагане и сключване на договори за обществени поръчки по смисъла на чл.5, ал.1 от Закона.
 По въпрос 2. - Да, допустимо е проектното предложение да се изменя при доказана необходимост, вкл. в раздел „Бюджет“. Предвид факта, че на настоящия етап следва да се опише „начин на изпълнение“ за всяка отделна дейност, кандидатът би могъл да индикира в проектното предложение, че в хода на изпълнение на проекта е възможно да възникне необходимост от привличане на външни изпълнители и проектът да бъде изменен в тази му част.
 По въпрос 3. - Предоставените предварително документи на РИОСВ Варна са бланкетни, съотв. посочените в тях стойности на отделните услуги не са обвързващи. Същите не се базират на анализи, отговарящи на изискванията на Насоките за кандидатстване. Бенефициентът обосновава в Анализа на остойностяването по т. 14.7 от условията за кандидатстване стойностите на отделните поръчки, като същите следва да бъдат определени съгласно указанията на насоките съобразно следните ограничения:
 1. Разходи за юридически услуги - до 3% от общите допустими разходи по проекта 
 2. Разходи за независими пазарни оценки – до 3% от общите допустими разходи по проекта.
 3. Разходи за други спомагателни дейности, вкл. уведомяване на заинтересованите страни – до 2% от общите допустими разходи по проекта.
 Обръщаме внимание, че съгласно Насоките за кандидатстване по изключение и след одобрение на представена от бенефициента обосновка, тези разходи могат да варират като проценти, но като обща стойност следва да не надхвърлят 8% от общите допустими разходи.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="1" formatCode="@"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -111,99 +108,100 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="double">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="5">
+  <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="5">
+  <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId6" /></Relationships>
-[...2 lines deleted...]
-<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -442,108 +440,108 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:D2"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="25.590625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="3" max="4" width="70.710625" style="4" customWidth="1"/>
+    <x:col min="1" max="1" width="25.139196" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="12.710625" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
-      <x:c r="A1" s="1" t="s">
+      <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B1" s="1" t="s">
+      <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C1" s="1" t="s">
+      <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D1" s="1" t="s">
+      <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
-      <x:c r="A2" s="2" t="s">
+      <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B2" s="2" t="s">
+      <x:c r="B2" s="4">
+        <x:v>44802.6131323611</x:v>
+      </x:c>
+      <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="C2" s="3" t="s">
+      <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Procedure clarifications</vt:lpstr>
+      <vt:lpstr>Procedure clarifications!Print_Area</vt:lpstr>
+      <vt:lpstr>Procedure clarifications!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>