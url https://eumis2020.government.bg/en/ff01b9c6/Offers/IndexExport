--- v6 (2026-09-02)
+++ v7 (2026-10-07)
@@ -1,1304 +1,1516 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05b94781ee86423b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/37eda2eb5c194fc69df650e98656bb5a.psmdcp" Id="R13ddcfa0e1c54dd8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a3b7772547740ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0258b25c4242406e9c3b169d46b3ad2b.psmdcp" Id="R7f33fd6d63d04e98" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Tenders and Offers" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Offers submission deadline</x:t>
   </x:si>
   <x:si>
     <x:t>Announcement date of procedure for external assignment</x:t>
   </x:si>
   <x:si>
     <x:t>Procedure subject</x:t>
   </x:si>
   <x:si>
     <x:t>Beneficiary</x:t>
   </x:si>
   <x:si>
     <x:t>Contract registration number</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Закупуване на фотоволтаични панели и инвертори с мощност 100 kW 
+    <x:t>Проектиране, доставка и изграждане на фотоволтаична електрическа централа за собствено потребление с мощност 50 kW и батериен блок с капацитет 122,8 kWh, включително присъединяване, пуск и въвеждане в експлоатация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НИКОЙЛ-2 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0414-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на Струг с ЦПУ с прътоподаващо устройство - 2 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>М + С ХИДРАВЛИК АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0012-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на Фреза с ЦПУ с 3 шпиндела – 1 бр</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на Интегрирани системи за управление на бизнес процесите
+1.Система за управление на взаимоотношенията с клиенти (CRM система)
+2.Въвеждане на система за бизнес анализи (Business Intelligence система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СМАРТТЕХ - 19" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1556-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане и въвеждане на съвременни информационни и комуникационни технологии (ИКТ) във връзка с изпълнение на Договор № BG16RFPR001-1.012-2088-C01с бенефициент „ЕКО ЧИСТОТА БЪЛГАРИЯ ЕООД“, финансиран по процедура BG16RFPR001-1.012 „Дигитализация на предприятията“, Програма „Конкурентоспособност и иновации в предприятията“ 2021–2027 г.“ по две обособени позиции: 
+Обособена позиция № 1: Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система)
+Обособена позиция № 2: Въвеждане на система за бизнес анализи (Business Intelligence система)
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Авангард ООД</x:t>
-[...13 lines deleted...]
-Обособена позиция 2: Топлоизолационна система от сандвич панели за покриви – Обект 1 – 495,00 m²
+    <x:t>ЕКО ЧИСТОТА БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2088-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на решения в областта на ИКТ по обособени позиции: ОП 1: Разработване, внедряване и въвеждане в експлоатация на Система за управление на взаимоотношенията с клиенти (CRM система) – 1 бр. ОП 2: Изграждане и въвеждане в експлоатация на Система за архивиране на информация – 1 бр. и Система за управление на съхранението и споделянето на информация – 1 бр., включително физически сървър за хардуерно обезпечаване на системите. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПС ЛАЙФ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0840-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на решения в областта на ИКТ:
+- Въвеждане на система за управление на ресурсите (ERP система);
+- Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система);
+- Въвеждане на система за бизнес анализи</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛАРМЕКС-ИК АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0807-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на Интегрирани системи за управление на бизнес процесите 1. Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) 2. Въвеждане на система за бизнес анализи (Business Intelligence система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">"БГ ПОЛО" ЕООД
 </x:t>
   </x:si>
   <x:si>
-    <x:t>МИХАЙЛОВ ТВ ООД</x:t>
-[...16 lines deleted...]
-Обособена позиция № 2: „Доставка, монтаж и въвеждане в експлоатация на локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертор/и, с капацитет минимум 27 kWh“
+    <x:t>BG16RFPR001-1.012-1381-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Закупуване, доставка и монтаж на компресор за сгъстен въздух с инверторно управление с изсушител - 1 бр.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕН ДЖИ ФОРМТЕХ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1327-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на термопомпи</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БЪДЕЩНОСТ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2412-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Въвеждане на ИКТ решения за дигитализация на дейността на „Миноа Плюс“ ЕООД“, включващи: Обособена позиция 1: Създаване на онлайн магазин – 1 брой; Обособена позиция 2: Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) – 1 брой; Обособена позиция 3: Въвеждане на система за бизнес анализи (Business Intelligence система).– 1 брой.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИНОА ПЛЮС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1762-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Извършване на СМР на енергийно ефективни изолационни системи в сгради: Обособена позиция 1: Сандвич панели покрив – 510 м2, Обособена позиция 2: Прозоречна система (дограма) за външни прозорци  -  70м2, и Обособена позиция 3: Секционни индустриални врати/външни плътни врати – 60 м2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХАРТЦВЕТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0899-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ Доставка и монтаж на  термопомпен агрегат въздух-вода с топлинна мощност 30 kW“ – 1 (един) брой  по проект BG16RFPR001-2.004-2088</x:t>
+  </x:si>
+  <x:si>
+    <x:t>М И Г ФЪРНИЧЪР" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2088-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на енергоспестяващи осветители:
+1. Камбани (34 бр.);
+2. Линейни осветители (206 бр.)“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>К 2 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0652-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на СМР дейности: Монтаж на енергийно ефективна топлоизолационна система – прозрачни ограждащи конструкции (алуминиеви прозорци и врати)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Мейзинев ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0901-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на топлоизолационна система за покрив от сандвич панели  - 742 кв.м.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГИЛДИЯ СТРОЙ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0574-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">“Доставка и монтаж на Топлоизолационна система:
+Обособена позиция 1: Топлоизолационна система от сандвич панели за покрив
+Обособена позиция 2: Топлоизолационна система от XPS плочи за външна изолация на стени”
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ОЛД ЧАНЕЛ ЕООД</x:t>
-[...16 lines deleted...]
-ОП2 Компресор с инверторно управление с изсушител и ресивър (резервоар)
+    <x:t>Химера ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1675-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа ФтЕЦ ≈30 kWp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КВС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0755-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за извършване на доставка, монтаж, изграждане, изпитване и въвеждане в експлоатация на: 1.Фотоволтаична електроцентрала в комбинация с батерии с инсталирана мощност 50 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АМАТА" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1125-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на ФЕЦ с мощност 50 kW за производство на енергия от възобновяеми източници за собствено потребление в комбинация с локални съоръжения за съхранение на енергия (батерии) с капацитет минимум 102,4 kWh, свързани към изградената фотоволтаична система</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИНЕРАЛИ - М ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0825-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Дейности за осигуряване на Енергийна ефективност:
+Обособена позиция 1: Изграждане на фотоволтаична инсталация върху покрив на сграда с мощност 50 kW 
+Обособена позиция 2: Изграждане на батерия за съхранение с мощност 80 kW
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ТМ-Пласт ЕООД</x:t>
-[...5 lines deleted...]
-    <x:t xml:space="preserve">Въвеждане на ИКТ решения, включващи: ОП1: Въвеждане на Система за управление на ресурсите (ERP система); ОП2: Въвеждане на система за бизнес анализи (Business Intelligence система); ОП3: Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система); ОП4: Въвеждане на система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда“
+    <x:t>АИБО - С ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1083-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и инсталация на фотоволтаична електрическа централа (ФтЕЦ) – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ултра Билд ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1172-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на Фотоволтаична електрическа централа ФтЕЦ с мощност 40 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЮРИЕВИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2748-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">РЕХАБИЛИТАЦИЯ НА БЕТОНОВА ПЛОЩАДКА  в складов терминал на „Свободна безмитна зона-Бургас“ АД </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Община Бургас</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-1.001-0055-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на покривна ФтЕЦ за собствено потребление със съоръжения за съхранение на енергия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"НИРА БУС" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0632-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на енергоспестяващо компресорно оборудване и LED осветителни тела за нуждите на сервизната база на „АМ – ТРЕЙДИНГ“ ООД в гр. Монтана</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„АМ – ТРЕЙДИНГ“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2235-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за изпълнение на строително-монтажни работи (СМР) за повишаване на енергийната ефективност на сграда/сгради чрез:
+Подмяна на дограма (прозрачни ограждащи конструкции – прозорци и врати) с обща площ 92,5 кв.м.
+Полагане на топлоизолационни системи по външни стени и подове към външен въздух с обща площ 437 кв.м.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Ар енд Ар Акселерейшън ЕООД</x:t>
-[...2 lines deleted...]
-    <x:t>BG16RFPR001-1.012-0162-C01</x:t>
+    <x:t>ТРИПЪЛ-ММ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0149-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа за собствено потребление с обща изходяща номинална активна мощност на инверторите 80 kW, в комбинация с локално съоръжение за съхранение на електрическа енергия с общ номинален капацитет 61,44 kWh, без отдаване на електрическа енергия в електроразпределителната мрежа</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Гайтан Корпорейшън ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0570-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на фотоволтаична инсталация с инсталирана мощност 80 kW, предназначена за производство на енергия за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕТАЛ ГРУП ЕЛИТ 2006 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1049-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за извършване на доставка, монтаж, изграждане и въвеждане в експлоатация на: 1. Фотоволтаични панели в комбинация с инвертори с инсталирана мощност 30 kW 2. Локални съоръжения за съхранение на енергия батерии в комбинация с инвертори с капацитет 40 kWh </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ВЕРОНИ БГ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0615-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична централа в комбинация със система за съхранение на енергия, в т.ч. кабелни линии</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане, внедряване и интегриране в наличната дигитална инфраструктура и бизнес процеси на Глориър ООД на интегрирана интелигентна логистична екосистема от ново поколение</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Глориър ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0231-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка и внедряване на софтуерни решения“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Джи Ти Капитал ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1713-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на енергоспестяващи осветители:
+1. Камбани (106 бр.);
+2. Линейни осветители (100 бр.)“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИВ - ЕЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0682-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разработка и внедряване на интегрирана информационна система за управление на бизнес процесите в предприятието, включваща ERP, CRM и BI система, както и обучение на персонала</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФЛЕКС ЛОДЖИСТИКС</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0185-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на ИКТ решения по обособени позиции, както следва: 
+Обособена позиция 1: Изграждане на система за защита на информацията в локална мрежа;
+Обособена позиция 2: Изграждане на система за архивиране на информация;
+Обособена позиция 3: Изграждане на система за управление на съхранението и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНЖКОНСУЛТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0380-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дигитализация на предприятието</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АКАДО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1891-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на ИКТ решения по обособени позиции, както следва:
+Обособена позиция 1: Въвеждане на модул/система за управление на веригата за доставки на суровини, материали, компоненти и продукти за производствения процес;
+Обособена позиция 2: Въвеждане на модул/система за управление на складовото стопанство (WMS);
+Обособена позиция 3: Въвеждане на модул/система за управление на производството.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕКОСИС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0441-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Уеб дизайн на софтуерна платформа BeeSmart</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Бии Смарт Текнолоджис АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR002-1.018-0001-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за разработване, доставка, внедряване, инсталиране, интегриране, тестване на Интегрирана AI-базирана информационна система за управление и оптимизация на производствения процес с IoT модул и анализ на BigData и осигуряване на обучение на персонала на предприятието, ангажиран за работа с новите технологии от Индустрия 4.0.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОФСЕТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0226-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на 1 брой Интегрирана опаковъчна система.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВИМАРД ИНВЕСТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0032-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на ИНТЕГРИРАНА ИНСТАЛАЦИЯ ЗА ПРАХОВО БОЯДИСВАНЕ – 1 бр., включително всички необходими хардуерни и софтуерни компоненти, техническа документация и гаранционно обслужване“,</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЧАРЛТОН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0029-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на Интегрирана система за производство на спортни екипи – 1 бр.. , включително всички необходими хардуерни и софтуерни компоненти, техническа документация и гаранционно обслужване</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТРАКИЯЕКС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0031-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, инсталация и въвеждане в експлоатация на производствени технологии в 2 обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ХЛЕБОЗАВОД" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0050-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на оборудване и специализирана техника за производство, транспортиране и полагане на бетон</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕВРОПЕЙСКИ ПЪТИЩА АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0045-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Извършване на ИКТ услуги по следните обособени позиции: 
+ОП1: Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) – 1 бр.; 
+ОП2: Въвеждане на система за бизнес анализи (Business Intelligence система) – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕнЕф Консултанти ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0404-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Въвеждане на Интегрирани системи за управление на бизнес процесите
 1.Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система)
 2.Въвеждане на система за бизнес анализи (Business Intelligence система)</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">КРАСОТА И ЗДРАВЕ 2017 ООД
+    <x:t xml:space="preserve">Ертекс Груп ЕООД
 </x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFPR001-1.012-1438-C01</x:t>
-[...140 lines deleted...]
-Изграждане на система за защита на информацията в локална мрежа -1бр.
+    <x:t>BG16RFPR001-1.012-1369-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на Фотоволтаична инсталация с номинална инсталирана мощност 50 kW върху покрива на съществуваща сграда, находяща се в ПИ 07603.501.2774, ул. Колю Фичето № 25, по плана на гр. Бяла, община Бяла, област Русе“ – за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БЕЛСИСТЕМС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0035-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изпълнение на услуги по договор BG16RFPR001-1.012-0539-C01“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФИСКОНСУЛТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0539-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Организационно и техническо обезпечаване на тридневно мероприятие за обмен на опит и взаимно обучение по дейност 4 по проект BG16RFTA001-1.010-0082-C01.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Сдружение „ЕВРОПЕЙСКО ПРЕДПРИЕМАЧЕСТВО“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0082-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Организиране и провеждане на двудневен партньорски форум „Зелени и дигитални партньорства за устойчиво териториално развитие и стратегическо планиране 2027+“ по дейност 5 по проект BG16RFTA001-1.010-0082-C01.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Организационно и техническо обезпечаване на две двудневни дискусионни срещи за вътрешен трансфер на знания и добри практики по дейност 3 по проект BG16RFTA001-1.010-0135-C01.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Сдружение „СЪЮЗ НА БРАНШОВИТЕ ОРГАНИЗАЦИИ НА МИКРО, МАЛКИТЕ И СРЕДНИТЕ ПРЕДПРИЯТИЯ И ЗАНАЯТЧИИТЕ В БЪЛГАРИЯ - НАЦИОНАЛНА БИЗНЕС КАМАРА“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0135-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Организиране и провеждане на двудневен публичен партньорски семинар „Зелена икономика и социално въздействие — пазарни механизми за устойчиво развитие“ по дейност 4 по проект BG16RFTA001-1.010-0135-C01.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и инсталиране на 7 бр. термопомпи (въздух-въздух)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Петров Сервиз ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1215-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка,  монтаж и пускане в експлоатация  на 1 брой котел на биомаса за нуждите на ХЕДОН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХЕДОН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0621-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка на професионално оборудване за шивашката промишленост, необходимо за дейността на социалното предприятие „Емили Инвест 2013“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Емили Инвест 2013" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0005-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на единна цифрова среда за управление на дейността на предприятието чрез следните ИКТ решения: 
+1. Въвеждане на система за управление на складовото стопанство (WMS); 
+2. Въвеждане на система за управление на производството; 
+3. Въвеждане на система за бизнес анализи (Business Intelligence система); 
+4. Изграждане на система за управление на съхранението и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕХНА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2037-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на Енергийно ефективни изолационни системи в сгради в 3 (три) обособени позиции.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КЛИМАТИК - ЕМ ВИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2545-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване за бутилиране на негазирана вода в PET бутилки от 0.33 л. - 2 л. със система за отдалечен мониторинг и оповестяване Big Data, Cloud Computing и IioT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПИРИН СПРИНГ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0228-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на фотоволтаична централа и системи за съхранение на електрическа енергия.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ИлиЦвет 74" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0775-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане в експлоатация на ФтЕЦ с мощност от мин. 30 kW и допълнителни локални съоръжения за съхранение на електрическа енергия в комбинация с инвертор/и с общ капацитет на съхранение от мин. 50 kWh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ ДЕЯ - ИВАЙЛО ЕНЧЕВ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0411-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична централа 50 kw на покрива на сграда в комбинация с локални съоръжения за съхранение на енергия за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРОМЕТЕЙ-ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1090-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка на шивашко производствено оборудване за нуждите на социално предприятие „ВВ Сървисис“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВВ Сървисис ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0012-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, първоначално изпитване и въвеждане в експлоатация на компресор за сгъстен въздух с инверторно управление с изсушител - 1 бр., ресивър за сгъстен въздух - 1 бр., конвенционален компресор за сгъстен въздух - 1 бр. и ресивър за сгъстен въздух - 1 бр., разделени в четири обособени позиции, както следва:
+Обособена позиция 1 - Доставка, монтаж, първоначално изпитване и въвеждане в експлоатация на компресор за сгъстен въздух с инверторно управление с изсушител - 1 бр.;
+Обособена позиция 2 - Доставка, монтаж, първоначално изпитване и въвеждане в експлоатация на ресивър за сгъстен въздух - 1 бр.;
+Обособена позиция 3 - Доставка, монтаж, първоначално изпитване и въвеждане в експлоатация на конвенционален компресор за сгъстен въздух - 1 бр.;
+Обособена позиция 4 - Доставка, монтаж, първоначално изпитване и въвеждане в експлоатация на ресивър за сгъстен въздух - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"КЛАСИК МЕТАЛ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1740-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на Интегрирана система за водно рязане – 1 бр. включително всички необходими хардуерни и софтуерни компоненти, техническа документация и гаранционно обслужване“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Хидро мат ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0049-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на Интегрирана система за производство на завивки – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИЗИТЕКС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0012-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на Интегрирана система за производство на проводници – 1 бр., включително всички необходими хардуерни и софтуерни компоненти, техническа документация и гаранционно обслужване“,.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИКОТЕК ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0042-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на Интегрирана система за печат върху текстил – 1 бр., включително всички необходими хардуерни и софтуерни компоненти, техническа документация и гаранционно обслужване“,.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БЪЛГЕРИЪН ТЕКСТАЙЛ КЪМПАНИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0045-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Разходи за услуги и решения в областта на ИКТ по следните обособени позиции:
+Обособена позиция 1: Въвеждане на система за бизнес анализи (Business Intelligence система)
+Обособена позиция 2: Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система)
 </x:t>
   </x:si>
   <x:si>
-    <x:t>"Суит Силвия ИВ" ЕООД</x:t>
-[...51 lines deleted...]
-    <x:t xml:space="preserve">Извършване на услуга по изследвания, изпитвания, измервания и валидиране, необходими за разработването на производствена иновация, състояща се от изпитване на специализиран софтуер и изпитване на основа на хващачи, използвани при откъсване на розов цвят
+    <x:t>"ВАЛЕА БГ 10" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0407-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за услуги по разработване, доставка и внедряване на интегрирани  софтуерни решения в областа на ИКТ, насочени към дигитализация и оптимизация на управленските и бизнес процеси на ДИБО АД
+- Система за управление на взаимоотношенията с клиенти  CRM
+ - Система за управление на ресурсите  ERP
+- Система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИБО АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0232-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на услуги и решения в областта на ИКТ чрез изпълнение на следните обособени позиции:
+ОП1: Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система);
+ОП2: Въвеждане на модул/система за управление на складовото стопанство (WMS);
+ОП3: Въвеждане на система за бизнес анализи (Business Intelligence система);
+ОП4: Създаване на онлайн магазин.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АВАНГАРД КОНСУЛТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0190-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на цифрови решения за дигитализация на дейността на „Доктор Принтер“ ЕООД, включващи система за управление на взаимоотношенията с клиенти (CRM) и система за управление на складовото стопанство (WMS)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДОКТОР ПРИНТЕР ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1578-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Внедряване на решения/системи за изграждане на цялостна цифрова среда за управление на дружеството по обособени позиции, както следва:
+1.	ОП1 Създаване на онлайн магазин;
+2.	ОП2 Система за управление на взаимоотношенията с клиенти (CRM система);
+3.	ОП3 Модул/система за управление на складовото стопанство (WMS).
 </x:t>
   </x:si>
   <x:si>
-    <x:t>АВРОТИН ООД</x:t>
-[...7 lines deleted...]
-Обособена позиция 2: Предоставяне на услуги по внедряване на съвременни софтуерни решения в областта на информационните и комуникационни технологии (ИКТ)
+    <x:t>ЗЕЛЕНИ АПТЕКИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0360-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на: 
+Соларна система - ФВ панели с инвертор, батерии и термопомпа
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ПАНДЕЯ ООД</x:t>
-[...421 lines deleted...]
-- Изграждане и въвеждане на система за бизнес анализи (Business Intelligence система) 
+    <x:t>Имидж Консултинг ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2008-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и внедряване на взаимосвързани софтуерни услуги и решения в областта на ИКТ: Проектиране, разработка, въвеждане, обучение и гаранционна поддръжка на интегрирана информационна система включваща:
+-Въвеждане на модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес
+- Изграждане и въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система)
+-Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система) 
 - Изграждане и въвеждане на Система за архивиране на информация.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>АЙ БИ ГЛОБАЛ</x:t>
-[...17 lines deleted...]
-    <x:t xml:space="preserve">ФАРКО адвъртайзинг ЕООД
+    <x:t xml:space="preserve">"НК ТРЕЙД 2" ЕООД
 </x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFPR001-1.012-0335-C01</x:t>
-[...30 lines deleted...]
-    <x:t>BG16RFPR001-2.004-0633-C02</x:t>
+    <x:t>BG16RFPR001-1.012-1240-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Разходи за услуги и решения в областта на ИКТ по следните обособени позиции: Обособена позиция 1: Въвеждане на система за управление на ресурсите (ERP система) Обособена позиция 2: Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПОЛИПЛАСТ ПМ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0859-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Разходи за услуги и решения в областта на ИКТ по следните обособени позиции: Обособена позиция 1: Въвеждане на система за управление на ресурсите (ERP система) Обособена позиция 2: Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МОНЧА" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0368-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на решения/системи за дигитализация на предприятието</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МУЛТИ ДЕНТ АМБУЛАТОРИЯ ЗА ИНДИВИДУАЛНА ПРАКТИКА ЗА ПЪРВИЧНА МЕДИЦИНСКА ПОМОЩ ПО ДЕНТАЛНА МЕДИЦИНА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1615-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДОЗА ЗДРАВЕ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1618-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИВАТЕКС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1617-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на фотоволтаична електрическа централа със система за съхранение на енергия с мощност 22 KW.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БОСКО Р ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0142-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Поддръжка и текущи ремонти на двете сигурни зони за непридружени деца</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИСИЯ НА МЕЖДУНАРОДНА ОРГАНИЗАЦИЯ ПО МИГРАЦИЯ В БЪЛГАРИЯ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0005-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на строително-монтажни работи (СМР) за въвеждане на енергийно ефективни топлоизолационни системи в сгради: Топлоизолационни системи от сандвич панели (PUR) за покриви - 678 м2.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Бдинтекс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0790-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане на съвременни информационни и комуникационни технологии (ИКТ) във връзка с изпълнение на АД № BG16RFPR001-1.012-0308-C01 с бенефициент ЕЛДИДЖИ ООД, финансиран по процедура BG16RFPR001-1.012 „Дигитализация на предприятията“, както следва:
+•Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система)
+•Въвеждане на система за бизнес анализи (Business Intelligence система)
+•Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система)
+•Изграждане на система за архивиране на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЛДИДЖИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0308-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изпълнение на строително-монтажни работи (СМР) за въвеждане на енергийно ефективни изолационни системи в сгради по следните обособени позиции:
+Обособена позиция 1 (ОП1): Топлоизолационна плоча от EPS за външни стени-725м2;
+Обособена позиция 2 (ОП2): Подмяна на съществуваща дограма с PVC дограма - 56м2
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛАЗАР ДОДОВ-ЛТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0374-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФтЕЦ) за собствени нужди с мощност на инвертора 50 кW (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата).</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИФО ДИЗАЙН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0469-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на Фотоволтаични панели в комбинация с инвертори с мощност 140 kW за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕСТЕ МЕБЕЛИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0460-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на фотоволтаична електрическа централа (ФтЕЦ) за собствени нужди с мощност на инвертора 50 кW (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата).
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Алверс Комерс ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0588-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и внедряване на ИКТ решения по проект BG16RFPR001-1.012-0730-C01, с две обособени позиции:“
+Обособена позиция № 1: „Доставка и внедряване на система за управление на взаимоотношенията с клиенти (CRM система) и система за бизнес анализи (Business Intelligence – BI система)“
+Обособена позиция № 2: „Доставка и внедряване на система за архивиране на информация и система за управление на съхранението и споделянето на информация“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Алеха про ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0730-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на фотоволтаична система за производство на енергия за собствено потребление (фотоволтаични панели в комбинация с инвертор/и) с мощност 80 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИЯНА МЕБЕЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2000-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Избор на изпълнител/и за доставка, монтаж и въвеждане в експлоатация на фотоволтаична система и съоръжение за съхранение на електроенергия за нуждите на „Ванеса 33“ ЕООД, по две обособени позиции:“
+1. Обособена позиция № 1: „Доставка, монтаж и въвеждане в експлоатация на фотоволтаична система с инсталирана мощност 30 kWp за собствено потребление“
+2. Обособена позиция № 2: „Доставка, монтаж и въвеждане в експлоатация на локално съоръжение за съхранение на електроенергия (батерия) с капацитет 60 kWh“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ванеса 33 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0134-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) с мощност 20 kW за собствено потребление за нуждите на „ХОУМ ГАРДЕН ВТ“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">"ХОУМ ГАРДЕН ВТ" ЕООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1173-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Прилагане на мерки за енергийна ефективност чрез доставка на 2 броя термопомпи</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕГО КЛУБ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2355-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФтЕЦ) за собствени нужди с мощност на инвертора 40 кW (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГРЕСИЯ 2 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0613-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, монтаж и въвеждане в експлоатация на термопомпи от типа "въздух" - "вода" с отоплителна мощност 70 kW– 3 бр. и термопомпи от типа "въздух" - "вода" с отоплителна мощност 27 kW– 3 бр.“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВЕЛИНА ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2761-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Доставка и монтаж на локална система за съхранение на електрическа енергия с минимален капацитет 120 kWh в комбинация с инвертор/и“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕЛИТ - ТИМ - СЕКЮРИТИ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0373-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична електрическа централа с номинална мощност 50 kW за производство на енергия от ВЕИ за собствено потребление, в комбинация с локална система за съхранение на енергия с капацитет не по-малък от 50 kWh“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СИН КАРС ИНТЕРНЕШЪНЪЛ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0222-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на бизнес софтуери по обособени позиции: Обособена позиция 1 – Създаване на онлайн магазин; Обособена позиция 2 - Внедряване на система за управление на взаимоотношенията с клиенти (CRM система); Обособена позиция 3 - Система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда; Обособена позиция 4 - Внедряване на система за бизнес анализи</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"НОВ ДОМ 1" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2095-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждането в експлоатация на:
+Обособена позиция № 1: Конвенционален компресор с изсушител - 2 бр. и Ресивър - 2 бр.
+Обособена позиция № 2: VRF/VRV система на директно изпарение - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛТЕХНОМЕД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1250-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Интегрирани системи за управление на бизнес процесите:
+1. Въвеждане на Система за управление на ресурсите (ERP система);
+2. Въвеждане на система за бизнес анализи (Business Intelligence система);</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Маскот Мастърс Еднолично дружество с ограничена отговорност</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0835-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и въвеждане в експлоатация на следния ДМА: Гастроинтестинална ендоскопска система с вградена технология за анализ и обработка на големи данни (Big Data) посредством изкуствен интелект (AI) - 1 брой</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕДИЦИНСКИ ЦЕНТЪР ХЕРА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0275-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертор/и</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РЕФАН БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1124-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, инсталация, интеграция и въвеждане в експлоатация на Интегрирано оборудване за автоматично вторично опаковане и контрол на качеството (Wrap Around система) /Оборудване за автоматично поставяне на пакет в кашон/ - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дъ Бейкърс АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0600-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на: 
 1. Система за защита на информацията в локална мрежа;
 2. Система за архивиране на информация;
 3. Система за управление на съхранението и споделянето на информация</x:t>
   </x:si>
   <x:si>
-    <x:t>ИНЖКОНСУЛТ ЕООД</x:t>
-[...66 lines deleted...]
-    <x:t>Интегрирани системи за управление на бизнес процесите:
+    <x:t>ИНЛАБ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0363-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и внедряване на софтуерно решение</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДУНАВ ИНВЕСТ ПРОЕКТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1064-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на технология Ниво 4 „Прозрачност“, съгласно Индекса на зрялост – Индустрия 4.0 чрез доставка на Шест осен робот - 1 бр.  и Шест осен робот с работен радиус мин. 1800мм  - 1бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ВОДСТРОЙ ПЛОВДИВ“ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0449-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Интегриране  на нововъведените технологии от Индустрия 4.0 с наличните технологии в предприятието чрез внедряване на Софтуер за събирана и aнализ на големи данни - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Интегрирани системи за управление на бизнес процесите:
 1. Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система);
-2. Въвеждане на модул/система за управление на складовото стопанство (WMS);</x:t>
-[...37 lines deleted...]
-2. Локални съоръжения за съхранение на енергия батерии в комбинация с инвертори с капацитет 40 kWh
+2. Въвеждане на модул/система за управление на производството;</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВДК 85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0317-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация Интегрирана CAM система“,</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДОНИ СТАЙЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0068-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ДМА в четири обособени позиции:
+Обособена позиция I „Стелажна система – 2 бр.“
+Обособена позиция II „Електрокар – 1 бр.“ 
+Обособена позиция III „Стакер – 1 бр.“ 
+Обособена позиция IV „Товарен камион с кран – 1 бр.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РУДИН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0021-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ДМА в две обособени позиции: 
+Обособена позиция I „Машина за лазерно рязане на тръбен материал – 1 бр.“ 
+Обособена позиция II „Машина за лазерно рязане на листов материал – 1 бр.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Придобиване на цифров хидравличен абкант </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГАРАНТ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0073-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, монтаж и пуск в експлоатация на три броя Термопомпи „въздух-вода“, всяка една с мощност от поне 34,7 kw“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>„НВП“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1766-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на оборудване по обособени позиции:
+ОП1: Роботизирана система включваща МИГ/МАГ заваряване с 2 бр. Двуосни позиционери 1 бр. и Роботизирана система за МИГ/МАГ заваряване 1 бр.
+ОП2: софтуерна платформа за събиране, визуализация и анализ на производствени данни (Big Data/Analytics). 1 бр.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>"ВЕРОНИ БГ" ЕООД</x:t>
-[...52 lines deleted...]
-2. Tоплоизолационни системи от сандвич панели за покриви – 389 кв.м.“
+    <x:t>ЕЛ ПИ ЕС ИНЖЕНЕРИНГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0123-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа за нуждите на Кориантро ООД, във връзка с изпълнението на проект "Подобряване на енергийната независимост и конкурентоспособността на производството чрез възобновяема енергия в Кориантро ООД с Договор № BG16RFPR001-2.004-1791-C01, от 01.06.2026 г. по процедура BG16RFPR001-2.004 „Енергийна ефективност и използване на енергия от възобновяеми източници в предприятията“, финансиран по ОП "Конкурентоспособност и иновации в предприятията" 2021-2027.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Кориантро ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1791-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на локална система за съхранение на електрическа енергия с минимален капацитет 100 kWh в комбинация с инвертор</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+ВЛАДОВ МЕБЕЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0130-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертори - 50 kW и локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори - 90 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПАП ТЕХ БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2449-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИРАЕЛА 2020 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0455-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на фотоволтаична електрическа централа за собствено потребление с локално съоръжение за съхранение на енергия и доставка и монтаж на секционни врати по обособени позиции:
+ОП 1: Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа  за собствено потребление с инсталирана инверторна мощност 50 kW с локално съоръжение за съхранение на енергия – 1 бр.;
+ОП 2: Доставка и монтаж на секционни индустриални врати – 2 бр.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ЕКОКОМЕРС-НЕК ООД</x:t>
-[...70 lines deleted...]
-    <x:t>BG16RFPR001-1.008-0195-C01</x:t>
+    <x:t>КАМЕРАЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0742-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на:
+Обособена позиция 1: Термопомпи въздух-вода - 2 бр.;
+Обособена позиция 2: Чилър с агрегат с кондензатор за въздушно охлаждане - 1 бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ ДАРС-91- ДИМИТЪР СЪБКОВ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0932-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на интегрирани ИКТ решения за управление на бизнес процесите (онлайн магазин, CRM, POS, WMS и BI система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Ю Би Ар" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0478-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на фотоволтаична система за производство на електрическа енергия от възобновяеми източници с мощност 55 kW, включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ДРИМ-2020" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0206-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на Автоматична машина за пълнене на туби</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОРЕНДА ГРУП ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0198-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 30  kW и система за съхранение на енергия с капацитет 30 kWh, предназначена за покриване на собствените нужди от електроенергия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТРОИТЕЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0518-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на Локални съоръжения за съхранение на енергия (батерии) с капацитет ≥ 115 kWh в комбинация с инвертор към съществуваща ФтЕЦ за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Билдстрой - КО ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2507-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Инженеринг – проектиране, доставка, изграждане, монтаж и въвеждане в експлоатация на термопомпена инсталация „въздух–вода</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЖЕЙЕЛПИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1943-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление с инсталирана мощност 35.4 kWp и локално съоръжение за съхранение на електрическа енергия с капацитет минимум 15 kWh в ЕТ „АБВ И СИН – Валентин Ковачев“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ „АБВ И СИН – Валентин Ковачев“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0802-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изграждане на фотоволтаична електрическа инсталация за собствено потребление с номинална мощност 55 kW (инсталирана DC мощност 55,335 kWp) и батерийна система с номинален капацитет 56,32 kWh“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕЛИТИС -М" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0011-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане в експлоатация на Фотоволтаична електрическа централа ФтЕЦ, заедно с локални съоръжения за съхранение на енергия батерии в комбинация с инвертори</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ВИКО КОНСУЛТ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2102-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПКП - Н" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0020-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, доставка, изграждане, монтаж, присъединяване, изпитване и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с обща изходяща номинална активна мощност на инверторите 80 kW и локално съоръжение за съхранение на електрическа енергия с капацитет 61,44 kWh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЙ ВИ БИ КОЗМЕТИКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1361-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на нова фотоволтаична система (Фотоволтаични панели в комбинация с инвертори) с инсталирана мощност не по-малко от 147 kW </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Йота ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0027-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с инсталирана мощност не по-малко от 55 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СОФТА ТРЕЙД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0338-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Проектиране, изграждане и въвеждане в експлоатация на покривна фотоволтаична система за собствено потребление с инсталирана номинална инверторна мощност 40 kW и локално съоръжение за съхранение на електрическа енергия с капацитет минимум 40 kWh.“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>СЛАВЕЯ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0567-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на енергийно-ефективни изолационни системи в три обособени позиции:
+Обособена позиция 1 Доставка и монтаж на прозрачни ограждащи конструкции - 32 кв.м.;
+Обособена позиция 2 Доставка и монтаж на секционни индустриални врати - 2 бр.;
+Обособена позиция 3 Доставка и монтаж на топлоизолационна система от сандвич панели за покрив - 171 кв.м.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФЕНИКС ЛВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0478-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на енергийно-ефективни изолационни системи в две обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Балканремонт Инженеринг ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1003-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Изпълнение на СМР за извършване на текущ ремонт по смисъла на ЗУТ за повишаване на енергийната ефективност</x:t>
   </x:si>
   <x:si>
-    <x:t>"ЕН ПИ ЕН ПЛАСТ" ЕООД</x:t>
-[...69 lines deleted...]
-    <x:t>BG16RFPR001-2.004-0026-C01</x:t>
+    <x:t>АРБОР БГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0560-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на Фотоволтаична централа със съоръжения за съхранение на енергията с мощност 30 KW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ „АРА-Русанка Аргирова”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0709-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа за производство на електрическа енергия за собствени нужди с мощност 50 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Деяколор" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0787-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на термопомпа в съответствие със Списъка на допустимите категории активи в областта на енергийната ефективност и използването на енергия от възобновяеми източници по Процедура BG16RFPR001-2.004 за СИМЕТРИЯ СТИЙЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИМЕТРИЯ СТИЙЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2010-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, доставка, монтаж, настройка, пуск и въвеждане в експлоатация на фотоволтаична електрическа централа (ФЕЦ) за производство на енергия от ВЕИ за собствено потребление в комбинация с локални съоръжения за съхранение на електрическа енергия.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИАЛМА - ПС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2311-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на топлоизолационна система от сандвич панели за покрив (675 m2)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕХНО ВЕТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0729-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление с изходяща мощност на инвертора AC 60 kW и локално съоръжение за съхранение на електрическа енергия с капацитет 61.44 kWh”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АРТ СТОУН ДИЗАЙН" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0634-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на Локални съоръжения за съхранение на енергия - батерии в комбинация с инвертори, вкл. съпътстващи дейности – подготвителни дейности, доставка на спомагателни материали, извършване на необходимите СМР </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ЕВЪР СОКС ЕООД
 </x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-2617-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Доставка, монтаж и въвеждане в експлоатация на фотоволтаична централа с мощност ~30 kWp и система за съхранение на електрическа енергия (BESS) 45 kWh за собствено потребление, по проект BG16RFPR001-2.004-2509.</x:t>
-[...66 lines deleted...]
-    <x:t xml:space="preserve">Инженеринг на вътрешна техническа инфраструктура и сгради на обект: Логистичен парк Декарт в УПИ XIV (ПИ 55871.507.762) , кв. 619, по плана на кв. Сини вир, гр. Перник
+    <x:t>Изграждане на фотоволтаична електрическа централа /ФтЕЦ/ с мощност 60 kW, включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТЕФАНОВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1383-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за изпълнение на СМР с цел подобряване на енергийната ефективност в РОССА ГРУП ООД: Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление с мощност 30kW. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>РОССА ГРУП ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1478-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на фотоволтаични панели в комбинация с инвертор/и – 55 kW, за собствено потребление“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕТАЛПЛАСТ ИНЖЕНЕРИНГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0025-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за извършване на доставка и монтаж на алуминиева дограма – 61,32 кв.м</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПОЛАРИС ПРОДУКТ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1202-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с инсталирана инверторна мощност 30 kW с локално съоръжение за съхранение на енергия – 1 бр.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ДЕКАРТ КОРПОРЕЙШЪН ЕООД</x:t>
-[...29 lines deleted...]
-    <x:t>BG16FFPR003-1.001-0066-C01</x:t>
+    <x:t>ПЛАМЕН ПЕТРОВ - 96 ЕТ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0317-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертор</x:t>
+  </x:si>
+  <x:si>
+    <x:t>САНДИ 95 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0677-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Проектиране, изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с инсталирана номинална инверторна мощност 120 kW"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВИКАРД БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0561-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на локално съоръжение за съхранение на енергия – батерии с инвертори“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ФОТЕВИ ИНВЕСТ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1352-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение "Каритас София"</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMPR001-2.001-0007-C04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване по Индустрия 4.0 в „КОТА 2001“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОТА 2001 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0069-C01</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -1647,2234 +1859,2693 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E128"/>
+  <x:dimension ref="A1:E155"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46267</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46252</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46267</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46252</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46267</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46255</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46267</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46257</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="D5" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E5" s="0" t="s">
         <x:v>14</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46267</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46258</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="D6" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="E6" s="0" t="s">
         <x:v>17</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46267</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46259</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D7" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="E7" s="0" t="s">
         <x:v>20</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46267</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46260</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D8" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="E8" s="0" t="s">
         <x:v>23</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46267</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46260</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="D9" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="E9" s="0" t="s">
         <x:v>26</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46267</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46260</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="D10" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="E10" s="0" t="s">
         <x:v>29</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46267</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46260</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="D11" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="E11" s="0" t="s">
         <x:v>32</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46267</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46260</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="D12" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="E12" s="0" t="s">
         <x:v>35</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46268</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46258</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="D13" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="E13" s="0" t="s">
         <x:v>38</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46268</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46258</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="D14" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="E14" s="0" t="s">
         <x:v>41</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46268</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46258</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="D15" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="E15" s="0" t="s">
         <x:v>44</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46268</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46253</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="D16" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="E16" s="0" t="s">
         <x:v>47</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46268</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46253</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="D17" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="E17" s="0" t="s">
         <x:v>50</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46268</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46246</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="D18" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="E18" s="0" t="s">
         <x:v>53</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46268</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46261</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="D19" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="E19" s="0" t="s">
         <x:v>56</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46268</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46261</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D20" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="E20" s="0" t="s">
         <x:v>59</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46269</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46262</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="D21" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="E21" s="0" t="s">
         <x:v>62</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46269</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46262</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="D22" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="E22" s="0" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46269</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46262</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="D23" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="E23" s="0" t="s">
         <x:v>68</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46269</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46260</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="D24" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="E24" s="0" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46269</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46261</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="D25" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="E25" s="0" t="s">
         <x:v>74</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46269</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46262</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="D26" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="E26" s="0" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46269</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46262</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="D27" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E27" s="0" t="s">
         <x:v>80</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46269</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46262</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="D28" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E28" s="0" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46269</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46262</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D29" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="E29" s="0" t="s">
         <x:v>86</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46269</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46262</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D30" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="E30" s="0" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46269</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46262</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="D31" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E31" s="0" t="s">
         <x:v>92</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46269</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46262</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46269</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46262</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46269</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46248</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46269</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46255</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46269</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46255</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46269</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46255</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46269</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46259</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46270</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46255</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46270</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46255</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46270</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46263</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46270</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46263</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46272</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46262</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46272</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46261</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46272</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46265</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46272</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46265</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46273</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46263</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46273</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46263</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46273</x:v>
+        <x:v>46305</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46265</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46273</x:v>
+        <x:v>46306</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46265</x:v>
+        <x:v>46299</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46273</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46266</x:v>
+        <x:v>46299</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46273</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46266</x:v>
+        <x:v>46299</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46273</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46266</x:v>
+        <x:v>46299</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46273</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46266</x:v>
+        <x:v>46299</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46273</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46266</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46273</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46262</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46273</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46262</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46273</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46262</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46273</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46262</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46273</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46261</x:v>
+        <x:v>46299</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46273</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46262</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46273</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46264</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46273</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46264</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46273</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46264</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46273</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46258</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46273</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46258</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46273</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46258</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46273</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46258</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46273</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46258</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46273</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46258</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46273</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46260</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46273</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46260</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46273</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46259</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46274</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46255</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46274</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46255</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46274</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46262</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46274</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46266</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46274</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46267</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46274</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46267</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46274</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46266</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46274</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46265</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46274</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46266</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46274</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46265</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46274</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46265</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
-        <x:v>46274</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B85" s="2">
-        <x:v>46265</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="2">
-        <x:v>46274</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B86" s="2">
-        <x:v>46267</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="2">
-        <x:v>46274</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B87" s="2">
-        <x:v>46265</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="2">
-        <x:v>46275</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B88" s="2">
-        <x:v>46267</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="2">
-        <x:v>46275</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B89" s="2">
-        <x:v>46265</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="2">
-        <x:v>46275</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B90" s="2">
-        <x:v>46267</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="2">
-        <x:v>46275</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B91" s="2">
-        <x:v>46267</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:5">
       <x:c r="A92" s="2">
-        <x:v>46275</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B92" s="2">
-        <x:v>46267</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:5">
       <x:c r="A93" s="2">
-        <x:v>46275</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B93" s="2">
-        <x:v>46263</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:5">
       <x:c r="A94" s="2">
-        <x:v>46275</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B94" s="2">
-        <x:v>46261</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:5">
       <x:c r="A95" s="2">
-        <x:v>46275</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B95" s="2">
-        <x:v>46259</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:5">
       <x:c r="A96" s="2">
-        <x:v>46276</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="B96" s="2">
-        <x:v>46257</x:v>
+        <x:v>46294</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:5">
       <x:c r="A97" s="2">
-        <x:v>46276</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="B97" s="2">
-        <x:v>46261</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:5">
       <x:c r="A98" s="2">
-        <x:v>46276</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="B98" s="2">
-        <x:v>46261</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:5">
       <x:c r="A99" s="2">
-        <x:v>46276</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="B99" s="2">
-        <x:v>46261</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:5">
       <x:c r="A100" s="2">
-        <x:v>46276</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="B100" s="2">
-        <x:v>46261</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:5">
       <x:c r="A101" s="2">
-        <x:v>46276</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="B101" s="2">
-        <x:v>46261</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:5">
       <x:c r="A102" s="2">
-        <x:v>46276</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="B102" s="2">
-        <x:v>46267</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:5">
       <x:c r="A103" s="2">
-        <x:v>46276</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="B103" s="2">
-        <x:v>46266</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:5">
       <x:c r="A104" s="2">
-        <x:v>46276</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="B104" s="2">
-        <x:v>46265</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:5">
       <x:c r="A105" s="2">
-        <x:v>46276</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="B105" s="2">
-        <x:v>46266</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:5">
       <x:c r="A106" s="2">
-        <x:v>46276</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="B106" s="2">
-        <x:v>46266</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:5">
       <x:c r="A107" s="2">
-        <x:v>46276</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="B107" s="2">
-        <x:v>46267</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:5">
       <x:c r="A108" s="2">
-        <x:v>46277</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="B108" s="2">
-        <x:v>46267</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:5">
       <x:c r="A109" s="2">
-        <x:v>46277</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="B109" s="2">
-        <x:v>46266</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:5">
       <x:c r="A110" s="2">
-        <x:v>46278</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="B110" s="2">
-        <x:v>46267</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:5">
       <x:c r="A111" s="2">
-        <x:v>46279</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="B111" s="2">
-        <x:v>46267</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:5">
       <x:c r="A112" s="2">
-        <x:v>46279</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="B112" s="2">
-        <x:v>46265</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:5">
       <x:c r="A113" s="2">
-        <x:v>46279</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B113" s="2">
-        <x:v>46265</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:5">
       <x:c r="A114" s="2">
-        <x:v>46279</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B114" s="2">
-        <x:v>46264</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="D114" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="E114" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:5">
       <x:c r="A115" s="2">
-        <x:v>46279</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B115" s="2">
-        <x:v>46262</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="D115" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="E115" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:5">
       <x:c r="A116" s="2">
-        <x:v>46279</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B116" s="2">
-        <x:v>46262</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="D116" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="E116" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:5">
       <x:c r="A117" s="2">
-        <x:v>46279</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B117" s="2">
-        <x:v>46254</x:v>
+        <x:v>46294</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D117" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E117" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:5">
       <x:c r="A118" s="2">
-        <x:v>46280</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B118" s="2">
-        <x:v>46267</x:v>
+        <x:v>46294</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="D118" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="E118" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:5">
       <x:c r="A119" s="2">
-        <x:v>46281</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B119" s="2">
-        <x:v>46266</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D119" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="E119" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:5">
       <x:c r="A120" s="2">
-        <x:v>46281</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B120" s="2">
-        <x:v>46266</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="D120" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="E120" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:5">
       <x:c r="A121" s="2">
-        <x:v>46281</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B121" s="2">
-        <x:v>46266</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="D121" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="E121" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:5">
       <x:c r="A122" s="2">
+        <x:v>46310</x:v>
+      </x:c>
+      <x:c r="B122" s="2">
         <x:v>46282</x:v>
       </x:c>
-      <x:c r="B122" s="2">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C122" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="D122" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="E122" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:5">
       <x:c r="A123" s="2">
-        <x:v>46282</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B123" s="2">
-        <x:v>46267</x:v>
+        <x:v>46294</x:v>
       </x:c>
       <x:c r="C123" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="D123" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="E123" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:5">
       <x:c r="A124" s="2">
-        <x:v>46283</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B124" s="2">
-        <x:v>46267</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C124" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="D124" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="E124" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:5">
       <x:c r="A125" s="2">
-        <x:v>46285</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B125" s="2">
-        <x:v>46267</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C125" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="D125" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="E125" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:5">
       <x:c r="A126" s="2">
-        <x:v>46288</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B126" s="2">
-        <x:v>46252</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C126" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="D126" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="E126" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:5">
       <x:c r="A127" s="2">
-        <x:v>46290</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B127" s="2">
-        <x:v>46175</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C127" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="D127" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="E127" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:5">
       <x:c r="A128" s="2">
+        <x:v>46311</x:v>
+      </x:c>
+      <x:c r="B128" s="2">
+        <x:v>46294</x:v>
+      </x:c>
+      <x:c r="C128" s="0" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="D128" s="0" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="E128" s="0" t="s">
+        <x:v>370</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="129" spans="1:5">
+      <x:c r="A129" s="2">
+        <x:v>46311</x:v>
+      </x:c>
+      <x:c r="B129" s="2">
+        <x:v>46296</x:v>
+      </x:c>
+      <x:c r="C129" s="0" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="D129" s="0" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="E129" s="0" t="s">
+        <x:v>373</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="130" spans="1:5">
+      <x:c r="A130" s="2">
+        <x:v>46311</x:v>
+      </x:c>
+      <x:c r="B130" s="2">
+        <x:v>46295</x:v>
+      </x:c>
+      <x:c r="C130" s="0" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="D130" s="0" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="E130" s="0" t="s">
+        <x:v>376</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="131" spans="1:5">
+      <x:c r="A131" s="2">
+        <x:v>46311</x:v>
+      </x:c>
+      <x:c r="B131" s="2">
+        <x:v>46296</x:v>
+      </x:c>
+      <x:c r="C131" s="0" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="D131" s="0" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="E131" s="0" t="s">
+        <x:v>378</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="132" spans="1:5">
+      <x:c r="A132" s="2">
+        <x:v>46311</x:v>
+      </x:c>
+      <x:c r="B132" s="2">
+        <x:v>46296</x:v>
+      </x:c>
+      <x:c r="C132" s="0" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="D132" s="0" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="E132" s="0" t="s">
+        <x:v>381</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="133" spans="1:5">
+      <x:c r="A133" s="2">
+        <x:v>46311</x:v>
+      </x:c>
+      <x:c r="B133" s="2">
+        <x:v>46296</x:v>
+      </x:c>
+      <x:c r="C133" s="0" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="D133" s="0" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="E133" s="0" t="s">
+        <x:v>384</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="134" spans="1:5">
+      <x:c r="A134" s="2">
+        <x:v>46311</x:v>
+      </x:c>
+      <x:c r="B134" s="2">
+        <x:v>46296</x:v>
+      </x:c>
+      <x:c r="C134" s="0" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="D134" s="0" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="E134" s="0" t="s">
+        <x:v>387</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="135" spans="1:5">
+      <x:c r="A135" s="2">
+        <x:v>46311</x:v>
+      </x:c>
+      <x:c r="B135" s="2">
+        <x:v>46296</x:v>
+      </x:c>
+      <x:c r="C135" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="D135" s="0" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="E135" s="0" t="s">
+        <x:v>390</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="136" spans="1:5">
+      <x:c r="A136" s="2">
+        <x:v>46311</x:v>
+      </x:c>
+      <x:c r="B136" s="2">
+        <x:v>46296</x:v>
+      </x:c>
+      <x:c r="C136" s="0" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="D136" s="0" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="E136" s="0" t="s">
+        <x:v>393</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="137" spans="1:5">
+      <x:c r="A137" s="2">
+        <x:v>46311</x:v>
+      </x:c>
+      <x:c r="B137" s="2">
+        <x:v>46301</x:v>
+      </x:c>
+      <x:c r="C137" s="0" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="D137" s="0" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="E137" s="0" t="s">
+        <x:v>396</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="138" spans="1:5">
+      <x:c r="A138" s="2">
+        <x:v>46311</x:v>
+      </x:c>
+      <x:c r="B138" s="2">
+        <x:v>46301</x:v>
+      </x:c>
+      <x:c r="C138" s="0" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="D138" s="0" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="E138" s="0" t="s">
+        <x:v>399</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="139" spans="1:5">
+      <x:c r="A139" s="2">
+        <x:v>46314</x:v>
+      </x:c>
+      <x:c r="B139" s="2">
+        <x:v>46297</x:v>
+      </x:c>
+      <x:c r="C139" s="0" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="D139" s="0" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="E139" s="0" t="s">
+        <x:v>402</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="140" spans="1:5">
+      <x:c r="A140" s="2">
+        <x:v>46314</x:v>
+      </x:c>
+      <x:c r="B140" s="2">
+        <x:v>46300</x:v>
+      </x:c>
+      <x:c r="C140" s="0" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="D140" s="0" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="E140" s="0" t="s">
+        <x:v>405</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="141" spans="1:5">
+      <x:c r="A141" s="2">
+        <x:v>46314</x:v>
+      </x:c>
+      <x:c r="B141" s="2">
+        <x:v>46297</x:v>
+      </x:c>
+      <x:c r="C141" s="0" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="D141" s="0" t="s">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="E141" s="0" t="s">
+        <x:v>408</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="142" spans="1:5">
+      <x:c r="A142" s="2">
+        <x:v>46314</x:v>
+      </x:c>
+      <x:c r="B142" s="2">
+        <x:v>46297</x:v>
+      </x:c>
+      <x:c r="C142" s="0" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="D142" s="0" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="E142" s="0" t="s">
+        <x:v>411</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="143" spans="1:5">
+      <x:c r="A143" s="2">
+        <x:v>46315</x:v>
+      </x:c>
+      <x:c r="B143" s="2">
+        <x:v>46300</x:v>
+      </x:c>
+      <x:c r="C143" s="0" t="s">
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="D143" s="0" t="s">
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="E143" s="0" t="s">
+        <x:v>414</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="144" spans="1:5">
+      <x:c r="A144" s="2">
+        <x:v>46315</x:v>
+      </x:c>
+      <x:c r="B144" s="2">
+        <x:v>46300</x:v>
+      </x:c>
+      <x:c r="C144" s="0" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="D144" s="0" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="E144" s="0" t="s">
+        <x:v>417</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="145" spans="1:5">
+      <x:c r="A145" s="2">
+        <x:v>46315</x:v>
+      </x:c>
+      <x:c r="B145" s="2">
+        <x:v>46301</x:v>
+      </x:c>
+      <x:c r="C145" s="0" t="s">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="D145" s="0" t="s">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="E145" s="0" t="s">
+        <x:v>420</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="146" spans="1:5">
+      <x:c r="A146" s="2">
+        <x:v>46316</x:v>
+      </x:c>
+      <x:c r="B146" s="2">
+        <x:v>46301</x:v>
+      </x:c>
+      <x:c r="C146" s="0" t="s">
+        <x:v>421</x:v>
+      </x:c>
+      <x:c r="D146" s="0" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="E146" s="0" t="s">
+        <x:v>423</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="147" spans="1:5">
+      <x:c r="A147" s="2">
+        <x:v>46316</x:v>
+      </x:c>
+      <x:c r="B147" s="2">
+        <x:v>46301</x:v>
+      </x:c>
+      <x:c r="C147" s="0" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="D147" s="0" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="E147" s="0" t="s">
+        <x:v>426</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="148" spans="1:5">
+      <x:c r="A148" s="2">
+        <x:v>46316</x:v>
+      </x:c>
+      <x:c r="B148" s="2">
+        <x:v>46301</x:v>
+      </x:c>
+      <x:c r="C148" s="0" t="s">
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="D148" s="0" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="E148" s="0" t="s">
+        <x:v>429</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="149" spans="1:5">
+      <x:c r="A149" s="2">
+        <x:v>46316</x:v>
+      </x:c>
+      <x:c r="B149" s="2">
+        <x:v>46301</x:v>
+      </x:c>
+      <x:c r="C149" s="0" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="D149" s="0" t="s">
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="E149" s="0" t="s">
+        <x:v>432</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="150" spans="1:5">
+      <x:c r="A150" s="2">
+        <x:v>46316</x:v>
+      </x:c>
+      <x:c r="B150" s="2">
+        <x:v>46301</x:v>
+      </x:c>
+      <x:c r="C150" s="0" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="D150" s="0" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="E150" s="0" t="s">
+        <x:v>435</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="151" spans="1:5">
+      <x:c r="A151" s="2">
+        <x:v>46316</x:v>
+      </x:c>
+      <x:c r="B151" s="2">
+        <x:v>46301</x:v>
+      </x:c>
+      <x:c r="C151" s="0" t="s">
+        <x:v>436</x:v>
+      </x:c>
+      <x:c r="D151" s="0" t="s">
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="E151" s="0" t="s">
+        <x:v>438</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="152" spans="1:5">
+      <x:c r="A152" s="2">
+        <x:v>46316</x:v>
+      </x:c>
+      <x:c r="B152" s="2">
+        <x:v>46301</x:v>
+      </x:c>
+      <x:c r="C152" s="0" t="s">
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="D152" s="0" t="s">
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="E152" s="0" t="s">
+        <x:v>441</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="153" spans="1:5">
+      <x:c r="A153" s="2">
+        <x:v>46316</x:v>
+      </x:c>
+      <x:c r="B153" s="2">
+        <x:v>46300</x:v>
+      </x:c>
+      <x:c r="C153" s="0" t="s">
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="D153" s="0" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="E153" s="0" t="s">
+        <x:v>444</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="154" spans="1:5">
+      <x:c r="A154" s="2">
         <x:v>46317</x:v>
       </x:c>
-      <x:c r="B128" s="2">
+      <x:c r="B154" s="2">
         <x:v>45671</x:v>
       </x:c>
-      <x:c r="C128" s="0" t="s">
-[...6 lines deleted...]
-        <x:v>385</x:v>
+      <x:c r="C154" s="0" t="s">
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="D154" s="0" t="s">
+        <x:v>446</x:v>
+      </x:c>
+      <x:c r="E154" s="0" t="s">
+        <x:v>447</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="155" spans="1:5">
+      <x:c r="A155" s="2">
+        <x:v>46325</x:v>
+      </x:c>
+      <x:c r="B155" s="2">
+        <x:v>46301</x:v>
+      </x:c>
+      <x:c r="C155" s="0" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="D155" s="0" t="s">
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="E155" s="0" t="s">
+        <x:v>450</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Tenders and Offers</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Area</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>