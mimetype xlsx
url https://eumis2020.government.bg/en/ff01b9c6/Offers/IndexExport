--- v7 (2026-10-07)
+++ v8 (2026-10-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a3b7772547740ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0258b25c4242406e9c3b169d46b3ad2b.psmdcp" Id="R7f33fd6d63d04e98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafed14fb12c9481a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7949e173918946f2b6f33f82f60a461a.psmdcp" Id="Ra149f89ae9a64a42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Tenders and Offers" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Offers submission deadline</x:t>
   </x:si>
   <x:si>
     <x:t>Announcement date of procedure for external assignment</x:t>
   </x:si>
   <x:si>
@@ -136,59 +136,50 @@
   <x:si>
     <x:t>БЪДЕЩНОСТ АД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-2412-C01</x:t>
   </x:si>
   <x:si>
     <x:t>„Въвеждане на ИКТ решения за дигитализация на дейността на „Миноа Плюс“ ЕООД“, включващи: Обособена позиция 1: Създаване на онлайн магазин – 1 брой; Обособена позиция 2: Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) – 1 брой; Обособена позиция 3: Въвеждане на система за бизнес анализи (Business Intelligence система).– 1 брой.</x:t>
   </x:si>
   <x:si>
     <x:t>МИНОА ПЛЮС ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-1762-C01</x:t>
   </x:si>
   <x:si>
     <x:t>„Извършване на СМР на енергийно ефективни изолационни системи в сгради: Обособена позиция 1: Сандвич панели покрив – 510 м2, Обособена позиция 2: Прозоречна система (дограма) за външни прозорци  -  70м2, и Обособена позиция 3: Секционни индустриални врати/външни плътни врати – 60 м2</x:t>
   </x:si>
   <x:si>
     <x:t>ХАРТЦВЕТ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0899-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>„ Доставка и монтаж на  термопомпен агрегат въздух-вода с топлинна мощност 30 kW“ – 1 (един) брой  по проект BG16RFPR001-2.004-2088</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>„Доставка и монтаж на енергоспестяващи осветители:
 1. Камбани (34 бр.);
 2. Линейни осветители (206 бр.)“</x:t>
   </x:si>
   <x:si>
     <x:t>К 2 ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0652-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Изпълнение на СМР дейности: Монтаж на енергийно ефективна топлоизолационна система – прозрачни ограждащи конструкции (алуминиеви прозорци и врати)</x:t>
   </x:si>
   <x:si>
     <x:t>Мейзинев ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0901-C01</x:t>
   </x:si>
   <x:si>
     <x:t>„Доставка и монтаж на топлоизолационна система за покрив от сандвич панели  - 742 кв.м.“</x:t>
   </x:si>
   <x:si>
     <x:t>ГИЛДИЯ СТРОЙ ООД</x:t>
   </x:si>
@@ -234,50 +225,157 @@
   <x:si>
     <x:t>BG16RFPR001-2.004-0825-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Дейности за осигуряване на Енергийна ефективност:
 Обособена позиция 1: Изграждане на фотоволтаична инсталация върху покрив на сграда с мощност 50 kW 
 Обособена позиция 2: Изграждане на батерия за съхранение с мощност 80 kW
 </x:t>
   </x:si>
   <x:si>
     <x:t>АИБО - С ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1083-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка и инсталация на фотоволтаична електрическа централа (ФтЕЦ) – 1 бр.</x:t>
   </x:si>
   <x:si>
     <x:t>Ултра Билд ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1172-C01</x:t>
   </x:si>
   <x:si>
+    <x:t>„ Доставка и монтаж на  термопомпен агрегат въздух-вода с топлинна мощност 30 kW“ – 1 (един) брой  по проект BG16RFPR001-2.004-2088</x:t>
+  </x:si>
+  <x:si>
+    <x:t>М И Г ФЪРНИЧЪР" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2088-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на ИКТ решения по обособени позиции, както следва:
+Обособена позиция 1: Въвеждане на модул/система за управление на веригата за доставки на суровини, материали, компоненти и продукти за производствения процес;
+Обособена позиция 2: Въвеждане на модул/система за управление на складовото стопанство (WMS);
+Обособена позиция 3: Въвеждане на модул/система за управление на производството.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕКОСИС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0441-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Уеб дизайн на софтуерна платформа BeeSmart</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Бии Смарт Текнолоджис АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR002-1.018-0001-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Извършване на ИКТ услуги по следните обособени позиции: 
+ОП1: Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) – 1 бр.; 
+ОП2: Въвеждане на система за бизнес анализи (Business Intelligence система) – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕнЕф Консултанти ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0404-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на Интегрирани системи за управление на бизнес процесите
+1.Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система)
+2.Въвеждане на система за бизнес анализи (Business Intelligence система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Ертекс Груп ЕООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1369-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за разработване, доставка, внедряване, инсталиране, интегриране, тестване на Интегрирана AI-базирана информационна система за управление и оптимизация на производствения процес с IoT модул и анализ на BigData и осигуряване на обучение на персонала на предприятието, ангажиран за работа с новите технологии от Индустрия 4.0.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОФСЕТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0226-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на 1 брой Интегрирана опаковъчна система.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВИМАРД ИНВЕСТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0032-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на ИНТЕГРИРАНА ИНСТАЛАЦИЯ ЗА ПРАХОВО БОЯДИСВАНЕ – 1 бр., включително всички необходими хардуерни и софтуерни компоненти, техническа документация и гаранционно обслужване“,</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЧАРЛТОН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0029-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на Интегрирана система за производство на спортни екипи – 1 бр.. , включително всички необходими хардуерни и софтуерни компоненти, техническа документация и гаранционно обслужване</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТРАКИЯЕКС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0031-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, инсталация и въвеждане в експлоатация на производствени технологии в 2 обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ХЛЕБОЗАВОД" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0050-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на оборудване и специализирана техника за производство, транспортиране и полагане на бетон</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕВРОПЕЙСКИ ПЪТИЩА АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0045-C02</x:t>
+  </x:si>
+  <x:si>
     <x:t>Изграждане на Фотоволтаична електрическа централа ФтЕЦ с мощност 40 kW</x:t>
   </x:si>
   <x:si>
     <x:t>ЮРИЕВИ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-2748-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">РЕХАБИЛИТАЦИЯ НА БЕТОНОВА ПЛОЩАДКА  в складов терминал на „Свободна безмитна зона-Бургас“ АД </x:t>
   </x:si>
   <x:si>
     <x:t>Община Бургас</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-1.001-0055-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка, монтаж и въвеждане в експлоатация на покривна ФтЕЦ за собствено потребление със съоръжения за съхранение на енергия</x:t>
   </x:si>
   <x:si>
     <x:t>"НИРА БУС" ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0632-C01</x:t>
@@ -312,205 +410,107 @@
   <x:si>
     <x:t>BG16RFPR001-2.004-0570-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка, монтаж и въвеждане в експлоатация на фотоволтаична инсталация с инсталирана мощност 80 kW, предназначена за производство на енергия за собствено потребление</x:t>
   </x:si>
   <x:si>
     <x:t>МЕТАЛ ГРУП ЕЛИТ 2006 ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1049-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Избор на изпълнител за извършване на доставка, монтаж, изграждане и въвеждане в експлоатация на: 1. Фотоволтаични панели в комбинация с инвертори с инсталирана мощност 30 kW 2. Локални съоръжения за съхранение на енергия батерии в комбинация с инвертори с капацитет 40 kWh </x:t>
   </x:si>
   <x:si>
     <x:t>"ВЕРОНИ БГ" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0615-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на фотоволтаична централа в комбинация със система за съхранение на енергия, в т.ч. кабелни линии</x:t>
   </x:si>
   <x:si>
-    <x:t>Изграждане, внедряване и интегриране в наличната дигитална инфраструктура и бизнес процеси на Глориър ООД на интегрирана интелигентна логистична екосистема от ново поколение</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>„Доставка и монтаж на енергоспестяващи осветители:
 1. Камбани (106 бр.);
 2. Линейни осветители (100 бр.)“</x:t>
   </x:si>
   <x:si>
     <x:t>ИВ - ЕЛ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0682-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Разработка и внедряване на интегрирана информационна система за управление на бизнес процесите в предприятието, включваща ERP, CRM и BI система, както и обучение на персонала</x:t>
   </x:si>
   <x:si>
     <x:t>ФЛЕКС ЛОДЖИСТИКС</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-0185-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Закупуване на ИКТ решения по обособени позиции, както следва: 
 Обособена позиция 1: Изграждане на система за защита на информацията в локална мрежа;
 Обособена позиция 2: Изграждане на система за архивиране на информация;
 Обособена позиция 3: Изграждане на система за управление на съхранението и споделянето на информация.</x:t>
   </x:si>
   <x:si>
     <x:t>ИНЖКОНСУЛТ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-0380-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Дигитализация на предприятието</x:t>
   </x:si>
   <x:si>
     <x:t>АКАДО ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-1891-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Закупуване на ИКТ решения по обособени позиции, както следва:
-[...94 lines deleted...]
-    <x:t>BG16RFPR001-1.012-1369-C01</x:t>
+    <x:t>Изграждане, внедряване и интегриране в наличната дигитална инфраструктура и бизнес процеси на Глориър ООД на интегрирана интелигентна логистична екосистема от ново поколение</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Глориър ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0231-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка и внедряване на софтуерни решения“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Джи Ти Капитал ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1713-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на Фотоволтаична инсталация с номинална инсталирана мощност 50 kW върху покрива на съществуваща сграда, находяща се в ПИ 07603.501.2774, ул. Колю Фичето № 25, по плана на гр. Бяла, община Бяла, област Русе“ – за собствени нужди</x:t>
   </x:si>
   <x:si>
     <x:t>БЕЛСИСТЕМС ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0035-C01</x:t>
   </x:si>
   <x:si>
     <x:t>„Изпълнение на услуги по договор BG16RFPR001-1.012-0539-C01“</x:t>
   </x:si>
   <x:si>
     <x:t>ФИСКОНСУЛТ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-0539-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Организационно и техническо обезпечаване на тридневно мероприятие за обмен на опит и взаимно обучение по дейност 4 по проект BG16RFTA001-1.010-0082-C01.</x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение „ЕВРОПЕЙСКО ПРЕДПРИЕМАЧЕСТВО“</x:t>
   </x:si>
@@ -527,117 +527,120 @@
     <x:t>Сдружение „СЪЮЗ НА БРАНШОВИТЕ ОРГАНИЗАЦИИ НА МИКРО, МАЛКИТЕ И СРЕДНИТЕ ПРЕДПРИЯТИЯ И ЗАНАЯТЧИИТЕ В БЪЛГАРИЯ - НАЦИОНАЛНА БИЗНЕС КАМАРА“</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.010-0135-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Организиране и провеждане на двудневен публичен партньорски семинар „Зелена икономика и социално въздействие — пазарни механизми за устойчиво развитие“ по дейност 4 по проект BG16RFTA001-1.010-0135-C01.</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка, монтаж и инсталиране на 7 бр. термопомпи (въздух-въздух)</x:t>
   </x:si>
   <x:si>
     <x:t>Петров Сервиз ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1215-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка,  монтаж и пускане в експлоатация  на 1 брой котел на биомаса за нуждите на ХЕДОН ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>ХЕДОН ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0621-C01</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>BG05SFPR002-1.013-0005-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Въвеждане на единна цифрова среда за управление на дейността на предприятието чрез следните ИКТ решения: 
 1. Въвеждане на система за управление на складовото стопанство (WMS); 
 2. Въвеждане на система за управление на производството; 
 3. Въвеждане на система за бизнес анализи (Business Intelligence система); 
 4. Изграждане на система за управление на съхранението и споделянето на информация.</x:t>
   </x:si>
   <x:si>
     <x:t>ТЕХНА ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-2037-C01</x:t>
   </x:si>
   <x:si>
+    <x:t>„Доставка на професионално оборудване за шивашката промишленост, необходимо за дейността на социалното предприятие „Емили Инвест 2013“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Емили Инвест 2013" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0005-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за услуги по разработване, доставка и внедряване на интегрирани  софтуерни решения в областа на ИКТ, насочени към дигитализация и оптимизация на управленските и бизнес процеси на ДИБО АД
+- Система за управление на взаимоотношенията с клиенти  CRM
+ - Система за управление на ресурсите  ERP
+- Система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИБО АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0232-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t>Проектиране и изграждане на Енергийно ефективни изолационни системи в сгради в 3 (три) обособени позиции.</x:t>
   </x:si>
   <x:si>
     <x:t>КЛИМАТИК - ЕМ ВИ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-2545-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на оборудване за бутилиране на негазирана вода в PET бутилки от 0.33 л. - 2 л. със система за отдалечен мониторинг и оповестяване Big Data, Cloud Computing и IioT</x:t>
   </x:si>
   <x:si>
     <x:t>ПИРИН СПРИНГ АД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.008-0228-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка, монтаж и въвеждане в експлоатация на фотоволтаична централа и системи за съхранение на електрическа енергия.</x:t>
   </x:si>
   <x:si>
     <x:t>"ИлиЦвет 74" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0775-C02</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане и въвеждане в експлоатация на ФтЕЦ с мощност от мин. 30 kW и допълнителни локални съоръжения за съхранение на електрическа енергия в комбинация с инвертор/и с общ капацитет на съхранение от мин. 50 kWh</x:t>
   </x:si>
   <x:si>
     <x:t>ЕТ ДЕЯ - ИВАЙЛО ЕНЧЕВ</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0411-C01</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>BG16RFPR001-2.004-1090-C01</x:t>
   </x:si>
   <x:si>
     <x:t>„Доставка на шивашко производствено оборудване за нуждите на социално предприятие „ВВ Сървисис“ ЕООД“</x:t>
   </x:si>
   <x:si>
     <x:t>ВВ Сървисис ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR002-1.013-0012-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка, монтаж, първоначално изпитване и въвеждане в експлоатация на компресор за сгъстен въздух с инверторно управление с изсушител - 1 бр., ресивър за сгъстен въздух - 1 бр., конвенционален компресор за сгъстен въздух - 1 бр. и ресивър за сгъстен въздух - 1 бр., разделени в четири обособени позиции, както следва:
 Обособена позиция 1 - Доставка, монтаж, първоначално изпитване и въвеждане в експлоатация на компресор за сгъстен въздух с инверторно управление с изсушител - 1 бр.;
 Обособена позиция 2 - Доставка, монтаж, първоначално изпитване и въвеждане в експлоатация на ресивър за сгъстен въздух - 1 бр.;
 Обособена позиция 3 - Доставка, монтаж, първоначално изпитване и въвеждане в експлоатация на конвенционален компресор за сгъстен въздух - 1 бр.;
 Обособена позиция 4 - Доставка, монтаж, първоначално изпитване и въвеждане в експлоатация на ресивър за сгъстен въздух - 1 бр.</x:t>
   </x:si>
   <x:si>
     <x:t>"КЛАСИК МЕТАЛ" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1740-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на Интегрирана система за водно рязане – 1 бр. включително всички необходими хардуерни и софтуерни компоненти, техническа документация и гаранционно обслужване“ </x:t>
@@ -664,75 +667,50 @@
     <x:t>СИКОТЕК ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.008-0042-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на Интегрирана система за печат върху текстил – 1 бр., включително всички необходими хардуерни и софтуерни компоненти, техническа документация и гаранционно обслужване“,.</x:t>
   </x:si>
   <x:si>
     <x:t>БЪЛГЕРИЪН ТЕКСТАЙЛ КЪМПАНИ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.008-0045-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">„Разходи за услуги и решения в областта на ИКТ по следните обособени позиции:
 Обособена позиция 1: Въвеждане на система за бизнес анализи (Business Intelligence система)
 Обособена позиция 2: Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система)
 </x:t>
   </x:si>
   <x:si>
     <x:t>"ВАЛЕА БГ 10" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-0407-C01</x:t>
-  </x:si>
-[...23 lines deleted...]
-    <x:t>BG16RFPR001-1.012-0190-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Въвеждане на цифрови решения за дигитализация на дейността на „Доктор Принтер“ ЕООД, включващи система за управление на взаимоотношенията с клиенти (CRM) и система за управление на складовото стопанство (WMS)</x:t>
   </x:si>
   <x:si>
     <x:t>ДОКТОР ПРИНТЕР ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-1578-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Внедряване на решения/системи за изграждане на цялостна цифрова среда за управление на дружеството по обособени позиции, както следва:
 1.	ОП1 Създаване на онлайн магазин;
 2.	ОП2 Система за управление на взаимоотношенията с клиенти (CRM система);
 3.	ОП3 Модул/система за управление на складовото стопанство (WMS).
 </x:t>
   </x:si>
   <x:si>
     <x:t>ЗЕЛЕНИ АПТЕКИ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-0360-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Доставка на: 
@@ -778,50 +756,63 @@
   <x:si>
     <x:t>BG16RFPR001-1.012-0368-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Внедряване на решения/системи за дигитализация на предприятието</x:t>
   </x:si>
   <x:si>
     <x:t>МУЛТИ ДЕНТ АМБУЛАТОРИЯ ЗА ИНДИВИДУАЛНА ПРАКТИКА ЗА ПЪРВИЧНА МЕДИЦИНСКА ПОМОЩ ПО ДЕНТАЛНА МЕДИЦИНА ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-1615-C01</x:t>
   </x:si>
   <x:si>
     <x:t>ДОЗА ЗДРАВЕ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-1618-C01</x:t>
   </x:si>
   <x:si>
     <x:t>ДИВАТЕКС ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-1617-C01</x:t>
   </x:si>
   <x:si>
+    <x:t>Въвеждане на услуги и решения в областта на ИКТ чрез изпълнение на следните обособени позиции:
+ОП1: Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система);
+ОП2: Въвеждане на модул/система за управление на складовото стопанство (WMS);
+ОП3: Въвеждане на система за бизнес анализи (Business Intelligence система);
+ОП4: Създаване на онлайн магазин.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АВАНГАРД КОНСУЛТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0190-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t>Проектиране и изграждане на фотоволтаична електрическа централа със система за съхранение на енергия с мощност 22 KW.</x:t>
   </x:si>
   <x:si>
     <x:t>БОСКО Р ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0142-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Поддръжка и текущи ремонти на двете сигурни зони за непридружени деца</x:t>
   </x:si>
   <x:si>
     <x:t>МИСИЯ НА МЕЖДУНАРОДНА ОРГАНИЗАЦИЯ ПО МИГРАЦИЯ В БЪЛГАРИЯ</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMPR001-2.001-0005-C03</x:t>
   </x:si>
   <x:si>
     <x:t>Изпълнение на строително-монтажни работи (СМР) за въвеждане на енергийно ефективни топлоизолационни системи в сгради: Топлоизолационни системи от сандвич панели (PUR) за покриви - 678 м2.</x:t>
   </x:si>
   <x:si>
     <x:t>Бдинтекс ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0790-C01</x:t>
@@ -869,71 +860,80 @@
   <x:si>
     <x:t>BG16RFPR001-2.004-0460-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Изграждане на фотоволтаична електрическа централа (ФтЕЦ) за собствени нужди с мощност на инвертора 50 кW (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата).
 </x:t>
   </x:si>
   <x:si>
     <x:t>Алверс Комерс ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0588-C01</x:t>
   </x:si>
   <x:si>
     <x:t>„Доставка и внедряване на ИКТ решения по проект BG16RFPR001-1.012-0730-C01, с две обособени позиции:“
 Обособена позиция № 1: „Доставка и внедряване на система за управление на взаимоотношенията с клиенти (CRM система) и система за бизнес анализи (Business Intelligence – BI система)“
 Обособена позиция № 2: „Доставка и внедряване на система за архивиране на информация и система за управление на съхранението и споделянето на информация“</x:t>
   </x:si>
   <x:si>
     <x:t>Алеха про ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-0730-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>„Изграждане на фотоволтаична система за производство на енергия за собствено потребление (фотоволтаични панели в комбинация с инвертор/и) с мощност 80 kW“</x:t>
-[...5 lines deleted...]
-    <x:t>BG16RFPR001-2.004-2000-C01</x:t>
+    <x:t>Изграждане на фотоволтаична централа 50 kw на покрива на сграда в комбинация с локални съоръжения за съхранение на енергия за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРОМЕТЕЙ-ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1090-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">„Избор на изпълнител/и за доставка, монтаж и въвеждане в експлоатация на фотоволтаична система и съоръжение за съхранение на електроенергия за нуждите на „Ванеса 33“ ЕООД, по две обособени позиции:“
 1. Обособена позиция № 1: „Доставка, монтаж и въвеждане в експлоатация на фотоволтаична система с инсталирана мощност 30 kWp за собствено потребление“
 2. Обособена позиция № 2: „Доставка, монтаж и въвеждане в експлоатация на локално съоръжение за съхранение на електроенергия (батерия) с капацитет 60 kWh“
 </x:t>
   </x:si>
   <x:si>
     <x:t>Ванеса 33 ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0134-C01</x:t>
   </x:si>
   <x:si>
+    <x:t>„Изграждане на фотоволтаична система за производство на енергия за собствено потребление (фотоволтаични панели в комбинация с инвертор/и) с мощност 80 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИЯНА МЕБЕЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2000-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t>Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) с мощност 20 kW за собствено потребление за нуждите на „ХОУМ ГАРДЕН ВТ“ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">"ХОУМ ГАРДЕН ВТ" ЕООД
 </x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1173-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Прилагане на мерки за енергийна ефективност чрез доставка на 2 броя термопомпи</x:t>
   </x:si>
   <x:si>
     <x:t>"ЕГО КЛУБ" ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-2355-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на фотоволтаична електрическа централа (ФтЕЦ) за собствени нужди с мощност на инвертора 40 кW (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) – 1 бр.</x:t>
   </x:si>
   <x:si>
     <x:t>ГРЕСИЯ 2 ЕООД</x:t>
   </x:si>
   <x:si>
@@ -974,189 +974,189 @@
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-2095-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка, монтаж и въвеждането в експлоатация на:
 Обособена позиция № 1: Конвенционален компресор с изсушител - 2 бр. и Ресивър - 2 бр.
 Обособена позиция № 2: VRF/VRV система на директно изпарение - 1 бр.</x:t>
   </x:si>
   <x:si>
     <x:t>БУЛТЕХНОМЕД ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1250-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Интегрирани системи за управление на бизнес процесите:
 1. Въвеждане на Система за управление на ресурсите (ERP система);
 2. Въвеждане на система за бизнес анализи (Business Intelligence система);</x:t>
   </x:si>
   <x:si>
     <x:t>Маскот Мастърс Еднолично дружество с ограничена отговорност</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-0835-C01</x:t>
-  </x:si>
-[...69 lines deleted...]
-    <x:t>BG16RFPR001-1.012-0317-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация Интегрирана CAM система“,</x:t>
   </x:si>
   <x:si>
     <x:t>ДОНИ СТАЙЛ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.008-0068-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на ДМА в четири обособени позиции:
 Обособена позиция I „Стелажна система – 2 бр.“
 Обособена позиция II „Електрокар – 1 бр.“ 
 Обособена позиция III „Стакер – 1 бр.“ 
 Обособена позиция IV „Товарен камион с кран – 1 бр.“</x:t>
   </x:si>
   <x:si>
     <x:t>РУДИН ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-4.006-0021-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на ДМА в две обособени позиции: 
 Обособена позиция I „Машина за лазерно рязане на тръбен материал – 1 бр.“ 
 Обособена позиция II „Машина за лазерно рязане на листов материал – 1 бр.“</x:t>
   </x:si>
   <x:si>
+    <x:t>Доставка, инсталация, интеграция и въвеждане в експлоатация на Интегрирано оборудване за автоматично вторично опаковане и контрол на качеството (Wrap Around система) /Оборудване за автоматично поставяне на пакет в кашон/ - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дъ Бейкърс АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0600-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на: 
+1. Система за защита на информацията в локална мрежа;
+2. Система за архивиране на информация;
+3. Система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНЛАБ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0363-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на технология Ниво 4 „Прозрачност“, съгласно Индекса на зрялост – Индустрия 4.0 чрез доставка на Шест осен робот - 1 бр.  и Шест осен робот с работен радиус мин. 1800мм  - 1бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ВОДСТРОЙ ПЛОВДИВ“ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0449-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Интегриране  на нововъведените технологии от Индустрия 4.0 с наличните технологии в предприятието чрез внедряване на Софтуер за събирана и aнализ на големи данни - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Интегрирани системи за управление на бизнес процесите:
+1. Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система);
+2. Въвеждане на модул/система за управление на производството;</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВДК 85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0317-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и внедряване на софтуерно решение</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДУНАВ ИНВЕСТ ПРОЕКТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1064-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и въвеждане в експлоатация на следния ДМА: Гастроинтестинална ендоскопска система с вградена технология за анализ и обработка на големи данни (Big Data) посредством изкуствен интелект (AI) - 1 брой</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕДИЦИНСКИ ЦЕНТЪР ХЕРА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0275-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертор/и</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РЕФАН БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1124-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve">Придобиване на цифров хидравличен абкант </x:t>
   </x:si>
   <x:si>
     <x:t>ГАРАНТ АД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.008-0073-C01</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>BG16RFPR001-2.004-1766-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Доставка на оборудване по обособени позиции:
 ОП1: Роботизирана система включваща МИГ/МАГ заваряване с 2 бр. Двуосни позиционери 1 бр. и Роботизирана система за МИГ/МАГ заваряване 1 бр.
 ОП2: софтуерна платформа за събиране, визуализация и анализ на производствени данни (Big Data/Analytics). 1 бр.
 </x:t>
   </x:si>
   <x:si>
     <x:t>ЕЛ ПИ ЕС ИНЖЕНЕРИНГ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.008-0123-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на фотоволтаична електрическа централа за нуждите на Кориантро ООД, във връзка с изпълнението на проект "Подобряване на енергийната независимост и конкурентоспособността на производството чрез възобновяема енергия в Кориантро ООД с Договор № BG16RFPR001-2.004-1791-C01, от 01.06.2026 г. по процедура BG16RFPR001-2.004 „Енергийна ефективност и използване на енергия от възобновяеми източници в предприятията“, финансиран по ОП "Конкурентоспособност и иновации в предприятията" 2021-2027.</x:t>
   </x:si>
   <x:si>
     <x:t>Кориантро ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1791-C01</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve">„Доставка, монтаж и пуск в експлоатация на три броя Термопомпи „въздух-вода“, всяка една с мощност от поне 34,7 kw“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>„НВП“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1766-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t>Доставка, монтаж и въвеждане в експлоатация на локална система за съхранение на електрическа енергия с минимален капацитет 100 kWh в комбинация с инвертор</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">
 ВЛАДОВ МЕБЕЛ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0130-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертори - 50 kW и локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори - 90 kW</x:t>
   </x:si>
   <x:si>
     <x:t>ПАП ТЕХ БЪЛГАРИЯ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-2449-C01</x:t>
   </x:si>
   <x:si>
     <x:t>МИРАЕЛА 2020 ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0455-C01</x:t>
   </x:si>
   <x:si>
@@ -1206,302 +1206,327 @@
   <x:si>
     <x:t>ОРЕНДА ГРУП ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.008-0198-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 30  kW и система за съхранение на енергия с капацитет 30 kWh, предназначена за покриване на собствените нужди от електроенергия</x:t>
   </x:si>
   <x:si>
     <x:t>СТРОИТЕЛ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0518-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка, монтаж и въвеждане в експлоатация на Локални съоръжения за съхранение на енергия (батерии) с капацитет ≥ 115 kWh в комбинация с инвертор към съществуваща ФтЕЦ за собствено потребление</x:t>
   </x:si>
   <x:si>
     <x:t>Билдстрой - КО ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-2507-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Инженеринг – проектиране, доставка, изграждане, монтаж и въвеждане в експлоатация на термопомпена инсталация „въздух–вода</x:t>
-[...76 lines deleted...]
-  <x:si>
     <x:t>Доставка и монтаж на енергийно-ефективни изолационни системи в три обособени позиции:
 Обособена позиция 1 Доставка и монтаж на прозрачни ограждащи конструкции - 32 кв.м.;
 Обособена позиция 2 Доставка и монтаж на секционни индустриални врати - 2 бр.;
 Обособена позиция 3 Доставка и монтаж на топлоизолационна система от сандвич панели за покрив - 171 кв.м.</x:t>
   </x:si>
   <x:si>
     <x:t>ФЕНИКС ЛВ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0478-C01</x:t>
   </x:si>
   <x:si>
+    <x:t>Инженеринг – проектиране, доставка, изграждане, монтаж и въвеждане в експлоатация на термопомпена инсталация „въздух–вода</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЖЕЙЕЛПИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1943-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t>Доставка и монтаж на енергийно-ефективни изолационни системи в две обособени позиции</x:t>
   </x:si>
   <x:si>
     <x:t>Балканремонт Инженеринг ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1003-C01</x:t>
   </x:si>
   <x:si>
+    <x:t>„Изграждане на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление с инсталирана мощност 35.4 kWp и локално съоръжение за съхранение на електрическа енергия с капацитет минимум 15 kWh в ЕТ „АБВ И СИН – Валентин Ковачев“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ „АБВ И СИН – Валентин Ковачев“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0802-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изграждане на фотоволтаична електрическа инсталация за собствено потребление с номинална мощност 55 kW (инсталирана DC мощност 55,335 kWp) и батерийна система с номинален капацитет 56,32 kWh“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕЛИТИС -М" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0011-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане в експлоатация на Фотоволтаична електрическа централа ФтЕЦ, заедно с локални съоръжения за съхранение на енергия батерии в комбинация с инвертори</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ВИКО КОНСУЛТ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2102-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПКП - Н" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0020-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, доставка, изграждане, монтаж, присъединяване, изпитване и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с обща изходяща номинална активна мощност на инверторите 80 kW и локално съоръжение за съхранение на електрическа енергия с капацитет 61,44 kWh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЙ ВИ БИ КОЗМЕТИКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1361-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на нова фотоволтаична система (Фотоволтаични панели в комбинация с инвертори) с инсталирана мощност не по-малко от 147 kW </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Йота ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0027-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с инсталирана мощност не по-малко от 55 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СОФТА ТРЕЙД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0338-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Проектиране, изграждане и въвеждане в експлоатация на покривна фотоволтаична система за собствено потребление с инсталирана номинална инверторна мощност 40 kW и локално съоръжение за съхранение на електрическа енергия с капацитет минимум 40 kWh.“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>СЛАВЕЯ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0567-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t>Изпълнение на СМР за извършване на текущ ремонт по смисъла на ЗУТ за повишаване на енергийната ефективност</x:t>
   </x:si>
   <x:si>
     <x:t>АРБОР БГ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0560-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Проектиране и изграждане на Фотоволтаична централа със съоръжения за съхранение на енергията с мощност 30 KW</x:t>
-[...5 lines deleted...]
-    <x:t>BG16RFPR001-2.004-0709-C01</x:t>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на термопомпа в съответствие със Списъка на допустимите категории активи в областта на енергийната ефективност и използването на енергия от възобновяеми източници по Процедура BG16RFPR001-2.004 за СИМЕТРИЯ СТИЙЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИМЕТРИЯ СТИЙЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2010-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, доставка, монтаж, настройка, пуск и въвеждане в експлоатация на фотоволтаична електрическа централа (ФЕЦ) за производство на енергия от ВЕИ за собствено потребление в комбинация с локални съоръжения за съхранение на електрическа енергия.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИАЛМА - ПС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2311-C01</x:t>
   </x:si>
   <x:si>
     <x:t>„Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа за производство на електрическа енергия за собствени нужди с мощност 50 kW“</x:t>
   </x:si>
   <x:si>
     <x:t>"Деяколор" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0787-C01</x:t>
-  </x:si>
-[...16 lines deleted...]
-    <x:t>BG16RFPR001-2.004-2311-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на топлоизолационна система от сандвич панели за покрив (675 m2)</x:t>
   </x:si>
   <x:si>
     <x:t>ТЕХНО ВЕТ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0729-C01</x:t>
   </x:si>
   <x:si>
     <x:t>„Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление с изходяща мощност на инвертора AC 60 kW и локално съоръжение за съхранение на електрическа енергия с капацитет 61.44 kWh”</x:t>
   </x:si>
   <x:si>
     <x:t>"АРТ СТОУН ДИЗАЙН" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0634-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на Локални съоръжения за съхранение на енергия - батерии в комбинация с инвертори, вкл. съпътстващи дейности – подготвителни дейности, доставка на спомагателни материали, извършване на необходимите СМР </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ЕВЪР СОКС ЕООД
 </x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-2617-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Изграждане на фотоволтаична електрическа централа /ФтЕЦ/ с мощност 60 kW, включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата – 1 бр.</x:t>
-[...32 lines deleted...]
-    <x:t>BG16RFPR001-2.004-1202-C01</x:t>
+    <x:t xml:space="preserve">Въвеждане на информационни и комуникационни технологии: 
+- Разработване и внедряване на Модул/система за управление на продажбите на дребно (Point-of-Sale система);
+- Изграждане на система за защита на информацията в локална мрежа, която ще включва защитни стени, системи за разпознаване на пробиви (IPS), централизирано управление на крайни точки (EDR) за защита от зловреден софтуер, филтриране на достъпа до интернет, сигурни VPN връзки,централизирано събиране на логове (SIEM) и многофакторна автентификация (MFA).
+- Изграждане на система за архивиране на информация.
+- Изграждане на система за управление на съхранението и споделянето на информация.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕДИЦИНСКИ ЦЕНТЪР СЕЛЕНА- Л ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1030-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с инсталирана инверторна мощност 30 kW с локално съоръжение за съхранение на енергия – 1 бр.
 </x:t>
   </x:si>
   <x:si>
     <x:t>ПЛАМЕН ПЕТРОВ - 96 ЕТ</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0317-C01</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за изпълнение на СМР с цел подобряване на енергийната ефективност в РОССА ГРУП ООД: Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление с мощност 30kW. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>РОССА ГРУП ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1478-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за извършване на доставка и монтаж на алуминиева дограма – 61,32 кв.м</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПОЛАРИС ПРОДУКТ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1202-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на фотоволтаични панели в комбинация с инвертор/и – 55 kW, за собствено потребление“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕТАЛПЛАСТ ИНЖЕНЕРИНГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0025-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа /ФтЕЦ/ с мощност 60 kW, включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТЕФАНОВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1383-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t>Доставка, монтаж и въвеждане в експлоатация на локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертор</x:t>
   </x:si>
   <x:si>
     <x:t>САНДИ 95 ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0677-C01</x:t>
   </x:si>
   <x:si>
     <x:t>"Проектиране, изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с инсталирана номинална инверторна мощност 120 kW"</x:t>
   </x:si>
   <x:si>
     <x:t>ВИКАРД БЪЛГАРИЯ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0561-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка и монтаж на локално съоръжение за съхранение на енергия – батерии с инвертори“</x:t>
   </x:si>
   <x:si>
     <x:t>"ФОТЕВИ ИНВЕСТ" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1352-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение "Каритас София"</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMPR001-2.001-0007-C04</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изграждане на фотоволтаична система за собствено потребление на „ДЕМАТО“ ООД в гр. Пловдив – фотоволтаични панели в комбинация с инвертори“
+Изграждане на фотоволтаична система (фотоволтаични панели в комбинация с инвертори) за собствено потребление върху покривната конструкция на сградата на Възложителя в гр. Пловдив, ул. „6-ти септември“ № 222А, включително проектиране, доставка, строително-монтажни работи, монтаж, въвеждане в експлоатация и гаранционно обслужване.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Демато ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1636-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на Фотоволтаична централа със съоръжения за съхранение на енергията с мощност 30 KW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ „АРА-Русанка Аргирова”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0709-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на оборудване по Индустрия 4.0 в „КОТА 2001“ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>КОТА 2001 ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.008-0069-C01</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -1859,51 +1884,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E155"/>
+  <x:dimension ref="A1:E157"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
@@ -2095,68 +2120,68 @@
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
         <x:v>46303</x:v>
       </x:c>
       <x:c r="B13" s="2">
         <x:v>46296</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
         <x:v>46303</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46296</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
         <x:v>46303</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46295</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
         <x:v>46303</x:v>
       </x:c>
       <x:c r="B16" s="2">
         <x:v>46293</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
@@ -2180,493 +2205,493 @@
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
         <x:v>46303</x:v>
       </x:c>
       <x:c r="B18" s="2">
         <x:v>46293</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
         <x:v>46303</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46293</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
         <x:v>46303</x:v>
       </x:c>
       <x:c r="B20" s="2">
         <x:v>46288</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
         <x:v>46303</x:v>
       </x:c>
       <x:c r="B21" s="2">
         <x:v>46288</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
         <x:v>46303</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46288</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
         <x:v>46303</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46289</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
         <x:v>46304</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46289</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
         <x:v>46304</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46289</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
         <x:v>46304</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46289</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
         <x:v>46304</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46289</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
         <x:v>46304</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46289</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
         <x:v>46304</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46289</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
         <x:v>46304</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46288</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
         <x:v>46304</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46289</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
         <x:v>46304</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46282</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>9</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
         <x:v>46304</x:v>
       </x:c>
       <x:c r="B33" s="2">
         <x:v>46297</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
         <x:v>46304</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46297</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
         <x:v>46304</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46296</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
         <x:v>46304</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46296</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
         <x:v>46304</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46296</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
         <x:v>46304</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46297</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
         <x:v>46304</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46296</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
         <x:v>46304</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46297</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
         <x:v>46304</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46297</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
         <x:v>46304</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46297</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
         <x:v>46304</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46297</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
         <x:v>46304</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46297</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
         <x:v>46304</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46297</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
         <x:v>46304</x:v>
       </x:c>
       <x:c r="B46" s="2">
         <x:v>46297</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
@@ -2860,85 +2885,85 @@
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
         <x:v>46307</x:v>
       </x:c>
       <x:c r="B58" s="2">
         <x:v>46300</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
         <x:v>46307</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46297</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
         <x:v>46307</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46299</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
         <x:v>46307</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46297</x:v>
+        <x:v>46299</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
         <x:v>46307</x:v>
       </x:c>
       <x:c r="B62" s="2">
         <x:v>46297</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
@@ -3186,150 +3211,150 @@
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
         <x:v>46307</x:v>
       </x:c>
       <x:c r="B77" s="2">
         <x:v>46300</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
         <x:v>46307</x:v>
       </x:c>
       <x:c r="B78" s="2">
         <x:v>46300</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="D78" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="D78" s="0" t="s">
+      <x:c r="E78" s="0" t="s">
         <x:v>226</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
         <x:v>46307</x:v>
       </x:c>
       <x:c r="B79" s="2">
         <x:v>46300</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="D79" s="0" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="E79" s="0" t="s">
         <x:v>228</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
         <x:v>46307</x:v>
       </x:c>
       <x:c r="B80" s="2">
         <x:v>46300</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="E80" s="0" t="s">
         <x:v>231</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
         <x:v>46307</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46300</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
         <x:v>46307</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46290</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
         <x:v>46307</x:v>
       </x:c>
       <x:c r="B83" s="2">
         <x:v>46293</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
         <x:v>46307</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46293</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
         <x:v>46307</x:v>
       </x:c>
       <x:c r="B85" s="2">
         <x:v>46295</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
@@ -3370,51 +3395,51 @@
         <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="2">
         <x:v>46307</x:v>
       </x:c>
       <x:c r="B88" s="2">
         <x:v>46295</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="2">
         <x:v>46307</x:v>
       </x:c>
       <x:c r="B89" s="2">
-        <x:v>46295</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="2">
         <x:v>46307</x:v>
       </x:c>
       <x:c r="B90" s="2">
         <x:v>46297</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
@@ -3625,255 +3650,255 @@
         <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:5">
       <x:c r="A103" s="2">
         <x:v>46308</x:v>
       </x:c>
       <x:c r="B103" s="2">
         <x:v>46301</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:5">
       <x:c r="A104" s="2">
         <x:v>46308</x:v>
       </x:c>
       <x:c r="B104" s="2">
-        <x:v>46300</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:5">
       <x:c r="A105" s="2">
         <x:v>46308</x:v>
       </x:c>
       <x:c r="B105" s="2">
         <x:v>46300</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="D105" s="0" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="E105" s="0" t="s">
         <x:v>304</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:5">
       <x:c r="A106" s="2">
         <x:v>46308</x:v>
       </x:c>
       <x:c r="B106" s="2">
         <x:v>46300</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="D106" s="0" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="E106" s="0" t="s">
         <x:v>307</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:5">
       <x:c r="A107" s="2">
         <x:v>46308</x:v>
       </x:c>
       <x:c r="B107" s="2">
         <x:v>46300</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="D107" s="0" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="E107" s="0" t="s">
         <x:v>310</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:5">
       <x:c r="A108" s="2">
         <x:v>46308</x:v>
       </x:c>
       <x:c r="B108" s="2">
         <x:v>46300</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:5">
       <x:c r="A109" s="2">
         <x:v>46308</x:v>
       </x:c>
       <x:c r="B109" s="2">
         <x:v>46300</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="D109" s="0" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="E109" s="0" t="s">
         <x:v>314</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:5">
       <x:c r="A110" s="2">
         <x:v>46308</x:v>
       </x:c>
       <x:c r="B110" s="2">
-        <x:v>46301</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="D110" s="0" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="E110" s="0" t="s">
         <x:v>317</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:5">
       <x:c r="A111" s="2">
         <x:v>46308</x:v>
       </x:c>
       <x:c r="B111" s="2">
         <x:v>46301</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="D111" s="0" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="E111" s="0" t="s">
         <x:v>320</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:5">
       <x:c r="A112" s="2">
         <x:v>46308</x:v>
       </x:c>
       <x:c r="B112" s="2">
         <x:v>46301</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="D112" s="0" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="E112" s="0" t="s">
         <x:v>323</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:5">
       <x:c r="A113" s="2">
         <x:v>46309</x:v>
       </x:c>
       <x:c r="B113" s="2">
         <x:v>46300</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:5">
       <x:c r="A114" s="2">
         <x:v>46309</x:v>
       </x:c>
       <x:c r="B114" s="2">
-        <x:v>46297</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="D114" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="E114" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:5">
       <x:c r="A115" s="2">
         <x:v>46309</x:v>
       </x:c>
       <x:c r="B115" s="2">
-        <x:v>46301</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="D115" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="E115" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:5">
       <x:c r="A116" s="2">
         <x:v>46309</x:v>
       </x:c>
       <x:c r="B116" s="2">
-        <x:v>46289</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="D116" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="E116" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:5">
       <x:c r="A117" s="2">
         <x:v>46309</x:v>
       </x:c>
       <x:c r="B117" s="2">
         <x:v>46294</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="D117" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="E117" s="0" t="s">
@@ -4016,156 +4041,156 @@
         <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:5">
       <x:c r="A126" s="2">
         <x:v>46310</x:v>
       </x:c>
       <x:c r="B126" s="2">
         <x:v>46297</x:v>
       </x:c>
       <x:c r="C126" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="D126" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="E126" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:5">
       <x:c r="A127" s="2">
         <x:v>46311</x:v>
       </x:c>
       <x:c r="B127" s="2">
-        <x:v>46301</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C127" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="D127" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="E127" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:5">
       <x:c r="A128" s="2">
         <x:v>46311</x:v>
       </x:c>
       <x:c r="B128" s="2">
-        <x:v>46294</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C128" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="D128" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="E128" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:5">
       <x:c r="A129" s="2">
         <x:v>46311</x:v>
       </x:c>
       <x:c r="B129" s="2">
-        <x:v>46296</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C129" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="D129" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="E129" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:5">
       <x:c r="A130" s="2">
         <x:v>46311</x:v>
       </x:c>
       <x:c r="B130" s="2">
-        <x:v>46295</x:v>
+        <x:v>46294</x:v>
       </x:c>
       <x:c r="C130" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="D130" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="E130" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:5">
       <x:c r="A131" s="2">
         <x:v>46311</x:v>
       </x:c>
       <x:c r="B131" s="2">
         <x:v>46296</x:v>
       </x:c>
       <x:c r="C131" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="D131" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="E131" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:5">
       <x:c r="A132" s="2">
         <x:v>46311</x:v>
       </x:c>
       <x:c r="B132" s="2">
-        <x:v>46296</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="C132" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="D132" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="E132" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:5">
       <x:c r="A133" s="2">
         <x:v>46311</x:v>
       </x:c>
       <x:c r="B133" s="2">
         <x:v>46296</x:v>
       </x:c>
       <x:c r="C133" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="D133" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="E133" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:5">
       <x:c r="A134" s="2">
         <x:v>46311</x:v>
       </x:c>
       <x:c r="B134" s="2">
         <x:v>46296</x:v>
       </x:c>
       <x:c r="C134" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="D134" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="E134" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
@@ -4186,187 +4211,187 @@
         <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:5">
       <x:c r="A136" s="2">
         <x:v>46311</x:v>
       </x:c>
       <x:c r="B136" s="2">
         <x:v>46296</x:v>
       </x:c>
       <x:c r="C136" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="D136" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="E136" s="0" t="s">
         <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:5">
       <x:c r="A137" s="2">
         <x:v>46311</x:v>
       </x:c>
       <x:c r="B137" s="2">
-        <x:v>46301</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C137" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="D137" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="E137" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:5">
       <x:c r="A138" s="2">
         <x:v>46311</x:v>
       </x:c>
       <x:c r="B138" s="2">
         <x:v>46301</x:v>
       </x:c>
       <x:c r="C138" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="D138" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="E138" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:5">
       <x:c r="A139" s="2">
         <x:v>46314</x:v>
       </x:c>
       <x:c r="B139" s="2">
         <x:v>46297</x:v>
       </x:c>
       <x:c r="C139" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="D139" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="E139" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:5">
       <x:c r="A140" s="2">
         <x:v>46314</x:v>
       </x:c>
       <x:c r="B140" s="2">
-        <x:v>46300</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C140" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="D140" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="E140" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:5">
       <x:c r="A141" s="2">
         <x:v>46314</x:v>
       </x:c>
       <x:c r="B141" s="2">
-        <x:v>46297</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C141" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="D141" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="E141" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:5">
       <x:c r="A142" s="2">
-        <x:v>46314</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B142" s="2">
-        <x:v>46297</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C142" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="D142" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="E142" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:5">
       <x:c r="A143" s="2">
         <x:v>46315</x:v>
       </x:c>
       <x:c r="B143" s="2">
         <x:v>46300</x:v>
       </x:c>
       <x:c r="C143" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="D143" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="E143" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:5">
       <x:c r="A144" s="2">
         <x:v>46315</x:v>
       </x:c>
       <x:c r="B144" s="2">
-        <x:v>46300</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C144" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="D144" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="E144" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:5">
       <x:c r="A145" s="2">
         <x:v>46315</x:v>
       </x:c>
       <x:c r="B145" s="2">
-        <x:v>46301</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C145" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="D145" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="E145" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:5">
       <x:c r="A146" s="2">
         <x:v>46316</x:v>
       </x:c>
       <x:c r="B146" s="2">
         <x:v>46301</x:v>
       </x:c>
       <x:c r="C146" s="0" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="D146" s="0" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="E146" s="0" t="s">
@@ -4489,63 +4514,97 @@
         <x:v>443</x:v>
       </x:c>
       <x:c r="E153" s="0" t="s">
         <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:5">
       <x:c r="A154" s="2">
         <x:v>46317</x:v>
       </x:c>
       <x:c r="B154" s="2">
         <x:v>45671</x:v>
       </x:c>
       <x:c r="C154" s="0" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="D154" s="0" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="E154" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:5">
       <x:c r="A155" s="2">
-        <x:v>46325</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B155" s="2">
-        <x:v>46301</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C155" s="0" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="D155" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="E155" s="0" t="s">
         <x:v>450</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="156" spans="1:5">
+      <x:c r="A156" s="2">
+        <x:v>46318</x:v>
+      </x:c>
+      <x:c r="B156" s="2">
+        <x:v>46302</x:v>
+      </x:c>
+      <x:c r="C156" s="0" t="s">
+        <x:v>451</x:v>
+      </x:c>
+      <x:c r="D156" s="0" t="s">
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="E156" s="0" t="s">
+        <x:v>453</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="157" spans="1:5">
+      <x:c r="A157" s="2">
+        <x:v>46325</x:v>
+      </x:c>
+      <x:c r="B157" s="2">
+        <x:v>46301</x:v>
+      </x:c>
+      <x:c r="C157" s="0" t="s">
+        <x:v>454</x:v>
+      </x:c>
+      <x:c r="D157" s="0" t="s">
+        <x:v>455</x:v>
+      </x:c>
+      <x:c r="E157" s="0" t="s">
+        <x:v>456</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Tenders and Offers</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Area</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>