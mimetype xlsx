--- v8 (2026-10-07)
+++ v9 (2026-10-28)
@@ -1,1541 +1,1328 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafed14fb12c9481a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7949e173918946f2b6f33f82f60a461a.psmdcp" Id="Ra149f89ae9a64a42" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f1ffc394eb94d53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/02880bad78414775bc354ca2e0e8c0bc.psmdcp" Id="R2a2d17fb4ae745b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Tenders and Offers" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Offers submission deadline</x:t>
   </x:si>
   <x:si>
     <x:t>Announcement date of procedure for external assignment</x:t>
   </x:si>
   <x:si>
     <x:t>Procedure subject</x:t>
   </x:si>
   <x:si>
     <x:t>Beneficiary</x:t>
   </x:si>
   <x:si>
     <x:t>Contract registration number</x:t>
   </x:si>
   <x:si>
-    <x:t>Проектиране, доставка и изграждане на фотоволтаична електрическа централа за собствено потребление с мощност 50 kW и батериен блок с капацитет 122,8 kWh, включително присъединяване, пуск и въвеждане в експлоатация</x:t>
-[...33 lines deleted...]
-Обособена позиция № 2: Въвеждане на система за бизнес анализи (Business Intelligence система)
+    <x:t>„Въвеждане на интегрирани системи за управление на бизнес процеси в МИСТЪР ДИНО И КО ООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИСТЪР ДИНО И КО ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1367-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и внедряване на ИКТ решения за дигитализация на дейността на "БРАЙТ КАЛЪРС" ЕООД:
+Процедурата включва следните дейности:
+1. Въвеждане на система за управление на ресурсите (ERP система) – 1 бр. на стойност 9488,55 евро;
+2. Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) – 1 бр. на стойност 9264,10 евро;
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ЕКО ЧИСТОТА БЪЛГАРИЯ ЕООД</x:t>
-[...11 lines deleted...]
-    <x:t>BG16RFPR001-1.012-0840-C01</x:t>
+    <x:t>"БРАЙТ КАЛЪРС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0816-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на енергоспестяващо осветление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЧУГУНЕНА АРМАТУРА БЪЛГАРИЯ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1996-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФтЕЦ), състояща се от фотоволтаични модули, батерии и инвертори, за нуждите на складова база на „КИМТЕХ-БЪЛГАРИЯ“ ООД в гр. София</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КИМТЕХ-БЪЛГАРИЯ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2028-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване и IIoT система за предприятие от шивашката промишленост с цел въвеждане на технологии от областта на Индустрия 4.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Мирвана" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0323-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и въвеждане в експлоатация на активи за нуждите на Метикс ООД, необходими за въвеждането на технологии от Индустрия 4.0, в рамките на ДБФП BG16RFPR001-1.008-0170-C01“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕТИКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0170-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Услуги и решения в областта на ИКТ за насърчаване инвестициите за въвеждане на съвременни информационни и комуникационни технологии (ИКТ) с цел повишаване на нивото на дигитализация на "Мива старт" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Мива старт ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0098-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на интегрирана ИКТ система за управление на бизнес процеси, включваща система за управление на взаимоотношенията с клиенти (CRM система), система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес, система за управление на производството и система за бизнес анализи (Business Intelligence система).</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТИЙЛ ПРОДАКШЪН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1400-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Въвеждане на решения в областта на ИКТ:
 - Въвеждане на система за управление на ресурсите (ERP система);
 - Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система);
 - Въвеждане на система за бизнес анализи</x:t>
   </x:si>
   <x:si>
     <x:t>БУЛАРМЕКС-ИК АД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-0807-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Въвеждане на Интегрирани системи за управление на бизнес процесите 1. Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) 2. Въвеждане на система за бизнес анализи (Business Intelligence система)</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">"БГ ПОЛО" ЕООД
+    <x:t xml:space="preserve">Инвестиции в енергийна ефективност и ВЕИ в "Миноа плюс" ЕООД в две обособени позиции:
+ОП-1: Доставка и монтаж на VRF термопомпена система – 50 kW (директно изпарение, тип въздух–въздух).
+ОП-2: Доставка и монтаж на климатична камера с номинален дебит 4000 m³/h.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFPR001-1.012-1381-C01</x:t>
-[...69 lines deleted...]
-Обособена позиция 2: Топлоизолационна система от XPS плочи за външна изолация на стени”
+    <x:t>"МИНОА ПЛЮС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0906-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане, внедряване и интеграция на софтуерни решения по Договор № BG16RFPR001-1.012-1860-C02, разделено на обособени позиции: 1. „Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)“ 2. „Въвеждане на Система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Ад Тек Интернешънъл ООД
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Химера ООД</x:t>
-[...34 lines deleted...]
-Обособена позиция 2: Изграждане на батерия за съхранение с мощност 80 kW
+    <x:t>BG16RFPR001-1.012-1860-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на технологична линия за оформяне и сканиране на ламели – 1 бр</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГОРАИНВЕСТ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-0714</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) и система за управление на складовото стопанство (WMS) </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"НИПО-ТЕРМ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0798-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за предоставяне на услуги и решения в областта на ИКТ:
+1. Разработване на нов онлайн магазин, отговарящ на изискванията на съвременната електронна търговия.
+2. Внедряване на ERP система за цялостна оптимизация на производството, складовите процеси, финансите и управлението на поръчки.
+3. Внедряване на CRM система за управление на взаимоотношенията с клиенти и насочени маркетингови стратегии.
+4. Внедряване на система за бизнес анализи (BI) за базирано на данни вземане на управленски решения и проследяване на ключови показатели
 </x:t>
   </x:si>
   <x:si>
-    <x:t>АИБО - С ООД</x:t>
-[...60 lines deleted...]
-    <x:t xml:space="preserve">Ертекс Груп ЕООД
+    <x:t>ДЕБОС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1052-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ДА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВЕСЕЛИНА ТРЕЙД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0209-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Въвеждане на ИКТ решения във „Ванес Консулт“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВАНЕС КОНСУЛТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0456-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на следните информационни и комуникационни технологии:
+ОП 1 - Създаване на онлайн магазин - 1 бр.
+ОП 2 - Въвеждане на модул/система за управление на складовото стопанство (WMS) - 1 бр. 
+OП 3 - Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система) - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>М-ФОРТЕ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0396-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и въвеждане в експлоатация на пресявна инсталация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"БЕТОН" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0062-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за Доставка и въвеждане в експлоатация на Роботизирана система за бластиране и почистване с помпа високо налягане, в комбинация с подвижен и гъвкав робот за почистване с високо налягане - 1бр</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛКРАФТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0356-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Внедряване на решения/системи за изграждане на цялостна цифрова среда за управление на дружеството по обособени позиции, както следва:
+1.	ОП1 Модул/система за управление на складовото стопанство (WMS)
+2.	ОП2 Модул/система за управление на продажбите на дребно (Point-of-Sale система)
 </x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFPR001-1.012-1369-C01</x:t>
-[...94 lines deleted...]
-Полагане на топлоизолационни системи по външни стени и подове към външен въздух с обща площ 437 кв.м.
+    <x:t>ТРАНС ЕЛЕКТРОНИКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0025-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на линия за сортиране на пластмасови отпадъци за рециклиране по вид и цвят- 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПМБ ИНДЪСТРИС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0372-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на технология НИВО 4 „ПРОЗРАЧНОСТ“  от Индустрия 4.0 - доставка на Пелетна преса - 1 бр.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ТРИПЪЛ-ММ ООД</x:t>
-[...634 lines deleted...]
-    <x:t>BG16RFPR001-1.008-0600-C01</x:t>
+    <x:t>„АКСЕЛ ТРЕЙД 2009” ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0158-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на фотоволтаична електрическа централа с мощност 30 kW и батерии 30,72 kWh за собствено потребление на търговска фирма в гр. Габрово</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХРИСТОФОР ИЛИЕВ И КО ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1628-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на фотоволтаични панели в комбинация с инвертори – 20 kW и локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори – 82 kWh.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Велинов Холидейз ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0681-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на строително-монтажни работи (СМР) за въвеждане на енергийно ефективни топлоизолационни системи в сгради</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АТЛЕТИК ФИТНЕС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2020-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на строително-монтажни работи за повишаване на енергийната ефективност на производствена сграда на „ПРЕЦИЗ ВТ“ ООД — доставка и монтаж на PVC дограма и врата, покривни PUR сандвич панели и термоизолирани секционни индустриални врати, по три обособени позиции.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРЕЦИЗ ВТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1774-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на ФтЕЦ за собствено потребление с инсталирана мощност от 30 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕНЕРГОМОНТАЖ-РР" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0580-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на строително-монтажни дейности на обект: „РАЗШИРЕНИЕ НА ЛИНИЯ ЗА ПРОИЗВОДСТВО НА ВЪЗСТАНОВЕНИ ГУМИ ЗА ТЕЖКОТОВАРНИ АВТОМОБИЛИ – пристройка към производствена сграда“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕДИНА МЕД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0005-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Предметът на процедурата обхваща доставка, монтаж и въвеждане в експлоатация на енергийно ефективни системи и съоръжения, разделени в 2 (две) обособени позиции, както следва:  
+ОП 1: Енергийно ефективни изолационни системи в сгради - прозрачни ограждащи конструкции (прозорци и врати), с обща площ 20,44 кв. м 
+ОП 2: Фотоволтаична електрическа централа (ФтЕЦ) с инсталирана мощност 20 kW и локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори с капацитет 56,8 kWh </x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ШУЛЦ – 79“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2024-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична ел. централа 170kW, намираща се в ПИ 73198.501.8582, в гр. Троян, община Троян</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РИКО СТИЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0372-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на енергийно-ефективни изолационни системи:
+Топлоизолационна система от сандвич панели за покрив – 48 кв.м.;
+Прозрачни ограждащи конструкции – 139 кв.м.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕМ ВИ ЕМ 15 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0211-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление с инвертор с номинална мощност 30 kWp  и баатерия с капацитет  54,20kWh.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЛИН ПАРТНЪРС" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0351-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с инсталирана номинална инверторна мощност 30 kW, в комбинация с локално съоръжение за съхранение на електрическа енергия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>САНИ - РУМЕН ВЕЛЧЕВ ЕТ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0719-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с инсталирана номинална инверторна мощност 30 kW с локално съоръжение за съхранение на електрическа енергия.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФЕНИКС ЛВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0478-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с инсталирана номинална инверторна мощност 60 kW с локално съоръжение за съхранение на енергия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РИВАКОММЕРС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0758-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на оборудване за повишаване на енергийната ефективност и производство на енергия от възобновяеми източници по две обособени позиции:
+• Обособена позиция 1: Фотоволтаична електрическа централа (ФтЕЦ) с мощност 30 kW 
+• Обособена позиция 2: Оборудване за отопление и охлаждане</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДОЙЧЕВ МТВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2549-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване по Индустрия 4.0 в „КОТА 2001“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОТА 2001 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0069-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на термопомпи въздух-вода</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЛЕКС-64 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0462-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична централа на покрива на сграда на „ИЗИ ПЛАСТ БГ“ ЕООД за производство на електроенергия за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИЗИ ПЛАСТ БГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1498-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа 30kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АБС-КО ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0805-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на покривна фотоволтаична централа с мощност 24,3 kWp за собствени нужди, с локално съхранение на енергия, на „П.С.И.-ГАБРОВО“ ЕООД – магазин в с. Враниловци, община Габрово, област Габрово, УПИ IX-121, кв. 5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>П.С.И. Габрово ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2513-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на 3 броя вакуумопаковъчни машини</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БЕЛЛА БЪЛГАРИЯ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0011-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на интегрирана информационна система за защита, архивиране, съхранение и споделяне на информация, включваща следните ИКТ решения:
+1.	Изграждане на система за архивиране на информацията;
+2.	Изграждане на система за защита на информацията в локална мрежа;
+3.	Изграждане на система за управление на съхранението и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГЕОЦВЕТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1910-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на: 
 1. Система за защита на информацията в локална мрежа;
 2. Система за архивиране на информация;
 3. Система за управление на съхранението и споделянето на информация</x:t>
   </x:si>
   <x:si>
-    <x:t>ИНЛАБ ООД</x:t>
-[...66 lines deleted...]
-ОП2: софтуерна платформа за събиране, визуализация и анализ на производствени данни (Big Data/Analytics). 1 бр.
+    <x:t>КОМТЕК - М ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0387-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на единна цифрова среда за управление на дейността на предприятието чрез следните ИКТ решения:
+1: Въвеждане на модул/система за управление на веригата за доставки на суровини, материали, компоненти и продукти за производствения процес;
+2: Въвеждане на модул/система за управление на складовото стопанство (WMS);
+3: Въвеждане на модул/система за управление на производството</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕКОСИС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0441-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на цялостна интегрирана ИКТ система за управление на бизнес процеси, включваща система за управление на взаимоотношенията с клиенти (CRM), модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес и система за бизнес анализи (Business Intelligence System). </x:t>
+  </x:si>
+  <x:si>
+    <x:t>САМОКОНТРОЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2271-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и въвеждане в експлоатация на 1 бр. комплектна 3D управлявана система за прецизно шлайфане, фрезоване и възстановяване на съществуващи индустриални бетонни настилки, включително обучение.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОНИКС ТРЕЙД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.003-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на фотоволтаична система за собствено потребление със система за съхранение на електрическа енергия” с две обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Под Метлите" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2094-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Доставка, инсталация и/или монтаж на: 
+Обособена позиция №1: ДМА 1 Вертикална триосна фрезова машина 1 бр.,
+Обособена позиция №2: ДМА 2 CNC Координатна измервателна машина 1 бр. 
+Обособена позиция №3: Система за мониторинг на индустриално оборудване и анализ на големи данни 1 бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"М 40" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0182-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ВИВЕТА" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2597-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на компресорна система за сгъстен въздух с инверторно управление и вграден изсушител– 1 брой</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОРБИФОН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2536-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на Чилър – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ Димитър Христов - НЕТИ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2755-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на активи/оборудване/съоръжения за повишаване на енергийната ефективност и използване на енергия от възобновяеми източници в предприятието</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТИМЕКС-БГ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2521-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ОП 1. Оборудване за управление и наблюдение на 5 осен Хоризонтален фрезови център (дължина 15 000 мм) 1 бр. - 110 400.00 евро;
+ОП 2. Оборудване за управление и наблюдение на 5 осен Хоризонтален фрезови център (дължина 9 000 мм) 1 бр. - 105 200.00 евро;
+ОП 3. Оборудване за управление и наблюдение на 5 осен Хоризонтален фрезови център (дължина 12 000 мм) 1 бр. - 119 500.00 евро;
+ОП 4. Оборудване за управление и наблюдение за 5 осен Портален фрезови център (с маса 8000 х 2500 мм) 1 бр. - 107 670.00 евро;
+ОП 5. Оборудвване за управление и наблюдение за 5 осен Вертикален фрезови център (дължина 15 000 мм) 1 бр. - 119 100.00 евро.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ЕЛ ПИ ЕС ИНЖЕНЕРИНГ ЕООД</x:t>
-[...23 lines deleted...]
-    <x:t>Доставка, монтаж и въвеждане в експлоатация на локална система за съхранение на електрическа енергия с минимален капацитет 100 kWh в комбинация с инвертор</x:t>
+    <x:t>МИЛКО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0712-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ПЛАТФОРМА ЗА МОНИТОРИНГ, СЪБИРАНЕ, ОБРАБОТКА И АНАЛИЗ НА ПРОИЗВОДСТВЕНИ ДАННИ В РЕАЛНО ВРЕМЕ за общо 5 машини 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изпълнение на услуги по договор BG16RFPR001-1.012-0539-C01“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФИСКОНСУЛТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0539-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Обучение на работното място „Гражданско участие, антидискриминация и социално включване”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДРУЖЕСТВО ЗА ЗАЕТОСТ НА БЕЗРАБОТНИ ЛИЦА-ДЕМО Сдружение</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0032-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на топлоизолационни системи от сандвич панели  за покриви с обща площ  611 кв.м“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАКОМС-2 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0996-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Проектиране и изграждане на фотоволтаична система за собствено потребление с изходяща мощност АС минимум 50 kW и локални съоръжения за съхранение на електрическа енергия с капацитет минимум 50 kWh </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АГРОФЕРМ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0987-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на СМР за подмяна на секционни индустриални врати</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КБИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1031-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на топлоизолационни системи от сандвич панели с обща площ  580 кв.м, от които 380 кв.м. за покрив и 200 кв.м., за външни стени“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТИ АЙ Инженеринг ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0992-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предоставяне на услуги за „Обмяна на опит и насърчаване на сътрудничеството между социалните предприятия, вкл. и с традиционните стопански предприятия, в т. ч. семинари, работни срещи, участие в панаири и изложения, др.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВЕДА ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0051-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на термопомпа тип „въздух-вода“ и чилър  - агрегат с кондензатор за водно охлаждане с демонтаж на съществуващи съоръжения</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Елина АД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0909-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на Специализирана AI-базирана информационна система за управление и оптимизация на търговски и сервизен процес с интеграция към технологии и системи, извличане на данни от IoT датчици и анализ на Big Data</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛОМИНИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0352-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на Интегрирани системи за управление на бизнес процесите
+1.Система за управление на взаимоотношенията с клиенти (CRM система)
+2.Въвеждане на система за бизнес анализи (Business Intelligence система) (Прекратена)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СМАРТТЕХ - 19" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1556-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, внедряване и въвеждане в експлоатация на интелигентно строително оборудване с вградени IIoT и телематични модули, включително инструктаж на персонала за работа с оборудването на строителните обекти, </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПОНТИКА ГР" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0345-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на ДМА / машини:
+- CNC струг с наклонени направляващи и задно седло (1 брой)
+- Обработващ център (1 брой)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОНТИНУУМ ТЕКХНОЛОГИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.003-0238-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Обучение - електронна платформа</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Нетинс Иншурънс Брокерс“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t/>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на система за управление на взаимоотношенията с клиенти (CRM система) за „Ка Дизайн Студио“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„КА ДИЗАЙН СТУДИО” ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1494-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разработване на методологична рамка и извършване на предварителна и последващи оценки на жизнения цикъл (LCA) на обикновена копринена нишка и функционализирана нишка SESI, както и анализ на разходите през жизнения цикъл (LCC) на крайния продукт</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БИО СТОПАНСТВО ЛОПЯНКО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR002-1.018-0002-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълняване на инсталация на батерия/и с инвертор/и</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИДИС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0905-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на енергоспестяващи LED осветителни тела за нуждите на сервизната база на „АМ – ТРЕЙДИНГ“ ООД в гр. Монтана</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„АМ – ТРЕЙДИНГ“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2235-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, монтаж, изграждане и пуск в експлоатация на Фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с изходна мощност на инверторната група от поне 56,5 kw и номинален капацитет на системата за съхранение от поне 240 kWh“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МДМ ТИМ ИМПЕКС" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2706-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на Фотоволтаична система за производство на енергия от ВЕИ за собствено потребление в комбинации с локални съоръжения за съхранение на енергия (батерии) - 1бр.</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">
-ВЛАДОВ МЕБЕЛ ООД</x:t>
-[...22 lines deleted...]
-ОП 2: Доставка и монтаж на секционни индустриални врати – 2 бр.
+ДОБРУДЖА БИЛДИНГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0275-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+ПЛАСТИКА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0728-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на локално съоръжение за съхранение на електрическа енергия (батерия) с капацитет от 215 kWh, в комбинация с инвертор/и към съществуваща фотоволтаична система за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АСИ ТУР" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1662-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане в експлоатация на покривна фотоволтаична инсталация в комбинация с инвертори с инсталирана мощност 100kW за собствено потребление.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Нитекс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0418-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор  за изпълнител на доставка , монтаж и  въвеждане в експлоатация на Термопомпи и Компресори за сгъстен въздух вкл. резервоари за сгъстен въздух
+ОП 1 
+Термопомпа вода-  вода  - 52kW – 1бр
+Термопомпа въздух-вода - 50kW – 1бр
+ОП 2
+Компресори за сгъстен въздух вкл. резервоари за сгъстен въздух С инверторно управление с изсушител – 37kW – 1бр
+Компресори за сгъстен въздух вкл. резервоари за сгъстен въздух – Ресивър – 2000литра – 1 бр
 </x:t>
   </x:si>
   <x:si>
-    <x:t>КАМЕРАЛ ООД</x:t>
-[...205 lines deleted...]
-    <x:t>„Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление с изходяща мощност на инвертора AC 60 kW и локално съоръжение за съхранение на електрическа енергия с капацитет 61.44 kWh”</x:t>
+    <x:t>БУЛПОР ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0868-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на батерии с капацитет за съхранение на енергия 60 kWh с инвертори - 2 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОСЪМ ИНВЕСТ КОНСУЛТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0834-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на Локални съоръжения за съхранение на енергия (батерии) с капацитет ≥ 61,44 kWh в комбинация с инвертор към съществуваща ФтЕЦ за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЮНИ АУТО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0241-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на:
+Обособена позиция 1: Термопомпи (VRF/VRV система на директно изпарение) – 4 бр.
+Обособена позиция 2: Компресори за сгъстен въздух вкл. резервоари за сгъстен въздух (с инверторно управление с изсушител) – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРОМЕБЕЛ - СТИЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0593-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж, изграждане и пуск в експлоатация на Фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с изходна мощност на инверторната група от поне 30 kw и номинален капацитет на системата за съхранение от поне 20 kWh“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„РИЛА ФИШ“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1880-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и внедряване на ИКТ решения за нуждите на "ГОУ ФИШ" ЕООД, структурирани в три обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ГОУ ФИШ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1359-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на нематериални активи за нуждите на производствено предприятие</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Индустриални батерии ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0237-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и внедряване на интелигентна система за мониторинг и локализация на служители в реално време (RTLS), базирана на IoT приемни станции – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЕВИН - ШАРЛОПОВ ХОТЕЛС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0376-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Обучение на работното място „Младежко участие, комуникация и представителност в подкрепа на заетостта и социалната активност“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Въвеждане на интегрирана информационна система за защита, архивиране, съхранение и споделяне на информация, включваща следните ИКТ решения:
+1. Изграждане на система за защита на информацията в локална мрежа;
+2. Изграждане на система за архивиране на информацията;
+3. Изграждане на система за управление на съхранението и споделянето на информация.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХРИМА КО ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1894-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на ИКТ решения:
+1. Създаване на онлайн магазин - 1 бр.
+2. Въвеждане на система за управление на ресурсите (ERP система) -1 бр.
+3. Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РУМБОР 63 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0717-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на Компресори за сгъстен въздух вкл. резервоари за сгъстен въздух и Централизирано управление на системи за сгъстен въздух.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕКЗАЛТО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0530-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и внедряване на ИКТ решения за нуждите на НЮ ВИЖЪН-БГ ООД, структурирани в две обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЮ ВИЖЪН-БГ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1992-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Избор на изпълнител за разработване, внедряване, инсталиране, интегриране, тестване на Специализирана AI-базирана информационна система за управление и оптимизация на производствения процес с интеграция към технологии и системи, извличане на данни от вградени в технологично оборудване IoT датчици и анализ на Big Data и осигуряване на обучение на персонала на предприятието, ангажиран за работа с новите технологии от Индустрия 4.0."</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СТРОЙКОМ ПЛАСТ 2020" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0366-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на 1 брой Универсален машинен център за 5-осно фрезоване</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНТЕХНА АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0633-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на компресор за сгъстен въздух с инверторно управление (1 бр.), изсушител за сгъстен въздух (1 бр.) и ресивър (1 бр.)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕВРОМЕБЕЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1033-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на 5-осен обработващ център за пробиване, фрезоване и кантиране с ЦПУ (1 бр.)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОФИС АКУСТИКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0272-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на покривна фотоволтаична електрическа централа (ФЕЦ) с обща инсталирана мощност 60 kW, два инвертора по 30 kW (AC) и система за съхранение на енергия за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОЛОС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1991-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и внедряване на ИКТ решения по проект BG16RFPR001-1.012-0730-C01, с две обособени позиции: Обособена позиция № 1: „Доставка и внедряване на система за управление на взаимоотношенията с клиенти (CRM система) и система за бизнес анализи (Business Intelligence – BI система) Обособена позиция № 2: „Доставка и внедряване на система за архивиране на информация и система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Алеха про ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0730-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на Фотоволтаична електрическа централа (ФтЕЦ) с мощност 60 kW за собствено потребление на БАУТЕК БЪЛГАРИЯ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БАУТЕК БЪЛГАРИЯ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2463-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж  и въвеждане в експлоатация на  ДМА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРХ ЕМ СТУДИО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1871-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 40 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АКВААЙРЪН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2305-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+ОП 1
+Изработване на технически проект, доставка и монтаж на енергийно ефективна покривна изолационна система от сандвич панели с обща площ 140 m², включително необходимите конструктивни, крепежни, уплътнителни, обшивни и водоотвеждащи елементи.
+ОП 2
+Изработване на технически проект и изграждане на фотоволтаична електрическа централа с обща изходяща номинална активна мощност на инвертора/инверторите минимум 25 kW, включваща локално съоръжение за съхранение на електрическа енергия с капацитет минимум 25 kWh, за производство и използване на електрическа енергия от възобновяеми източници за собствено потребление.
+ОП 3
+Изработване на технически проект и изграждане на фотоволтаична електрическа централа с обща изходяща номинална активна мощност на инвертора/инверторите минимум 20 kW, включваща локално съоръжение за съхранение на електрическа енергия с капацитет минимум 20 kWh, за производство и използване на електрическа енергия от възобновяеми източници за собствено потребление
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ВАСИЛ НИКОЛОВ-09" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2505-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на строително-монтажни дейности на обект: „ПРОИЗВОДСТВЕНА СГРАДА ЗА ГУМЕНИ ВЕРИГИ В УПИ XVIII 1725, КВ.2 "ГОЛИШ", СТ. ЗАГОРА“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на фотоволтаична електрическа централа с обща номинална активна изходна мощност на инвертора/инверторите минимум 40 kW, в комбинация с локално съоръжение за съхранение на електрическа енергия с капацитет минимум 40 kWh, за собствено потребление за нуждите на „ПЛУТОН ИНВЕСТ“ ООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Плутон Инвест ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2154-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж, изграждане и пуск в експлоатация на Фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с изходна мощност на инверторната група от поне 38 kw и номинален капацитет на системата за съхранение от поне 30 kWh“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“СТЕФАН ВЪЛЧЕВ-2005” ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1954-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на информационни и комуникационни технологични решения в „Полимеро“ ЕООД по проект BG16RFPR001-1.012-0912-C01 „Дигитализация на предприятията“, обособени в четири позиции:
+1. Въвеждане на система за управление на взаимоотношенията с клиенти (CRM) — 1 брой.
+2. Въвеждане на модул/система за управление на веригата за доставки на суровини, материали, компоненти и продукти за производствения процес — 1 брой.
+3. Въвеждане на модул/система за управление на складовото стопанство (WMS) — 1 брой.
+4. Въвеждане на система за бизнес анализи (Business Intelligence) — 1 брой.
+Предметът включва предоставяне на необходимите права за ползване, внедряване, конфигуриране, тестване, обучение, документация и поддръжка съгласно техническата спецификация и условията на публичната покана.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Полимеро ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0912-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на ново, неизползвано оборудване за отопление, охлаждане и вентилация за нуждите на „ПРИМА ГРУП 2004“ ООД: 3 рекуператора, всеки с максимален дебит 2 500 m³/h; 2 термопомпи въздух–вода, всяка с топлинна мощност 73,3 kW; и 1 термопомпа въздух–вода с топлинна мощност 98,3 kW. Предметът включва необходимите монтажни и свързващи дейности и материали, настройка, функционални изпитвания, пускане в експлоатация и предаване на техническа и гаранционна документация по АДБФП № BG16RFPR001-2.004-0618-C01. Процедурата е без обособени позиции.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРИМА ГРУП 2004 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0618-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на топлоизолационна система от сандвич панели за покрив</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГРАФИК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1443-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане и интеграция на ERP система, CRM система и система за бизнес анализи BI за нуждите на „МИЛО - 92“ ЕООД по договор за безвъзмездна финансова помощ № BG16RFPR001-1.012-0461-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИЛО - 92 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0461-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Организация и логистично обезпечаване на две международни работни посещения за обмяна на опит и изграждане на партньорства за развитие на социалното предприятие „ДариМиМечта“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Сдружение за подкрепа на лица с умствени затруднения</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0034-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на ФтЕЦ с мощност 55 kW за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СПОРТ ЗОНА БГ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0602-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на система за управление на ресурсите (ERP), система за управление на взаимоотношенията с клиенти (CRM), изграждане на система за защита на информацията в локална мрежа и система за управление на съхранението и споделянето на информация в „АЛЕКАР“ ЕООД по проект BG16RFPR001-1.012-2106-C01 „Дигитализация на предприятията“, с четири обособени позиции:
+Обособена позиция № 1: Въвеждане на система за управление на ресурсите (ERP система).
+Обособена позиция № 2: Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система).
+Обособена позиция № 3: Изграждане на система за защита на информацията в локална мрежа.
+Обособена позиция № 4: Изграждане на система за управление на съхранението и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЛЕКАР ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2106-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на интегрирани ИКТ системи за „ЛП СОФИЯ - 3ПЛ“ ЕООД по проект № BG16RFPR001-1.012-0454-C01 „Дигитализация на предприятията“, по две обособени позиции:
+Обособена позиция № 1: „Въвеждане на Система за управление на ресурсите (ERP система)“ – 1 бр.
+Обособена позиция № 2: „Въвеждане на система за бизнес анализи (Business Intelligence система)“ – 1 бр.
+Предметът включва внедряване, конфигуриране, интеграция, тестване и въвеждане в експлоатация на съответните системи, предоставяне на необходимите права за ползване, обучение на служителите и безплатна гаранционна/техническа поддръжка съгласно техническата спецификация и условията на процедурата.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛП СОФИЯ - 3ПЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0454-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и монтаж на Енергийно ефективни изолационни системи в сгради 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МП ВЕТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1687-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на Фотоволтаична инсталация с номинална инсталирана мощност 50 kW върху покрива на съществуваща сграда, находяща се в ПИ 07603.501.2774, ул. Колю Фичето № 25, по плана на гр. Бяла, община Бяла, област Русе“ – за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БЕЛСИСТЕМС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0035-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на термопомпи от типа "въздух" - "вода" с отоплителна мощност 70 kW– 3 бр. и термопомпи от типа "въздух" - "вода" с отоплителна мощност 27 kW– 3 бр.“ (Прекратена)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВЕЛИНА ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2761-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Инженеринг – проектиране и изграждане на Индустриален парк в ПИ 15535.502.106 и ПИ 15535.502.102 по КККР на село Големо село, община Бобов дол, област Кюстендил</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Еко Анализ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.005-0012-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, доставка, изграждане, присъединяване, изпитване и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) с обща номинална активна AC мощност на фотоволтаичните инвертори не по-малко от 100 kW за собствено потребление, локална система за съхранение на електрическа енергия и всички необходими компоненти и съоръжения.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Юнимет ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0900-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">“Повишаване на енергийната ефективност и конкурентоспособност във "Владпласт" ООД чрез закупуване и инсталиране на система за съхранение на енергия с батерии с мощност 125 kW ”, в т.ч.: 
+Доставка и монтаж, и въвеждане в експлоатация на система за съхранение на енергия с батерии с мощност 125 kW 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВЛАДПЛАСТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1078-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изготвяне на технически проект и изграждане на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛАКИ МОЛДИНГ ТЕХНОЛОДЖИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2506-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и монтаж на Локални съоръжения за съхранение на енергия - батерии в комбинация с инвертори с капацитет 241 kWh </x:t>
+  </x:si>
+  <x:si>
+    <x:t>БАШ МАЙСТОРА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1326-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на активи в областта на енергийната ефективност в две обособени позиции: ОП 1: Доставка, монтаж и въвеждане в експлоатация на термопомпи въздух-въздух с минимална обща топлинна мощност 208 kW. ОП 2: Доставка, монтаж и въвеждане в експлоатация на 1 брой климатична камера с номинален дебит 2400 m3/h.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ХОТЕЛ РОДОПСКИ ДОМ" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1210-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за извършване на доставка и монтаж на Топлоизолационни системи от сандвич панели за външни стени_- 250 кв.м</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПОЛАРИС ПРОДУКТ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1202-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за извършване на доставка, монтаж, изграждане, изпитване и въвеждане в експлоатация на Фотоволтаична електроцентрала в комбинация с батерии с инсталирана мощност 50 kW;
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Балкански ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2272-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертор/и с AC – 100 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕКОСТРОЙ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0086-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) за производство на енергия от ВЕИ за собствено потребление, в комбинация с локални съоръжения за съхранение на електрическа енергия.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Модак ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2157-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление с изходяща мощност на инвертора AC 60 kW и локално съоръжение за съхранение на електрическа енергия с капацитет 61.44 kWh"</x:t>
   </x:si>
   <x:si>
     <x:t>"АРТ СТОУН ДИЗАЙН" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0634-C01</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на Локални съоръжения за съхранение на енергия - батерии в комбинация с инвертори, вкл. съпътстващи дейности – подготвителни дейности, доставка на спомагателни материали, извършване на необходимите СМР </x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">ЕВЪР СОКС ЕООД
+    <x:t>Изграждане на фотоволтаична електрическа централа / ФтЕЦ – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛАЗАРОВ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1506-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Инженеринг на вътрешна техническа инфраструктура и сгради на обект: Логистичен парк Декарт в УПИ XIV (ПИ 55871.507.762) , кв. 619, по плана на кв. Сини вир, гр. Перник </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЕКАРТ КОРПОРЕЙШЪН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.005-0009-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане в експлоатация на Фотоволтаична електрическа централа (ФтЕЦ), с инсталирана инверторна мощност 30 kW (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата).</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЕДИ-СТИЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1603-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, доставка, изграждане, монтаж, присъединяване, изпитване и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с обща изходяща номинална активна мощност на инверторите 50 kW и локално съоръжение за съхранение на електрическа енергия с капацитет не по-малък от 122,4 kWh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВРАБЕР 2008 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0437-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на СМР -  Инсталация за производство на електрическа енергия от възобновяеми източници за собствени нужди и локално съоръжение за съхранение на електрическа енергия (ССЕЕ) върху покрив на сграда.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПАОЛО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1164-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 25 kW
 </x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFPR001-2.004-2617-C01</x:t>
-[...124 lines deleted...]
-    <x:t>BG16RFPR001-1.008-0069-C01</x:t>
+    <x:t>АГРО ВЕНДИНГ БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0152-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, доставка и изграждане на фотоволтаична система за собствено потребление с номинална мощност 120 kW, включително присъединяване, пуск и въвеждане в експлоатация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ФРИГОКОМЕРС ИНТЕРНЕШЪНЪЛ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2628-C01</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -1884,2727 +1671,2319 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E157"/>
+  <x:dimension ref="A1:E133"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46302</x:v>
+        <x:v>46323</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46286</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46302</x:v>
+        <x:v>46323</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46295</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46302</x:v>
+        <x:v>46323</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46295</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
-        <x:v>9</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46302</x:v>
+        <x:v>46323</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46295</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46302</x:v>
+        <x:v>46323</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46295</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46302</x:v>
+        <x:v>46323</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46295</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46302</x:v>
+        <x:v>46323</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46295</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46303</x:v>
+        <x:v>46323</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46296</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46303</x:v>
+        <x:v>46323</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46296</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46303</x:v>
+        <x:v>46323</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46296</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46303</x:v>
+        <x:v>46323</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46296</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46303</x:v>
+        <x:v>46323</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46296</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46303</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46295</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46303</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46293</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46303</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46293</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46303</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46293</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46303</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46293</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46303</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46288</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46303</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46288</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46303</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46288</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46303</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46289</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46303</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46296</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46304</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46296</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46304</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46297</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46304</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46297</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46304</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46297</x:v>
+        <x:v>46313</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46304</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46297</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46304</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46297</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46304</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46297</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46304</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46297</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46304</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46297</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46304</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46297</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46304</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46289</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46304</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46289</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46304</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46289</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46304</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46289</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46304</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46289</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46304</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46289</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46304</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46288</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46304</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46289</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46304</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46282</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>9</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46304</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46296</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46304</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46296</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46304</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46296</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46304</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46297</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46304</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46297</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46304</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46297</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46305</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46288</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46306</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46299</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46307</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46299</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46307</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46299</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46307</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46299</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46307</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46299</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46307</x:v>
+        <x:v>46326</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46300</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46307</x:v>
+        <x:v>46326</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46300</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46307</x:v>
+        <x:v>46327</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46300</x:v>
+        <x:v>46320</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46307</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46300</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46307</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46300</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46307</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46297</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46307</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46299</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46307</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46297</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46307</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46297</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46307</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46300</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46307</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46300</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46307</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46300</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46307</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46300</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46307</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46300</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46307</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46300</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46307</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46300</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46307</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46300</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46307</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46300</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46307</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46300</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46307</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46300</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46307</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46300</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46307</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46300</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46307</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46300</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46307</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46300</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46307</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46300</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46307</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46300</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46307</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46290</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46307</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46293</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46307</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46293</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46307</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46295</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
-        <x:v>46307</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="B85" s="2">
-        <x:v>46295</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="2">
-        <x:v>46307</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="B86" s="2">
-        <x:v>46295</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="2">
-        <x:v>46307</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="B87" s="2">
-        <x:v>46295</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="2">
-        <x:v>46307</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="B88" s="2">
-        <x:v>46295</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="2">
-        <x:v>46307</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="B89" s="2">
-        <x:v>46297</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="2">
-        <x:v>46307</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="B90" s="2">
-        <x:v>46297</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="2">
-        <x:v>46307</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="B91" s="2">
-        <x:v>46297</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:5">
       <x:c r="A92" s="2">
-        <x:v>46307</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="B92" s="2">
-        <x:v>46297</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:5">
       <x:c r="A93" s="2">
-        <x:v>46307</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="B93" s="2">
-        <x:v>46295</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:5">
       <x:c r="A94" s="2">
-        <x:v>46307</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="B94" s="2">
-        <x:v>46295</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:5">
       <x:c r="A95" s="2">
-        <x:v>46307</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="B95" s="2">
-        <x:v>46295</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:5">
       <x:c r="A96" s="2">
-        <x:v>46308</x:v>
+        <x:v>46330</x:v>
       </x:c>
       <x:c r="B96" s="2">
-        <x:v>46294</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:5">
       <x:c r="A97" s="2">
-        <x:v>46308</x:v>
+        <x:v>46330</x:v>
       </x:c>
       <x:c r="B97" s="2">
-        <x:v>46296</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:5">
       <x:c r="A98" s="2">
-        <x:v>46308</x:v>
+        <x:v>46330</x:v>
       </x:c>
       <x:c r="B98" s="2">
-        <x:v>46293</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:5">
       <x:c r="A99" s="2">
-        <x:v>46308</x:v>
+        <x:v>46330</x:v>
       </x:c>
       <x:c r="B99" s="2">
-        <x:v>46301</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:5">
       <x:c r="A100" s="2">
-        <x:v>46308</x:v>
+        <x:v>46330</x:v>
       </x:c>
       <x:c r="B100" s="2">
-        <x:v>46301</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:5">
       <x:c r="A101" s="2">
-        <x:v>46308</x:v>
+        <x:v>46330</x:v>
       </x:c>
       <x:c r="B101" s="2">
-        <x:v>46301</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:5">
       <x:c r="A102" s="2">
-        <x:v>46308</x:v>
+        <x:v>46331</x:v>
       </x:c>
       <x:c r="B102" s="2">
-        <x:v>46301</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:5">
       <x:c r="A103" s="2">
-        <x:v>46308</x:v>
+        <x:v>46331</x:v>
       </x:c>
       <x:c r="B103" s="2">
-        <x:v>46301</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:5">
       <x:c r="A104" s="2">
-        <x:v>46308</x:v>
+        <x:v>46331</x:v>
       </x:c>
       <x:c r="B104" s="2">
-        <x:v>46301</x:v>
+        <x:v>46319</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:5">
       <x:c r="A105" s="2">
-        <x:v>46308</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B105" s="2">
-        <x:v>46300</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:5">
       <x:c r="A106" s="2">
-        <x:v>46308</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B106" s="2">
-        <x:v>46300</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:5">
       <x:c r="A107" s="2">
-        <x:v>46308</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B107" s="2">
-        <x:v>46300</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:5">
       <x:c r="A108" s="2">
-        <x:v>46308</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B108" s="2">
-        <x:v>46300</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:5">
       <x:c r="A109" s="2">
-        <x:v>46308</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B109" s="2">
-        <x:v>46300</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:5">
       <x:c r="A110" s="2">
-        <x:v>46308</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B110" s="2">
-        <x:v>46300</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:5">
       <x:c r="A111" s="2">
-        <x:v>46308</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B111" s="2">
-        <x:v>46301</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:5">
       <x:c r="A112" s="2">
-        <x:v>46308</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B112" s="2">
-        <x:v>46301</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:5">
       <x:c r="A113" s="2">
-        <x:v>46309</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B113" s="2">
-        <x:v>46300</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:5">
       <x:c r="A114" s="2">
-        <x:v>46309</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B114" s="2">
-        <x:v>46301</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="D114" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="E114" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:5">
       <x:c r="A115" s="2">
-        <x:v>46309</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B115" s="2">
-        <x:v>46289</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D115" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E115" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:5">
       <x:c r="A116" s="2">
-        <x:v>46309</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B116" s="2">
-        <x:v>46297</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="D116" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="E116" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:5">
       <x:c r="A117" s="2">
-        <x:v>46309</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B117" s="2">
-        <x:v>46294</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="D117" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="E117" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:5">
       <x:c r="A118" s="2">
-        <x:v>46309</x:v>
+        <x:v>46334</x:v>
       </x:c>
       <x:c r="B118" s="2">
-        <x:v>46294</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="D118" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="E118" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:5">
       <x:c r="A119" s="2">
-        <x:v>46310</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B119" s="2">
-        <x:v>46295</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="D119" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="E119" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:5">
       <x:c r="A120" s="2">
-        <x:v>46310</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B120" s="2">
-        <x:v>46295</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="D120" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E120" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:5">
       <x:c r="A121" s="2">
-        <x:v>46310</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B121" s="2">
-        <x:v>46296</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="D121" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="E121" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:5">
       <x:c r="A122" s="2">
-        <x:v>46310</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B122" s="2">
-        <x:v>46282</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="C122" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="D122" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="E122" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:5">
       <x:c r="A123" s="2">
-        <x:v>46310</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B123" s="2">
-        <x:v>46294</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="C123" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="D123" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="E123" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:5">
       <x:c r="A124" s="2">
-        <x:v>46310</x:v>
+        <x:v>46336</x:v>
       </x:c>
       <x:c r="B124" s="2">
-        <x:v>46301</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="C124" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="D124" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="E124" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:5">
       <x:c r="A125" s="2">
-        <x:v>46310</x:v>
+        <x:v>46336</x:v>
       </x:c>
       <x:c r="B125" s="2">
-        <x:v>46300</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="C125" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="D125" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="E125" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:5">
       <x:c r="A126" s="2">
-        <x:v>46310</x:v>
+        <x:v>46336</x:v>
       </x:c>
       <x:c r="B126" s="2">
-        <x:v>46297</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="C126" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="D126" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="E126" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:5">
       <x:c r="A127" s="2">
-        <x:v>46311</x:v>
+        <x:v>46336</x:v>
       </x:c>
       <x:c r="B127" s="2">
-        <x:v>46296</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="C127" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="D127" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="E127" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:5">
       <x:c r="A128" s="2">
-        <x:v>46311</x:v>
+        <x:v>46336</x:v>
       </x:c>
       <x:c r="B128" s="2">
-        <x:v>46301</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="C128" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="D128" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="E128" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:5">
       <x:c r="A129" s="2">
-        <x:v>46311</x:v>
+        <x:v>46336</x:v>
       </x:c>
       <x:c r="B129" s="2">
-        <x:v>46301</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="C129" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="D129" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="E129" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:5">
       <x:c r="A130" s="2">
-        <x:v>46311</x:v>
+        <x:v>46337</x:v>
       </x:c>
       <x:c r="B130" s="2">
-        <x:v>46294</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="C130" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="D130" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="E130" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:5">
       <x:c r="A131" s="2">
-        <x:v>46311</x:v>
+        <x:v>46337</x:v>
       </x:c>
       <x:c r="B131" s="2">
-        <x:v>46296</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="C131" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="D131" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="E131" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:5">
       <x:c r="A132" s="2">
-        <x:v>46311</x:v>
+        <x:v>46337</x:v>
       </x:c>
       <x:c r="B132" s="2">
-        <x:v>46295</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="C132" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="D132" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="E132" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>389</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:5">
       <x:c r="A133" s="2">
-        <x:v>46311</x:v>
+        <x:v>46342</x:v>
       </x:c>
       <x:c r="B133" s="2">
-        <x:v>46296</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="C133" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="D133" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="E133" s="0" t="s">
-        <x:v>384</x:v>
-[...46 lines deleted...]
-      <x:c r="D136" s="0" t="s">
         <x:v>392</x:v>
-      </x:c>
-[...358 lines deleted...]
-        <x:v>456</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Tenders and Offers</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Area</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>