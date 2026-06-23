--- v0 (2026-06-02)
+++ v1 (2026-06-23)
@@ -1,1114 +1,1073 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f4dcad59f234769" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/308ef8e63aad4020bd3310c763adc1b1.psmdcp" Id="Rbb0b5340a1304491" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95369973552b4df1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f32df4a13d4e49f4be3bc9aa34489462.psmdcp" Id="Ra434a4eb8be5466b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Tenders and Offers" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Offers submission deadline</x:t>
   </x:si>
   <x:si>
     <x:t>Announcement date of procedure for external assignment</x:t>
   </x:si>
   <x:si>
     <x:t>Procedure subject</x:t>
   </x:si>
   <x:si>
     <x:t>Beneficiary</x:t>
   </x:si>
   <x:si>
     <x:t>Contract registration number</x:t>
   </x:si>
   <x:si>
-    <x:t>"Доставка на инструменти и оборудване под стойностния праг на същественост за ДМА за предоставяне на услуги от "Моя Студио" ООД"</x:t>
+    <x:t xml:space="preserve">„Доставка и  монтаж на Прахоуловители, за нуждите на „ПРОТЕЙ – М“ ЕООД, в рамките на ДБФП BG05SFPR002-1.004-0458-C01“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРОТЕЙ - М ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0458-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на интегрирана система за управление на бизнес процесите в Е енд Д Логистикс ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Е енд Д Логистикс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0331-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Провеждане на процедура за избор на изпълнител за доставка на компоненти за хибридна ФЕЦ 18 kWp с батерии, включително услуги по проектиране, монтаж и узаконяване.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Кориантро ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1791-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на лични предпазни средства (ЛПС) и специално работно облекло по две обособени позиции: 
+ОП 1. Доставка на ЛПС и специално работно облекло 
+ОП 2. Доставка на Защитни ръкавици  за работа с криогенни газове </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПАТЕРКОВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-2069-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на обзавеждане</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Перос - 2016" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1399-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на обзавеждане:
+Обособена позиция 1 – Ергономично бюро – 3 бр.
+Обособена позиция 2 – Ергономичен стол – 13 бр.
+Обособена позиция 3 – Маса – 1 бр.
+Обособена позиция 4 – Стол – 12 бр.
+Обособена позиция 5 – Гардеробче за съблекалня – 10 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ивиленс ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0494-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на активи:
+Об. позиция 1.
+1. Преносим компютър вид 1- 2 броя;
+2. Преносим компютър вид 2- 1 брой;
+3. Преносим компютър вид 3- 3 броя;
+4. Монитор вид 1-  2 броя;
+5. Безжична клавиатура и мишка- 5 броя;
+6. Докинг станция- 6 броя;
+7. Настолен компютър- 2 броя;
+8. Монитор вид 2- 3 броя;
+9. Монитор вид 3- 1 брой.
+Об. позиция 2.
+1. Система за защита на информацията в локална мрежа- 1 брой</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПЪЛМЕД АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2723-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Възлагане на научни изследвания - Изграждане и тестване на прототип на иновация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ГЕОИНЖЕНЕРИНГ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0302-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Услуга за възлагане на научни изследвания - изграждане и тестване на прототип на иновация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЗЕНИТ-ГЕО" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0268-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на почистващи машини с две обособени позиции: Обособена позиция 1 - Доставка на Подопочистваща машина - 8 броя. Обособена позиция 2 -Доставка на Дискова почистваща машина - 4 броя. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГАЛАКСИ 2012 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2813-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване, доставка, монтаж и въвеждане в експлоатация на CNC обработващ център за високопроизводителен разкрой (Nesting) с автоматично етикетиране и разтоварваща лента</x:t>
+  </x:si>
+  <x:si>
+    <x:t>а2ме ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-1963</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка материали/ консумативи</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БГ ЛИЙДС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0350-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на енергийно ефективно оборудване за нуждите на „НАДЕЖДА-94“ ООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НАДЕЖДА-94 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0183-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предоставяне на услуги за изграждане на системи по обособени позиции:
+Обособена позиция 1 - Изграждане на система за защита на информацията в локална мрежа
+Обособена позиция 2 -  Изграждане на система за архивиране на информацията 
+Обособена позиция 3 - Изграждане на система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БРЕТ КОНСУЛТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0713-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Предметът на процедурата е  предмет избор на изпълнител на дейности по внедряване на интегрирано софтуерно решение, включващо CRM система и въвеждане на модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес/процеса на предоставяне на услуги.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЕВАЛ 2017 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1353-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на специализиран софтуер  и техника за работа с него по проект BG16RFPR001-1.004-1953-C01  в две обособени позиции:
+ОП1 Доставка на специализиран софтуер за CAD проектиране
+ОП2 Доставка на хардуер</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТУДИО МОРФЕ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1953-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на 1 бр. телескопичен товарач, оборудван с вилици и кофа</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АТРЪКС СЪРВИС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0756-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на оборудване за озвучаване и ледогенратор с бин</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"РАДИЧКОВИ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2015-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на специализиран софтуер за управление на библиотечния архив </x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕГАСТАР МЮЗИК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2877-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на информационна система за нуждите на Интер Пауър ООД гр. Габрово</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНТЕР ПАУЪР ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0315-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Услуга с предмет: "Създаване и тестване на прототипи и пилотни линии, свързани с разработването на продуктовата иновация RoseProInn и на иновативни козметични продукти (кремове и серуми) на база на RoseProInn системата".</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕКОМААТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0241-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и инсталация на ДНА - 
+1. Обособена позиция - Софтуер за инженерно проектиране с четири лиценза</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛИРА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1663-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и въвеждане в експлоатация на Система за управление на взаимоотношенията с клиенти (CRM система) - 1 бр и на модул/система за управление на производството - 1бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕС СИ ЕС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0241-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане и внедряване на системи за обработка и управление на информация </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЙ ДИ ПАРТНЪРС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1056-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на доставчик на софтуер за управление както следва:
+-Обособена позиция 1-ERP
+-Обособена позиция 2-CRM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НОВА ТРАНСЛЕЙТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2394-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на интегрирани ИКТ системи в предприятието "РЕНТАЛ БГ ГРУП" ООД, включващи:
+1.	Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)
+2.	Въвеждане на система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес
+3.	Въвеждане на система за управление на складовото стопанство (WMS)
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"РЕНТАЛ БГ ГРУП" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0930-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Закупуване, доставка и монтаж на: 
+1. Система за наблюдение на автопарк и машини (GPS проследяване) - 1 бр.
+2. Компютърна система - Сървър - 1 бр.
+3. Видеоконферентна система - 1 бр. 
+4. Офис оборудване за Ново работно място - 1 бр.
+Включва: Бюро - 1бр., Стол - 1 бр. Компютърна конфигурация - 1бр., Монитор - 1 бр, МФУ лазерно (за сканиране и принтиране)-1бр., Рутер - 1 бр., Шредер - 1 бр., Подвързваща машина - 1бр. 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Д БЕСТ ТРЕЙД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2819-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Закупуване на ДМА по ОП "Конкурентноспособност и иновации в предприятията 2021-2027", по проект "Подобряване на производствения капацитет на семейната рекламна агенция Райц-2 ООД", включваща "обектив, или еквивалентно"
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАЙЦ - 2 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0378-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Закупуване на ДМА по ОП "Конкурентноспособност и иновации в предприятията 2021-2027", по проект "Подобряване на производствения капацитет на семейната рекламна агенция Райц-2 ООД", включваща ДМА "UV LED printer, или еквивалентно"; "Принтер за директен печат върху текстил и DTF, или еквивалентно"; "Машина за огъване на пластмаса, или еквивалентно"; "Фибров лазер 50W Лазерен Маркировщик + Автофокус, или еквивалентно"; "Лазер за рязане и гравиране на метал, или еквивалентно".
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Създаване и тестване на прототипи и пилотни линии, свързани с разработването на продуктовата иновация RoseProInn и на иновативни козметични продукти (крем и серум) на база на RoseProInn системата".
+Процедурата съдържа две обособени позиции:
+1.	ОБОСОБЕНА ПОЗИЦИЯ 1: СЪЗДАВАНЕ НА ПРОТОТИПИ И ТЕХНОЛОГИЧНО ТЕСТВАНЕ.
+2.	ОБОСОБЕНА ПОЗИЦИЯ 2:  КЛИНИЧНО ТЕСТВАНЕ. 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t/>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и въвеждане в експлоатация на интегрирана AI-базирана платформа за интелигентно управление, мониторинг и оптимизация на производството на електрическа енергия в комплект с термални камери</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЙС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-0445</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на линия за рециклиране на пластмаса - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Марица Полимер ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-0047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОСИП (оценка на съответствието на инвестиционен проект) и упражняване на строителен надзор по време на строителството на обект: „ Индустриален парк със складова база в УПИ I-307, кв.10в, по плана на промишлена зона гр. Сливен.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“ДСГ Логистика” ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.005-0006-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изпълнение на дейностите по административен договор № BG16RFPR001-2.004-0367-C01“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИМ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0367-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична инсталация 50kw.за производство на енергия от ВЕИ за собствено потребление в комбинация с локални съоръжения за съхранение на енергия (батерии)“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ИНОВЕКС ПАРТНЪРС ГРУП" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0856-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРЕСТИЖ МЕБЕЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0002-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ НИК-ПЛАСТИК - ВАЛЯ ПЕТРОВА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0010-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и внедряване на ИКТ решения за нуждите на "ДОСЕВ ИМПЕКС" ЕООД, структурирани в три обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ДОСЕВ ИМПЕКС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0467-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на модулна конструкция тип фургон за нуждите на проект Подобряване на работната среда в РЕВИС 2015 ЕООД, в изпълнение на договор № BG05SFPR002-1.004-0929-C01/15.12.2024г по процедура Адаптирана работна среда на оперативна програма "Развитие на човешките ресурси" 2021-2027“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РЕВИС 2015 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0929-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване за внедряване на мерки за енергийна ефективност по обособени позиции:
+Обособена позиция 1: Доставка на система за битова гореща вода със слънчеви колектори (плосък тип) с обща абсорбираща площ 2 m² - 3 бр.
+Обособена позиция 2: Доставка на термопомпи, както следва:
+1 брой термопомпа с мощност 12,6 kW
+1 брой термопомпа с мощност 10,1 kW
+Обособена позиция 3:
+Доставка на енергоефективни осветителни тела, както следва:
+Линейни осветители – 50 бр., 16 W
+LED панели („луни“) – 170 бр., 9 W
+Прожектори тип „камбана“ – 4 бр., 100 W</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Андреа ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0511-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител по обособени позиции:
+Обособена позиция 1
+Термопомпа  въздух -въздух с топлинна мощност 24,5kw – 2бр
+Обособена позиция 2
+ Термопомпа  въздух -въздух с топлинна мощност 15.24kw – 2бр.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"БРЕД СОЛЮШЪН"ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0250-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Осигуряване на модерно оборудване за техническо обслужване и ремонт на автомобили за фирма "Матеус-6" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МАТЕУС - 6 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1876-C04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и въвеждане в експлоатация на локални съоръжения за съхранение на енергия във връзка с изпълнение на проект BG16RFPR001-2.004-0781-C01 “Локални съоръжения за съхранение на енергия в "Спайсес Трейдниг" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">СПАЙСЕС ТРЕЙДИНГ ООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0781-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка на оборудване за ресторант“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЮ ШИЛД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2421-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване по проект</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Футболна агенция-Заков ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2574-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на специализиран софтуер за подобряване на производствения капацитет на "Моя Студио" ООД"</x:t>
   </x:si>
   <x:si>
     <x:t>МОЯ СТУДИО ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.004-1886-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>„Инвестиция в разработване и предоставяне на IT услуга- софтуер за оптимизиране дейността по книгоразпространение в ЕЙЧ ЕМ АР ЛОГОС ЕООД, а именно:  IT услуга- Разработване и въвеждане в експлоатация на мобилно приложение за аудиокниги- 1 брой“</x:t>
-[...62 lines deleted...]
--	Доставка на Фризьорска работна количка -2 бр.
+    <x:t>Въвеждане на ИКТ решения в „Индивидуална практика за първична медицинска помощ - лекарски кабинет д-р Петя Михайлова“ ЕООД, включващи: система за управление на ресурсите (ERP система), система за управление на взаимоотношенията с клиенти (CRM система) и система за бизнес анализи (Business Intelligence система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Индивидуална практика за първична медицинска помощ - лекарски кабинет д-р Петя Михайлова" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0847-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изготвяне на технически проект и изграждане на фотоволтаична система за собствено потребление в комбинация с батерии с обща инсталирана мощност от 50 kWp в Дестинация България ЕООД </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЕСТИНАЦИЯ БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0848-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на Енергийно_ефективни_изолационни_системи_в_сграда на фирма "Експрес Груп -Т" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Експрес Груп-Т ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1934-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предмет на предвидената процедура е избор на доставчик за предоставяне на ИТ услугa, включваща: 1) въвеждане на система за бизнес анализи (Business Intelligence система); 2) изграждане на система за защита на информацията в локална мрежа; 3) изграждане на система за управление на съхранението и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИМАНТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2219-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предмет на предвидената процедура е - изграждане и внедряване на интегрирана информационна система за управление, анализ, защита, съхранение и споделяне на информация, включваща: модул за бизнес анализи (Business Intelligence система); модул за защита на информацията в локална мрежа и модул за управление на съхранението  и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИ-1 ТРАНС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2215-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предмет на процедурата - изграждане на единна платформа за управление на данни и информационна сигурност, включваща инструменти за: модул за бизнес анализи (Business Intelligence система); модул за защита на информацията в локална мрежова среда и модул за управление на съхранението и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕМИРА ЛОГИСТИК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2222-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Предмет на процедура - изграждане и въвеждане в експлоатация на комплексна информационна система за: модул за бизнес анализи (Business Intelligence система); модул за защита на информацията в локална мрежова среда и модул за управление на съхранението и споделянето на информация 
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ТАТЯНА РАДЕВА 74 ЕООД</x:t>
-[...58 lines deleted...]
-ОП 8: Мобилен смартфон – 1 брой
+    <x:t>ЕВРОТИМТЕКС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2207-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изпълнение на заложените по договор BG16RFPR001-2.004-0364-C01 активи</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Писат Инженеринг ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0364-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа за нуждите на фирма "НЕКТАР" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"НЕКТАР" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0087-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ДМА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДАТА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2218-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа за нуждите на фирма “ДОМИНО 4” ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">"ДОМИНО 4" ООД
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ПВМ ПРОЕКТ ИНЖЕНЕРИНГ ООД</x:t>
-[...207 lines deleted...]
-Обособена позиция 2. Въвеждане на система за бизнес анализи (Business Intelligence система)
+    <x:t>BG16RFPR001-2.004-1062-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на активи с десет  обособени позиции- Разходи за придобиване на ДМА и  Разходи за придобиване на ДНА специализиран софтуеър</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРХИТЕКТ ЯНУЛОВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0805-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на решения/системи за изграждане на цялостна цифрова среда за управление на дружеството</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"А ЕМ ДЖИ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1715-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на услуги и решения в областта на ИКТ чрез изпълнение на следните обособени позиции, които са функционално свързани помежду си и формират цялостно интегрирано решение за дигитализация на дейността на предприятието:
+-	Обособена позиция №1 – Въвеждане на модул/система за управление на взаимоотношенията с клиенти (CRM);
+-	Обособена позиция №2 – Въвеждане на модул/система за управление на складовото стопанство (WMS);
+-	Обособена позиция №3 – Въвеждане на модул/система за управление на веригата за доставки на суровини, материали, компоненти и продукти за производствения процес;
+-	Обособена позиция №4 – Въвеждане на модул/система за бизнес анализи (BI);
+-	Обособена позиция №5 – Въвеждане на модул/система за управление на продажбите на дребно (POS).</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИЗМА - ИВАНОВ И СИНОВЕ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1968-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа ФЕЦ 30 kW, съоражения за
+съхранение на електроенергия и термопомпа</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Кийган Солюшънс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0556-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Надграждането на ERP система и създаване на онлайн магазин</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АВАНГАРД КОНСУЛТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0190-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на активи за създаване на архитектурни макети с пет обособени позиции: Обособена позиция № 1. Доствака на специализирано компютърно оборудване Обособена позиция № 2. Доставка на принтери Обособена позиция № 3. Доствака на ламинатор Обособена позиция № 4. Доставка на инструменти Обособена позиция № 5. Доставка на макетно осветление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Беър диджитал арт ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2365-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изработване на работен проект, доставка и монтаж на Локално съоръжение за съхранение на електрическа енергия за нуждите на „ЗММ Нова Загора“ АД, гр. Нова Загора
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Венера Комерс ООД</x:t>
-[...46 lines deleted...]
-    <x:t xml:space="preserve">Доставка и монтаж на оборудване, използвано в денталната практика
+    <x:t>„ЗММ Нова Загора“ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Енергийна ефективност в административна сграда на "Строител-Криводол" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СТРОИТЕЛ-КРИВОДОЛ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1185-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична инсталация за собствено потребление с обща инсталирана мощност 130kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИГ 6 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1138-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Интеграция на софтуерна платформа със CRM/ERP </x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИМОНАС КАРДС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0104-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Външни услуги по 3 обособени позиции:
+Изграждане на SEO
+Интеграция на софтуерна платформа с Google Ads, Google Analytics и др. инструменти
+Интеграция на софтуерна платформа със социални мрежи (Инстаграм, Facebook, др.)</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Организиране и провеждане на мероприятия за обмен на опит и взаимно обучение
 </x:t>
   </x:si>
   <x:si>
-    <x:t>К-ДЕНТАЛ – АМБУЛАТОРИЯ ЗА ПЪРВИЧНА ПОМОЩ ПО ДЕНТАЛНА МЕДИЦИНА – ГРУПОВА ПРАКТИКА ООД</x:t>
-[...6 lines deleted...]
-Батерии, инвертори, система за енергиен мениджмънт, софтуерна настройка, монтаж и пускане в експлоатация
+    <x:t xml:space="preserve">БЪЛГАРСКА РАБОТОДАТЕЛСКА АСОЦИАЦИЯ ИНОВАТИВНИ ТЕХНОЛОГИИ „БРАИТ“
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ЛЕНОКС  ГРУП  ЕООД</x:t>
-[...95 lines deleted...]
-Об. позиция 5: Доставка и инсталация на панели за сървърен шкаф - 3 комплекта
+    <x:t>BG16RFTA001-1.010-0123-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на 20kW фотоволтаична централа за производство и съхранение на електроенергия за собствени нужди върху производствена база на „П енд В“ ООД.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>П ЕНД В ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1858-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на обзавеждане и оборудване за осигуряване на социални придобивки за работещите в „Булметал“ АД както следва: Доставка и монтаж на кухненско оборудване.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛМЕТАЛ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1869-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на локално съоръжение за съхранение на енергия – батерии с инвертори</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ "ИВИЛ - ИВАН КРЪСТЕВ"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1232-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на фотоволтаична инсталация с мощност 95 kW за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИМИД А И д ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0931-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на фотоволтаична електрическа централа (ФтЕЦ) с инсталирана мощност 66 kWp за собствено потребление“</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">БИНДИНГ БЪЛГАРИЯ ООД
 </x:t>
   </x:si>
   <x:si>
-    <x:t>МАСТЪР ПЛАН ЕООД</x:t>
-[...8 lines deleted...]
-Обособена позиция № 3: „Изграждане на система за архивиране на информация“.
+    <x:t>BG16RFPR001-2.004-1184-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изготвяне на технически проект и Изграждане на фотоволтаична система за собствено потребление в комбинация с батерии с обща инсталирана мощност от 40 kWp в ЕКО-КОНСУЛТ-ИНЖЕНЕРИНГ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕКО-КОНСУЛТ-ИНЖЕНЕРИНГ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0038-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на енергийно ефективни мерки в Гама Комерс ООД – доставка, монтаж и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) с инсталирана мощност 60 kW, предназначена за производство на електроенергия за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Гама-Комерс ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1870-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на енергоспестяващи мерки в "Кеш-Ауто" ЕООД – проектиране (ако е приложимо), доставка, монтаж и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) с инсталирана мощност 57 kW, предназначена за производство на електрическа енергия за собствено потребление.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КЕШ-АУТО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2337-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМР дейности за Локални съоръжения за съхранение на енергия - батерии в комбинация с инвертори с мощност 119 kw - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГРАВЕЛИТА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0140-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на нова фотоволтаична инсталация за производство на енергия от ВЕИ за собствено потребление (Фотоволтаични панели в комбинация с инвертори) с мощност 165 kW
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Глобъл Сървисиз ООД</x:t>
-[...136 lines deleted...]
-Обособена позиция 2 – Поставяне на 46 кв.м прозорци и 9 кв.м индустриални външни врати
+    <x:t>БОРО ТЕРАКОЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0148-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаични панели в комбинация с инвертори и локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори за производство на електроенергия за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СЪН СИТИ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1065-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на 1 бр. апарат за роботизирана високоинтензивна лазерна терапия, 1 бр. Апарат за ударно-вълнова терапия, 1 бр. Апарат за таргетирана радиочестотна терапия, 1 бр. Апарат за пасивно раздвижване на долен крайник , 1 бр. Апарат за фокусирана високоинтензивна магнитна терапия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕДИЦИНСКИ ЦЕНТЪР ХИПОКРАТ - Н ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2554-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ДНА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АВРАМОВИ 2016 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0913-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на Мотокар</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРИНТКОР ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1381-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на ЛПС и специално работно облекло:
+Об. позиция 1. 
+1. Ръкавици за еднократна употреба, нитрилни без талк- 120 кутии, съдържащи по 100 броя всяка или общо 12 000 броя ръкавици;
+2. Медицинска маска за еднократна употреба- 96 кутии, съдържащи по 50 броя всяка или общо 4800 броя маски;
+3. Стерилни хирургични ръкавици без талк- 3600 чифта;
+4. Стерилни операционни престилки- 3600 броя;
+Об. позиция 2. 
+1. Защитна оловна престилка- 2 броя;
+2. Защитна оловна яка- 1 брой;
+3. Защитни очила за работа с рентген- 2 броя.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕДИКО-ДЕНТАЛЕН ЦЕНТЪР „ВИЗИОДЕНТ” ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0456-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на ДМА в "АНА " ЕООД по проект  BG16RFPR001-1.004-2838-C01 с три обособени позиции:
+Обособена позиция 1: Сушилня/стерилизираща камера - 1 бр.
+Обособена позиция 2: Мотокар  - 1 бр.
+Обособена позиция 3: Компресорна станция - 1 бр.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>"М и М Травел" ООД</x:t>
-[...149 lines deleted...]
-Обособена позиция № 3: „Изграждане на система за защита на информацията в локална мрежа и система за управление на съхранението и споделянето на информация“.
+    <x:t>АНА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2838-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на Високорезолюционен скенер за дигитализация на каменни плочи - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛСТОУН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-0633</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">BG - Доставка на софтуер за физическа верификация на топологията на CMOS интегрални схеми по 90nm процес
+EN - Delivery of software for physical verification of the topology of CMOS integrated circuits using the 90nm process
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Ес Еф Си Груп ООД</x:t>
-[...189 lines deleted...]
-    <x:t>Изграждане на ФЕЦ за собствени нужди</x:t>
+    <x:t>Фотолитикс ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-1345</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на 10 бр. термопомпи въздух-въздух за нуждите на Метикс ООД, в рамките на ДБФП BG16RFPR001-2.004-0449-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕТИКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0449-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Услуги и решения в областта на ИКТ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТРОЙКОМЕРС 2002 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0682-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на фотоволтаична електрическа централа в „Европа-Р“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Европа - Р" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0722-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> „Внедряване и въвеждане в експлоатация на интегрирана информационна система за управление на бизнес процесите в „БАНДИТС“ ООД, насочена към дигитализация и оптимизация на основните дейности на предприятието.
+Системата следва да включва следните основни компоненти:
+1. ERP система – за управление на ресурсите на предприятието;
+2. CRM система – за управление на взаимоотношенията с клиенти;
+3.  Система за бизнес анализи (Business Intelligence – BI) – за анализ и визуализация на данни;
+4.  Онлайн магазин – платформа за приемане и обработка на клиентски поръчки чрез интернет.“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БАНДИТС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0049-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и инсталация на:
+•	Обособена позиция 1 - Индустриална камера- 1 бр.
+•	Обособена позиция 2 - Индустриална оптика - 1 бр.
+•	Обособена позиция 3 - Индустриално осветление – 1 бр.
+•	Обособена позиция 4 - Колаборативен робот – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛЕНТИС ТЕХНОЛОДЖИС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0305-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Инженеринг - проектиране и изграждане на вътрешна инфраструктура на Индустриален парк със складова база в УПИ I-307, кв.10в, по
+плана на промишлена зона гр. Сливен.</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">“Изграждане на фотоволтаична централа на покрива на сграда на „СТИИЛ ДИЗАЙН“ ЕООД за производство на електроенергия собствени нужди”  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Стил дзизайн ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2376-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка и монтаж на 243 кв.м прозрачни ограждащи конструкции /прозорци и врати/с рамка от алуминий с прекъснат топлинен мост</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХОТЕЛ ЕС ПИ ЕС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2458-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на топлоизолационни системи за външни стени и секционни индустриални врати/външни плътни врати</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХИТ ЕЛЕКТРОНИКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0284-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и монтаж на термопомпи </x:t>
   </x:si>
   <x:si>
     <x:t>ЕДИСтрой ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1107-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Изграждане на фотоволтаична електроцентрала с мощност 60 kW за собствено потребление в „Алуакс“ ООД</x:t>
-[...18 lines deleted...]
-    <x:t>BG16RFPR001-2.004-0424-C01</x:t>
+    <x:t>„Доставка, монтаж и изпълнение на СМР дейности за енергийно-ефективни изолационни системи в сгради:
+1. Tоплоизолационни системи от сандвич панели за външни стени и подове към външен въздух – 250 кв.м 
+2. Tоплоизолационни системи от сандвич панели за покриви – 399,5 кв.м.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Стайков и Синове” ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0023-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на технологично оборудване за 50,5kWp фотоволтаичнa системa и 62 кВтч батерии за съхранение за фотоволтаична система за собствено потребление в комбинация с батерии на "КОТЕТЕРОВ-ИНВЕСТ" ЕООД, гр. София“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОТЕТЕРОВ-ИНВЕСТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1626-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на енергийно ефективни системи в две обособени позиции: Обособена позиция 1: Фотоволтаична електрическа централа ФтЕЦ Обособена позиция 2: Локални съоръжения за съхранение на енергия батерии в комбинация с инвертори</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Лидер МАГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0077-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 30 kW за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"КРАСИ МВ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0913-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична инсталация 30 kWp в комбинация с с 47,84 kWh батерии на покрив на съществуваща сграда - ЧДГ “ЕКОМАЛЧОВЦИ”, за собствено потребление.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЧДГ ЕКОМАЛЧОВЦИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0063-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 32 kW за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПАВЕКСИМ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0750-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на обзавеждане и оборудване за провеждане на дейности за Фондация "Св. Пимен Зографски - Национална художествена академия"</x:t>
   </x:si>
   <x:si>
     <x:t>НАЦИОНАЛНА ХУДОЖЕСТВЕНА АКАДЕМИЯ</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-1.001-0066-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение "Каритас София"</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMPR001-2.001-0007-C03</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
@@ -1475,1928 +1434,1860 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E110"/>
+  <x:dimension ref="A1:E106"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46175</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46168</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46175</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46168</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46175</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46168</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46175</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46168</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46175</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46168</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46175</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46168</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46175</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46168</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46175</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46168</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46175</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46163</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46175</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46164</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46175</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46168</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46175</x:v>
+        <x:v>46197</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46168</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46175</x:v>
+        <x:v>46197</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46168</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46175</x:v>
+        <x:v>46197</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46168</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46175</x:v>
+        <x:v>46197</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46168</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46175</x:v>
+        <x:v>46197</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46168</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46176</x:v>
+        <x:v>46197</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46169</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46176</x:v>
+        <x:v>46197</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46169</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46176</x:v>
+        <x:v>46197</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46169</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46176</x:v>
+        <x:v>46197</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46169</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46176</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46169</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46176</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46169</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46176</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46169</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46176</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46169</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46176</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46169</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46176</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46169</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46176</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46169</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46176</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46169</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46176</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46169</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46176</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46168</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46176</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46168</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46176</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46168</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46177</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46166</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46177</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46169</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46177</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46170</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46177</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46170</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46177</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46170</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46177</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46170</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46177</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46170</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46177</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46170</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46177</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46170</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46177</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46170</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46177</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46170</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46177</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46170</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46178</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46171</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46178</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46171</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46178</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46170</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46178</x:v>
+        <x:v>46200</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46170</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46178</x:v>
+        <x:v>46200</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46171</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46178</x:v>
+        <x:v>46200</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46171</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46178</x:v>
+        <x:v>46200</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46171</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46178</x:v>
+        <x:v>46200</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46171</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46178</x:v>
+        <x:v>46200</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46171</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46178</x:v>
+        <x:v>46201</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46172</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46178</x:v>
+        <x:v>46201</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46166</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46178</x:v>
+        <x:v>46201</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46171</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46178</x:v>
+        <x:v>46201</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46170</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46180</x:v>
+        <x:v>46201</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46171</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46181</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46171</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46181</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46174</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46181</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46174</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46181</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46174</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46181</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46174</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46181</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46174</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46181</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46174</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46181</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46171</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46181</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46171</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46181</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46169</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46181</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46170</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46181</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46170</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46181</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46169</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46181</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46169</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46181</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46174</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46181</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46174</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46181</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46174</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46181</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46174</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="D77" s="0" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="E77" s="0" t="s">
         <x:v>224</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46181</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46174</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46181</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46174</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46181</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46174</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46181</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46174</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46181</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46174</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46181</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46174</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46181</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46174</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
-        <x:v>46181</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="B85" s="2">
-        <x:v>46174</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="2">
-        <x:v>46182</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="B86" s="2">
-        <x:v>46174</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="2">
-        <x:v>46182</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="B87" s="2">
-        <x:v>46171</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="2">
-        <x:v>46182</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="B88" s="2">
-        <x:v>46175</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="2">
-        <x:v>46182</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="B89" s="2">
-        <x:v>46175</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="2">
-        <x:v>46182</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="B90" s="2">
-        <x:v>46175</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="2">
-        <x:v>46182</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="B91" s="2">
-        <x:v>46175</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:5">
       <x:c r="A92" s="2">
-        <x:v>46182</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="B92" s="2">
-        <x:v>46175</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
-        <x:v>7</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:5">
       <x:c r="A93" s="2">
-        <x:v>46182</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="B93" s="2">
-        <x:v>46175</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:5">
       <x:c r="A94" s="2">
-        <x:v>46182</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="B94" s="2">
-        <x:v>46175</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:5">
       <x:c r="A95" s="2">
-        <x:v>46183</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="B95" s="2">
-        <x:v>46175</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:5">
       <x:c r="A96" s="2">
-        <x:v>46183</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="B96" s="2">
-        <x:v>46175</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:5">
       <x:c r="A97" s="2">
-        <x:v>46183</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="B97" s="2">
-        <x:v>46175</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:5">
       <x:c r="A98" s="2">
-        <x:v>46183</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="B98" s="2">
-        <x:v>46171</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:5">
       <x:c r="A99" s="2">
-        <x:v>46183</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="B99" s="2">
-        <x:v>46171</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:5">
       <x:c r="A100" s="2">
-        <x:v>46184</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="B100" s="2">
-        <x:v>46174</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:5">
       <x:c r="A101" s="2">
-        <x:v>46184</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="B101" s="2">
-        <x:v>46174</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:5">
       <x:c r="A102" s="2">
-        <x:v>46185</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="B102" s="2">
-        <x:v>46175</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:5">
       <x:c r="A103" s="2">
-        <x:v>46185</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B103" s="2">
-        <x:v>46170</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:5">
       <x:c r="A104" s="2">
-        <x:v>46187</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B104" s="2">
-        <x:v>46160</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:5">
       <x:c r="A105" s="2">
-        <x:v>46187</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B105" s="2">
-        <x:v>46171</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:5">
       <x:c r="A106" s="2">
-        <x:v>46188</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B106" s="2">
-        <x:v>46174</x:v>
+        <x:v>45671</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
-        <x:v>314</x:v>
-[...67 lines deleted...]
-        <x:v>324</x:v>
+        <x:v>309</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Tenders and Offers</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Area</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>