--- v1 (2026-06-23)
+++ v2 (2026-06-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95369973552b4df1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f32df4a13d4e49f4be3bc9aa34489462.psmdcp" Id="Ra434a4eb8be5466b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09c28531681a472a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0561131f7e2043d885c4415c5b7d3613.psmdcp" Id="R06996a48ac234d5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Tenders and Offers" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Offers submission deadline</x:t>
   </x:si>
   <x:si>
     <x:t>Announcement date of procedure for external assignment</x:t>
   </x:si>
   <x:si>
@@ -321,67 +321,67 @@
 4. Офис оборудване за Ново работно място - 1 бр.
 Включва: Бюро - 1бр., Стол - 1 бр. Компютърна конфигурация - 1бр., Монитор - 1 бр, МФУ лазерно (за сканиране и принтиране)-1бр., Рутер - 1 бр., Шредер - 1 бр., Подвързваща машина - 1бр. 
 </x:t>
   </x:si>
   <x:si>
     <x:t>Д БЕСТ ТРЕЙД ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.004-2819-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Закупуване на ДМА по ОП "Конкурентноспособност и иновации в предприятията 2021-2027", по проект "Подобряване на производствения капацитет на семейната рекламна агенция Райц-2 ООД", включваща "обектив, или еквивалентно"
 </x:t>
   </x:si>
   <x:si>
     <x:t>РАЙЦ - 2 ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.004-0378-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Закупуване на ДМА по ОП "Конкурентноспособност и иновации в предприятията 2021-2027", по проект "Подобряване на производствения капацитет на семейната рекламна агенция Райц-2 ООД", включваща ДМА "UV LED printer, или еквивалентно"; "Принтер за директен печат върху текстил и DTF, или еквивалентно"; "Машина за огъване на пластмаса, или еквивалентно"; "Фибров лазер 50W Лазерен Маркировщик + Автофокус, или еквивалентно"; "Лазер за рязане и гравиране на метал, или еквивалентно".
 </x:t>
   </x:si>
   <x:si>
+    <x:t>Доставка и въвеждане в експлоатация на интегрирана AI-базирана платформа за интелигентно управление, мониторинг и оптимизация на производството на електрическа енергия в комплект с термални камери</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЙС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-0445</x:t>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve">Създаване и тестване на прототипи и пилотни линии, свързани с разработването на продуктовата иновация RoseProInn и на иновативни козметични продукти (крем и серум) на база на RoseProInn системата".
 Процедурата съдържа две обособени позиции:
 1.	ОБОСОБЕНА ПОЗИЦИЯ 1: СЪЗДАВАНЕ НА ПРОТОТИПИ И ТЕХНОЛОГИЧНО ТЕСТВАНЕ.
 2.	ОБОСОБЕНА ПОЗИЦИЯ 2:  КЛИНИЧНО ТЕСТВАНЕ. 
 </x:t>
   </x:si>
   <x:si>
     <x:t/>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>BG16RFPR001-1.010-0445</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка, монтаж и пускане в експлоатация на линия за рециклиране на пластмаса - 1 бр.</x:t>
   </x:si>
   <x:si>
     <x:t>Марица Полимер ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.010-0047</x:t>
   </x:si>
   <x:si>
     <x:t>ОСИП (оценка на съответствието на инвестиционен проект) и упражняване на строителен надзор по време на строителството на обект: „ Индустриален парк със складова база в УПИ I-307, кв.10в, по плана на промишлена зона гр. Сливен.</x:t>
   </x:si>
   <x:si>
     <x:t>“ДСГ Логистика” ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-4.005-0006-C01</x:t>
   </x:si>
   <x:si>
     <x:t>„Изпълнение на дейностите по административен договор № BG16RFPR001-2.004-0367-C01“</x:t>
   </x:si>
   <x:si>
     <x:t>ДИМ ЕООД</x:t>
   </x:si>
@@ -636,64 +636,64 @@
     <x:t>ДИЗМА - ИВАНОВ И СИНОВЕ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-1968-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на фотоволтаична електрическа централа ФЕЦ 30 kW, съоражения за
 съхранение на електроенергия и термопомпа</x:t>
   </x:si>
   <x:si>
     <x:t>Кийган Солюшънс ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0556-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Надграждането на ERP система и създаване на онлайн магазин</x:t>
   </x:si>
   <x:si>
     <x:t>АВАНГАРД КОНСУЛТ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-0190-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Доставка на активи за създаване на архитектурни макети с пет обособени позиции: Обособена позиция № 1. Доствака на специализирано компютърно оборудване Обособена позиция № 2. Доставка на принтери Обособена позиция № 3. Доствака на ламинатор Обособена позиция № 4. Доставка на инструменти Обособена позиция № 5. Доставка на макетно осветление</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">Изработване на работен проект, доставка и монтаж на Локално съоръжение за съхранение на електрическа енергия за нуждите на „ЗММ Нова Загора“ АД, гр. Нова Загора
 </x:t>
   </x:si>
   <x:si>
     <x:t>„ЗММ Нова Загора“ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на активи за създаване на архитектурни макети с пет обособени позиции: Обособена позиция № 1. Доствака на специализирано компютърно оборудване Обособена позиция № 2. Доставка на принтери Обособена позиция № 3. Доствака на ламинатор Обособена позиция № 4. Доставка на инструменти Обособена позиция № 5. Доставка на макетно осветление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Беър диджитал арт ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2365-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Енергийна ефективност в административна сграда на "Строител-Криводол" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>"СТРОИТЕЛ-КРИВОДОЛ" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1185-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на фотоволтаична инсталация за собствено потребление с обща инсталирана мощност 130kW</x:t>
   </x:si>
   <x:si>
     <x:t>МИГ 6 ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1138-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Интеграция на софтуерна платформа със CRM/ERP </x:t>
   </x:si>
   <x:si>
     <x:t>СИМОНАС КАРДС ЕООД</x:t>
   </x:si>
@@ -853,50 +853,62 @@
 3. Стерилни хирургични ръкавици без талк- 3600 чифта;
 4. Стерилни операционни престилки- 3600 броя;
 Об. позиция 2. 
 1. Защитна оловна престилка- 2 броя;
 2. Защитна оловна яка- 1 брой;
 3. Защитни очила за работа с рентген- 2 броя.</x:t>
   </x:si>
   <x:si>
     <x:t>МЕДИКО-ДЕНТАЛЕН ЦЕНТЪР „ВИЗИОДЕНТ” ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR002-1.004-0456-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на ДМА в "АНА " ЕООД по проект  BG16RFPR001-1.004-2838-C01 с три обособени позиции:
 Обособена позиция 1: Сушилня/стерилизираща камера - 1 бр.
 Обособена позиция 2: Мотокар  - 1 бр.
 Обособена позиция 3: Компресорна станция - 1 бр.
 </x:t>
   </x:si>
   <x:si>
     <x:t>АНА ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.004-2838-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ТЕХ-КОНТРОЛ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2243-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Булранг - Вътев и сие" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1741-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка, монтаж и пускане в експлоатация на Високорезолюционен скенер за дигитализация на каменни плочи - 1 бр.</x:t>
   </x:si>
   <x:si>
     <x:t>БУЛСТОУН ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.010-0633</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BG - Доставка на софтуер за физическа верификация на топологията на CMOS интегрални схеми по 90nm процес
 EN - Delivery of software for physical verification of the topology of CMOS integrated circuits using the 90nm process
 </x:t>
   </x:si>
   <x:si>
     <x:t>Фотолитикс ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.010-1345</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка, монтаж и въвеждане в експлоатация на 10 бр. термопомпи въздух-въздух за нуждите на Метикс ООД, в рамките на ДБФП BG16RFPR001-2.004-0449-C01</x:t>
   </x:si>
   <x:si>
@@ -1434,51 +1446,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E106"/>
+  <x:dimension ref="A1:E108"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
@@ -1959,74 +1971,74 @@
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
         <x:v>46198</x:v>
       </x:c>
       <x:c r="B30" s="2">
         <x:v>46190</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
         <x:v>46198</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46190</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
         <x:v>46198</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46191</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
         <x:v>46199</x:v>
       </x:c>
       <x:c r="B33" s="2">
         <x:v>46192</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
         <x:v>46199</x:v>
@@ -2520,77 +2532,77 @@
         <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
         <x:v>46202</x:v>
       </x:c>
       <x:c r="B63" s="2">
         <x:v>46195</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
         <x:v>46202</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46195</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
         <x:v>46202</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46185</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="D65" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="D65" s="0" t="s">
+      <x:c r="E65" s="0" t="s">
         <x:v>190</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
         <x:v>46202</x:v>
       </x:c>
       <x:c r="B66" s="2">
         <x:v>46192</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
         <x:v>46202</x:v>
       </x:c>
       <x:c r="B67" s="2">
         <x:v>46192</x:v>
@@ -2911,383 +2923,417 @@
         <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="2">
         <x:v>46203</x:v>
       </x:c>
       <x:c r="B86" s="2">
         <x:v>46195</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="2">
         <x:v>46203</x:v>
       </x:c>
       <x:c r="B87" s="2">
-        <x:v>46195</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="D87" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="D87" s="0" t="s">
+      <x:c r="E87" s="0" t="s">
         <x:v>253</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="2">
         <x:v>46203</x:v>
       </x:c>
       <x:c r="B88" s="2">
-        <x:v>46189</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="D88" s="0" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="E88" s="0" t="s">
         <x:v>255</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="2">
         <x:v>46203</x:v>
       </x:c>
       <x:c r="B89" s="2">
         <x:v>46195</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="D89" s="0" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="E89" s="0" t="s">
         <x:v>258</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="2">
         <x:v>46203</x:v>
       </x:c>
       <x:c r="B90" s="2">
-        <x:v>46196</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="D90" s="0" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="E90" s="0" t="s">
         <x:v>261</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="2">
-        <x:v>46204</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="B91" s="2">
         <x:v>46195</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="D91" s="0" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="E91" s="0" t="s">
         <x:v>264</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:5">
       <x:c r="A92" s="2">
-        <x:v>46204</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="B92" s="2">
-        <x:v>46195</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="D92" s="0" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="E92" s="0" t="s">
         <x:v>267</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:5">
       <x:c r="A93" s="2">
         <x:v>46204</x:v>
       </x:c>
       <x:c r="B93" s="2">
-        <x:v>46196</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="D93" s="0" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="E93" s="0" t="s">
         <x:v>270</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:5">
       <x:c r="A94" s="2">
         <x:v>46204</x:v>
       </x:c>
       <x:c r="B94" s="2">
-        <x:v>46192</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="D94" s="0" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="E94" s="0" t="s">
         <x:v>273</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:5">
       <x:c r="A95" s="2">
         <x:v>46204</x:v>
       </x:c>
       <x:c r="B95" s="2">
-        <x:v>46184</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:5">
       <x:c r="A96" s="2">
-        <x:v>46205</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="B96" s="2">
-        <x:v>46189</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:5">
       <x:c r="A97" s="2">
-        <x:v>46205</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="B97" s="2">
-        <x:v>46195</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="D97" s="0" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="E97" s="0" t="s">
         <x:v>280</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:5">
       <x:c r="A98" s="2">
-        <x:v>46209</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="B98" s="2">
-        <x:v>46195</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="D98" s="0" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="E98" s="0" t="s">
         <x:v>283</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:5">
       <x:c r="A99" s="2">
-        <x:v>46210</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="B99" s="2">
         <x:v>46195</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="D99" s="0" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="E99" s="0" t="s">
         <x:v>286</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:5">
       <x:c r="A100" s="2">
-        <x:v>46210</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="B100" s="2">
-        <x:v>46196</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="D100" s="0" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="E100" s="0" t="s">
         <x:v>289</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:5">
       <x:c r="A101" s="2">
         <x:v>46210</x:v>
       </x:c>
       <x:c r="B101" s="2">
         <x:v>46195</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="D101" s="0" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="E101" s="0" t="s">
         <x:v>292</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:5">
       <x:c r="A102" s="2">
         <x:v>46210</x:v>
       </x:c>
       <x:c r="B102" s="2">
-        <x:v>46195</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="D102" s="0" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="E102" s="0" t="s">
         <x:v>295</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:5">
       <x:c r="A103" s="2">
-        <x:v>46211</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="B103" s="2">
-        <x:v>46196</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="D103" s="0" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="E103" s="0" t="s">
         <x:v>298</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:5">
       <x:c r="A104" s="2">
-        <x:v>46211</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="B104" s="2">
-        <x:v>46196</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="D104" s="0" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="E104" s="0" t="s">
         <x:v>301</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:5">
       <x:c r="A105" s="2">
-        <x:v>46290</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B105" s="2">
-        <x:v>46175</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="D105" s="0" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="E105" s="0" t="s">
         <x:v>304</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:5">
       <x:c r="A106" s="2">
+        <x:v>46211</x:v>
+      </x:c>
+      <x:c r="B106" s="2">
+        <x:v>46196</x:v>
+      </x:c>
+      <x:c r="C106" s="0" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="D106" s="0" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="E106" s="0" t="s">
+        <x:v>307</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="107" spans="1:5">
+      <x:c r="A107" s="2">
+        <x:v>46290</x:v>
+      </x:c>
+      <x:c r="B107" s="2">
+        <x:v>46175</x:v>
+      </x:c>
+      <x:c r="C107" s="0" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="D107" s="0" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="E107" s="0" t="s">
+        <x:v>310</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="108" spans="1:5">
+      <x:c r="A108" s="2">
         <x:v>46317</x:v>
       </x:c>
-      <x:c r="B106" s="2">
+      <x:c r="B108" s="2">
         <x:v>45671</x:v>
       </x:c>
-      <x:c r="C106" s="0" t="s">
-[...6 lines deleted...]
-        <x:v>309</x:v>
+      <x:c r="C108" s="0" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="D108" s="0" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="E108" s="0" t="s">
+        <x:v>313</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Tenders and Offers</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Area</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>