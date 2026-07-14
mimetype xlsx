--- v2 (2026-06-23)
+++ v3 (2026-07-14)
@@ -1,1085 +1,866 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09c28531681a472a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0561131f7e2043d885c4415c5b7d3613.psmdcp" Id="R06996a48ac234d5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fb770cf0b7941f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e6599f92c79647cabcf910fe22384656.psmdcp" Id="R49e8e36cda7844ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Tenders and Offers" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Offers submission deadline</x:t>
   </x:si>
   <x:si>
     <x:t>Announcement date of procedure for external assignment</x:t>
   </x:si>
   <x:si>
     <x:t>Procedure subject</x:t>
   </x:si>
   <x:si>
     <x:t>Beneficiary</x:t>
   </x:si>
   <x:si>
     <x:t>Contract registration number</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">„Доставка и  монтаж на Прахоуловители, за нуждите на „ПРОТЕЙ – М“ ЕООД, в рамките на ДБФП BG05SFPR002-1.004-0458-C01“ </x:t>
-[...17 lines deleted...]
-    <x:t>Провеждане на процедура за избор на изпълнител за доставка на компоненти за хибридна ФЕЦ 18 kWp с батерии, включително услуги по проектиране, монтаж и узаконяване.</x:t>
+    <x:t>Подобряване на енергийната ефективност на УЗУНОВ 90 АНИМАЛПЕТС ООД, структуриранa в две обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>УЗУНОВ 90 АНИМАЛПЕТС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0547-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на СМР за: Обособена позиция 1 - „Внедряване на съвременни технически решения за енергийна ефективност на сградата – изолиране на външните стени, покрив, подмяна на дограмата“ Обособена позиция 2 - „Изграждане на термопомпена и рекуперативна вентилационна инсталации“ Обособена позиция 3 - „Инсталиране на локални съоръжения за съхранение на енергия батерии в комбинация с инвертори“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АЛНИ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0226-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и пускане в експлоатация на ДМА: Компресор за сгъстен въздух с инверторно управление – 2 бр. и Ресивър за сгъстен въздух – 2 бр.  и Изсушител за сгъстен въздух – 2 бр.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МОНТАЖИ ПРОБГ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0108-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и внедряване на интегрирана информационна система, включваща CRM система и система за бизнес анализи (BI)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФЕЛДЕР ГРУП БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0125-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАЗХОДИ ЗА УСЛУГИ И РЕШЕНИЯ В ОБЛАСТТА НА ИКТ по следните обособени позиции:
+Обособена позиция 1 – Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)
+Обособена позиция 2 – Въвеждане на система за управление на веригата за доставки на продукти за производствения процес/процеса на предоставяне на услуги
+Обособена позиция 3 – Въвеждане на система за управление на складовото стопанство (WMS)
+Обособена позиция 4 – Въвеждане на система за управление на производството</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СОНЕЛ-В ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1341-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на високотехнологично оборудване по 2 обособени позиции 
+•	Обособена позиция 1: Доставка на компютърно оборудване 
+•	Обособена позиция 2: Доставка на лазер за гравиране и рязане</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ДИ ЕН ЕЙ ПРОДЖЕКТ“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2801-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на ИКТ разделени в четири обособени позиции, както следва:
+Обособена позиция 1: "Създаване на онлайн магазин" - 1 бр.
+Обособена позиция 2: "Въвеждане на Система за управление на ресурсите(ERP система)" - 1бр.
+Обособена позиция 3: "Изграждане на система за защита на информацията в локална мрежа" - 1 бр.
+Обособена позиция 4: "Изграждане на система за архивиране на информация" - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"М И Д АВТО" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1319-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на решения в областта на ИКТ по обособени позиции: ОП 1: Въвеждане на Система за управление на ресурсите (ERP система) – 1 бр.; ОП 2:Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНФОРМА 2002 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1738-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на 4 броя системи/модули за нуждите на СЧЕТОВОДНА КЪЩА ОФИС 2001 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СЧЕТОВОДНА КЪЩА ОФИС 2001 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0726-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разработване и тестване на прототип на приложение: Тест за изследване на компетентностни модели за предвиждане и оценка на стереотипни ценностни системи: „Когнитивни меметики“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЛП БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0117-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка на активи за нуждите на МЕДИКО-ДЕНТАЛЕН ЦЕНТЪР „ВИЗИОДЕНТ“ ЕООД, в рамките на ДБФП BG05SFPR002-1.004-0456-C01“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕДИКО-ДЕНТАЛЕН ЦЕНТЪР „ВИЗИОДЕНТ” ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0456-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждането на фотоволтаична система за собствено потребление с инсталирана мощност 20 kW и локални съоръжения за съхранение на електрическа енергия с капацитет минимум 50 kWh, в производствена база „РЕА-Елена Будовска“,гр. Хасково</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РЕА - Елена Будовска ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0991-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на 3 броя термопомпи " въздух-вода"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТНА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0813-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на фотоволтаична електрическа централа в „Европа-Р“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Европа - Р" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0722-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Разходи за услуги и решения в областта на икт по обособени позиции:
+Обособена позиция 1 Въвеждане на Система за управление на ресурсите (ERP система) – 1бр.
+Обособена позиция 2 Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) – 1бр.
+Обособена позиция 3 Въвеждане на система за бизнес анализи (Business Intelligence система) – 1бр.,  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АЙ ТИ ПЛЕЙС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0079-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на интегрирани ИКТ системи в предприятието "РЕНТАЛ БГ ГРУП" ООД, включващи: 1. Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) 2. Въвеждане на система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес 3. Въвеждане на система за управление на складовото стопанство (WMS)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"РЕНТАЛ БГ ГРУП" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0930-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на цифрови решения за дигитализация на дейността на „Семела Логистикс“ ООД, включващи система за управление на взаимоотношенията с клиенти (CRM), система за бизнес анализи (Business Intelligence) и система за управление на съхранението и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СЕМЕЛА ЛОГИСТИКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1684-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване и доставка на ДМА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"КАПРИЗ.КС" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1611-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на ИКТ решения</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дистрибут ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2302-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на ДМА, както следва:
+1. Компресор за сгъстен въздух с инверторно управление (1 бр.)
+2. Изсушител на сгъстен въздух (2 бр.)
+3. Ресивър с въздушен обем 500л (1 бр.)
+4. Ресивър с въздушен обем 1000л (1 бр.)“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РУСЕВПЛАСТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0647-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на 4 броя системи/модули за нуждите на АЗРЕМОНТИРАМ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЗРЕМОНТИРАМ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2392-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на 4 броя системи/модули за нуждите на Нортек ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Нортек ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1113-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на 4 броя системи/модули за нуждите на КРИДО К ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КРИДО К ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2184-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и инсталация на оборудване за архитектурно студио с 8 обособени позиции: 
+Обособена позиция 1: Настолен Компютър - 6 броя
+Обособена позиция 2: Графичен таблет - 1 брой
+Обособена позиция 3: Екран за презентации - 1 брой
+Обособена позиция 4: 3D принтер - 1 брой
+Обособена позиция 5: Плотер за формат А0 - 1 брой
+Обособена позиция 6: Лаптоп 16“ - 2 броя
+Обособена позиция 7: Таблет 13“ - 2 броя
+Обособена позиция 8: Монитори 27“ - 12 броя 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛАНДСКЕЙП ДИЗАЙН СТУДИО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2755-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Закупуване, доставка и монтаж на енергийно ефективни активи по две обособени позиции - 1. Фотоволтаични панели в комбинация с инвертори - 20 kW и 2. Локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори - 25 kW“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЕТ МАГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2253-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане, внедряване и конфигуриране на интегрирана платформа за управление на бизнес процеси, обединяваща ERP и CRM функционалности в единна среда с общ модел на данни и централизирана логика за управление.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕЙК КЕЙК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0150-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">"Доставка на специализирано кино- и видеооборудване по четири обособени позиции" </x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТУДИО ЛАЙМ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2720-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на специализиран софтуер „Интуитивна AI платформа за бизнес анализ с комуникация на естествен език – NovaBI“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЮМАРК ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2710-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване, доставка и въвеждане в експлоатация на ДМА по следните обособени позиции:
+Обособена позиция 1: Комплект апаратура за фото и видео заснемане -  - 1бр. фотоапарат, 4 бр. обективи с различни фокусни разстояния, карта памет, статив и 2 бр. аксесоари за калибриране на цветовете;
+Обособена позиция 2: Апаратура за измерване на качеството на екрани/монитори -- 1 бр. спектрорадиометър, безконтактен колориметър 1 бр., двуканален USB осцилоскоп с логически анализатор 1 бр. и комплект уред за генериране на тестов сигнал с различни характеристики(генератор) и уред за детайлно анализиране на резултатите от генерирания тестов сигнал (анализатор) 
+Обособена позиция 3: Компютърно оборудвне:   1 брой стационарен компютър 24-инчов дисплей с резолюция 4480 x 2520, 2 броя лаптопи 15.3-инчов дисплей с резолюция 2880 x 1864, референтен монитор - 1 бр. и работен монитор - 1бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛаптопМедия ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2770-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и пускане в експлоатация на оборудване за целите на проект BG16RFPR001-2.004-1560-C01:
+1. Винтов компресор с инверторно управление - 1 бр.;
+2. Хладилен изсушител за сгъстен въздух - 1 бр.;“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ЕЛЕКТРОСТАРТ“ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1560-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 60 kW за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НН ЕЛЕКТРОНИК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0904-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 50 kW за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПЕРФЕКТ ПЛАСТ ВЕЛИКИ ПРЕСЛАВ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0745-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) с мощност 55 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФРИНА - КМ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0501-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на ДМА по ОП "Конкурентноспособност и иновации в предприятията 2021-2027", по проект "Подобряване на производствения капацитет на семейната рекламна агенция Райц-2 ООД", включваща "обектив, или еквивалентно"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАЙЦ - 2 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0378-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на машини за целите на проект BG16RFPR001-1.010-0354:
+1. Пакетен циркуляр с NC управление - 1 бр.;
+2. Кантираща машина – 1 бр.;</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТИВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-0354</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа за нуждите на Кориантро ООД, във връзка с изпълнението на проект "Подобряване на енергийната независимост и конкурентоспособността на производството чрез възобновяема енергия в Кориантро ООД с Договор № BG16RFPR001-2.004-1791-C01, от 01.01.2026 г. по процедура BG16RFPR001-2.004 „Енергийна ефективност и използване на енергия от възобновяеми източници в предприятията“, финансиран по ОП "Конкурентоспособност и иновации в предприятията" 2021-2027.</x:t>
   </x:si>
   <x:si>
     <x:t>Кориантро ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1791-C01</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Доставка на лични предпазни средства (ЛПС) и специално работно облекло по две обособени позиции: 
-[...99 lines deleted...]
-    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на енергийно ефективно оборудване за нуждите на „НАДЕЖДА-94“ ООД
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на рекуперативни блокове за отопление, вентилация и охлаждане (рекуператори) - 4бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Нитекс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0418-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на оборудване за фотоволтаична електроцентрала с минимална инсталирана мощност 60 kWp и батерийна система за съхранение на електрическа енергия с минимален използваем капацитет 61,4 kWh за собствени нужди на „ТОПАЛ“ ЕООД.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТОПАЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1269-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и пускане в експлоатация на Климатична камера с високо ефективна регенерация или рекуперация на топлина/студ/влага - 2 броя</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„УНИВЕРСИТЕТСКА МНОГОПРОФИЛНА БОЛНИЦА ЗА АКТИВНО ЛЕЧЕНИЕ ЕВРОХОСПИТАЛ ПЛОВДИВ” ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0852-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Доставка, монтаж и пускане в експлоатация на оборудване за климатизация и вентилация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Идея Хоум ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0347-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на термопомпен чилър за нуждите на „Томов 69“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ТОМОВ 69" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1850-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за въвеждане на съвременни информационни и комуникационни технологии: 
+1. Изграждане на система за защита на информацията в локална мрежа
+ 2. Изграждане на система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЕЛТА МЕБЕЛ ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0567-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за изпълнение на енергийно-ефективна външна топлоизолационна система на производствена сграда-500 m² топлоизолация
 </x:t>
   </x:si>
   <x:si>
-    <x:t>НАДЕЖДА-94 ООД</x:t>
-[...17 lines deleted...]
-    <x:t xml:space="preserve">Предметът на процедурата е  предмет избор на изпълнител на дейности по внедряване на интегрирано софтуерно решение, включващо CRM система и въвеждане на модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес/процеса на предоставяне на услуги.
+    <x:t>ЗЕКАЛАБС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2070-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФтЕЦ) с мощност 52 кWp за собствени нужди в с. Орешак, ПИ 53707.501.65.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КРАСИ777-2008 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0785-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ЗАКУПУВАНЕ И ДОСТАВКА НА ОБОРУДВАНЕ, ПО ОБОСОБЕНИ ПОЗИЦИИ“, като част от дейностите по Административен договор за безвъзмездна финансова помощ (АДБФП) № BG16RFPR001-1.004-1734-C01 от 30.07.2025 г., процедура BG16RFPR001-1.004 „Подкрепа за семейните предприятия, предприятията от творческите индустрии и занаятите“, финансирана от Европейския съюз чрез Програма "Конкурентоспособност и иновации в предприятията" 2021-2027“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЙЧЕС АРХИТЕКТИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1734-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на подемно-транспротни средства по Договор № BG16RFPR001-1.004-1828-C01"По-конкурентен семеен бизнес в строителния бранш" по процедура BG16RFPR001-1.004 "Подкрепа за семейните предприятия, предприятията от творческите индустрии и занаятите" към П"КИП" 2021-2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВАСИЛЕВ КРИЕЙТИВ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1828-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на дейностите по административен договор № BG16RFPR001-2.004-2069-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДМТех ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2069-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Неотложен и необходим ремонт за подобряване на енергийната ефективност в сграда, собственост на „Актив инвест груп“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Актив инвест груп ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1218-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> "Неотложен и необходим ремонт за подобряване на енергийната ефективност в сграда“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВСД Сервиз</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2720-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на нови дигитални решения с цел повишаване нивото на дигитализация в СТРОЙМАРКЕТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТРОЙМАРКЕТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1861-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Строително монтажни работи на фотоволтаични панели в комбинация с инвертори с мощност 100кW за собствено ползване на ПОЛИПЛАСТ ПМ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПОЛИПЛАСТ ПМ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2723-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на машини, инструменти и оборудване по Договор № BG16RFPR001-1.004-1828-C01"По-конкурентен семеен бизнес в строителния бранш" по процедура BG16RFPR001-1.004 "Подкрепа за семейните предприятия, предприятията от творческите индустрии и занаятите" към П"КИП" 2021-2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ДМА - закупуване на компютърно оборудване:
+1. Обособена позиция  - Компютърна Конфигурация - 2 бр
+2.  Обособена позиция - Лаптоп - 2 бр.
+3.  Обособена позиция - Лаптоп - 2 бр.
+4.  Обособена позиция - Лаптоп - 2 бр.
+5.  Обособена позиция - Лаптоп - 2 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛИРА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1663-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на хардуер за нуждите на А и А АРХИТЕКТИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>А И А АРХИТЕКТИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0040-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1. Създаване на онлайн магазин;
+2. Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система);
+3. Въвеждане на модул/система за управление на производството</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛЕВЕЛ ЪП ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0475-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на 2 броя Неръждаеми вертикални резервоари за съхранение на спирт от производството на HN00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Загорка" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0037-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на специализиран софтуер за нуждите на А и А АРХИТЕКТИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на 1 бр. линия за финална обработка на иновативни слоести композитни материали, съгласно приложена техническа спецификация </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДАНОВ-КОНСУЛТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2422-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ДМА за енергийна ефективност: ОП1 - Рекуперативни блокове за отопление вентилация охлаждане - 3 броя, ОП2 - Термопомпи - 2 броя, ОП3 - Компресор за сгъстен въздух вкл. резервоар за сгъстен въздух - 1 брой</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТС Холдинг Груп ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0161-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Възлагане на услуги за внедряване на интегрирани софтуерни решения в областта на информационните и комуникационни технологии, насочени към дигитализация и оптимизация на управленските и бизнес процесите на предприятието. Внедряване на система за управление на взаимоотношенията с клиенти (CRM) и система за бизнес анализи (Business Intelligence).</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+Технически прегледи ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1054-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаична система със система за съхранение на електрическа енергия за собствено потребление.</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+ДИСКО ФАКТОРИ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0162-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и монтаж на обзавеждане и оборудване за “Метал Арт- инж. Добрев” ЕООД по обособени позиции:
+Обособена позиция 1: Доставка на офис обзавеждане. 
+Обособена позиция 2: Доставка и монтаж на обзавеждане и оборудване на стая за хранене. 
+Обособена позиция 3: Доставка на оборудване за санитарно помещение.
+Обособена позиция 4: Доставка и монтаж на масажен стол. 
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ДЕВАЛ 2017 ЕООД</x:t>
-[...188 lines deleted...]
-    <x:t>„Изграждане на нова фотоволтаична инсталация 50kw.за производство на енергия от ВЕИ за собствено потребление в комбинация с локални съоръжения за съхранение на енергия (батерии)“</x:t>
+    <x:t>МЕТАЛ АРТ - инж. ДОБРЕВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0793-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на енергийната ефективност на "ДОСЕВ ИМПЕКС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ДОСЕВ ИМПЕКС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1568-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 55 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕБЕЛИ СПАС ДИЗАЙН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0051-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична система 50 kW за производство на електроенергия за собствено потребление и система за съхранение на електрическа енергия 200 kWh.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КРЕС-Д ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0095-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Проектиране и изграждане на фотоволтаична инсталация с мощност 30 kW и система за съхранение на енергия с капацитет минимум 60 kWh предназначени за собствено потребление </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 60 kWp за собствено потребление </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЮНЕЛ ИНВЕСТ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1491-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и пуск в експлоатация на четири броя Термопомпи „въздух-вода“, всяка една с мощност от 16 kw“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"КОНВЕНТА 7" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0075-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на взаимосвързани ИКТ услуги и решения, съобразени с нуждите на предприятието, по процедура BG16RFPR001-1.012 „Дигитализация на предприятията“ за „СИДЕОН“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИДЕОН</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1003-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">СМР за изграждане на фотоволтаична електрическа централа с мощност 29,580 kW (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"БИЗНЕС НЕДЕВИ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0290-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 56 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СОЛА 2020" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0033-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител/и за предоставяне на специализирани услуги за изпълнение на проект № BG05SFPR001-1.010-0043 и наименование „Изграждане на уважение и сигурност: превенция на насилието в ЧПГДН „СофтУни БУДИТЕЛ“, финансиран по Програма „Образование" 2021 – 2027, процедура BG05SFPR001-1.010„Превенция и предотвратяване на тормоза и насилието и намаляване агресията в училищата".</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Частна професионална гимназия по дигитални науки СофтУни БУДИТЕЛ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0043-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа ФтЕЦ 55KW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕМИЛИОНИ 2019 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2276-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електроцентрала (ФтЕЦ) с мощност 52 kW, комбинирана с децентрализирана хибридна система за съхранение на енергия с капацитет 60 kWh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Мегаборд Конструкции ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0826-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изпълнение на дейностите по административен договор № ПБBG16RFPR001-2.004-0356-1“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Д ЕНД Д ТЕКСТИЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0356-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Строително-монтажни работи на обект „Хранилище за спирт в УПИ I 3023, 3024, 3024а, 3025а, кв.656а, гр. Стара Загора“ по плана на гр. Стара Загора, представляващ ПИ с идентификатор 68850.528.7 по КК на гр. Стара Загора с административен адрес: ул.„Хан Аспарух“№41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на интегрирана система за управление на бизнес процесите в „ТЕХНО ЕЛЕКТРОНИКС 5" ЕООД, включваща въвеждане на система за управление на ресурсите (ERP), система за управление на взаимоотношенията с клиенти (CRM) и система за бизнес анализи (BI), реализирани чрез интеграция помежду им в обща интегрирана среда, съгласно Техническата спецификация и Приложение 16 по процедура BG16RFPR001-1.012 „Дигитализация на предприятията".</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ТЕХНО ЕЛЕКТРОНИКС 5“ ЕООД,</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0209-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на енергийната ефективност на фирма ЕВРОПАВИМЕНТИ ПЛЮС ООД чрез енергоспестяващи мерки</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕВРОПАВИМЕНТИ ПЛЮС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0581-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, доставка и изграждане на фотоволтаична електрическа централа за собствено потребление с мощност 50 kW и батериен блок с капацитет 51 kWh, включително присъединяване, пуск и въвеждане в експлоатация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АКЮРЪСИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0103-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изпълнение на строително – монтажни работи (СМР) по подобряване на енергийната ефективност в сградата на „ЕЛКОМО“ ООД“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЛКОМО ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2529-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Строително-монтажни работи по: ОП1 – Фотоволтаична електроцентрала, ОП2 –Енергийно-ефективни прозрачни ограждащи конструкции, ОП3 - Локално съоръжение за съхранение на енергия  (батерия в комплект с инвертор)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Пастили ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0044-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична електрическа централа с номинална мощност 50 kW за производство на енергия от ВЕИ за собствено потребление, в комбинация с локална система за съхранение на енергия с капацитет не по-малък от 50 kWh“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРЕСТИЖ МЕБЕЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0002-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Енергийна ефективност и използване на енергия от възобновяеми източници в „Дръстър Инженеринг“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дръстър Инженеринг ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1866-C01</x:t>
   </x:si>
   <x:si>
     <x:t>"ИНОВЕКС ПАРТНЪРС ГРУП" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0856-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>ПРЕСТИЖ МЕБЕЛ ЕООД</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>ЕТ НИК-ПЛАСТИК - ВАЛЯ ПЕТРОВА</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0010-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Изграждане и внедряване на ИКТ решения за нуждите на "ДОСЕВ ИМПЕКС" ЕООД, структурирани в три обособени позиции</x:t>
-[...646 lines deleted...]
-    <x:t>BG16RFPR001-2.004-0750-C01</x:t>
+    <x:t>Доставка на мебели по проект BG-RRP-1.015 ,,Училищна STEM среда" и сключен договор номер BG-RRP-1.015-2288-CO1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОСНОВНО УЧИЛИЩЕ "ВАСИЛ ЛЕВСКИ"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-1.015-2288-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на обзавеждане и оборудване за провеждане на дейности за Фондация "Св. Пимен Зографски - Национална художествена академия"</x:t>
   </x:si>
   <x:si>
     <x:t>НАЦИОНАЛНА ХУДОЖЕСТВЕНА АКАДЕМИЯ</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-1.001-0066-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение "Каритас София"</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMPR001-2.001-0007-C03</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
@@ -1446,1894 +1227,1571 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E108"/>
+  <x:dimension ref="A1:E89"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46196</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46184</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46196</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46184</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46196</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46188</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46196</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46188</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46196</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46188</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46196</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46189</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46196</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46189</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46196</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46189</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46196</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46189</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46196</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46189</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46196</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46188</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46197</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46190</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46197</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46189</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46197</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46188</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46197</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46185</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46197</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46190</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46197</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46190</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46197</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46190</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46197</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46190</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46197</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46190</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46198</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46190</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46198</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46191</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46198</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46191</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46198</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46191</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46198</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46191</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46198</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46191</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46198</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46191</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46198</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46190</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46198</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46190</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46198</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46191</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46198</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46190</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46199</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46192</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46199</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46192</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46199</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46189</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46199</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46189</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46199</x:v>
+        <x:v>46221</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46189</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46199</x:v>
+        <x:v>46222</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46189</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46199</x:v>
+        <x:v>46222</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46192</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46199</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46192</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46199</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46192</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46199</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46192</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46199</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46192</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46199</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46192</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46199</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46192</x:v>
+        <x:v>46214</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46199</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46192</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46199</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46192</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46199</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46191</x:v>
+        <x:v>46207</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46200</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46185</x:v>
+        <x:v>46208</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46200</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46185</x:v>
+        <x:v>46208</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46200</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46188</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46200</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46188</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46200</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46188</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46200</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46188</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46201</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46191</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46201</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46191</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46201</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46192</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46201</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46191</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46201</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46195</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46202</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46195</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46202</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46195</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46202</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46192</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46202</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46195</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46202</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46185</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46202</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46195</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46202</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46192</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46202</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46192</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46202</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46195</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46202</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46195</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46202</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46195</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46202</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46192</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46202</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46190</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46202</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46190</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46202</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46185</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46202</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46190</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46203</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46188</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46203</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46188</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46203</x:v>
+        <x:v>46228</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46188</x:v>
+        <x:v>46214</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46203</x:v>
+        <x:v>46228</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46188</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46203</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46188</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46203</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46188</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46203</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46195</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46203</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46195</x:v>
+        <x:v>46214</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46203</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46195</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
-        <x:v>46203</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B85" s="2">
-        <x:v>46191</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="D85" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="D85" s="0" t="s">
+      <x:c r="E85" s="0" t="s">
         <x:v>247</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="2">
-        <x:v>46203</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B86" s="2">
-        <x:v>46195</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="D86" s="0" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="E86" s="0" t="s">
         <x:v>249</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="2">
-        <x:v>46203</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B87" s="2">
-        <x:v>46196</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="E87" s="0" t="s">
         <x:v>252</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="2">
-        <x:v>46203</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B88" s="2">
-        <x:v>46196</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="2">
-        <x:v>46203</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B89" s="2">
-        <x:v>46195</x:v>
+        <x:v>45671</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
         <x:v>258</x:v>
-      </x:c>
-[...321 lines deleted...]
-        <x:v>313</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Tenders and Offers</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Area</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>