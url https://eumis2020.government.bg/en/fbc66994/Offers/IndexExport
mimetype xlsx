--- v3 (2026-07-14)
+++ v4 (2026-08-04)
@@ -1,866 +1,869 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fb770cf0b7941f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e6599f92c79647cabcf910fe22384656.psmdcp" Id="R49e8e36cda7844ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R523249d6b1aa4b5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/01320e7c40bb4207872f576c53566ce6.psmdcp" Id="R73996914f3ef476b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Tenders and Offers" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Offers submission deadline</x:t>
   </x:si>
   <x:si>
     <x:t>Announcement date of procedure for external assignment</x:t>
   </x:si>
   <x:si>
     <x:t>Procedure subject</x:t>
   </x:si>
   <x:si>
     <x:t>Beneficiary</x:t>
   </x:si>
   <x:si>
     <x:t>Contract registration number</x:t>
   </x:si>
   <x:si>
-    <x:t>Подобряване на енергийната ефективност на УЗУНОВ 90 АНИМАЛПЕТС ООД, структуриранa в две обособени позиции</x:t>
-[...231 lines deleted...]
-Обособена позиция 8: Монитори 27“ - 12 броя 
+    <x:t xml:space="preserve">„Изграждане на нова фотоволтаична инсталация за производство на енергия от ВЕИ за собствено потребление (Фотоволтаични панели в комбинация с инвертори) с мощност 150 kW“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНВЕНТИКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0154-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на Фотоволтаична електрическа централа 50kWp за собствени нужди и локално средство за съхранение на електроенергия. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СЪН СИС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1824-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, внедряване, конфигуриране, обучение и гаранционна поддръжка на „AI Maintenance Assistant – Интелигентна система за прогнозна диагностика, анализ и подпомагане на техническата поддръжка чрез изкуствен интелект</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДАНЛЕКС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0614-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване за внедряване на мерки за енергийна ефективност</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СИТИ НОВЕЛ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2339-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Интегрирани системи за управление на бизнес процесите в "Диалдент 2000 ЕООД"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Диалдент 2000 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0336-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на 1 брой портално подемно съоръжение за въвеждане на нов процесов модел в производството на строителни и декоративни скални материали</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЙОТОВ СТОУН ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-0702</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на фотоволтаична система за производство на електрическа енергия за собствени нужди, състояща се от фотоволтаични панели, хибридни инвертори, носеща конструкция, кабели и всички необходими компоненти за нормалното функциониране на системата, с обща инсталирана мощност 150 kWp“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Мартис 09 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0672-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на рекуперативни блокове за отопление, вентилация и охлаждане (рекуператори) - 4бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Нитекс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0418-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на батерия 215 kW с инвертор</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ФОРС - 81 ООД
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ЛАНДСКЕЙП ДИЗАЙН СТУДИО ЕООД</x:t>
-[...126 lines deleted...]
-    <x:t>BG16RFPR001-2.004-0418-C01</x:t>
+    <x:t>BG16RFPR001-2.004-0664-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Проектиране и изграждане на фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление с локално съоръжение за съхранение на електрическа енергия (батерия), с мощност на инвертора 20 kW, за нуждите на „АВТОКАР-КОМЕРС“ ЕООД“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АВТОКАР-КОМЕРС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0403-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разработване, доставка и внедряване на интегрирана информационна система за управление на бизнес процесите в предприятието, включваща ERP система, CRM система, Point-of-Sale система и система за архивиране на информацията, както и обучение на персонала за работа със системата.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВИСТА-СЕРВИЗ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1324-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Създаване и тестване на Система за диагностициране, назначаване и моделиране на Индивидуални Ортопедични стелки, свързани с разработването на продуктова иновация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОРТОТЕХ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0466-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Дигитализация на Спектър 68 ООД
+Обособена позиция 1: Въвеждане на система за управление на складовото стопанство (WMS)
+Обособена позиция 2: Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система)
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СПЕКТЪР 68 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0208-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Предоставяне на услуги за текуща подкрепа за социална и трудова интеграция на 5 новонаети лица в социалното предприятие „Поливас 2013“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Поливас 2013" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0013-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на 3 обособени позиции: ОП1 Системи за оползотворяване на отпадна топлина студ генерирана при производството на сгъстен въздух или студопроизводство; ОП2 Енергийно ефективни охладители на въздух; ОП3 Котли на биомаса </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Интерпред Партнер АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1151-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на ИКТ системи в предприятието "Ар Груп Про" ЕООД, включващи следните обособени позиции:
+ОП1: Интегрирани ИКТ системи, вкл.:
+1.	Въвеждане на модул система за управление на ресурсите (ERP система)
+2.	Въвеждане на модул Система за управление на взаимоотношенията с клиенти (CRM система) 
+ОП2: Системи за архивиране и управление на информацията, вкл.:
+1.	Изграждане на система за архивиране на информация
+2.	Изграждане на система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Ар Груп Про" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1271-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за предоставяне обучения за придобиване на „меки“ умения: Ключова компетентност (КК) 2 – Многоезикова компетентност – „Обучения по 
+английски език и бизнес английски“ във връзка с изпълнение на проект BG05SFPR002-1.0190089-C01 „Придобиване на нови умения в "ЕЙ АР ЕС БЪЛГАРИЯ" ЕООД“  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕЙ АР ЕС БЪЛГАРИЯ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.019-0089-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на ДМА, както следва: ОП 1 - Компресор с инверторно управление с изсушител при номинална мощност на основния двигател от 22 kw - 2бр. ОП 2 - Централизирано управление (ЦУ) за сгъстен въздух - 1 бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ АНДИ-АНИ ИВАНОВА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1301-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на интегрирана информационна система в "Алфабот" ООД, включваща следните основни модули/системи:
+1. Въвеждане на система за управление на взаимоотношенията с клиенти
+(CRM система);
+2. Въвеждане на система за управление на веригата за доставки на
+суровини/материали/компоненти/продукти за производствения процес;
+3. Въвеждане на система за управление на складовото стопанство (WMS);
+4. Въвеждане на модул/система за управление на производството.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АЛФАБОТ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0917-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Създаване и тестване на прототип, свързан с разработването на продуктова (услуга) иновация - Уеб базирано приложение за извършване на счетоводни услуги</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХЮМАНКОНСУЛТИНГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0213-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Топлинно изолиране на външни стени с ТИ плочи от EPS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РД СИСТЕМС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1091-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изработване на технически проект и изграждане на ФЕЦ с мощност минимум 100 kW за производство на енергия от възобновяеми източници за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"КМС" ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1175-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 56 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"РЕФРАН" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0933-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Инженеринг – проектиране и изграждане на вътрешна инфраструктура на обект „Индустриален парк със складова база в УПИ I-307, кв.10в, по плана на промишлена зона гр. Сливен“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“ДСГ Логистика” ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.005-0006-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на енергийната ефективност на ЛМ ХОЛИДЕЙС ООД, структуриранa в две обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛМ ХОЛИДЕЙС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0721-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на система от възобновяеми енергийни източници за получаване на електроенергия за собствено потребление“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Искрецка Пъстърва ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG14MFPR001-2.002-0022-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на покривна фотоволтаична електрическа централа с инсталирана мощност не по-малка от 50 kWp, в комбинация с локална система за съхранение на енергия (батерия) с полезен капацитет не по-малък от 50 kWh </x:t>
+  </x:si>
+  <x:si>
+    <x:t>РИВОЛИ ТРЕЙД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2682-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМР за прилагане на мерки за енергийна ефективност по следните обособени позиции:
+ОП 1 „Топлинно изолиране на външни стени със сандвич панели“
+ОП 2 " Доставка и монтаж на външни прозорци и остъклени врати, с рамка от алуминий с прекъснат топлинен мост“
+ОП 3 "Доставка и монтаж на секционни индустриални врати“,</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ДАНИМПЕКС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0595-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМР за прилагане на мерки за енергийна ефективност по следните обособени позиции:
+ОП 1 „Топлинно изолиране на външни стени със сандвич панели“
+ОП 2 " Доставка и монтаж на външни прозорци и остъклени врати, с рамка от алуминий с прекъснат топлинен мост“
+ОП 3 "Доставка и монтаж на секционни индустриални врати“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ГАТО 2020" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0612-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на съвременна VRV система за отопление и охлаждане в Медицински център "Света Ана".</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЦ СВЕТА АНА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1986-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предоставяне на маркетингови, рекламни и дигитални услуги и внедряване на CRM система за развитие на бизнес процесите на „Биоконсерв“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Биоконсерв ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0067-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на Фотоволтаична електрическа централа 50 kWp за собствени нужди  и локално средство за съхранение на електроенергия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СТОВИ 1" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2116-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изработване на технически проект и изграждане на фотоволтаична електрическа централа с инсталирана мощност минимум 20 kW, включваща локално съоръжение за съхранение на електрическа енергия с капацитет минимум 20 kWh, за производство и използване на електрическа енергия от възобновяеми източници за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗДРАМИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1323-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изпълнение на мерки за повишаване на енергийната ефективност на „ДИТА-М БЪЛГАРИЯ ООД“ по обособени позиции:
+Обособена позиция № 1 –  „Доставка и монтаж на 4 броя термопомпи - VRF система на директно изпарение“;
+Обособена позиция № 2 – „Доставка и монтаж на рекуперативен блок за отопление, вентилация и охлаждане“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИТА-М БЪЛГАРИЯ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1673-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Интеграция на софтуерна платформа със CRM/ERP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИМОНАС КАРДС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0104-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Строително-монтажни дейности за повишаване на енергийната ефективност на „НИКСИ“ ЕООД в две обособени позиции:
+ОП 1: Подмяна на съществуваща дограма с PVC дограма 100 m2
+ОП 2: Монтаж на топлоизолационни системи от сандвич панели за покриви 180 m2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"НИКСИ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0476-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, инсталиране и въвеждане в експлоатация на Локални съоръжения за съхранение на енергия / батерии/ в комбинация с инвертори.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"НОВИ ТЕХНОЛОГИИ И СИСТЕМИ- СЕЛЕКТ - ПЕТКО ВАТЕВ" ЕТ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0812-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на PVC дограма</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВИЛНИ СЕЛИЩА - БОРОВЕЦ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2447-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за изпълнение на енергийно-ефективна външна топлоизолационна система на производствена сграда</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗЕКАЛАБС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2070-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, монтаж след проектиране и изграждане и пуск в експлоатация на Фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с изходна мощност на инверторната група от поне 56,5 kw“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ВЕГАС - 93" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2308-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител/и за предоставяне на специализирани услуги за изпълнение на проект № BG05SFPR001-1.010-0043 и наименование „Изграждане на уважение и сигурност: превенция на насилието в ЧПГДН „СофтУни БУДИТЕЛ“, финансиран по Програма „Образование" 2021 – 2027, процедура BG05SFPR001-1.010„Превенция и предотвратяване на тормоза и насилието и намаляване агресията в училищата".</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Частна професионална гимназия по дигитални науки СофтУни БУДИТЕЛ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0043-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на нематериални активи за нуждите на производствено предприятие</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИМПУЛС - 97 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1221-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Инвестиция в енергийно ефективни системи – термопомпа и компресорна инсталация за оптимизация на енергопотреблението“: Термопомпа VRF VRV система на директно изпарение- 2 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОМФОРТ ПАРТНЕРС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0575-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на материали: 
+Инструментална стомана Х12 - 3,7 т.
+Стомана Ст.45  - 3,4 т.
+Нисковъглеродна стомана DD11 - 80 т.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БАЛКАНКАР-ЗАРЯ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0060-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на интегрирани ИКТ системи в предприятието „ТАРА СИСТЕМС“ ЕООД, включващи следните обособени позиции:
+ОП1: Интегрирани ИКТ системи, вкл.:
+1. Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система);
+2. Въвеждане на модул/система за управление на складовото стопанство (WMS).
+ОП2: Системи за архивиране и управление на информацията, вкл.:
+1.	Изграждане на система за архивиране на информация
+2.	Изграждане на система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ТАРА СИСТЕМС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1183-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на решения/системи за дигитализация на предприятието</x:t>
+  </x:si>
+  <x:si>
+    <x:t>К и Б КЛИМА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1920-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕРА ЕКО БИЛД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1622-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТВ БЪЛГАРИЯ 24 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2396-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НАПОЛИ 1994 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2142-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на машини и оборудване по обособени позиции:
+ОП1. Роботизирана линия за транспорт на детайли MP-MR - 1 бр.
+ОП2. Роботизирана линия за транспорт на детайли MS - 1 бр</x:t>
+  </x:si>
+  <x:si>
+    <x:t>М + С ХИДРАВЛИК АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0012-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изграждане на нова фотоволтаична система с мощност 3.6 MW за производство на енергия от възобновяеми източници, за продажба на енергия на свободния пазар в комбинация с локални съоръжения за съхранение на произведената енергия (батерии):
+ОП 1: Изграждане фотоволтаична система с мощност 3.6 MW
+ОП 2: Изграждане на система за съхранение на електрическа енергия с номинална мощност 3 600 kW и номинален капацитет 7 942 kWh“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АКВА-МАГ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.011-0049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на услуги по провеждане на специфични технически обучения на 50 служители на Сиела Норма АД по проект BG05SFPR002-1.019-0034-C01, съфинансиран от ЕС</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Сиела Норма АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.019-0034-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка  на ИКТ решение:
+Обособена позиция 1 -  Създаване на онлайн магазин 
+Обособена позиция 2 - Въвеждане на модул за управление на веригата за доставки на суровини/материали/компоненти/продукти
+Обособена позиция 3 - Въвеждане на модул за управление на складовото стопанство (WMS) 
+Обособена позиция 4 - Изграждане на система за управление на съхранението и споделянето на информация
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЕЯКОЛОР ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2183-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на термопомпи въздух-въздух</x:t>
+  </x:si>
+  <x:si>
+    <x:t>УНИВЕРСАЛСТРОЙ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1127-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаични панели, в комбинация с инвертор и локално съоръжение за съхранение на електрическа енергия, разделена в две обособени позиции:
+ОП 1 – Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертор;
+ОП 2 - Доставка, монтаж, изпитване и въвеждане в експлоатация на локално съоръжение за съхранение на електрическа енергия (батерийна система) с инвертор с инсталирана мощност 60 kW;
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Галатея Ен ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1890-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на химически продукти</x:t>
+  </x:si>
+  <x:si>
+    <x:t>и.Д. Сълюшън Къмпани ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0383</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Процедура 1 - Услуга за разработване и внедряване на ИКТ базирана многоелементна софтуерна система за управление на бизнес процесите, включваща следните елементи: CRM система, ERP система и електронен магазин - нова</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ТРАНСАВТО" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0797-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Процедура 2 - Услуга за разработване и внедряване на ИКТ базирана многоелементна софтуерна система за управление на бизнес процесите, включваща следните елементи: CRM система и ERP система-нова</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ШИПКА КОНСУЛТ ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0788-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на ДМА, както следва: 1. Компресор за сгъстен въздух с инверторно управление (2 бр.) 2. Изсушител на сгъстен въздух (2 бр.) 3. Ресивър с въздушен обем 500л (1 бр.) 4. Ресивър с въздушен обем 1000л (1 бр.)“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФОЛИАРТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0818-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и внедряване на софтуерно решение</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РУМЕН ЙОРГОВ И Н АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1851-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Строително-монтажни работи с:
+- 380 м2 топлинно изолиране със сандвич-панели за външни стени;
+- 400 м2 топлинно изолиране на външни стени с топлоизолационни плочи от EPS.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Линсон мото" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2480-C01</x:t>
   </x:si>
   <x:si>
     <x:t>„Доставка и монтаж на оборудване за фотоволтаична електроцентрала с минимална инсталирана мощност 60 kWp и батерийна система за съхранение на електрическа енергия с минимален използваем капацитет 61,4 kWh за собствени нужди на „ТОПАЛ“ ЕООД.“</x:t>
   </x:si>
   <x:si>
     <x:t>ТОПАЛ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1269-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Избор на изпълнител за доставка, монтаж и пускане в експлоатация на Климатична камера с високо ефективна регенерация или рекуперация на топлина/студ/влага - 2 броя</x:t>
-[...186 lines deleted...]
-    <x:t>Възлагане на услуги за внедряване на интегрирани софтуерни решения в областта на информационните и комуникационни технологии, насочени към дигитализация и оптимизация на управленските и бизнес процесите на предприятието. Внедряване на система за управление на взаимоотношенията с клиенти (CRM) и система за бизнес анализи (Business Intelligence).</x:t>
+    <x:t>Строително-монтажни работи за прилагане на мерки за енергийна ефективност: 
+Обособена позиция № 1 Топлинно изолиране на външни стени 
+Обособена позиция № 2 Топлинно изолиране на покрив
+Обособена позиция № 3 Топлинно изолиране на под
+Обособена позиция № 4 Подмяна на прозорци и врати</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЧЕРНОМОРСКИ СОЛНИЦИ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1573-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична централа за собствени нужди комбинирана с локални съоръжения за съхранение на енергия (батерия/и)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СЕЛИН-СТРОЙ 04" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0420-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на обзавеждане и оборудване за осигуряване на социални придобивки за работещите в „Булметал“ АД както следва: Доставка и монтаж на кухненско оборудване.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛМЕТАЛ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1869-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на офис оборудване:
+Обособена позиция 1 – Доставка на ергономични столове
+Обособена позиция 2 – Доставка на работни бюра
+Обособена позиция 3 – Доставка на шумоизолиращи прегради</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОМЕТ ЕЛЕКТРОНИКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1053-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изпълнение на дейности за подобряване на енергийната ефективност на административната сграда на „БУЛМЕКС“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"БУЛМЕКС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0788-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 60 kWp за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЮНЕЛ ИНВЕСТ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1491-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електроцентрала (ФтЕЦ) с мощност 52 kW, комбинирана с децентрализирана хибридна система за съхранение на енергия с капацитет 60 kWh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Мегаборд Конструкции ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0826-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаична система за собствено потребление с минимална инсталирана мощност 60,30 kWp (DC), хибриден инвертор с минимална номинална мощност 60 kW (AC) и батерия за съхранение на електрическа енергия с минимален капацитет 61,4 kWh за ЕТ „Проектстрой – Петър Петров – Петя Пътева“.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ ПРОЕКТСТРОЙ-ПЕТЪР ПЕТРОВ-ПЕТЯ ПЪТЕВА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2112-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, монтаж и въвеждане в експлоатация на термопомпи от типа "въздух" - "вода" с отоплителна мощност 63 kW– 3 бр. и термопомпи от типа "въздух" - "вода" с отоплителна мощност 27 kW– 3 бр.“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВЕЛИНА ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2761-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертори с изходяща номинална активна мощност 140 kW за производство на електрическа енергия от възобновяеми източници за собствено потребление.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТРАКИЯ КОМЕРС - 90 АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1093-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дейности за осигуряване на Енергийна ефективност: 
+Обособена позиция 1: Изграждане на Фотоволтаични панели в комбинация с инвертори с мощност 24 kW
+Обособена позиция 2: Изграждане на Локални съоръжения за съхранение на енергия батерии в комбинация с инвертори с мощност 48 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАЙ 2018 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1193-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертори - 45 kW и локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори - 90 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МАЗАЛАТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2222-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Повишаване на енергийната ефективност и използване на енергия от възобновяеми източници в „МИНИ МАКС ГРУП“ ООД чрез изграждане на фотоволтаична инсталация в обект на предприятието“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„МИНИ МАКС ГРУП” ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1841-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на Фотоволтаични панели в комбинация с инвертори - 45 kW и Локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори - 90 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛСТРОЙ-СМК АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2177-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Инженеринг – проектиране, строителство и осъществяване на авторски надзор по време на изпълнението на строежа“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРОГРЕС 99 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0656-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ Доставка и монтаж на енергийно ефективна топлоизолационна система от сандвич панели с топлоизолация от PUR/PU (полиуретан) за покриви “</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">
-Технически прегледи ЕООД</x:t>
-[...224 lines deleted...]
-    <x:t>BG-RRP-1.015-2288-C01</x:t>
+СКАЙМЕТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0410-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и монтаж на енергийно ефективна топлоизолационна система от сандвич панели с топлоизолация от PUR/PU (полиуретан) за покриви </x:t>
+  </x:si>
+  <x:si>
+    <x:t>КЛИМСИСТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0251-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаична електроцентрала (ФЕЦ) с хибриден инвертор, с инсталирана мощност на панелите 70,35 kWp (DC), инвертор 70 kW (AC) и батерия с общ капацитет 71,7 kWh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РОВЕН ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2290-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Проектиране и изграждане на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление с инсталирана мощност 20 kW и локално съоръжение за съхранение на електрическа енергия с капацитет минимум 30 kWh в "ВЕТЕЙДА 2" ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ВЕТЕЙДА 2" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0807-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Процедура за избор на изпълнител/и за въвеждане на ИКТ услуги/решения в предприятието "ЕВАПРЕС ИНВЕСТ" ЕООД във връзка с АДПБФП № BG16RFPR001-1.012-0096-C01 по процедура „Дигитализация на предприятията“, включваща 3 обособени позиции: 
+Обособена позиция 1: Създаване на онлайн магазин;
+Обособена позиция 2: Въвеждане на ИКТ услуги/решения, включващи:
+* Въвеждане на система за управление на ресурсите (ERP система);
+* Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система);
+Обособена позиция 3: Изграждане на система за защита на информацията в локална мрежа;</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕваПрес Инвест" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0096-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на обзавеждане и оборудване за провеждане на дейности за Фондация "Св. Пимен Зографски - Национална художествена академия"</x:t>
   </x:si>
   <x:si>
     <x:t>НАЦИОНАЛНА ХУДОЖЕСТВЕНА АКАДЕМИЯ</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-1.001-0066-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение "Каритас София"</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMPR001-2.001-0007-C03</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
@@ -1227,1571 +1230,1503 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E89"/>
+  <x:dimension ref="A1:E85"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46218</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46203</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46218</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46204</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46218</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46206</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46218</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46210</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46218</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46211</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46218</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46211</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46218</x:v>
+        <x:v>46239</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46211</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46219</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46211</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46219</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46211</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46219</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46212</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46219</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46212</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46219</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46209</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46219</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46205</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46219</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46212</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46219</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46212</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46219</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46212</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46219</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46212</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46220</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46213</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46220</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46213</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46220</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46212</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46220</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46212</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46220</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46212</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46220</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46212</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46220</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46213</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46220</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46213</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46220</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46213</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46220</x:v>
+        <x:v>46242</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46213</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46220</x:v>
+        <x:v>46243</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46213</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46220</x:v>
+        <x:v>46243</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46213</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46220</x:v>
+        <x:v>46243</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46212</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46220</x:v>
+        <x:v>46243</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46205</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46220</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46205</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46220</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46210</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46220</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46212</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46220</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46212</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46221</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46206</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46222</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46212</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46222</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46212</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46223</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46216</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46223</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46216</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46223</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46216</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46223</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46216</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46223</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46213</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46223</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46214</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46223</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46216</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46223</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46216</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46223</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46207</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D48" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="D48" s="0" t="s">
+      <x:c r="E48" s="0" t="s">
         <x:v>144</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46223</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46208</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D49" s="0" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="E49" s="0" t="s">
         <x:v>146</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46223</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46208</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46223</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46209</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46223</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46211</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46223</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46216</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46223</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46216</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="D54" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="D54" s="0" t="s">
+      <x:c r="E54" s="0" t="s">
         <x:v>160</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46224</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46217</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="D55" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="D55" s="0" t="s">
+      <x:c r="E55" s="0" t="s">
         <x:v>163</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46224</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46217</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="D56" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="D56" s="0" t="s">
+      <x:c r="E56" s="0" t="s">
         <x:v>166</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46224</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46217</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="D57" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="D57" s="0" t="s">
+      <x:c r="E57" s="0" t="s">
         <x:v>169</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46224</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46217</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="D58" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="D58" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46224</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46217</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46224</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46212</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46224</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46211</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46224</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46216</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46224</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46216</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46225</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46213</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46225</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46210</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46225</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46209</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46225</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46210</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46225</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46210</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46225</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46217</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46225</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46217</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46226</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46211</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46226</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46211</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46226</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46212</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46226</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46216</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46227</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46216</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46227</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46217</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46227</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46217</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46228</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46214</x:v>
+        <x:v>46235</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46228</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46212</x:v>
+        <x:v>46236</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46230</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46213</x:v>
+        <x:v>46236</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46230</x:v>
+        <x:v>46252</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46217</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46231</x:v>
+        <x:v>46252</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46216</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46232</x:v>
+        <x:v>46252</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46214</x:v>
+        <x:v>46221</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46232</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46217</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
-        <x:v>46233</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B85" s="2">
-        <x:v>46217</x:v>
+        <x:v>45671</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>247</x:v>
-[...43 lines deleted...]
-      <x:c r="C88" s="0" t="s">
         <x:v>253</x:v>
-      </x:c>
-[...21 lines deleted...]
-        <x:v>258</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Tenders and Offers</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Area</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>