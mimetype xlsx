--- v0 (2026-05-17)
+++ v1 (2026-06-15)
@@ -1,963 +1,1004 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc527ef79cb0b466b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5b54c410c0d844a088a80ed8da61bdff.psmdcp" Id="R7a2e0c7a128d4ec7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b07b6b524bc48d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3e105dde7d3f429eaf5c2a64cad2384c.psmdcp" Id="Raf2486b8de044686" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Tenders and Offers" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Offers submission deadline</x:t>
   </x:si>
   <x:si>
     <x:t>Announcement date of procedure for external assignment</x:t>
   </x:si>
   <x:si>
     <x:t>Procedure subject</x:t>
   </x:si>
   <x:si>
     <x:t>Beneficiary</x:t>
   </x:si>
   <x:si>
     <x:t>Contract registration number</x:t>
   </x:si>
   <x:si>
-    <x:t>Доставка на оборудване и контейнери за осигуряване на условия за хранене и отдих на работници и служители във „Виас Инженеринг“ ООД с четири обособени позиции</x:t>
-[...78 lines deleted...]
-Обособена позиция 4 Придобиване на специализирани софтуери за архитектурна дейност.
+    <x:t>Изграждане на фотоволтаична електроцентрала с мощност 60 kW за собствено потребление в „Алуакс“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">"АЛУАКС" ООД
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ГЕОМЕРА ЕООД</x:t>
-[...204 lines deleted...]
-    <x:t>Внедряване на локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертор – 61 kWh, към съществуваща соларна система за собствено потребление.</x:t>
+    <x:t>BG16RFPR001-2.004-0392-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертор – 61 kWh, към съществуваща соларна система за собствено потребление</x:t>
   </x:si>
   <x:si>
     <x:t>"БОДУ" ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0424-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Доставка и въвеждане в експлоатация на ДМА за оборудване на архитектурен офис - Компютърни работни системи (3бр.), Лаптопи (3бр.), Мастилоструйно многофункционално устройство (1бр.), Сървър (1бр.)</x:t>
-[...19 lines deleted...]
-Позиция 2. Оборудване на външни пространства за представяне на изкуство "на открито";
+    <x:t>Закупуване на ДМА по ОП "Конкурентноспособност и иновации в предприятията 2021-2027",  по проект "Подобряване на производствения капацитет на семейната рекламна агенция Райц-2 ООД", включваща ДМА "UV LED printer, или еквивалентно";  "Принтер за директен печат върху текстил и DTF, или еквивалентно"; "Машина за огъване на пластмаса, или еквивалентно"; "Фибров лазер 50W Лазерен Маркировщик + Автофокус, или еквивалентно"; "Лазер за рязане и гравиране на метал, или еквивалентно".</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАЙЦ - 2 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0378-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на локални съоръжения за съхранение на енергия батерии в комбинации с инвертори 120 KW.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ВОЛАКОМ" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0329-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, въвеждане в експлоатация и обучение за работа с високоспециализирано медицинско оборудване и софтуер за нуждите на Изследователски комплекс по съдови заболявания, част от споделената инфраструктура на ИК ЮРИЦ „Здраве“, включващо: ангиографска система за ендоваскуларни интервенции, 128-срезов компютърен томограф за перфузионна диагностика и специализиран софтуер за мултимодално управление на образи.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МНОГОПРОФИЛНА БОЛНИЦА ЗА АКТИВНО ЛЕЧЕНИЕ "ХАДЖИ ДИМИТЪР" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR002-1.003-0011-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на специализирано оборудване включващо три обособени позиции: ОП1 Вакуумпълначна машина – 1 брой , ОП 2 Смесител – 1 брой, ОП3 - Месомелачна машина - 1 брой. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>САКИС 78 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0616-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Доставка на специализиран софтуер за подобряване на производствения капацитет на "Моя Студио" ООД"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МОЯ СТУДИО ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1886-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и въвеждане в експлоатация на специализирано оборудване по обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОНТРАПЛАН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2846-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване, доставка и монтаж на Професионален апарат за лазерна епилация SLD - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТОЕВИ 96 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2160-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Доставна на оборудване и техника" вдве обособени позиции (ОП)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТЕДАКО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2704-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Устойчиво енергийно обновяване на сгради в сферата на търговията и услугите</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АХАТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-4.021-0290-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване по проект</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Футболна агенция-Заков ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2574-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Подобряване на производствения капацитет на предприятието, чрез придобиване на ДМА
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ФОНДАЦИЯ "СВ. ПИМЕН ЗОГРАФСКИ - НАЦИОНАЛНА ХУДОЖЕСТВЕНА АКАДЕМИЯ"</x:t>
-[...206 lines deleted...]
-</x:t>
+    <x:t>СИДИЕС 9 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1940-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и въвеждане в експлоатация на интегрирана AI-базирана платформа за интелигентно управление, мониторинг и оптимизация на производството на електрическа енергия в комплект с термални камери</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЙС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-0445</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Закупуване, доставка и въвеждане в експлоатация на: Аудиосистема с аудиоинтерфейс за 1 човек - 2 бр.; Аудиосистема с аудиоинтерфейс за до 6 човека - 1 бр.; Смесителен пулт с 12 канала - 1 бр.; Специализирана компютърна конфигурация за аудио запис - 2 бр.; Мониторна тонколона със стойка - 4 бр.; Динамични микрофони със стойка - 6 бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЦВЕТЕН ЛАБИРИНТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2827-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и пускане в експлоатация на:
+- Обособена позиция 1: Компресор за сгъстен въздух с инверторно управление с изсушител (1 брой);
+- Обособена позиция 2: Ресивър (1 брой)“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЛУБРИКА" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1171-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, монтаж и пуск в експлоатация на Компресор за сгъстен въздух с инверторно управление и окомплектован с изсушител, при Номинална мощност на основния двигател от 75 kw“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПЛАСТИМО" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1769-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на интегрирана информационна система за защита, архивиране, съхранение и споделяне на информация в „ДАРБИ“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дарби ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0486-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+Изграждане и внедряване на системи за обработка и управление на информация за нуждите на „Сглобяем дом“ ЕООД, включващи инсталиране, конфигуриране, тестване и въвеждане в експлоатация на софтуерни решения, структурирани в две обособени позиции, както следва: ОП1: Въвеждане на системи за управление на ресурсите, взаимоотношенията с клиенти и бизнес анализите, включващи: • система за управление на ресурсите (ERP система) • система за управление на взаимоотношенията с клиенти (CRM система) • система за бизнес анализи (Business Intelligence система) ОП2: Изграждане на система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Сглобяем дом ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0575-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на Централно управление на системи за сгъстен въздух – 1 бр.</x:t>
   </x:si>
   <x:si>
     <x:t>БУНАЙ АД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1490-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Доставка и инсталация на:
-[...42 lines deleted...]
-ОП 2: Въвеждане на интегрирани ИКТ системи, включващи:
+    <x:t>Въвеждане на интегрирани ИКТ системи в предприятието "БЪРЦЕФ" ЕООД, включващи:
 1.	Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)
 2.	Въвеждане на система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес
 3.	Въвеждане на система за управление на складовото стопанство (WMS)</x:t>
   </x:si>
   <x:si>
-    <x:t>"РЕНТАЛ БГ ГРУП" ООД</x:t>
-[...106 lines deleted...]
-    <x:t xml:space="preserve">"Предоставяне на услуги по внедряване на съвременни софтуерни решения в областта на информационните и комуникационни технологии (ИКТ), с цел повишаване нивото на дигитализация, ефективността и интегрираното управление на бизнес процесите в Техновент инженеринг ЕООД"
+    <x:t>"БЪРЦЕФ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1357-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на средства за колективна защита
+Об. позиция 1.
+1. Ергономичен работен стол- 5 броя.
+Об. позиция 2.
+1. Бюро, с възможност за регулиране на височината спрямо ръста на служителя- 5 броя.
+Об. позиция 3.
+1. Диван- 2 броя.
+Об. позиция 4.
+1. Модулна кухня- 1 брой.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕТАЛ ИНВЕСТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0574-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и въвеждане в експлоатация на цялостна линия за професионално кухненско оборудване за нуждите на "ФУУДИ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФУУДИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2861-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на фотографска техника и приспособления</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Албумите ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2451-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, инсталиране и тестови пуск на 2 бр. ДМА, в 2 обособени позиции:
+Обособена позиция 1: Доставка, инсталиране и тестови пуск на 1 брой Автоматизирана линейна шевна система с придвижваща тава, за съединения и подгъви на платна за билбордове и тенти;
+Обособена позиция 2: Доставка, инсталиране и тестови пуск на 1 брой Режеща маса (за производство на кутии от микро велпапе и други картони)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИМИДЖ ФАКТОРИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0919-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на доставчик/ци  за закупуване на ДМА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Янева2019 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2082-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на подемно-транспротни средства по Договор № BG16RFPR001-1.004-1828-C01"По-конкурентен семеен бизнес в строителния бранш" по процедура BG16RFPR001-1.004 "Подкрепа за семейните предприятия, предприятията от творческите индустрии и занаятите" към П"КИП" 2021-2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВАСИЛЕВ КРИЕЙТИВ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1828-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на ДМА : моторизиран престилков абкант 3200 х 1.5 мм- 1 бр.  и на ръчна гилотина  2000 x 1.25 mm- 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВАЛ БИЛД СОФИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2113-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Услуга за възлагане на научни изследвания - изграждане и тестване на прототип</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СОЛИТЕХ" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0398-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и въвеждане в експлоатация на машини по 2 (две) обособени позиции:
+ОП1: Малък (мини) багер;
+ОП2: Малък (мини) челен товарач“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НДН ГРУП ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0858-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за въвеждане на ИКТ и дигитални решения във фирма "ПИ ЕС" ООД по обособени позиции: Обособена позиция 1: Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) - 1 бр., Обособена позиция 2: Въвеждане на модул/система за управление на складовото стопанство (WMS) - 1 бр. Обособена позиция 3: Въвеждане на модул/система за управление на производството - 1 бр. Обособена позиция 4: Въвеждане на Система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда - 1 бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПИ ЕС" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1192-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за въвеждане на ИКТ и дигитални решения във фирма "САНТОРИНИ" ООД по обособени позиции:
+Обособена позиция 1: Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) - 1 бр.
+Обособена позиция 2: Въвеждане на модул/система за управление на складовото стопанство (WMS) - 1 бр. 
+Обособена позиция 3: Въвеждане на модул/система за управление на производството - 1 бр.
+Обособена позиция 4: Въвеждане на Система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда - 1 бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"САНТОРИНИ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1203-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на активи по ОБОСОБЕНИ ПОЗИЦИИ:
+ОП1: Система за пълно осигуряване облачно излъчване на ТВ канал 4К включваща дигитално управление на активи
+ОП2: Снимачен комплект за видео запис 4К</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Алехандро Рекърдс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2216-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на соларна термична инсталация за подготовка на гореща вода за битови нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БИЛДИНГ ХОСПИТАЛС АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-4.021-0411-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на доставчик с 3 обособени позиции :
+ОП 1: Доставка на Лаптоп - съгласно приложена техническа спецификация - 1 бр. 
+ОП 2: Доставка на Лазерно мултифункционално устройство - съгласно приложена техническа спецификация - 1 бр. 
+ОП 3: Доставка на Таблет - съгласно приложена техническа спецификация - 1 бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРОЕКТСОФТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2802-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">закупуване на вертикален и хоризонтален кофраж </x:t>
+  </x:si>
+  <x:si>
+    <x:t>КЛИФ ИНВЕСТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2689-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на енергоспестяващи мерки в "Кеш-Ауто" ЕООД – доставка, монтаж и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) с инсталирана мощност 57 kW, предназначена за производство на електрическа енергия за собствено потребление.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КЕШ-АУТО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2337-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка на Бетон помпа-миксер, монтирана на шаси</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОРОНА ИТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-0161</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на технологично оборудване за предоставяне на VoIP услуги с 2 обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТБГ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2740-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и внедряване на интегрирани системи за управление на бизнес процеси, управление на документи и корпоративна информация, по следните обособени позиции:
+Обособена позиция 1: Система за управление на ресурсите (ERP система)– 1 бр.
+Обособена позиция 2: Система за управление на взаимоотношенията с клиенти (CRM система) – 1 бр.
+Обособена позиция 3: Система за бизнес анализи (Business Intelligence система) – 1 бр.
+Обособена позиция 4: Система за архивиране на информация – 1 бр.
+Обособена позиция 5: Система за управление на съхранението и споделянето на информация – 1 бр.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Техновент инженеринг ЕООД</x:t>
-[...100 lines deleted...]
-    <x:t>BG16RFPR001-1.012-1066-C01</x:t>
+    <x:t>КОКИКОМ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1632-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична инсталация 50kw.за производство на енергия от ВЕИ за собствено потребление в комбинация с локални съоръжения за съхранение на енергия (батерии)“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ИНОВЕКС ПАРТНЪРС ГРУП" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0856-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане  и въвеждане в експлоатация фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност минимум 56 kW и система за съхранение на енергия с капацитет минимум 56 kWh, предназначена за покриване на собствените нужди от електроенергия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Евелин 2011 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2052-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Строително монтажни дейности за повишаване на енергийната ефективност в сграда на фирма „Пламен Петров – П“ ООД по обособени позиции: Обособена позиция 1 (ОП1) – Монтаж на топлоизолационни системи на външните стени – 564 кв.м. Обособена позиция 2 (ОП2) – Подмяна на съществуваща дограма с PVC дограма – 188 кв.м.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Пламен Петров – П ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0777-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа 30kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АБС-КО ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0805-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на термопомпи въздух–вода - 3 броя“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МИНЕРАЛКОМЕРС" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1346-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на локално съоръжение за съхранение на енергия (батерия в комплект с инвертор)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТС Инвест Холдинг АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0196-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и интегриране на Система за управление на ресурсите (ERP) и Система за управление на взаимоотношенията с клиенти (CRM)
+Обособена позиция 1: Система за управление на ресурсите (ERP система) - 1 бр.
+Обособена позиция 2: Система за управление на взаимоотношенията с клиенти (CRM система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЯНЕВ И ЯНЕВ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2372-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Закупуване на професионални уреди и оборудване за производство на сладкарски изделия
+1.Доставка и  на професионални машини за производство на сладкарски изделия
+2.Доставка на професионално  обурудване за сладкарски цех
+3.Доставка на пособия и съоражения от неръждаема стомана за производство на сладкарски изделия 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОЛАКОВ-17 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0405-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на следните информационни и комуникационни технологии: ОП 1 - Създаване на онлайн магазин - 1 бр. ОП 2 - Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) - 1 бр. ОП 3 - Въвеждане на модул/система за управление на складовото стопанство (WMS) - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СПАДОС" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0139-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Закупуване, доставка и монтаж на енергийно ефективни активи по две обособени позиции - 1. Фотоволтаични панели в комбинация с инвертори - 20 kW и 2. Локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори - 103 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БАЛКАНСКИ ЕНТЪРТЕЙМЪНТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1229-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на машини, инструменти и оборудване по Договор № BG16RFPR001-1.004-1828-C01"По-конкурентен семеен бизнес в строителния бранш" по процедура BG16RFPR001-1.004 "Подкрепа за семейните предприятия, предприятията от творческите индустрии и занаятите" към П"КИП" 2021-2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, монтаж, обучение на персонала и пуск в експлоатация на два броя
+рекуперативни блокове с пластинчати топлообменници“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ТИФАНЕЛ“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1920-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на 4 бр Термопомпи VRF/VRV система на директно изпарение  с обща топлинна мощност  238,5 kw”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РХ 5 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0057-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж след проектиране и изграждане и пуск в експлоатация на Фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с изходна мощност на инвертора от поне 19,62 kw“</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и внедряване на интегрирани системи за управление на бизнес процеси, управление на документи и корпоративна информация, както следва:
+Обособена позиция 1: Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система)  – 1 бр.
+Обособена позиция 2: Изграждане на система за защита на информацията в локална мрежа – 1 бр.
+Обособена позиция 3: Изграждане на система за архивиране на информация– 1 бр.
+Обособена позиция 4: Изграждане на система за управление на съхранението и споделянето на информация  – 1 бр.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕМ ДЖИ ЕМ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1633-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на 7бр. термопомпи</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Централ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1148-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Процедура по избор на изпълнител за въвеждане на съвременни информационни и комуникационни технологии: Обособена позиция 1. Система за бизнес анализи (Business Intelligence – BI); 2. Система за вътрешнофирмени обучения в електронна среда; 3. Система за архивиране на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕНДОРЕП" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0345-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за предоставяне на специфично обучение - "Зелени и дигитални умения за успешна кариера",  в изпълнение на проект BG05SFPR002-1.019-0009-С01 „Инвестиция в дигитални и зелени умения за устойчиво развитие“, финансиран по Програма „Развитие на човешките ресурси“ 2021–2027. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИМЕТРИК КОМЮНИКЕЙШЪН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.019-0009-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОСИП (оценка на съответствието на инвестиционен проект) и упражняване на строителен надзор по време на строителството на обект: „ Индустриален парк със складова база в УПИ I-307, кв.10в, по плана на промишлена зона гр. Сливен.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“ДСГ Логистика” ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.005-0006-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка на колективни предпазни средства с 6 броя ОП“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИНАМИК  2012 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1115-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител във връзка с предвидените по проекта външни услуги във връзка с разработването на иновацията.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИТРАНСФОРМЪРС ЛАБС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0349-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предоставяне на услуги по обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ДОСЕВ ИМПЕКС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0467-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване и доставка на оборудване По Обособена позиция 1: Широкоформатен Плотер - 1бр., По обособена позиция 2: Принтер 1бр. Компютърна конфигурация 2бр. Сървър - 1бр</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕХНОАРХ ИНЖИНЕРИНГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1875-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване, доставка и въвеждане в експлоатация на професионална снимачна техника и периферия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РК ФАКТОР ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1745-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на енергийно ефективно оборудване по 2 обособени позиции:
+Обособена позиция 1: Агрегат с кондензатор за въздушно охлаждане (чилър) с мощност 119kW с прогнозна стойност 29 266.44 евро
+Обособена позиция 2: Термопомпа тип вода-вода с топлинна мощност 97.8kW с прогнозна стойност 22 729.98 евро</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ийст Инвестмънтс ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0589-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Организиране и провеждане на обучения по дигитална компетентност и предприемачество по проект BG-RRP-1.009-0015-С02 „Създаване на Младежки център - гр. Гоце Делчев“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Бизнес инкубатор - Гоце Делчев, Център за подпомагане на предприемачеството</x:t>
+  </x:si>
+  <x:si>
+    <x:t/>
+  </x:si>
+  <x:si>
+    <x:t>BG - Изработка на комплект от фотолитографски маски за 42 слоя за процес по 110 nm CMOS технология и доставка до завод производител на CMOS оптични сензори DBHitek (Корея)
+EN - Production of a set of photolithographic masks for 42 layers for a 110 nm CMOS technology process and delivery to a CMOS optical sensor manufacturer DBHitek (Korea)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Фотолитикс ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-1345</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изследвания, изпитвания, измервания и валидиране, както и създаване и тестване на прототип, необходими за и свързани с разработването на иновативната услуга - софтуерна платформа за създаване на онлайн магазини</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕКСТЕНЗА УЕБ ДИВЕЛЪПМЪНТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0397-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на Фотоволтаична централа със съоръжения за съхранение на енергията с мощност 56 KW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЛИПО - ХАРТ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0187-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Проектиране и изграждането на фотоволтаична система за собствено потребление с инсталирана мощност 70 kW, инвертор 60 kW и локални съоръжения за съхранение на електрическа енергия с капацитет минимум 96 kWh, монтирани на покривната конструкция на търговски обект на „СУН-България“, находящ се в с. Крепост, ул. “Хасковска“ №  141“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СУН-БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0993-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Проектиране и изграждането на фотоволтаична система за собствено потребление с инсталирана мощност 50 kW и локални съоръжения за съхранение на електрическа енергия с капацитет минимум 60 kWh, свързани към фотоволтаична система, в гр. Хасково, Парк Кенана, хотел-ресторант „Романтика“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Румис - абагар ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1489-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане и внедряване на система за архивиране на информация 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЮНУЗ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1008-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Монтаж на плочи от EPS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Валбис Трейд ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0550-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на фотоволтаични панели в комбинация с инвертори</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЕНИЦА-НИС 2015 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0844-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване нивото на дигитализация на предприятието чрез внедряване на  3 бр. ИКТ решения:
+Обособена позиция 1 (ОП 1): Въвеждане на модул/система за управление на складовото стопанство (WMS) – 1 бр. и Въвеждане на модул/система за управление на производството – 1 бр.
+Обособена позиция 2 (ОП 2): Създаване на онлайн магазин – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Пулвис" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1960-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на батерии с инвертори 60 kW - 2 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОСЪМ ИНВЕСТ КОНСУЛТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0834-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ НИК-ПЛАСТИК - ВАЛЯ ПЕТРОВА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0010-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на интегрирана система за управление на бизнес процесите в "ГОЛДЪН ФИЙЛД" ООД"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ГОЛДЪН ФИЙЛД" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0615-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изогтвяне на материали за визуална идентичност</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Държавна агенция за бежанците при Министерския съвет (ДАБ при МС)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-1.003-0002-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изготвяне на материали за визуална идентичност </x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИСИЯ НА МЕЖДУНАРОДНА ОРГАНИЗАЦИЯ ПО МИГРАЦИЯ В БЪЛГАРИЯ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-1.003-0001-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изготвяне на материали за визуална идентичност</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISPR001-3.004-0001-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0015-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0005-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0002-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0003-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0009-C04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на интегрирана система за управление на бизнес процесите в Е енд Д Логистикс ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Е енд Д Логистикс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0331-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка и  монтаж на Прахоуловители, за нуждите на „ПРОТЕЙ – М“ ЕООД, в рамките на ДБФП BG05SFPR002-1.004-0458-C01“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРОТЕЙ - М ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0458-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Провеждане на процедура за избор на изпълнител за доставка на компоненти за хибридна ФЕЦ 18 kWp с батерии, включително услуги по проектиране, монтаж и узаконяване.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Кориантро ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1791-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване, доставка, монтаж и въвеждане в експлоатация на CNC обработващ център за високопроизводителен разкрой (Nesting) с автоматично етикетиране и разтоварваща лента</x:t>
+  </x:si>
+  <x:si>
+    <x:t>а2ме ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-1963</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на обзавеждане</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Перос - 2016" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1399-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка и монтаж на 243 кв.м прозрачни ограждащи конструкции /прозорци и врати/с рамка от алуминий с прекъснат топлинен мост</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХОТЕЛ ЕС ПИ ЕС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2458-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Предметът на процедурата е  предмет избор на изпълнител на дейности по внедряване на интегрирано софтуерно решение, включващо CRM система и въвеждане на модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес/процеса на предоставяне на услуги.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЕВАЛ 2017 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1353-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изготвяне на технически проект и изграждане на фотоволтаична система за собствено потребление в комбинация с батерии с обща инсталирана мощност от 50 kWp в Дестинация България ЕООД </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЕСТИНАЦИЯ БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0848-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на Енергийно_ефективни_изолационни_системи_в_сграда на фирма "Експрес Груп -Т" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Експрес Груп-Т ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1934-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предмет на предвидената процедура е избор на доставчик за предоставяне на ИТ услугa, включваща: 1) въвеждане на система за бизнес анализи (Business Intelligence система); 2) изграждане на система за защита на информацията в локална мрежа; 3) изграждане на система за управление на съхранението и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИМАНТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2219-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предмет на предвидената процедура е - изграждане и внедряване на интегрирана информационна система за управление, анализ, защита, съхранение и споделяне на информация, включваща: модул за бизнес анализи (Business Intelligence система); модул за защита на информацията в локална мрежа и модул за управление на съхранението  и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИ-1 ТРАНС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2215-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предмет на процедурата - изграждане на единна платформа за управление на данни и информационна сигурност, включваща инструменти за: модул за бизнес анализи (Business Intelligence система); модул за защита на информацията в локална мрежова среда и модул за управление на съхранението и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕМИРА ЛОГИСТИК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2222-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Предмет на процедура - изграждане и въвеждане в експлоатация на комплексна информационна система за: модул за бизнес анализи (Business Intelligence система); модул за защита на информацията в локална мрежова среда и модул за управление на съхранението и споделянето на информация 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕВРОТИМТЕКС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2207-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изработване на работен проект, доставка и монтаж на Локално съоръжение за съхранение на електрическа енергия за нуждите на „ЗММ Нова Загора“ АД, гр. Нова Загора
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ЗММ Нова Загора“ АД</x:t>
   </x:si>
   <x:si>
     <x:t>Проектиране и изграждане на фотоволтаична инсталация с мощност 95 kW за собствени нужди</x:t>
   </x:si>
   <x:si>
     <x:t>СИМИД А И д ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0931-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Доставка и монтаж на Термопомпи Въздух-въздух и Енергоспестяващи осветители панели-луни</x:t>
-[...77 lines deleted...]
-    <x:t>BG-RRP-2.005-0002-C01</x:t>
+    <x:t xml:space="preserve">“Изграждане на фотоволтаична централа на покрива на сграда на „СТИИЛ ДИЗАЙН“ ЕООД за производство на електроенергия собствени нужди”  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Стил дзизайн ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2376-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на обзавеждане и оборудване за провеждане на дейности за Фондация "Св. Пимен Зографски - Национална художествена академия"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НАЦИОНАЛНА ХУДОЖЕСТВЕНА АКАДЕМИЯ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-1.001-0066-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение "Каритас София"</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMPR001-2.001-0007-C03</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -1315,1639 +1356,1843 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E93"/>
+  <x:dimension ref="A1:E105"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46159</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46150</x:v>
+        <x:v>46174</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46159</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46152</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46159</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46152</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46160</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46153</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46160</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46152</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46160</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46153</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46160</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46153</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46160</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46153</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46160</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46153</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46160</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46149</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46160</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46153</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46160</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46153</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46160</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46153</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46160</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46153</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46160</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46153</x:v>
+        <x:v>46182</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46160</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46153</x:v>
+        <x:v>46182</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46160</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46153</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46160</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46153</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46160</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46153</x:v>
+        <x:v>46182</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46160</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46153</x:v>
+        <x:v>46182</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46160</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46153</x:v>
+        <x:v>46182</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46160</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46153</x:v>
+        <x:v>46182</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46160</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46153</x:v>
+        <x:v>46182</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46160</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46150</x:v>
+        <x:v>46182</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46161</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46154</x:v>
+        <x:v>46182</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46161</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46154</x:v>
+        <x:v>46182</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46161</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46154</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46161</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46153</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46161</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46154</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46161</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46153</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46161</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46147</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46161</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46149</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46161</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46153</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46161</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46153</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46162</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46149</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46162</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46149</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46162</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46147</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46162</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46155</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46162</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46155</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46162</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46155</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46162</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46153</x:v>
+        <x:v>46182</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46162</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46154</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46163</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46156</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46163</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46156</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46163</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46156</x:v>
+        <x:v>46177</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46163</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46156</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46163</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46156</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46163</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46156</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46163</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46153</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46164</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46154</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46164</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46153</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46164</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46157</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46164</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46157</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46164</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46157</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46164</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46157</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="D56" s="0" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="E56" s="0" t="s">
         <x:v>165</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46164</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46157</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="D57" s="0" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="E57" s="0" t="s">
         <x:v>168</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46164</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46157</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="D58" s="0" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="E58" s="0" t="s">
         <x:v>171</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46164</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46154</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="D59" s="0" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="E59" s="0" t="s">
         <x:v>174</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46164</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46157</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="D60" s="0" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="E60" s="0" t="s">
         <x:v>177</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46164</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46156</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="D61" s="0" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="E61" s="0" t="s">
         <x:v>180</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46164</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46156</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="D62" s="0" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="E62" s="0" t="s">
         <x:v>183</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46164</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46154</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="D63" s="0" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="E63" s="0" t="s">
         <x:v>186</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46164</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46157</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="D64" s="0" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="E64" s="0" t="s">
         <x:v>189</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46164</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46157</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="D65" s="0" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="E65" s="0" t="s">
         <x:v>192</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46164</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46157</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="D66" s="0" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="E66" s="0" t="s">
         <x:v>195</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46164</x:v>
+        <x:v>46194</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46157</x:v>
+        <x:v>46187</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="D67" s="0" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="E67" s="0" t="s">
         <x:v>198</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46164</x:v>
+        <x:v>46194</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46157</x:v>
+        <x:v>46182</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="E68" s="0" t="s">
         <x:v>201</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46164</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46157</x:v>
+        <x:v>46187</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="D69" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="D69" s="0" t="s">
+      <x:c r="E69" s="0" t="s">
         <x:v>204</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46164</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46157</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="D70" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="D70" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46164</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46157</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46164</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46157</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46164</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46157</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46164</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46157</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46164</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46157</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46164</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46157</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46166</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46159</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46166</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46156</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46167</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46157</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46167</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46157</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46167</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46157</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46168</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46156</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="E82" s="0" t="s">
         <x:v>241</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46168</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46156</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46168</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46157</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
-        <x:v>46168</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B85" s="2">
-        <x:v>46154</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="2">
-        <x:v>46168</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B86" s="2">
-        <x:v>46154</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="2">
-        <x:v>46168</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B87" s="2">
-        <x:v>46153</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="2">
-        <x:v>46169</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="B88" s="2">
-        <x:v>46154</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="2">
-        <x:v>46170</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="B89" s="2">
-        <x:v>46158</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="2">
-        <x:v>46171</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="B90" s="2">
-        <x:v>46156</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="2">
-        <x:v>46172</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="B91" s="2">
-        <x:v>45783</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:5">
       <x:c r="A92" s="2">
-        <x:v>46173</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="B92" s="2">
-        <x:v>46034</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:5">
       <x:c r="A93" s="2">
+        <x:v>46197</x:v>
+      </x:c>
+      <x:c r="B93" s="2">
+        <x:v>46185</x:v>
+      </x:c>
+      <x:c r="C93" s="0" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="D93" s="0" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="E93" s="0" t="s">
+        <x:v>264</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="94" spans="1:5">
+      <x:c r="A94" s="2">
+        <x:v>46197</x:v>
+      </x:c>
+      <x:c r="B94" s="2">
+        <x:v>46185</x:v>
+      </x:c>
+      <x:c r="C94" s="0" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="D94" s="0" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="E94" s="0" t="s">
+        <x:v>267</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="95" spans="1:5">
+      <x:c r="A95" s="2">
+        <x:v>46200</x:v>
+      </x:c>
+      <x:c r="B95" s="2">
+        <x:v>46185</x:v>
+      </x:c>
+      <x:c r="C95" s="0" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="D95" s="0" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="E95" s="0" t="s">
+        <x:v>270</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="96" spans="1:5">
+      <x:c r="A96" s="2">
+        <x:v>46200</x:v>
+      </x:c>
+      <x:c r="B96" s="2">
+        <x:v>46185</x:v>
+      </x:c>
+      <x:c r="C96" s="0" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="D96" s="0" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="E96" s="0" t="s">
+        <x:v>273</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="97" spans="1:5">
+      <x:c r="A97" s="2">
+        <x:v>46200</x:v>
+      </x:c>
+      <x:c r="B97" s="2">
+        <x:v>46188</x:v>
+      </x:c>
+      <x:c r="C97" s="0" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="D97" s="0" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="E97" s="0" t="s">
+        <x:v>276</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="98" spans="1:5">
+      <x:c r="A98" s="2">
+        <x:v>46200</x:v>
+      </x:c>
+      <x:c r="B98" s="2">
+        <x:v>46188</x:v>
+      </x:c>
+      <x:c r="C98" s="0" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="D98" s="0" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="E98" s="0" t="s">
+        <x:v>279</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="99" spans="1:5">
+      <x:c r="A99" s="2">
+        <x:v>46200</x:v>
+      </x:c>
+      <x:c r="B99" s="2">
+        <x:v>46188</x:v>
+      </x:c>
+      <x:c r="C99" s="0" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="D99" s="0" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="E99" s="0" t="s">
+        <x:v>282</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="100" spans="1:5">
+      <x:c r="A100" s="2">
+        <x:v>46200</x:v>
+      </x:c>
+      <x:c r="B100" s="2">
+        <x:v>46188</x:v>
+      </x:c>
+      <x:c r="C100" s="0" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="D100" s="0" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="E100" s="0" t="s">
+        <x:v>285</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="101" spans="1:5">
+      <x:c r="A101" s="2">
+        <x:v>46202</x:v>
+      </x:c>
+      <x:c r="B101" s="2">
+        <x:v>46185</x:v>
+      </x:c>
+      <x:c r="C101" s="0" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="D101" s="0" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="E101" s="0" t="s">
+        <x:v>198</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="102" spans="1:5">
+      <x:c r="A102" s="2">
+        <x:v>46202</x:v>
+      </x:c>
+      <x:c r="B102" s="2">
+        <x:v>46185</x:v>
+      </x:c>
+      <x:c r="C102" s="0" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="D102" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="E102" s="0" t="s">
+        <x:v>290</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="103" spans="1:5">
+      <x:c r="A103" s="2">
+        <x:v>46204</x:v>
+      </x:c>
+      <x:c r="B103" s="2">
+        <x:v>46184</x:v>
+      </x:c>
+      <x:c r="C103" s="0" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="D103" s="0" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="E103" s="0" t="s">
+        <x:v>293</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="104" spans="1:5">
+      <x:c r="A104" s="2">
+        <x:v>46290</x:v>
+      </x:c>
+      <x:c r="B104" s="2">
+        <x:v>46175</x:v>
+      </x:c>
+      <x:c r="C104" s="0" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="D104" s="0" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="E104" s="0" t="s">
+        <x:v>296</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="105" spans="1:5">
+      <x:c r="A105" s="2">
         <x:v>46317</x:v>
       </x:c>
-      <x:c r="B93" s="2">
+      <x:c r="B105" s="2">
         <x:v>45671</x:v>
       </x:c>
-      <x:c r="C93" s="0" t="s">
-[...6 lines deleted...]
-        <x:v>275</x:v>
+      <x:c r="C105" s="0" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="D105" s="0" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="E105" s="0" t="s">
+        <x:v>299</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Tenders and Offers</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Area</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>