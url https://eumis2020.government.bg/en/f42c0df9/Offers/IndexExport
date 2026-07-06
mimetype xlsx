--- v1 (2026-06-15)
+++ v2 (2026-07-06)
@@ -1,995 +1,1123 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b07b6b524bc48d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3e105dde7d3f429eaf5c2a64cad2384c.psmdcp" Id="Raf2486b8de044686" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc22ce106a25947ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/50565ecf022e4af08ff8826f8d35ee3f.psmdcp" Id="Rd1661cee1026445b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Tenders and Offers" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Offers submission deadline</x:t>
   </x:si>
   <x:si>
     <x:t>Announcement date of procedure for external assignment</x:t>
   </x:si>
   <x:si>
     <x:t>Procedure subject</x:t>
   </x:si>
   <x:si>
     <x:t>Beneficiary</x:t>
   </x:si>
   <x:si>
     <x:t>Contract registration number</x:t>
   </x:si>
   <x:si>
-    <x:t>Изграждане на фотоволтаична електроцентрала с мощност 60 kW за собствено потребление в „Алуакс“ ООД</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">"АЛУАКС" ООД
+    <x:t xml:space="preserve">Доставка и монтаж на термопомпи </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕДИСтрой ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1107-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на ИКТ решения</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"БИОФАРМА ЛАБОРАТОРИС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0612-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на ДМА по ОП "Конкурентноспособност и иновации в предприятията 2021-2027", по проект "Подобряване на производствения капацитет на семейната рекламна агенция Райц-2 ООД", включваща ДМА "UV LED printer, или еквивалентно";  "Лазер за рязане и гравиране на метал, или еквивалентно".</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАЙЦ - 2 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0378-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на специализирано презентационно оборудване
+•	Интерактивен дисплей – 1 бр.
+•	Стойка за интерактивен дисплей – 1 бр.
+•	Адаптер за пренос на данни с USB type A за интерактивен дисплей – 1 бр.
+•	Адаптер за пренос на данни с USB - type C за интерактивен дисплей – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГЕНИК АРХИТЕКТС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1520-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Осигуряване на социални придобивки за работещите и колективни предпазни средства- както следва: Закупуване, доставка и монтаж на климатици: -4 бр. Колонен климатик и 2 бр. Климатици в сплит система.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛМЕТАЛ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1869-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на високотехнологично оборудване за фотографско студио</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ДРИЙМ ФОТОГРАФИ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1167-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на високотехнологично обурудване в сферата на архитектурните дейностти с обособени позиции: -ДВУЧЕСТОТЕН ИНТЕГРИРАН ПРИЕМНИК , -Широкоформатна линия за рязане и сгъване на документи, -Черна техника -Устройства за разпечатване</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КАРАПАНОПРОДЖЕКТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1311-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Логистични услуги за осигуряване на мероприятия: кръгла маса - 1бр, дискусионен форум - 1бр, обществена дискусия - 1бр и семинар - 1бр (зала, техническо оборудване, техническо осигуряване, кетъринг и материали)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Сдружение Регионален иновационен център "Амбициозно Габрово"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0034-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител по обособени позиции:
+ОБОСОБЕНА ПОЗИЦИЯ 1: Доставка и монтаж на 2 бр. Ротационни компресори с инверторно управление с изсушител
+ОБОСОБЕНА ПОЗИЦИЯ 2: Доставка и монтаж на 1 бр. Ресивър</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РД СИСТЕМС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1091-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на ергономични бюра и столове:
+Об. позиция 1.
+1. Ергономичен стол- 5 броя;
+2. Работно ергономично бюро- 5 броя.
+Об. позиция 2.
+1. Масажен стол- 1 брой.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕКОМ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1772-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ДМА за нуждите на Булпласт – М ЕООД.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛПЛАСТ-М ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1993-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на ДМА по ОП "Конкурентноспособност и иновации в предприятията 2021-2027", по проект "Подобряване на производствения капацитет на семейната рекламна агенция Райц-2 ООД", включваща "обектив, или еквивалентно"</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Предмет на предвидената процедура е възлагане на услуги за внедряване на интегрирани софтуерни решения в областта на информационните и комуникационни технологии, насочени към дигитализация и оптимизация на управленските и бизнес процесите на предприятието. В рамките на процедурата се предвижда 
+Внедряване на ИКТ решения
+внедряване на система за управление на ресурсите (ERP), 
+система за управление на взаимоотношенията с клиенти (CRM), 
+система за бизнес анализи (Business Intelligence), 
+както и система за управление на съхранението и споделянето на информация.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFPR001-2.004-0392-C01</x:t>
-[...101 lines deleted...]
-    <x:t xml:space="preserve">Подобряване на производствения капацитет на предприятието, чрез придобиване на ДМА
+    <x:t>ВАНГЕЛОВИ СТРОЙ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0248-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на интегрирани системи за управление на взаимоотношенията с клиенти и управление на веригата за доставки за нуждите на производствения процес, включващи: • система за управление на взаимоотношенията с клиенти (CRM система) •модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес „</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Меджик Аутдор ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1207-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) – 1 бр. (Обособена позиция №1) и/или за изграждането на система за управление на съхранението и споделянето на информация (Обособена позиция №2)“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМАРТ ЕЛЕКТРИКС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1371-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на технологично оборудване за 50,5kWp фотоволтаичнa системa и 62 кВтч батерии за съхранение за фотоволтаична система за собствено потребление в комбинация с батерии на "КОТЕТЕРОВ-ИНВЕСТ" ЕООД, гр. София“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОТЕТЕРОВ-ИНВЕСТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1626-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на енергийно ефективни системи в две обособени позиции: Обособена позиция 1: Фотоволтаична електрическа централа ФтЕЦ Обособена позиция 2: Локални съоръжения за съхранение на енергия батерии в комбинация с инвертори</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Лидер МАГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0077-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 30 kW за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"КРАСИ МВ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0913-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и изпълнение на СМР дейности за енергийно-ефективни изолационни системи в сгради:
+1. Tоплоизолационни системи от сандвич панели за външни стени и подове към външен въздух – 250 кв.м 
+2. Tоплоизолационни системи от сандвич панели за покриви – 399,5 кв.м.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Стайков и Синове” ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0023-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане на дигитални решения в 5 (пет) обособени позиции, които са както следва:
+1. Въвеждане на система за управление на ресурсите (ERP);
+2. Въвеждане на система за управление на взаимоотношенията с клиенти (CRM);
+3. Въвеждане на система за управлението на продажбите на дребно (POS);
+4. Създаване на онлайн магазин;
+5. Въвеждане на система за бизнес анализи (BI);</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХОБИЛЕНД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1020-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаични панели с инвертори</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ломини ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0345-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на 1 бр. пергола</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОЗИРОГ 27 - СОНЯ ВАСИЛЕВА ЧАКМАКОВА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1911-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на енергийно ефективни изолационни системи в сгради, разделен на следните обособени позиции:
+Обособена позиция № 1: Доставка и монтаж на топлоизолационна система с EPS плочи – 630 кв.м
+Обособена позиция № 2: Доставка и монтаж на топлоизолационна система от сандвич панели – 195 кв.м</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">СИГМАТЕКС-МЦ ЕООД
 </x:t>
   </x:si>
   <x:si>
-    <x:t>СИДИЕС 9 ЕООД</x:t>
-[...80 lines deleted...]
-    <x:t>BG16RFPR001-1.012-1357-C01</x:t>
+    <x:t>BG16RFPR001-2.004-0800-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на Сребърна лента за стопяем елемент Ag99,99 - различни дебелини и размери</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НИКДИМ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0360-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Закупуване на средства за колективна защита
-Об. позиция 1.
-[...2 lines deleted...]
-1. Бюро, с възможност за регулиране на височината спрямо ръста на служителя- 5 броя.
 Об. позиция 3.
 1. Диван- 2 броя.
 Об. позиция 4.
 1. Модулна кухня- 1 брой.</x:t>
   </x:si>
   <x:si>
     <x:t>МЕТАЛ ИНВЕСТ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR002-1.004-0574-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Доставка и въвеждане в експлоатация на цялостна линия за професионално кухненско оборудване за нуждите на "ФУУДИ" ООД</x:t>
-[...170 lines deleted...]
-Обособена позиция 5: Система за управление на съхранението и споделянето на информация – 1 бр.
+    <x:t>Избор на изпълнител за доставка и монтаж на: 
+ОП 1: Компресор за сгъстен въздух с инверторно управление с изсушител, с мощност: 18.5 kW - 1 бр. и Ресивър с обем: 1000 л. - 1 бр. 
+ОП 2: Локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертор – 90 kWh, към съществуваща соларна система за собствено потребление.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЦИЛКОВ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2366-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Избор на изпълнител за доставка на ЛПС и специално работно облекло, необходими за осъществяване на Дейност 3”</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ТРИАДА ИНЖЕНЕРИНГ ООД
 </x:t>
   </x:si>
   <x:si>
-    <x:t>КОКИКОМ ООД</x:t>
-[...14 lines deleted...]
-    <x:t>Изграждане  и въвеждане в експлоатация фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност минимум 56 kW и система за съхранение на енергия с капацитет минимум 56 kWh, предназначена за покриване на собствените нужди от електроенергия</x:t>
+    <x:t>BG05SFPR002-1.004-0401-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка на оборудване” </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Искрецка Пъстърва ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG14MFPR001-2.002-0022-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПОДОБРЯВАНЕ НА ПРОИЗВОДСТВЕНИЯ КАПАЦИТЕТ НА ПРЕДПРИЯТИЕТО, ЧРЕЗ ПРИДОБИВАНЕ НА ДМА ПО ОБОСОБЕНИ ПОЗИЦИИ, 
+като част от дейностите по Административен договор за безвъзмездна финансова помощ (АДБФП) № BG16RFPR001-1.004-1727-C01 от 22.07.2025 г., процедура BG16RFPR001-1.004 „Подкрепа за семейните предприятия, предприятията от творческите индустрии и занаятите“, финансирана от Европейския съюз чрез Програма "Конкурентоспособност и иновации в предприятията" 2021-2027“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕВРОТРАНС 1 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1727-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">СМР  за изграждането на зарядния център по Обособени позиции:
+Обособена позиция 1: СМР за инсталиране и монтаж на зарядните станции и БКТП- 5 бр. бетонни фундаменти за зарядните станции и 1 бр. фундамент за БКТП
+Обособена позиция 2: СМР за инсталация и монтаж на електрически кабели,  необходими за свързване на инфраструктурата за зареждане с електроенергия към мрежата /БКТП/
+Обособена позиция 3: Адаптация на пътя, свързан с изграждането на инфраструктура за достъп до зарядните станции за 449 кв. м.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Автоцентър Тим ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR001-3.003-0002-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 32 kW за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПАВЕКСИМ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0750-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МИЛ-83" ЕООД, гр. Благоевград в качеството си на бенефициент по договор  № BG16RFPR001-2.004-1605-СО1, обявява процедура за възлагане на поръчка с предмет:  
+„Доставка и монтаж на технологично оборудване за ФЕЦ за производство на електроенергия за собствени нужди на фирма "МИЛ-83" ЕООД, със следните параметри - 61,18kWp фотоволтаична система и 61,4kWh батерии за съхранение на енергия.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИЛ-83 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1605-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична инсталация 30 kWp в комбинация с с 47,84 kWh батерии на покрив на съществуваща сграда - ЧДГ “ЕКОМАЛЧОВЦИ”, за собствено потребление.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЧДГ ЕКОМАЛЧОВЦИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0063-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Провеждане на специфично обучение - Дигитални умения, устойчиво и екологично производство и управление на бизнес процеси в сладкарското производство,                                          
+ на служителите на „Булран“ ЕООД, по проект № BG05SFPR002-1.019-0037-C01 „Насърчаване придобиването на нови умения в Булран ЕООД" чрез нови умения“, по процедура BG05SFPR002-1.019 „НОВИ УМЕНИЯ“ по  Програма „Развитие на човешките ресурси“ 2021-2027.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Булран ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.019-0037-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Системи за управление на документи и корпоративна информация:
+1. Изграждане на система за защита на информацията в локална мрежа
+2. Изграждане на система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КАПИТАНСКИ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0449-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Внедряване на Решения в областта на ИКТ на Спато ООД
+Обособена позиция №1 Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) 
+Обособена позиция №2 Интегрирана ИКТ система - за архивиране на информация, за управление на съхранението и споделянето на информация и за защита на информацията в локална мрежа </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Спато ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2162-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на технологично оборудване за ФЕЦ за производство на електроенергия за собствени нужди на фирма "РЕАЛ ВД" ООД, със следните параметри - 50,5kWp фотоволтаичнa системa и 62кВтч батерии за съхранение.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РЕАЛ ВД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1727-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на ДМА: Настолен компютър All-in-One – 4 броя </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПВМ ПРОЕКТ ИНЖЕНЕРИНГ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2454-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разработване и тестване на прототип на приложение: Тест за изследване на компетентностни модели за предвиждане и оценка на стереотипни ценностни системи: „Когнитивни меметики“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЛП БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0117-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на Система за управление на ресурсите (ERP система) (Обособена позиция №1) и/или Изграждане на система за управление на съхранението и споделянето на информация (Обособена позиция №2) и/или Създаване на онлайн магазин (Обособена позиция №3)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВВТ Инженеринг</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1597-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Внедряване и въвеждане в експлоатация на интегрирана информационна система за управление на бизнес процесите в “БАЙ СЪРПРАЙЗ БГ” ЕООД, насочена към дигитализация и оптимизация на основните дейности на предприятието.
+Системата следва да включва следните основни компоненти:
+1. ERP система – за управление на ресурсите на предприятието;
+2. CRM система – за управление на взаимоотношенията с клиенти;
+3. Онлайн магазин – платформа за приемане и обработка на клиентски поръчки чрез интернет."</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">БАЙ СЪРПРАЙЗ БГ ЕООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0262-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Интеграция на софтуерна платформа със CRM/ERP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИМОНАС КАРДС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0104-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на специализиран софтуер „Интуитивна AI платформа за бизнес анализ с комуникация на естествен език – NovaBI“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЮМАРК ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2710-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, внедряване и въвеждане в експлоатация на ERP система за правление на ресурсите и POS система за управление на продажбите на дребно за нуждите на „КЕЙК ТАЙМ“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КЕЙК ТАЙМ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2023-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, внедряване и въвеждане в експлоатация на ERP система за управление на ресурсите и POS система за управление на продажбите на дребно за нуждите на „ ТЕХНИКЪЛ - СТ ЕООД“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕХНИКЪЛ - СТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2027-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, внедряване и въвеждане в експлоатация на ERP система за управление на ресурсите и POS система за управление на продажбите на дребно за нуждите на „ШОКОЛАД – СТ“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ШОКОЛАД - СТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2020-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване, доставка, монтаж и въвеждане в експлоатация на CNC обработващ център за високопроизводителен разкрой (Nesting) с автоматично етикетиране</x:t>
+  </x:si>
+  <x:si>
+    <x:t>а2ме ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-1963</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на интегрирана система за защита на информацията в локална мрежа, архивиране на информация и система за управление на съхранението и споделянето на информация“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Джи М Л - дизайн ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1679-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на интегрирана система за защита на информацията в локална мрежа,  архивиране на информация и система за управление на съхранението и споделянето на информация </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Финпласт ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0597-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване, доставка, монтаж и въвеждане в експлоатация във фирма „ИТС–Ивона" ООД, на „Компресори за сгъстен въздух, вкл. резервоари за сгъстен въздух“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>И Т С - ИВОНА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0586-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване и спцеиализирани софтуерни продукти в областа на архитектурата , с обособени позиции: 1.Доставка на черна техника  3.Доставка за обработване и корекция на визуализация в архитектурата</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БЕЛ АРХ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0804-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Процедура № 1: „Възлагане на научни изследвания и външни услуги, необходими за разработването на иновативен продукт - нов полимерен материал на основата на Polyamid 6 (PA6) чрез използване на добавки, включващи примеси с различна концентрация на рециклиран полиамид 6 (PA6) с 83%-но съдържание на графит“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛМОУЛД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0304-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Закупуване, доставка и въвеждане в експлоатация на  "Комплект фотоапарат с обективи" - 1 бр.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕХНО ЕНТЕРТЕЙНМЪНТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2743-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Определяне на доставчик с пет обособени позиции:
+ОП 1. Безкабелен ъглошлайф комплект с 2 бр. батерии и зарядно съгласно приложена техническа спецификация - 2 бр. 
+ОП 2. Безкабелна ударно пробивна машинa комплект с 2 бр. батерии и зарядно съгласно приложена техническа спецификация - 2 бр. 
+ОП 3. Безкабелен гайковерт комплект с батерия и зарядно съгласно приложена техническа спецификация - 1 бр.	
+ОП 4. Безкабелна пробивна машина комплект с батерия съгласно приложена техническа спецификация - 1 бр.
+ОП  5. Кука за повдигане съгласно приложена техническа спецификация- 1 опаковка с минимална товароподемност 1000 кг  и 1 опаковка с минимална товароподемност 2000 кг.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГЛОБАЛ ЛИФТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2245-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на рекуперативни блокове за отопление, вентилация и охлаждане (рекуператори) - 4бр.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Нитекс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0418-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на 1бр. енергийно ефективен охладител на въздух </x:t>
+  </x:si>
+  <x:si>
+    <x:t>КВС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0755-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на фотоволтаична електрическа централа с мощност 25 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДБ СТРОЙ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0141-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждането на фотоволтаична система за собствено потребление с мощност 50 kW и локални съоръжения за съхранение на електрическа енергия с капацитет минимум 60 kWh,  в гр. Хасково, местност "Дерекьой топра" ПИ 77195.20.17“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПЛАСТЕР" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0990-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждането на фотоволтаична система за собствено потребление с инсталирана мощност 20 kW и локални съоръжения за съхранение на електрическа енергия с капацитет минимум 27 kWh, в гр. Хасково, ж.к. Орфей 14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПЛАСТЕР АРТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0998-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с мощност 56 kW за собствено потребление, включваща доставка, монтаж, изграждане и въвеждане в експлоатация на фотоволтаични модули, инвертор, конструкция и система за съхранение на електрическа енергия.</x:t>
   </x:si>
   <x:si>
     <x:t>Евелин 2011 ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-2052-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Строително монтажни дейности за повишаване на енергийната ефективност в сграда на фирма „Пламен Петров – П“ ООД по обособени позиции: Обособена позиция 1 (ОП1) – Монтаж на топлоизолационни системи на външните стени – 564 кв.м. Обособена позиция 2 (ОП2) – Подмяна на съществуваща дограма с PVC дограма – 188 кв.м.</x:t>
-[...49 lines deleted...]
-3.Доставка на пособия и съоражения от неръждаема стомана за производство на сладкарски изделия 
+    <x:t xml:space="preserve">Закупуване, доставка и въвеждане в експлоатация на ДМА и ДНА за оптимизиране на бизнес процесите в  „ТЕХНО ЕНТЕРТЕЙНМЪНТ“ ООД, по следните обособени позиции: 
+Обособена позиция 1:  ДМА - Сървър с база данни и виртуализация - 2 бр.;  Сървър за хостинг - 2 бр.;
+Обособена позиция 2: ДНА - Пакет софтуери за дизайн, 3D моделиране и AI помощни средства с колаборационен модул - 1 бр.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>КОЛАКОВ-17 ООД</x:t>
-[...52 lines deleted...]
-Обособена позиция 4: Изграждане на система за управление на съхранението и споделянето на информация  – 1 бр.
+    <x:t xml:space="preserve">Определяне на доставчик с три обособени позиции:
+ОП 1. Въжена лебедка съгласно приложена техническа спецификация - 3 бр. 
+ОП 2.Въжена лебедка съгласно приложена техническа спецификация -  1бр. 	
+ОП 3.Въжена лебедка съгласно приложена техническа спецификация - 1 бр. 
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ЕМ ДЖИ ЕМ ЕООД</x:t>
-[...152 lines deleted...]
-    <x:t xml:space="preserve">Изграждане и внедряване на система за архивиране на информация 
+    <x:t xml:space="preserve">Определяне на доставчик с четири обособени позиции:
+ОП 1.Крик хидравличен съгласно приложена техническа спецификация - 1 бр. 
+ОП 2.Скоба захватна съгласно приложена техническа спецификация - 1 бр. 
+ОП 3.Скоба захватна съгласно приложена техническа спецификация - 1 бр.	
+ОП 4.Скоба захватна съгласно приложена техническа спецификация - 1 бр.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ЮНУЗ ООД</x:t>
-[...115 lines deleted...]
-    <x:t>Провеждане на процедура за избор на изпълнител за доставка на компоненти за хибридна ФЕЦ 18 kWp с батерии, включително услуги по проектиране, монтаж и узаконяване.</x:t>
+    <x:t xml:space="preserve">Доставка на електрически стълбищен катерач – 1 бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ИЗБОР НА ИЗПЪЛНИТЕЛ ЗА ИЗГРАЖДАНЕ НА РЕШЕНИЯ В ОБЛАСТТА НА ИКТ включващ: 
+- Изграждане и въвеждане на Система за управление на ресурсите (ERP система);
+- Изграждане и въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система);
+- Изграждане и въвеждане на Система за архивиране на информация.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТОТАЛ-ТЕСТ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1206-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Устойчиво енергийно обновяване на сгради в сферата на търговията и услугите</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АХАТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-4.021-0290-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Топлинно изолиране на производствена сграда на „НИКОЛА СИМОВ - 99“ ООД - гр. Търговище, чрез доставка и монтаж на топлоизолационна система от покривни сандвич панели с топлоизолация от PUR – 300 кв. м.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„НИКОЛА СИМОВ - 99“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1692-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АрМе ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0464-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на технологично оборудване за ФЕЦ за производство на електроенергия за собствени нужди на фирма МОНЦА-ВН ЕООД, със следните параметри - технологично оборудване за 63,45kWp фотоволтаична система и 61,4kWh батерии за съхранение на енергия."</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МОНЦА- ВН  ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1775-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">СМР за прилагане на мерки за енергийна ефективност по следните обособени позиции:
+ОП 1 „Топлинно изолиране на покрив"
+ОП 2 „Топлинно изолиране на външни стени“
+ОП 3 „Подмяна на прозорци и външна врата“
+ОП 4 „Изграждане на фотоволтаична централа от 15 kW“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">"АМБУЛАТОРИЯ ЗА ГРУПОВА ПРАКТИКА ЗА ПЪРВИЧНА ДЕНТАЛНА ПОМОЩ МЕДИКЕЪР" ООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0262-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на локални съоръжения за съхранение на енергия в комбинация с инвертори към съществуваща централа</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИС ВАНИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1563-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на мярка по енергийна ефективност в търговско предприятие</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЛЕКТРИК 90 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1513-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Изграждане на инсталация за производство на ел. енергия със съоръжения за съхранение на електроенергия за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРТВИЖЪН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1535-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа за нуждите на Кориантро ООД, във връзка с изпълнението на проект "Подобряване на енергийната независимост и конкурентоспособността на производството чрез възобновяема енергия в Кориантро ООД с Договор № BG16RFPR001-2.004-1791-C01, от 01.01.2026 г. по процедура BG16RFPR001-2.004 „Енергийна ефективност и използване на енергия от възобновяеми източници в предприятията“, финансиран по ОП "Конкурентоспособност и иновации в предприятията" 2021-2027.</x:t>
   </x:si>
   <x:si>
     <x:t>Кориантро ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1791-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Закупуване, доставка, монтаж и въвеждане в експлоатация на CNC обработващ център за високопроизводителен разкрой (Nesting) с автоматично етикетиране и разтоварваща лента</x:t>
-[...26 lines deleted...]
-    <x:t xml:space="preserve">Предметът на процедурата е  предмет избор на изпълнител на дейности по внедряване на интегрирано софтуерно решение, включващо CRM система и въвеждане на модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес/процеса на предоставяне на услуги.
+    <x:t xml:space="preserve">„Изграждане на система от възобновяеми енергийни източници за получаване на електроенергия за собствено потребление“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на ДМА в съответствие със Списъка на допустимите категории активи в областта на енергийната ефективност и използването на енергия от възобновяеми източници по Процедура BG16RFPR001-2.004:
+1. Термопомпи - въздух-въздух - 31kW - 6 броя
+2. Компресори за сгъстен въздух включително резервоари за сгъстен въздух - Конвенционален с изсушител - 15kW - 3 броя</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Зем Холд 2012" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1666-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СТАД - БЛИЗНАКОВ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1537-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на интегрирана система за управление на бизнес процеси за нуждите на СЪНСЕТ КАФЕ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СЪНСЕТ КАФЕ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0821-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за изграждане на Локално съоръжение за съхранение на електроенергия (ЛСС) с капацитет от 5.08 МWh, и максимална активна мощност отдавана към мрежата 2.4 МW, като част от комбиниран проект към изградена и пусната в експлоатация фотоволтаична електроцентрала (ФвЕЦ) с мощност 3.0 МW за производство на електроенергия от ВЕИ (слънчева енергия)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Пи Ви Вижън ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.004-1736</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на Роботизирана линия за фосфатиране с пречиствателна станция </x:t>
+  </x:si>
+  <x:si>
+    <x:t>М + С ХИДРАВЛИК АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0012-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Осигуряване на социални придобивки за работещите: Доставка на кухненско и офис - обзавеждане</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СКАЙ МОНТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0628-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на решения в областта на ИКТ по обособени позиции: ОП 1: Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) - 1 бр., Въвеждане на модул/система за управление на складовото стопанство (WMS) - 1 бр., Въвеждане на система за управление за бизнес анализи(Business intelligence) - 1 бр.; ОП 2: Въвеждане на модул/система за управление на продажбите на дребно(Point-of-sale) - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Еделвайс-93 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0347-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване и въвеждане в експлоатация на оборудване по обособени позиции:
+1.Обособена позиция 1 : Резервоар (ресивър) за сгъстен въздух с обем 3000 l; 
+2.Обособена позиция 2: Конвенционален компресор с мощност 45 kW
+3.Обособена позиция 3: Изсушител на сгъстен въздух за компресор 45 kW.  
+4.Обособена позиция 4 : Централизирано управление на системи за сгъстен въздух - 1бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АСТРОИДА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1333-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на термопомпи – 3 броя.
+Доставка и монтаж на енергийно ефективни изолационни системи на сграда.
+Обособена позиция 1. Термопомпена система въздух-вода с мощност 26 kW – 1 брой;
+Обособена позиция 2. Термопомпа въздух-въздух с мощност 16.1 kW – 2 броя;
+Обособена позиция 3. Подобряване на енергийната ефективност на сграда чрез:
+Топлоизолационна плоча от XPS -18 кв.м, топлоизолационна плоча от EPS – 127 кв.м. и Сандвич панел с топлоизолация от PUR за топлоизолиране на покриви 160 кв.м.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Системи и техника за сигурност" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1534-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Процедура № 1: Изпълнение на строително – монтажни работи (СМР) по подобряване на енергийната ефективност в производствената база на „Туристстрой – Царацово“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ТУРИСТСТРОЙ - ЦАРАЦОВО" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1472-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Създаване и тестване на прототипи и пилотни линии, свързани с разработването на продуктовата иновация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВОДСТРОЙ ПЛОВДИВ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0351-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и инсталация на ДМА за нуждите на Булпласт – М ЕООД </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка , монтаж и въвеждане в експлоатация на 2бр термопомпи въздух-вода и придружаваща екипировка с обща топлинна мощност 100 kW .</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕН ТИ ЕН - БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0270-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, дизайн и софтуерно разработване на иновативни функционалности - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> „СЪЗДАВАНЕ И ТЕСТВАНЕ НА ПРОТОТИПИ И ПИЛОТНИ ЛИНИИ, СВЪРЗАНИ С РАЗРАБОТВАНЕТО НА ПРОДУКТОВА ИНОВАЦИЯ - ИНОВАТИВНИ 
+КОЗМЕТИЧНИ ПРОДУКТИ (КРЕМ И СЕРУМ) НА БАЗА НА ROSEPROINN СИСТЕМАТА“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕКОМААТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0241-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на 1 бр  Апарат за фокусирана високоинтензивна магнитна терапия
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ДЕВАЛ 2017 ЕООД</x:t>
-[...82 lines deleted...]
-    <x:t>BG16RFPR001-2.004-2376-C01</x:t>
+    <x:t>МЕДИЦИНСКИ ЦЕНТЪР ХИПОКРАТ - Н ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2554-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и инсталация на CNC пробивен център – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХАРМОНТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-1340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предмет на предвидената процедура	Обект на процедурата	Приложим нормативен акт	Действия
+Доставка, монтаж, настройка и въвеждане в експлоатация на оборудване за разширение на съществуваща фотоволтаична система за собствено потребление и изграждане на система за съхранение на електрическа енергия за нуждите на хотелски комплекс. Процедурата включва доставка на фотоволтаични панели, конструкция, свързващи компоненти, система за съхранение на енергия (батерия), комуникационно оборудване, електроразпределителни компоненти, монтажни дейности, настройка и пуск в експлоатация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>САН ПРОПЪРТИС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0261-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и пускане в експлоатация на ДМА: Компресор за сгъстен въздух с инверторно управление – 2 бр. и Ресивър за сгъстен въздух – 2 бр.  и Изсушител за сгъстен въздух – 2 бр.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МОНТАЖИ ПРОБГ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0108-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на енергийната ефективност на УЗУНОВ 90 АНИМАЛПЕТС ООД, структуриранa в две обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>УЗУНОВ 90 АНИМАЛПЕТС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0547-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на СМР за: Обособена позиция 1 - „Внедряване на съвременни технически решения за енергийна ефективност на сградата – изолиране на външните стени, покрив, подмяна на дограмата“ Обособена позиция 2 - „Изграждане на термопомпена и рекуперативна вентилационна инсталации“ Обособена позиция 3 - „Инсталиране на локални съоръжения за съхранение на енергия батерии в комбинация с инвертори“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АЛНИ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0226-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на 3 броя термопомпи " въздух-вода"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТНА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0813-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ДМА за енергийна ефективност: ОП1 - Рекуперативни блокове за отопление вентилация охлаждане - 3 броя, ОП2 - Термопомпи - 2 броя, ОП3 - Компресор за сгъстен въздух вкл. резервоар за сгъстен въздух - 1 брой</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТС Холдинг Груп ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0161-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изграждане на нова фотоволтаична инсталация 55kw.за производство на енергия от ВЕИ за собствено потребление в комбинация с локални съоръжения за съхранение на енергия (батерии)“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>БЕЙКЪЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0024-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждането на фотоволтаична система за собствено потребление с инсталирана мощност 20 kW и локални съоръжения за съхранение на електрическа енергия с капацитет минимум 50 kWh, в производствена база „РЕА-Елена Будовска“,гр. Хасково</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РЕА - Елена Будовска ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0991-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на локално съоръжение за съхранение на енергия батерия в комбинация с инвертор 102,4kW.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АВТОКОМФОРТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0003-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, доставка и изграждане на фотоволтаична електрическа централа за собствено потребление с мощност 50 kW и батериен блок с капацитет 51 kWh, включително
+присъединяване, пуск и въвеждане в експлоатация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АКЮРЪСИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0103-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 60 kW за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НН ЕЛЕКТРОНИК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0904-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 50 kW за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПЕРФЕКТ ПЛАСТ ВЕЛИКИ ПРЕСЛАВ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0745-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на фотоволтаична централа на покрива на сграда на „М-ТЕКС РЕЦИКЛИРАНЕ НА ТЕКСТИЛ “ ООД за производство на електроенергия собствени нужди </x:t>
+  </x:si>
+  <x:si>
+    <x:t>М-ТЕКС РЕЦИКЛИРАНЕ НА ТЕКСТИЛ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1373-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на дейностите по административен договор № BG16RFPR001-2.004-2069-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДМТех ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2069-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Неотложен и необходим ремонт за подобряване на енергийната ефективност в сграда, собственост на „Актив инвест груп“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Актив инвест груп ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1218-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> "Неотложен и необходим ремонт за подобряване на енергийната ефективност в сграда“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВСД Сервиз</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2720-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на нови дигитални решения с цел повишаване нивото на дигитализация в СТРОЙМАРКЕТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТРОЙМАРКЕТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1861-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на нова фотоволтаична инсталация за производство на енергия от ВЕИ за собствено потребление (Фотоволтаични панели в комбинация с инвертори) с мощност 55 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕБЕЛИ СПАС ДИЗАЙН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0051-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична система 50 kW за производство на електроенергия за собствено потребление и система за съхранение на електрическа енергия 200 kWh.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КРЕС-Д ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0095-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Енергийна ефективност и използване на енергия от възобновяеми източници в „Дръстър Инженеринг“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дръстър Инженеринг ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1866-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на обзавеждане и оборудване за провеждане на дейности за Фондация "Св. Пимен Зографски - Национална художествена академия"</x:t>
   </x:si>
   <x:si>
     <x:t>НАЦИОНАЛНА ХУДОЖЕСТВЕНА АКАДЕМИЯ</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-1.001-0066-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение "Каритас София"</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMPR001-2.001-0007-C03</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
@@ -1356,1843 +1484,2030 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E105"/>
+  <x:dimension ref="A1:E116"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46188</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46174</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46188</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46175</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46188</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46175</x:v>
+        <x:v>46200</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46188</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46178</x:v>
+        <x:v>46200</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46188</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46181</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46188</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46181</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46188</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46181</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46188</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46181</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46188</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46181</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46188</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46181</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46188</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46181</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46188</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46181</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46188</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46181</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="D14" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="E14" s="0" t="s">
         <x:v>41</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46188</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46181</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="D15" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="E15" s="0" t="s">
         <x:v>44</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46189</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46182</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="D16" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="E16" s="0" t="s">
         <x:v>47</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46189</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46182</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="D17" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="E17" s="0" t="s">
         <x:v>50</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46189</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46181</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="D18" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="E18" s="0" t="s">
         <x:v>53</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46189</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46181</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="D19" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="E19" s="0" t="s">
         <x:v>56</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46189</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46182</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D20" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="E20" s="0" t="s">
         <x:v>59</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46189</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46182</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="D21" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="E21" s="0" t="s">
         <x:v>62</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46189</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46182</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="D22" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="E22" s="0" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46189</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46182</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="D23" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="E23" s="0" t="s">
         <x:v>68</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46189</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46182</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="D24" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="E24" s="0" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46189</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46182</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="D25" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="E25" s="0" t="s">
         <x:v>74</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46189</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46182</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="D26" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="E26" s="0" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46189</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46182</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="D27" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E27" s="0" t="s">
         <x:v>80</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46190</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46183</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="D28" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E28" s="0" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46190</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46183</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D29" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="E29" s="0" t="s">
         <x:v>86</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46190</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46183</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D30" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="E30" s="0" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46190</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46183</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="D31" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E31" s="0" t="s">
         <x:v>92</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46190</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46183</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="D32" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="E32" s="0" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46190</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46183</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D33" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="E33" s="0" t="s">
         <x:v>98</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46190</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46183</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="D34" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="E34" s="0" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46190</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46183</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="D35" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="E35" s="0" t="s">
         <x:v>104</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46190</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46183</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="D36" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="E36" s="0" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46190</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46183</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="D37" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E37" s="0" t="s">
         <x:v>110</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46190</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46178</x:v>
+        <x:v>46197</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="D38" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E38" s="0" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46190</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46183</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D39" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="E39" s="0" t="s">
         <x:v>116</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46191</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46184</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="D40" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="E40" s="0" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46191</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46181</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="D41" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="E41" s="0" t="s">
         <x:v>122</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46191</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46182</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D42" s="0" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="E42" s="0" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46191</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46181</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="D43" s="0" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="E43" s="0" t="s">
         <x:v>128</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46191</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46181</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="D44" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="E44" s="0" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46191</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46181</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="D45" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="E45" s="0" t="s">
         <x:v>134</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46191</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46177</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="D46" s="0" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="E46" s="0" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46191</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46184</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D47" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E47" s="0" t="s">
         <x:v>140</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46191</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46184</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="D48" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="E48" s="0" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46191</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46184</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="D49" s="0" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="E49" s="0" t="s">
         <x:v>146</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46191</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46184</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="D50" s="0" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="E50" s="0" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46191</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46184</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="D51" s="0" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="E51" s="0" t="s">
         <x:v>152</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46191</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46184</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="D52" s="0" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="E52" s="0" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46191</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46183</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46191</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46183</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46191</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46183</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46192</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46183</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46192</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46183</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46192</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46184</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46192</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46184</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46192</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46185</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46192</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46185</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46192</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46185</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46192</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46185</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46192</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46185</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46192</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46185</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46192</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46185</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46194</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46187</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46194</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46182</x:v>
+        <x:v>46197</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46195</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46187</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46195</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46185</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46195</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46185</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46195</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46185</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46195</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46185</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46195</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46185</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46195</x:v>
+        <x:v>46214</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46185</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46195</x:v>
+        <x:v>46214</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46185</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46195</x:v>
+        <x:v>46214</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46185</x:v>
+        <x:v>46207</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46195</x:v>
+        <x:v>46214</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46184</x:v>
+        <x:v>46207</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46195</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46183</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46195</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46178</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46195</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46178</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46195</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46178</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46195</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46178</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46195</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46178</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
-        <x:v>46195</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B85" s="2">
-        <x:v>46178</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="2">
-        <x:v>46195</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B86" s="2">
-        <x:v>46178</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="2">
-        <x:v>46195</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B87" s="2">
-        <x:v>46178</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="2">
-        <x:v>46196</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B88" s="2">
-        <x:v>46184</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="2">
-        <x:v>46196</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B89" s="2">
-        <x:v>46184</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="2">
-        <x:v>46196</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B90" s="2">
-        <x:v>46188</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="2">
-        <x:v>46196</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B91" s="2">
-        <x:v>46188</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="D91" s="0" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="E91" s="0" t="s">
         <x:v>256</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:5">
       <x:c r="A92" s="2">
-        <x:v>46196</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B92" s="2">
-        <x:v>46188</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="D92" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="E92" s="0" t="s">
         <x:v>259</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:5">
       <x:c r="A93" s="2">
-        <x:v>46197</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B93" s="2">
-        <x:v>46185</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="D93" s="0" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="E93" s="0" t="s">
         <x:v>262</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:5">
       <x:c r="A94" s="2">
-        <x:v>46197</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B94" s="2">
-        <x:v>46185</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="D94" s="0" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="E94" s="0" t="s">
         <x:v>265</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:5">
       <x:c r="A95" s="2">
-        <x:v>46200</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B95" s="2">
-        <x:v>46185</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="D95" s="0" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="E95" s="0" t="s">
         <x:v>268</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:5">
       <x:c r="A96" s="2">
-        <x:v>46200</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B96" s="2">
-        <x:v>46185</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="D96" s="0" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="E96" s="0" t="s">
         <x:v>271</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:5">
       <x:c r="A97" s="2">
-        <x:v>46200</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B97" s="2">
-        <x:v>46188</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="D97" s="0" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="E97" s="0" t="s">
         <x:v>274</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:5">
       <x:c r="A98" s="2">
-        <x:v>46200</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B98" s="2">
-        <x:v>46188</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="D98" s="0" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="E98" s="0" t="s">
         <x:v>277</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:5">
       <x:c r="A99" s="2">
-        <x:v>46200</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B99" s="2">
-        <x:v>46188</x:v>
+        <x:v>46207</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="D99" s="0" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="E99" s="0" t="s">
         <x:v>280</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:5">
       <x:c r="A100" s="2">
-        <x:v>46200</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B100" s="2">
-        <x:v>46188</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="D100" s="0" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="E100" s="0" t="s">
         <x:v>283</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:5">
       <x:c r="A101" s="2">
-        <x:v>46202</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B101" s="2">
-        <x:v>46185</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="D101" s="0" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="E101" s="0" t="s">
         <x:v>286</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:5">
       <x:c r="A102" s="2">
-        <x:v>46202</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B102" s="2">
-        <x:v>46185</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="D102" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="D102" s="0" t="s">
+      <x:c r="E102" s="0" t="s">
         <x:v>289</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:5">
       <x:c r="A103" s="2">
-        <x:v>46204</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B103" s="2">
-        <x:v>46184</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="D103" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="D103" s="0" t="s">
+      <x:c r="E103" s="0" t="s">
         <x:v>292</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:5">
       <x:c r="A104" s="2">
-        <x:v>46290</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B104" s="2">
-        <x:v>46175</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="D104" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="D104" s="0" t="s">
+      <x:c r="E104" s="0" t="s">
         <x:v>295</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:5">
       <x:c r="A105" s="2">
+        <x:v>46220</x:v>
+      </x:c>
+      <x:c r="B105" s="2">
+        <x:v>46205</x:v>
+      </x:c>
+      <x:c r="C105" s="0" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="D105" s="0" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="E105" s="0" t="s">
+        <x:v>298</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="106" spans="1:5">
+      <x:c r="A106" s="2">
+        <x:v>46220</x:v>
+      </x:c>
+      <x:c r="B106" s="2">
+        <x:v>46198</x:v>
+      </x:c>
+      <x:c r="C106" s="0" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="D106" s="0" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="E106" s="0" t="s">
+        <x:v>301</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="107" spans="1:5">
+      <x:c r="A107" s="2">
+        <x:v>46221</x:v>
+      </x:c>
+      <x:c r="B107" s="2">
+        <x:v>46206</x:v>
+      </x:c>
+      <x:c r="C107" s="0" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="D107" s="0" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="E107" s="0" t="s">
+        <x:v>215</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="108" spans="1:5">
+      <x:c r="A108" s="2">
+        <x:v>46223</x:v>
+      </x:c>
+      <x:c r="B108" s="2">
+        <x:v>46207</x:v>
+      </x:c>
+      <x:c r="C108" s="0" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="D108" s="0" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="E108" s="0" t="s">
+        <x:v>304</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="109" spans="1:5">
+      <x:c r="A109" s="2">
+        <x:v>46223</x:v>
+      </x:c>
+      <x:c r="B109" s="2">
+        <x:v>46208</x:v>
+      </x:c>
+      <x:c r="C109" s="0" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="D109" s="0" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="E109" s="0" t="s">
+        <x:v>307</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="110" spans="1:5">
+      <x:c r="A110" s="2">
+        <x:v>46223</x:v>
+      </x:c>
+      <x:c r="B110" s="2">
+        <x:v>46208</x:v>
+      </x:c>
+      <x:c r="C110" s="0" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="D110" s="0" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="E110" s="0" t="s">
+        <x:v>310</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="111" spans="1:5">
+      <x:c r="A111" s="2">
+        <x:v>46223</x:v>
+      </x:c>
+      <x:c r="B111" s="2">
+        <x:v>46209</x:v>
+      </x:c>
+      <x:c r="C111" s="0" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="D111" s="0" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="E111" s="0" t="s">
+        <x:v>313</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="112" spans="1:5">
+      <x:c r="A112" s="2">
+        <x:v>46224</x:v>
+      </x:c>
+      <x:c r="B112" s="2">
+        <x:v>46209</x:v>
+      </x:c>
+      <x:c r="C112" s="0" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="D112" s="0" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="E112" s="0" t="s">
+        <x:v>316</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="113" spans="1:5">
+      <x:c r="A113" s="2">
+        <x:v>46225</x:v>
+      </x:c>
+      <x:c r="B113" s="2">
+        <x:v>46209</x:v>
+      </x:c>
+      <x:c r="C113" s="0" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="D113" s="0" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="E113" s="0" t="s">
+        <x:v>319</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="114" spans="1:5">
+      <x:c r="A114" s="2">
+        <x:v>46230</x:v>
+      </x:c>
+      <x:c r="B114" s="2">
+        <x:v>46209</x:v>
+      </x:c>
+      <x:c r="C114" s="0" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="D114" s="0" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="E114" s="0" t="s">
+        <x:v>322</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="115" spans="1:5">
+      <x:c r="A115" s="2">
+        <x:v>46290</x:v>
+      </x:c>
+      <x:c r="B115" s="2">
+        <x:v>46175</x:v>
+      </x:c>
+      <x:c r="C115" s="0" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="D115" s="0" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="E115" s="0" t="s">
+        <x:v>325</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="116" spans="1:5">
+      <x:c r="A116" s="2">
         <x:v>46317</x:v>
       </x:c>
-      <x:c r="B105" s="2">
+      <x:c r="B116" s="2">
         <x:v>45671</x:v>
       </x:c>
-      <x:c r="C105" s="0" t="s">
-[...6 lines deleted...]
-        <x:v>299</x:v>
+      <x:c r="C116" s="0" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="D116" s="0" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="E116" s="0" t="s">
+        <x:v>328</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Tenders and Offers</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Area</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>