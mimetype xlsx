--- v2 (2026-07-06)
+++ v3 (2026-07-28)
@@ -1,1123 +1,951 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc22ce106a25947ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/50565ecf022e4af08ff8826f8d35ee3f.psmdcp" Id="Rd1661cee1026445b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a938c3a2af9443d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3dfcb09272e74ec5b3d455dcde637c48.psmdcp" Id="R1ad54b0141aa4c27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Tenders and Offers" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Offers submission deadline</x:t>
   </x:si>
   <x:si>
     <x:t>Announcement date of procedure for external assignment</x:t>
   </x:si>
   <x:si>
     <x:t>Procedure subject</x:t>
   </x:si>
   <x:si>
     <x:t>Beneficiary</x:t>
   </x:si>
   <x:si>
     <x:t>Contract registration number</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Доставка и монтаж на термопомпи </x:t>
-[...117 lines deleted...]
-както и система за управление на съхранението и споделянето на информация.
+    <x:t>Строително-монтажни работи по: ОП1 – Фотоволтаична електроцентрала, ОП2 –Енергийно-ефективни прозрачни ограждащи конструкции, ОП3 - Локално съоръжение за съхранение на енергия  (батерия в комплект с инвертор)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Пастили ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0044-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на: система за защита на информацията в локална мрежа; система за архивиране на информация; система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Логикус ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1488-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изпълнение на мерки за повишаване на енергийната ефективност на „ДИТА-М БЪЛГАРИЯ ООД“ по обособени позиции:
+Обособена позиция № 1 –  „Доставка и монтаж на 4 броя термопомпи - VRF система на директно изпарение“;
+Обособена позиция № 2 – „Доставка и монтаж на рекуперативен блок за отопление, вентилация и охлаждане“
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ВАНГЕЛОВИ СТРОЙ ООД</x:t>
-[...98 lines deleted...]
-    <x:t xml:space="preserve">СИГМАТЕКС-МЦ ЕООД
+    <x:t>ДИТА-М БЪЛГАРИЯ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1673-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и въвеждане в експлоатация на Система за управление на взаимоотношенията с клиенти (CRM система) -1бр. и на модул/система за управление на производството – 1бр., </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ЕТ АНДИ-АНИ ИВАНОВА
 </x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFPR001-2.004-0800-C01</x:t>
-[...38 lines deleted...]
-    <x:t xml:space="preserve">ТРИАДА ИНЖЕНЕРИНГ ООД
+    <x:t>BG16RFPR001-1.012-0525-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на ИКТ системи:
+Обособена позиция №1: Въвеждане на система за управление на ресурсите (ERP система)
+Обособена позиция №2: Въвеждане на система за бизнес анализи (Business Intelligance система)
+Обособена позиция №3: Изграждане на система за управление на съхранението и споделянето на информация
 </x:t>
   </x:si>
   <x:si>
-    <x:t>BG05SFPR002-1.004-0401-C01</x:t>
-[...24 lines deleted...]
-Обособена позиция 3: Адаптация на пътя, свързан с изграждането на инфраструктура за достъп до зарядните станции за 449 кв. м.
+    <x:t>АВС КОНСУЛТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1180-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Избор на изпълнител за доставка, внедряване и въвеждане в експлоатация на информационни системи и решения за дигитализация и защита на информацията в предприятието" в 3 обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПИП ГРУП КОНСУЛТ" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2303-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на 1.Акум. гайковерт с Окомплектовка-600,33 2.Акум. ъглошлайф с Окомплектовка-650.18 3.Акум. Перфоратор с Окомплектовка в Куфар-1223,26 4.Акум.н импакт с Окомпл.-429,91 5.Акум. нитачка с Окомпл.-1065.19 6.Акум. ножица за рязане наламарина с Окомпл.-618.24 7.Акум. мултишлайф с Окомпл.-469,96 8.Акум. прожекторс Окомпл.-948,87 9.Акум. верижен трион с Окомпл.-1009,37 10.Алуминиево скеле-2113,33 11.Зелен многолинеен лазер с Окомпл.-656,41 12.Монофазен инвенторен генератор с BLUETOOTH-2211,33 13.Заваръчен инверторен апарат с шлем-335,62 14. магнитна ролетка 8 м-35,41 15.количка с инструменти-2298,68 16.Акум уд. Винтоверт-209,63 17.Комплект отвертки високоволтови-74,35 18.Комплект отвертки 12 бр.-с двукомп. дръжка за завиване при по-големи усилия.-45,08 19.Лазерна ролетка- за изм. на разст. без опр. повърхност и на прецизно разст. от опр. повърхност.-198,43 20.Клещи комбинирани-за работа под напрежение-92,72 21.Уред за изтегляна на полиестерни кабели-126,72 (Прекратена)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Спец Тим ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1722-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на химически продукти</x:t>
+  </x:si>
+  <x:si>
+    <x:t>и.Д. Сълюшън Къмпани ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0383</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за въвеждане на съвременни информационни и комуникационни технологии:
+Обособена позиция 1: Създаване на онлайн магазин
+Обособена позиция 2: Въвеждане на Система за управление на ресурсите (ERP система)
+Обособена позиция 3: Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система)
+Обособена позиция 4: Въвеждане на система за бизнес анализи (Business Intelligence система)
+Обособена позиция 5: Изграждане на система за архивиране на информация
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Автоцентър Тим ЕООД</x:t>
-[...34 lines deleted...]
- на служителите на „Булран“ ЕООД, по проект № BG05SFPR002-1.019-0037-C01 „Насърчаване придобиването на нови умения в Булран ЕООД" чрез нови умения“, по процедура BG05SFPR002-1.019 „НОВИ УМЕНИЯ“ по  Програма „Развитие на човешките ресурси“ 2021-2027.
+    <x:t>Аква Белла Къмпани ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1281-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, внедряване и въвеждане в експлоатация на уеб базирани ИКТ решения: 
+Обособена позиция № 1 – Система за управление на взаимоотношенията с клиенти (CRM система) – 1 бр.; 
+Обособена позиция № 2 – Модул/система за управление на производството – 1 бр.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Булран ЕООД</x:t>
-[...70 lines deleted...]
-    <x:t xml:space="preserve">БАЙ СЪРПРАЙЗ БГ ЕООД
+    <x:t>ЕКЗАЛТО</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0240-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на Термопомпи VRF система за директно изпарение, 2 броя, по 45 kW всяка</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДАФО ДИЗАЙН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1998-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за доставка, внедряване и въвеждане в експлоатация на интегрирани информационни системи и решения за дигитализация и защита на информацията в предприятието в 3 обособени позиции
 </x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFPR001-1.012-0262-C01</x:t>
-[...29 lines deleted...]
-    <x:t xml:space="preserve">„Доставка, внедряване и въвеждане в експлоатация на ERP система за управление на ресурсите и POS система за управление на продажбите на дребно за нуждите на „ ТЕХНИКЪЛ - СТ ЕООД“
+    <x:t>"БЮТИФОРС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1747-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на ДМА, както следва:
+1. Компресор за сгъстен въздух с инверторно управление (1 бр.);
+2. Изсушител на сгъстен въздух (1 бр.);
+3. Ресивър (1 бр.)“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>САНДИ 95 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0677-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на лицензи за софтуер на Adobe-30 бр. за 36 месеца абонамент</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СРЕДНО УЧИЛИЩЕ "ВАСИЛ ЛЕВСКИ"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-1.015-1707-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на ДМА, както следва:
+1. Компресор за сгъстен въздух с инверторно управление (2 бр.)
+2. Изсушител на сгъстен въздух (2 бр.)
+3. Ресивър с въздушен обем 500л (1 бр.) 
+4. Ресивър с въздушен обем 1000л (1 бр.)“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФОЛИАРТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0818-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Енергийна ефективност и използване на енергия от възобновяеми източници в „Дръстър Инженеринг“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дръстър Инженеринг ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1866-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична електрическа централа с номинална мощност 50 kW за производство на енергия от ВЕИ за собствено потребление, в комбинация с локална система за съхранение на енергия с капацитет не по-малък от 50 kWh“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРЕСТИЖ МЕБЕЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0002-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на Термопомпа въздух-вода - 1 бр.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕРГОДИЗАЙН" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1558-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на системи за управление на документи и корпоративна информация“, включващ:
+1.	Изграждане на система за архивиране на информацията;
+2.	Изграждане на система за защита на информацията в локална мрежа;
+3.	Изграждане на система за управление на съхранението и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ОМЕГА ПРОФИТ ГРУП
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ТЕХНИКЪЛ - СТ ЕООД</x:t>
-[...68 lines deleted...]
-    <x:t xml:space="preserve">Закупуване, доставка и въвеждане в експлоатация на  "Комплект фотоапарат с обективи" - 1 бр.
+    <x:t>BG16RFPR001-1.012-1258-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на решения в областта на ИКТ по обособени позиции:
+ОП 1: Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) - 1 бр.
+Въвеждане на система за бизнес анализи (Business Intelligence система) – 1 бр.
+ОП 2: Изграждане на система за архивиране на информация – 1 бр.
+Изграждане на система за управление на съхранението и споделянето на информация – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИКРИЛ Консулт ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1016-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разходи за закупуване на обурудване</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНВИКТОС 108 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1952-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на високотехнологично оборудване по обособени позиции, както следва:
+Обособена позиция 1: 
+Шприц машина - вид 1 - 2 бр.
+Шприц машина - вид 2 - 1 бр. 
+Обособена позиция 2: Софтуерна платформа за мониторинг, анализ и оптимизация на производствените процеси – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Джи Пласт“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0318-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на термопомпени системи въздух-въздух за Мострена зала „РУДИ АН“ в гр. Варна – 4 броя</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РУДИ АН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1365-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на ИКТ решение за нуждите на „МАЙСТОР ПЕКАР ВАРНА“ ООД, включващо:
+1. „Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)“;
+2. „Въвеждане на модул/ система за управление на веригата за доставки на суровини/ материали/ компоненти/ продукти за производствения процес“;
+3. „Въвеждане на модул/ система за управление на складовото стопанство (WMS)“;
+4. „Въвеждане на модул/ система за управление на производството“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МАЙСТОР ПЕКАР ВАРНА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2411-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на 4 броя системи/модули за нуждите на КРИДО К ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КРИДО К ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2184-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Извършване на ИКТ услуги по следните обособени позиции:
+ОП 1 Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система)
+ОП 2 Въвеждане на модул/система за управление на производството
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ТЕХНО ЕНТЕРТЕЙНМЪНТ ООД</x:t>
-[...10 lines deleted...]
-ОП  5. Кука за повдигане съгласно приложена техническа спецификация- 1 опаковка с минимална товароподемност 1000 кг  и 1 опаковка с минимална товароподемност 2000 кг.
+    <x:t>ШААЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0500-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на следните информационни и комуникационни технологии:
+OП 1 - Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) - 1 бр.
+ОП 2 - Въвеждане на модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес - 1 бр.
+ОП 3 - Изграждане на система за архивиране на информация - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Кофибейз България" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1228-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане на съвременни информационни и комуникационни технологии (ИКТ) във връзка с изпълнение на Договор № BG16RFPR001-1.012- 0642-C01/27.01.2026 г. с бенефициент „РАВАН 2001” ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАВАН 2001 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0642-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">РАЗХОДИ ЗА УСЛУГИ И РЕШЕНИЯ ВОБЛАСТТА НА ИКТ:
+Въвеждане на модул/система за управлениена веригата за доставки на суровини/материали/компоненти/продукти запроизводствения процес (1 * 8085.57)
+Въвеждане на модул/система за управлениена складовото стопанство (WMS) (1 *8352.46)
+Въвеждане на модул/система за управлениена продажбите на дребно (Point-of-Saleсистема) (1 * 7361.58)
+Въвеждане на система за бизнес анализи(Business Intelligence система) (1 * 8344.28)
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ГЛОБАЛ ЛИФТ ООД</x:t>
-[...5 lines deleted...]
-    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на рекуперативни блокове за отопление, вентилация и охлаждане (рекуператори) - 4бр.
+    <x:t>"СИЛИКО" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0772-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на системи за управление на бизнес процесите</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Алфа акаунтинг 2019" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0115-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на контейнери:
+1. Контейнер (1 вид)- 2  броя;
+2. Контейнер (2 вид)- 2  броя.</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ПАПИР БГ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1535-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане и въвеждане на съвременни информационни и комуникационни технологии (ИКТ) във връзка с изпълнение на Договор № BG16RFPR001-1.012- 0747-C01/27.01.2026 г. с бенефициент „ТЕО МОРИС - БЪЛГАРИЯ ЕООД“, финансиран по процедура BG16RFPR001-1.012 „Дигитализация на предприятията“, Програма „Конкурентоспособност и иновации в предприятията“ 2021–2027 г.“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕО МОРИС-БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0747-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане и въвеждане на съвременни информационни и комуникационни технологии (ИКТ) във връзка с изпълнение на Договор № BG16RFPR001-1.012- 1582-C01/27.01.2026 г. с бенефициент „НЮ ХОУМ СОФА“ ООД, финансиран по процедура BG16RFPR001-1.012 „Дигитализация на предприятията“, Програма „Конкурентоспособност и иновации в предприятията“ 2021–2027 г.“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЮ ХОУМ СОФА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1582-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на локална система за съхранение на електрическа енергия с капацитет 120 kWh, в комбинация с инверторна система с номинална мощност 120kw в „ИМЕКС ТРЕЙД“ ООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ИМЕКС ТРЕЙД" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0481-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на 3 бр. енергийно ефективни охладители на въздух, всеки с охлаждаща мощност от поне 40 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Роял Фуудс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1337-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на 1 бр. енергийно ефективен охладител на въздух, с охлаждаща мощност поне 40 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Бест Хотелс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1842-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Създаване и тестване на прототип, свързан с разработването на продуктова (услуга) иновация - Уеб базирано приложение за извършване на счетоводни услуги</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХЮМАНКОНСУЛТИНГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0213-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на мебели по проект BG-RRP-1.015 ,,Училищна STEM среда" и сключен договор номер BG-RRP-1.015-2288-CO1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОСНОВНО УЧИЛИЩЕ "ВАСИЛ ЛЕВСКИ"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-1.015-2288-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ИНОВЕКС ПАРТНЪРС ГРУП" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0856-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ НИК-ПЛАСТИК - ВАЛЯ ПЕТРОВА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0010-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на стъклария </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРОФЕСИОНАЛНА ГИМНАЗИЯ ПО ХРАНИТЕЛНО - ВКУСОВИ И ХИМИЧНИ ТЕХНОЛОГИИ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-3.008-0008-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 40 kW за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"КМХ - АУТО" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2704-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Проектиране и изпълнение на фотоволтаична електроцентрала с инсталирана мощност минимум 20 kW и система за съхранение на електрическа енергия с капацитет минимум 20 kWh“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Електрофинес строй ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0363-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Проектиране и изпълнение на дейностите по административен договор № BG16RFPR001-2.004-0361-C01“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Пчеларски Център - Южен Еднолично дружество с ограничена отговорност</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0361-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМР за прилагане на мерки за енергийна ефективност по следните обособени позиции:
+ОП 1 „Топлинно изолиране на външни стени и под“
+ОП 2 "Подмяна на външни прозорци и остъклени врати, с рамка от алуминий с прекъснат топлинен мост“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПРОВАД ПЛОД" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0440-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> „Доставка и монтаж на фотоволтаична система и енергийно ефективни прозрачни ограждащи конструкции, обособени в две позиции“
+•  Обособена позиция № 1: Доставка и монтаж на фотоволтаична система с инвертори. 32 KW
+•  Обособена позиция № 2: Доставка и монтаж на енергийно ефективни прозрачни ограждащи конструкции – алуминиева дограма с прекъснат термомост. 145 кв.м
 </x:t>
   </x:si>
   <x:si>
+    <x:t>ЗЕЙНТЕКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0999-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дейности за осигуряване на Енергийна ефективност: 
+Обособена позиция 1: Изграждане на Фотоволтаични панели в комбинация с инвертори с мощност 24 kW
+Обособена позиция 2: Изграждане на Локални съоръжения за съхранение на енергия батерии в комбинация с инвертори с мощност 48 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАЙ 2018 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1193-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Проектиране и изграждане на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление с инсталирана мощност 20 kW и локално съоръжение за съхранение на електрическа енергия с капацитет минимум 20 kWh в „МЕНЛИ КНАЙФ“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МЕНЛИ КНАЙФ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1245-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на Чилъри - 2 бр., за целите на проект BG16RFPR001-2.004-1560-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ЕЛЕКТРОСТАРТ“ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1560-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изграждане на фотоволтаична електрическа инсталация за собствено потребление с номинална мощност 55 kW (инсталирана DC мощност 55,080 kWp) и батерийна система с номинален капацитет 56,32 kWh“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>БЕЙКЪЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0024-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предоставяне на услуги по внедряване на съвременни софтуерни решения в областта на информационните и комуникационни технологии (ИКТ), с цел повишаване нивото на дигитализация, ефективността и интегрираното управление на бизнес процесите в УАН ГИФТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>УАН ГИФТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0530-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Възлагане на научни изследвания – изграждане и тестване на прототип на иновативна платформа за автоматизирано диагностициране на заболявания чрез изкуствен интелект и компютърно зрение</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Коуд Рънърс ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0114-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Доставка и монтаж на локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертор/и по АДБФП  BG16RFPR001-2.004-2218-C01 „Изграждане на локални съоръжения за съхранение на енергия в “Георги Венциславов 2005“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГЕОРГИ ВЕНЦИСЛАВОВ - 2005 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2218-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане  на фотоволтаична електрическа централа (ФтЕЦ) с инсталирана мощност 60 kW, предназначена за производство на електроенергия за собствено потребление. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>АГРОМАШИНА ГРУП ПАЗАРДЖИК</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0840-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дезинфекция, дезинсекция и дератизация (ДДД) за сигурни зони в РПЦ София и РПЦ Харманли - МОМ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Държавна агенция за бежанците при Министерския съвет (ДАБ при МС)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-1.003-0002-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ДЖИ ТИ КАПИТАЛ' ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2114-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на енергоефективно оборудване (VRF/VRV системи и термопомпи въздух–въздух) за търговските обекти на ПОТРЕБИТЕЛНА КООПЕРАЦИЯ „НАПРЕДЪК“, гр. Варна“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПОТРЕБИТЕЛНА КООПЕРАЦИЯ НАПРЕДЪК Кооперация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0171-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа ФтЕЦ 55KW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕМИЛИОНИ 2019 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2276-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Проектиране и изграждане на фотоволтаична система за собствено потребление с изходяща мощност АС минимум 60 kW и локални съоръжения за съхранение на електрическа енергия с капацитет минимум 60 kWh, в производствена база „Еврохолд Финанс“ ЕООД , находяща се в гр. Враца, ул.“Илинден“ № 5 </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Еврохолд финанс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1257-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и монтаж на топлоизолационни системи от сандвич панели за покриви
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЪ ПОЙНТ СТОНЕ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2189-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на ЛОКАЛНИ СЪОРЪЖЕНИЯ ЗА СЪХРАНЕНИЕ НА ЕНЕРГИЯ (БАТЕРИИ) В КОМБИНАЦИЯ С ИНВЕРТОР/И.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НАЙД - ДЕ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2644-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на ЛОКАЛНИ СЪОРЪЖЕНИЯ ЗА СЪХРАНЕНИЕ НА ЕНЕРГИЯ (БАТЕРИИ) В КОМБИНАЦИЯ С ИНВЕРТОР/И</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КА ЕМ-ВАРНА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0930-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на топлоизолационни системи за външни стени и подове към външен въздух: ТИ плоча от EPS,</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОДЕСОССТРОЙ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1357-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на 100 kW локални съоръжения за съхранение на енергия - батерии в комбинация с инвертори за нуждите на Кариби ЕООД, в рамките на ДБФП BG16RFPR001-2.004-0181-C01.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КАРИБИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0181-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Инженеринг – проектиране и изграждане на обществена пералня за пране на хотелско, болнично и друг вид обществено пране в УПИ XXIII-44, XXIV-45, XXV-46, XXVI-47 и XXVII-48, кв.331а, по плана на гр. Ямбол</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“ДСГ България” ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0029-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на Фотоволтаична централа с мощност до 60 kWp за собствени нужди, върху покриви на  СПА Комплекс "Свети Георги", с. Балдево, община Гърмен.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>УРУМОВ - 2 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1024-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и внедряване на ИКТ решения за дигитализация на дейността на „СКАРАТА“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Скарата ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0163-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител във връзка с изпълнение на АД № BG16RFPR001-1.012-0308-C01 с две обособени позиции
+Обособена позиция 1:
+• Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система)
+• Въвеждане на система за бизнес анализи (Business Intelligence система)
+• Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система)
+Обособена позиция 2:
+• Изграждане на система за архивиране на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЛДИДЖИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0308-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на термопомпена VRF система за нуждите на „Стрийт парк“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТРИЙТ ПАРК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2055-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, внедряване, конфигуриране, обучение и гаранционна поддръжка на „AI Maintenance Assistant – Интелигентна система за прогнозна диагностика, анализ и подпомагане на техническата поддръжка чрез изкуствен интелект</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДАНЛЕКС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0614-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изграждане на нова фотоволтаична инсталация за производство на енергия от ВЕИ за собствено потребление (Фотоволтаични панели в комбинация с инвертори) с мощност 150 kW“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНВЕНТИКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0154-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на Фотоволтаична електрическа централа 50kWp за собствени нужди и локално средство за съхранение на електроенергия. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СЪН СИС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1824-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на фотоволтаична система за производство на електрическа енергия за собствени нужди, състояща се от фотоволтаични панели, хибридни инвертори, носеща конструкция, кабели и всички необходими компоненти за нормалното функциониране на системата, с обща инсталирана мощност 150 kWp“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Мартис 09 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0672-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на рекуперативни блокове за отопление, вентилация и охлаждане (рекуператори) - 4бр.</x:t>
+  </x:si>
+  <x:si>
     <x:t>Нитекс ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0418-C01</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на 1бр. енергийно ефективен охладител на въздух </x:t>
-[...46 lines deleted...]
-Обособена позиция 2: ДНА - Пакет софтуери за дизайн, 3D моделиране и AI помощни средства с колаборационен модул - 1 бр.
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на батерия 215 kW с инвертор</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ФОРС - 81 ООД
 </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Определяне на доставчик с три обособени позиции:
-[...2 lines deleted...]
-ОП 3.Въжена лебедка съгласно приложена техническа спецификация - 1 бр. 
+    <x:t>BG16RFPR001-2.004-0664-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">СМР по прилагане на мерки за енергийна ефективност по външните ограждащи конструкции на производствената сграда на ДЕТЕЛИНА 2007 ЕООД, които включват:
+- Топлоизолационна система за външни стени и подове към външен въздух –
+доставка и монтаж на топлоизолационни плочи от минерална вата, вкл. лепило, механично закрепване с дюбели, армираща шпакловка със стъклотекстилна мрежа, грунд и финишно покритие, обработка на ъгли, водооткапи и детайли;
+- Прозрачни ограждащи конструкции – доставка и монтаж на прозорци и врати с рамка от алуминий с прекъснат топлинен мост, остъклени със стъклопакет с нискоемисионно стъкло, вкл. демонтаж на съществуваща дограма, обръщане на страници, подпрозоречни поли и уплътняване.
+- Прозрачни ограждащи конструкции – доставка и монтаж на прозорци и врати с рамка от екструдиран поливинилхлорид (PVC), остъклени със стъклопакет с нискоемисионно стъкло, вкл. демонтаж на съществуваща дограма, обръщане на страници, подпрозоречни поли и уплътняване. 
 </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Определяне на доставчик с четири обособени позиции:
-[...3 lines deleted...]
-ОП 4.Скоба захватна съгласно приложена техническа спецификация - 1 бр.
+    <x:t xml:space="preserve">
+ДЕТЕЛИНА 2007 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0713-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и монтаж на оборудване и материали за ДЕТЕЛИНА 2007 ЕООД:
+- трифазен хибриден инвертор за съхранение на енергия , високоволтов, с 2 независими батерийни входа, безпроблемно превключване, вкл. Комуникационен модул, или еквивалентно;
+- батерийна система за съхранение на енергия, клъстер от 3÷15 модула (брой модули съгласно проекта), безкабелно подреждане, или еквивалентно;
+- управляващ модул на батерийната система, работно напрежение 134,4–864 V, или еквивалентно;
+- DC кабели, соларен тип, с MC4 конектори, за връзка PV масив –инвертор и инвертор – батерийна система, вкл. крайни обработки, или еквивалентно;
+- AC кабелна линия от инвертора до главно разпределително табло, вкл. кабелоносещи системи (скари, тръби, крепежи);
+- разпределително табло с комутационна и защитна апаратура – автоматични прекъсвачи,дефектнотокова защита, катодни отводители тип II (AC и DC страна);
+- материали за заземителна и мълниезащитна инсталация – заземители, шини, проводници, клеми. </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Проектиране и изграждане на фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление с локално съоръжение за съхранение на електрическа енергия (батерия), с мощност на инвертора 20 kW, за нуждите на „АВТОКАР-КОМЕРС“ ЕООД“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АВТОКАР-КОМЕРС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0403-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 56 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"РЕФРАН" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0933-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на енергийната ефективност на ЛМ ХОЛИДЕЙС ООД, структуриранa в две обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛМ ХОЛИДЕЙС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0721-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Инженеринг – проектиране и изграждане на вътрешна инфраструктура на обект „Индустриален парк със складова база в УПИ I-307, кв.10в, по плана на промишлена зона гр. Сливен“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“ДСГ Логистика” ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.005-0006-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на Фотоволтаична електрическа централа 50 kWp за собствени нужди  и локално средство за съхранение на електроенергия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СТОВИ 1" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2116-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изграждане на нова фотоволтаична система с мощност 3.6 MW за производство на енергия от възобновяеми източници, за продажба на енергия на свободния пазар в комбинация с локални съоръжения за съхранение на произведената енергия (батерии):
+ОП 1: Изграждане фотоволтаична система с мощност 3.6 MW
+ОП 2: Изграждане на система за съхранение на електрическа енергия с номинална мощност 3 600 kW и номинален капацитет 7 942 kWh“
 </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Доставка на електрически стълбищен катерач – 1 бр. </x:t>
-[...432 lines deleted...]
-    <x:t>BG16RFPR001-2.004-1866-C01</x:t>
+    <x:t>"АКВА-МАГ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.011-0049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Строително-монтажни дейности за повишаване на енергийната ефективност на „НИКСИ“ ЕООД в две обособени позиции:
+ОП 1: Подмяна на съществуваща дограма с PVC дограма 100 m2
+ОП 2: Монтаж на топлоизолационни системи от сандвич панели за покриви 180 m2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"НИКСИ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0476-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Строително-монтажни работи с:
+- 380 м2 топлинно изолиране със сандвич-панели за външни стени;
+- 400 м2 топлинно изолиране на външни стени с топлоизолационни плочи от EPS.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Линсон мото" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2480-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на оборудване за фотоволтаична електроцентрала с минимална инсталирана мощност 60 kWp и батерийна система за съхранение на електрическа енергия с минимален използваем капацитет 61,4 kWh за собствени нужди на „ТОПАЛ“ ЕООД.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТОПАЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1269-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Строително-монтажни работи за прилагане на мерки за енергийна ефективност: 
+Обособена позиция № 1 Топлинно изолиране на външни стени 
+Обособена позиция № 2 Топлинно изолиране на покрив
+Обособена позиция № 3 Топлинно изолиране на под
+Обособена позиция № 4 Подмяна на прозорци и врати</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЧЕРНОМОРСКИ СОЛНИЦИ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1573-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Процедура за избор на изпълнител/и за въвеждане на ИКТ услуги/решения в предприятието "ЕВАПРЕС ИНВЕСТ" ЕООД във връзка с АДПБФП № BG16RFPR001-1.012-0096-C01 по процедура „Дигитализация на предприятията“, включваща 3 обособени позиции: 
+Обособена позиция 1: Създаване на онлайн магазин;
+Обособена позиция 2: Въвеждане на ИКТ услуги/решения, включващи:
+* Въвеждане на система за управление на ресурсите (ERP система);
+* Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система);
+Обособена позиция 3: Изграждане на система за защита на информацията в локална мрежа;</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕваПрес Инвест" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0096-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на обзавеждане и оборудване за провеждане на дейности за Фондация "Св. Пимен Зографски - Национална художествена академия"</x:t>
   </x:si>
   <x:si>
     <x:t>НАЦИОНАЛНА ХУДОЖЕСТВЕНА АКАДЕМИЯ</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-1.001-0066-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение "Каритас София"</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMPR001-2.001-0007-C03</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
@@ -1484,2030 +1312,1605 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E116"/>
+  <x:dimension ref="A1:E91"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46209</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46195</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46209</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46199</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46209</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46200</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46209</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46200</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46209</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46202</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46209</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46202</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46209</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46202</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46209</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46202</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46209</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46202</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46209</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46202</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46209</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46202</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46210</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46203</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46210</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46203</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46210</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46203</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46210</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46203</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46210</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46196</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46210</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46195</x:v>
+        <x:v>46214</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46210</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46195</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46210</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46195</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46210</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46203</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46210</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46199</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46210</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46203</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46210</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46204</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46211</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46204</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46211</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46204</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46211</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46204</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46211</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46204</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46211</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46204</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46211</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46204</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46211</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46198</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46211</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46196</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46211</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46196</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46211</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46196</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46211</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46203</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46211</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46203</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46211</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46202</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46212</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46197</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
+        <x:v>46233</x:v>
+      </x:c>
+      <x:c r="B39" s="2">
         <x:v>46212</x:v>
       </x:c>
-      <x:c r="B39" s="2">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46212</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46205</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46212</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46205</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46212</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46205</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46212</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46205</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46212</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46204</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46212</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46205</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46212</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46205</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46212</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46205</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46212</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46205</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46213</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46206</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46213</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46206</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46213</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46206</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46213</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46206</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46213</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46206</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46213</x:v>
+        <x:v>46235</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46206</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46213</x:v>
+        <x:v>46235</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46206</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46213</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46204</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46213</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46206</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46213</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46198</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46213</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46203</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46213</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46203</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46213</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46203</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46213</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46206</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46213</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46206</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46213</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46206</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46213</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46206</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46213</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46206</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46213</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46206</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46213</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46197</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46213</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46198</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46213</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46199</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46213</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46203</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46213</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46203</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46213</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46203</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46213</x:v>
+        <x:v>46239</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46203</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46214</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46199</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46214</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46204</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46214</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46207</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46214</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46207</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46216</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46206</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46216</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46209</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46216</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46209</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46216</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46209</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46216</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46209</x:v>
+        <x:v>46229</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46216</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46209</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
-        <x:v>46216</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B85" s="2">
-        <x:v>46206</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="2">
-        <x:v>46216</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B86" s="2">
-        <x:v>46206</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="2">
-        <x:v>46216</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B87" s="2">
-        <x:v>46199</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="2">
-        <x:v>46216</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="B88" s="2">
-        <x:v>46202</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="2">
-        <x:v>46217</x:v>
+        <x:v>46252</x:v>
       </x:c>
       <x:c r="B89" s="2">
-        <x:v>46204</x:v>
+        <x:v>46221</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="2">
-        <x:v>46217</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B90" s="2">
-        <x:v>46205</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="2">
-        <x:v>46217</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B91" s="2">
-        <x:v>46209</x:v>
+        <x:v>45671</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
-        <x:v>256</x:v>
-[...80 lines deleted...]
-      <x:c r="D96" s="0" t="s">
         <x:v>270</x:v>
-      </x:c>
-[...341 lines deleted...]
-        <x:v>328</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Tenders and Offers</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Area</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>