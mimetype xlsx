--- v3 (2026-07-28)
+++ v4 (2026-09-08)
@@ -1,969 +1,1248 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a938c3a2af9443d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3dfcb09272e74ec5b3d455dcde637c48.psmdcp" Id="R1ad54b0141aa4c27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d8b2b76cd97440c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7e053c74d8f949f183c5369040f785a6.psmdcp" Id="R496521506d9a4074" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Tenders and Offers" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Offers submission deadline</x:t>
   </x:si>
   <x:si>
     <x:t>Announcement date of procedure for external assignment</x:t>
   </x:si>
   <x:si>
     <x:t>Procedure subject</x:t>
   </x:si>
   <x:si>
     <x:t>Beneficiary</x:t>
   </x:si>
   <x:si>
     <x:t>Contract registration number</x:t>
   </x:si>
   <x:si>
-    <x:t>Строително-монтажни работи по: ОП1 – Фотоволтаична електроцентрала, ОП2 –Енергийно-ефективни прозрачни ограждащи конструкции, ОП3 - Локално съоръжение за съхранение на енергия  (батерия в комплект с инвертор)</x:t>
-[...19 lines deleted...]
-Обособена позиция № 2 – „Доставка и монтаж на рекуперативен блок за отопление, вентилация и охлаждане“
+    <x:t>Изграждане на Фотоволтаична система с инвертори и батерии с мощност 78 kW - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Крисмар" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0535-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична система с изходяща (номинална) активна мощност не по-малка от 60 kW и локално съоръжение за съхранение на енергия (батерийна система) с номинален капацитет не по-малък от 60 kWh за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОНТРОЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1787-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на ФЕЦ за производство на енергия от възобновяеми източници за собствено потребление в комбинация с локални съоръжения за съхранение на енергия (батерии), свързани към изградената фотоволтаична система</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУТЕР ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0635-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на енергийно ефективна топлоизолационна система от сандвич панели с топлоизолация от PUR/PU (полиуретан) за покриви</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОЛИМПМИР ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0546-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Инженеринг – проектиране и изграждане на Индустриален парк в ПИ 15535.502.106 и ПИ 15535.502.102 по КККР на село Големо село, община Бобов дол, област Кюстендил</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Еко Анализ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.005-0012-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на ФЕЦ с мощност 25 kW за производство на енергия от възобновяеми източници за собствено потребление в комбинация с локални съоръжения за съхранение на енергия (батерии) с капацитет минимум 30 kWh, свързани към изградената фотоволтаична система</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИМОННА 2010 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0892-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване на дигитализацията на предприятието</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГЕРИС ГЛАС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1144-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Покупка, монтаж и въвеждане в експлоатация на Фотоволтаична електрическа централа ФтЕЦ - 40 kWp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РИКО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1283-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на строително-монтажни работи за прилагане на енергийно ефективни топлоизолационни системи в сграда, използвана от „НОВА ЛИНИЯ“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НОВА ЛИНИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0005-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изпълнение на строително – монтажни работи (СМР) по изграждане на фотоволтаична електрическа централа (ФВЦ) с капацитет от 50 kW, включваща соларни панели, инвертор, батерии и други компоненти, необходими за функциониране на централата - 1 комплект </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Мерджан ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0160-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване на енергийната ефективност и използване на енергия от възобновяеми източници в ГИС - 04 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГИС-04 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0857-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване на енергийната ефективност и използване на енергия от възобновяеми източници в Славянка ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Славянка ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0864-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Организация и провеждане на обучения и информационни събития</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СДРУЖЕНИЕ С НЕСТОПАНСКА ЦЕЛ "БЪЛГАРСКИ ФЕРМЕРСКИ СЪЮЗ"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0141-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертори - 12 kW и локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори - 56 kW“ на обект с адрес: обл. Смолян, общ. Златоград, гр. Златоград, ул. Беловидово, бл.195 в ПИ с идентификатор 31111.34.932.1 , 31111.34.816.1 , 31111.34.816.3 и 31111.34.816.11.2"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ "САТЕЛИТ-ТМ - АНТОН СИМЕОНОВ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0585-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване на енергийната ефективност и използване на енергия от възобновяеми източници в Рули ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Рули ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0858-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на Интегрирана система за производство на трислойно ко-екструдирано IBC фолио - 1 бр. , включително всички необходими хардуерни и софтуерни компоненти, техническа документация и гаранционно обслужване  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИНЕЛА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0014-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на 30kW фотоволтаична централа ведно със съоражения за съхранение на електроенергия за собствени нужди върху обект на РПК НАРКООП.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Кооперация РАЙОННА ПОТРЕБИТЕЛНА КООПЕРАЦИЯ "НАРКООП"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1855-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, и въвеждане в експлоатация на  Интегрирана система за пренавиване и рязане на хартия - 1 бр.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРАГОРН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0030-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на Интегрирана система за печат върху облекло – 1 бр.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТРЕА 44 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0048-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на Интегрирана система за производство на метални изделия – 1 бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>КАМИНИНОКС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0121-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на интегрирана ИКТ система за управление на бизнес процесите, включваща система за управление на ресурсите (ERP) и система за управление на взаимоотношенията с клиенти (CRM)
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ДИТА-М БЪЛГАРИЯ ООД</x:t>
-[...8 lines deleted...]
-    <x:t xml:space="preserve">ЕТ АНДИ-АНИ ИВАНОВА
+    <x:t>ФЪНДЕЙ 2020 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2192-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на Интегрирана система за високо прецизно рязане на сложни елементи – 1 бр. включително всички необходими хардуерни и софтуерни компоненти, техническа документация и гаранционно обслужване“,</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРОЕКТОМЕТАЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0036-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на система за създаване на рециклирани табани</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНГИЛИЗ ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR002-1.002-0006-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подкрепа за развитие на бизнес процесите в социално предприятие ЕТ Атанас Пешалов</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ Атанас Пешалов</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0010-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, внедряване, конфигуриране и въвеждане в експлоатация на интегрирана система за защита, архивиране, съхранение и споделяне на корпоративна информация“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЛЕКТРИКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1305-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Услуга по провеждане на маркетингови дейности”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТРЕЙНЪР КОНСУЛТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0146-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Въвеждане на ИКТ системи за управление на бизнеса“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХАРИЗМА 222 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0470-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Внедряване на Интегрирани системи за управление на бизнес процесите във "ФАРКО адвъртайзинг ЕООД"</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ФАРКО адвъртайзинг ЕООД
 </x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFPR001-1.012-0525-C01</x:t>
-[...5 lines deleted...]
-Обособена позиция №3: Изграждане на система за управление на съхранението и споделянето на информация
+    <x:t>BG16RFPR001-1.012-0335-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, въвеждане в експлоатация и гаранционно обслужване на локално съоръжение за съхранение на енергия (батерии) в комбинация с инвертор/и за нуждите на ДАРМИ - ДД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДАРМИ - ДД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0155-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и внедряване на ИКТ решение, представляващо единна интегрирана информационна система, включваща следните функционално свързани модули: 
+• система за управление на взаимоотношенията с клиенти (CRM); 
+• система за управление на производството; 
+• система за архивиране на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Валтекс-Г“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1873-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ИЗБОР НА ИЗПЪЛНИТЕЛ ЗА ИЗГРАЖДАНЕ НА РЕШЕНИЯ В ОБЛАСТТА НА ИКТ включващ: 
+- Изграждане и въвеждане на Система за управление на ресурсите (ERP система);
+- Изграждане и въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система);
+- Изграждане и въвеждане на система за бизнес анализи (Business Intelligence система) 
+- Изграждане и въвеждане на Система за архивиране на информация.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>АВС КОНСУЛТ ООД</x:t>
-[...29 lines deleted...]
-    <x:t>BG16RFPR001-1.001-0383</x:t>
+    <x:t>АЙ БИ ГЛОБАЛ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1218-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и внедряване на интегрирана информационна система, предназначена за дигитализация на основни бизнес процеси в предприятието, включваща следните функционално свързани модули:
+•	система за управление на взаимоотношенията с клиенти (CRM система);
+•	модул/система за управление на производството;
+•	модул/система за управление на складовото стопанство (WMS);
+•	система за управление на съхранението и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Стема-08 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0460-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и пускане в експлоатация на Агрегат с кондензатор за въздушно охлаждане (чилър) с мощност 187kW </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПАНТЕЛЕЙ ТОШЕВ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0633-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на: 
+1. Система за защита на информацията в локална мрежа;
+2. Система за архивиране на информация;
+3. Система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНЖКОНСУЛТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0380-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на VRF/VRV система на директно изпарение (2бр.)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>К 2 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0652-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на VRF/VRV система на директно изпарение (2 бр.)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИВ - ЕЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0682-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на оборудване за въвеждане на енергийноефективни мерки по обособени позиции:  
+Обособена позиция 1: Климатична камера с високо ефективна рекуперация на топлина/студ/влага – 1 бр
+Обособена позиция 2: Система за оползотворяване на отпадна топлина, генерирана при производството на сгъстен въздух – 1 бр</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Екселпак България ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0548-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Организиране на събития и изготвяне на информационни материали</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИСИЯ НА МЕЖДУНАРОДНА ОРГАНИЗАЦИЯ ПО МИГРАЦИЯ В БЪЛГАРИЯ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0005-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Организиране на събития и изготвяне на информационни материали - МОМ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Държавна агенция за бежанците при Министерския съвет (ДАБ при МС)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-1.003-0002-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на стационарна бетонпомпа – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ ИВАЙЛО НЕШЕВ - НЕШ - И</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-0738</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертор/и</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РЕФАН БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1124-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Провеждане на тръжна процедура по ПМС 4 от 11 януари 2024 г. за избор на доставчик на група материали за насищане на платки и електронни компоненти за разработка на радиолекетронно оборудване по опис с обща прогнозна стойност 3 630.17 евро ДДС</x:t>
+  </x:si>
+  <x:si>
+    <x:t>САМЕЛ - 90 АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0289-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Провеждане на тръжна процедура по ПМС 4 от 11 януари 2024 г. за избор на доставчик на материали - керамични плочи за изпичане с единична стойност под 357.90 евро и обща прогнозна стойност 6 135.50 евро без ДДС</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАЗХОДИ ЗА УСЛУГИ И РЕШЕНИЯ В ОБЛАСТТА НА ИКТ по следните обособени позиции:
+Обособена позиция 1 – Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) 
+Обособена позиция 2 – Въвеждане на модул/система за управление на складовото стопанство (WMS)
+Обособена позиция 3 – Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система)
+Обособена позиция 4 – Въвеждане на Система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СЕЙВ КОМПЮТЪРС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1994-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка и въвеждане в експлоатация на „Ротационен компресор за сгъстен въздух 15 Kw“ – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПЪЧКОВ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2172-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на компютърно оборудване и система за съхранение на данни, включваща:
+•	Настолен компютър – 1 брой 
+•	Монитор – 1 брой 
+•	NAS сървър – 1 брой 
+•	Твърди дискове – 16 броя
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ТКД ЗДРАВЕЦ - ГАБРОВО”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0140-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на доставчик на софтуер за управление както следва:
+ОП 1 Система за управление на ресурсите (ERP система) 
+ОП 2 Система за бизнес анализи (Business Intelligence система) 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Графотрейд</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0457-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, доставка и изграждане на фотоволтаична електрическа централа за собствено потребление с мощност 50 kW и батериен блок с капацитет 51 kWh, включително присъединяване, пуск и въвеждане в експлоатация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АКЮРЪСИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0103-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за извършване на доставка, монтаж, изграждане и въвеждане в експлоатация на:
+1. Фотоволтаични панели в комбинация с инвертори с инсталирана мощност 30 kW  
+2. Локални съоръжения за съхранение на енергия батерии в комбинация с инвертори с капацитет 40 kWh
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ВЕРОНИ БГ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0615-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична централа 50 kw на покрива на сграда в комбинация с локални съоръжения за съхранение на енергия за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРОМЕТЕЙ-ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1090-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и извършване на строително-монтажни работи по фотоволтаични панели и инвертори с инсталирана мощност 147 kWp за разширяване на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление на „ХИСАР-МИЛЕНИУМ“ ООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХИСАР - МИЛЕНИУМ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1402-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Организация и провеждане на национални и международни събития, обучителен обмен и участия във форуми и изложения за насърчаване на социалното предприемачество и сътрудничеството“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Биоконсерв ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0067-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и внедряване на ИКТ решения: ОП 1: Въвеждане на Система за управление на ресурсите (ERP система) – 1 бр. и Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) – 1 бр.; ОП 2: Изграждане на система за архивиране на информация – 1 бр. и Изграждане на система за управление на съхранението и споделянето на информация – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ХЕНДИ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2076-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Интегрирани системи за управление на бизнес процесите:
+1. Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система);
+2. Въвеждане на модул/система за управление на складовото стопанство (WMS);</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЯНКУЛОВИ ТРАНС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0473-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на ДМА по обособени позиции, както следва:
+Обособена позиция 1: Доставка, монтаж и въвеждане в експлоатация на Автоматичен широколентов шлайф с ЦПУ (1 бр.); 
+Обособена позиция 2: Доставка, монтаж и въвеждане в експлоатация на Автоматична едностранна кантираща машина с ЦПУ (1 бр.);
+Обособена позиция 3: Внедряване на Платформа за мониторинг на производствено оборудване и анализ на данни (1 бр.)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЛЕГАНС МЕБЕЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0195-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на ДМА по обособени позиции, както следва:
+Обособена позиция 1: Доставка, монтаж и въвеждане в експлоатация на Автоматичен пакетно-разкройващ циркуляр с ЦПУ (1 бр.);
+Обособена позиция 2: Внедряване на Платформа за мониторинг на производствено оборудване и анализ на данни (1 бр.)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНТЕКСТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0194-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на нова ФтЕЦ за собствено потребление на произведената енергия върху покриви и фасади на съществуваща сграда с изходяща мощност 20kW, съчетано с доставка и монтаж на локални съоръжения за съхранение на електрическа енергия (батерия) с минимален общ капацитет 100kWh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НИКТРОНИКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0492-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на: Хоризонтален обработващ център с двупалетна станция,  Вертикален CNC-струг, Дискова отрезна машина (циркуляр) за тръби с входящ и изходящ ролкови транспортьори и Машина с CNC управление за суперфинишна обработка на външни цилиндрични повърхности между центри.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХИДРАВЛИЧНИ ЕЛЕМЕНТИ И СИСТЕМИ /ХЕС/ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0047-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за прилагане на мерки за енергийна ефективност за автосервиз в гр. Годеч</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОДИ - Д ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0344-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Извършване на СМР – фотоволтаична електрическа централа – 60 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕКОРЕПАК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2169-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на 2 броя Фтец по 15 киловата за адреси с. Гложене, местност Левица №6А и местност Левица №12А</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0578-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 56 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФОРМО - НИА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0959-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 55 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ТРАНС ТУПАРОВ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0091-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и изпълнение на СМР дейности за енергийно-ефективни изолационни системи в сгради: 
+1. Tоплоизолационни системи от сандвич панели за външни стени и подове към външен въздух – 452 кв.м 
+2. Tоплоизолационни системи от сандвич панели за покриви – 389 кв.м.“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕКОКОМЕРС-НЕК ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0927-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за извършване на доставка, монтаж, изграждане, изпитване и въвеждане в експлоатация на: 1.Фотоволтаична електроцентрала в комбинация с батерии с инсталирана мощност 50 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АМАТА" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1125-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на термопомпи въздух-вода</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЛЕКС-64 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0462-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ДМА и ДНА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИГ 23 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0672-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на решения в областта на ИКТ по обособени позиции:
+ОП 1: Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)
+ОП 2: Въвеждане на модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес/процеса на предоставяне на услуги
+ОП 3: Въвеждане на модул/система за управление на складовото стопанство (WMS)
+OП 4: Въвеждане на система за бизнес анализи (Business Intelligence система)
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ДРЪСТЪР СПЕДИШЪН" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0261-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на решения в областта на ИКТ по обособени позиции:
+ОП № 1: Изграждане на система за защита на информацията в локална мрежа
+ОП № 2: Изграждане на система за архивиране на информация
+ОП № 3: Изграждане на система за управление на съхранението и споделянето на информация
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"НИРА 21" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2209-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж, въвеждане в експлоатация и гаранционно обслужване на енергийно ефективно оборудване –  22 бр. локални съоръжения за съхранение на енергия (батерии), всяко с минимален капацитет 5,12 kWh по постояннотоковата част в комбинация с инверторни модули и интелигентна система за управление на енергийния поток във връзка с изпълнение на Договор № BG16RFPR001-2.004-1289-C01/01.06.2026 г. с бенефициент „ТЕРА ГРАНД“ ЕООД, финансиран по процедура BG16RFPR001-2.004 „Енергийна ефективност и използване на енергия от възобновяеми източници в предприятията“, Програма "Конкурентоспособност и иновации в предприятията" 2021-2027“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ТЕРА ГРАНД" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1289-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Избор на изпълнител за въвеждане на съвременни информационни и комуникационни технологии:
-Обособена позиция 1: Създаване на онлайн магазин
-[...3 lines deleted...]
-Обособена позиция 5: Изграждане на система за архивиране на информация
+Въвеждане на Система за управление на ресурсите (ERP система)
+Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система)
+Въвеждане на система за бизнес анализи (Business Intelligence система)
 </x:t>
   </x:si>
   <x:si>
     <x:t>Аква Белла Къмпани ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-1281-C01</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Доставка, внедряване и въвеждане в експлоатация на уеб базирани ИКТ решения: 
-[...1 lines deleted...]
-Обособена позиция № 2 – Модул/система за управление на производството – 1 бр.
+    <x:t>Внедряване на решения/системи за дигитализация на предприятието</x:t>
+  </x:si>
+  <x:si>
+    <x:t>К и Б КЛИМА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1920-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТРАНС КОМФОРТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2375-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕРА ЕКО БИЛД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1622-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НАПОЛИ 1994 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2142-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на машина за протегляне </x:t>
+  </x:si>
+  <x:si>
+    <x:t>М + С ХИДРАВЛИК АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0012-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на плоскошлифовъчна машина
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ЕКЗАЛТО</x:t>
-[...14 lines deleted...]
-    <x:t xml:space="preserve">Избор на изпълнител за доставка, внедряване и въвеждане в експлоатация на интегрирани информационни системи и решения за дигитализация и защита на информацията в предприятието в 3 обособени позиции
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на машина за лепинговане</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, внедряване и въвеждане в експлоатация на интегрирани линии за заваряване и почистване с цифрова платформа за интелигентно управление и оптимизация на производствения цикъл</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛОРЕКС ПРО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0292-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Извършване на непреки разходи по проекта</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НУХЕЛТ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0024-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка монтаж и инсталация на:
+Обособена позиция 1: Компресор за сгъстен въздух вкл резервоари за сгъстен въздух с инверторно управление 22 kW - 1 брой; Ресивър 1000 литра - 1 брой и Изсушител на сгъстен въздух 22 kW - 1 брой с място на изпълнение гр. Провадия;
+Обособена позиция 2: Компресор за сгъстен въздух вкл резервоари за сгъстен въздух с инверторно управление 22 kW - 1 брой; Ресивър 1000 литра - 1 брой и Изсушител на сгъстен въздух 22 kW - 1 брой с място на изпълнение гр. Варна
 </x:t>
   </x:si>
   <x:si>
-    <x:t>"БЮТИФОРС" ЕООД</x:t>
-[...72 lines deleted...]
-    <x:t xml:space="preserve">ОМЕГА ПРОФИТ ГРУП
+    <x:t>"А.Д.ХОЛД" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0127-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за предоставяне на услуги по внедряване на ИКТ решения, включващи внедряване на система за управление на взаимоотношенията с клиенти (CRM), система/платформа за вътрешнофирмени обучения в електронна среда (LMS), както и система за управление на съхранението и споделянето на информация, съобразени с изискванията на Приложение 16 по процедура BG16RFPR001-1.012 „Дигитализация на предприятията“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Анира Трейдинг ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1766-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж, интегриране, изпитване и въвеждане в експлоатация на енергийно ефективна система за сгъстен въздух, включваща:  1 бр. винтов компресор за сгъстен въздух с инверторно управление и номинална мощност на основния двигател 75 kW; 1 бр. изсушител за сгъстен въздух с номинална мощност на основния компресор 75 kW; 1 бр. ресивър за сгъстен въздух с обем 3 000 литра“
 </x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFPR001-1.012-1258-C01</x:t>
-[...70 lines deleted...]
-ОП 2 Въвеждане на модул/система за управление на производството
+    <x:t>ЕКОЛЕКТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1706-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, интегриране, изпитване и въвеждане в експлоатация на енергийно ефективна система за сгъстен въздух, включваща:  1 бр. винтов компресор за сгъстен въздух с инверторно управление и номинална мощност на основния двигател 75 kW; 1 бр. изсушител за сгъстен въздух с номинална мощност на основния компресор 75 kW; 1 бр. ресивър за сгъстен въздух с обем 3 000 литра</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕХНОПЛАСТ РИСАЙКЛИНГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1715-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на СМР за извършване на текущ ремонт по смисъла на ЗУТ за повишаване на енергийната ефективност</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕН ПИ ЕН ПЛАСТ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0032-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на енергийно ефективни изолационни системи в сграда - с две обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗЕЛЕНЧУЦИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0850-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на енергийно ефективни изолационни системи - сандвич панели за стени – 650 м2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Мулти Комфорт" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1167-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане, внедряване и интеграция на софтуерни решения по Договор № BG16RFPR001-1.012-0454-C01. Процедурата е разделена на две обособени позиции, както следва:
+Обособена позиция № 1: „Въвеждане на Система за управление на ресурсите (ERP система)“;
+Обособена позиция № 2: „Въвеждане на система за бизнес анализи (Business Intelligence система)“
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ШААЛ ЕООД</x:t>
-[...30 lines deleted...]
-Въвеждане на система за бизнес анализи(Business Intelligence система) (1 * 8344.28)
+    <x:t>ЛП СОФИЯ - 3ПЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0454-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на ИКТ решения за дигитализация на дейността на „Равера“ ЕООД“, включващи:
+Обособена позиция № 1: Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) – 1 брой;
+Обособена позиция № 2: Изграждане на система за защита на информацията в локална мрежа – 1 брой;
+Обособена позиция № 3: Изграждане на система за архивиране на информация – 1 брой</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАВЕРА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0217-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Изграждане и въвеждане в експлоатация фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност минимум 56 kW и система за съхранение на енергия с капацитет минимум 56 kWh, предназначена за покриване на собствените нужди от електроенергия”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БИЛДИНГ ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1192-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> „Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) с инсталирана мощност минимум 25 kW и система за съхранение на енергия с капацитет минимум 25 KWh“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КРИД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2585-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИД ТРЕЙД 2021 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2614-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Варвара -2 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0952-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертор/и с мощност 80 kW и локални съоръжения за съхранение на енергия батерии) в комбинация с инвертор/и с общ капацитет на съхранение 40 kWh и свързването им във ФтЕЦ за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕКС АУДИО" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0519-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕГА-ТРАНС-07 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1119-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Услуги, необходими за разработването на иновация по обособени позиции: 
+ОП. 1 Услуга по разработване на софтуер за управление и контрол 
+ОП 2. Услуга по направа на отливки от стомана и алуминий на рамки, преходи, различни клетки и лазерно рязане на различни проби
+ОП 3 Услуги по съдействие и консултации при разработка на ефективен генератор за производство на електроенергия от вятър в различни конфигурации 
 </x:t>
   </x:si>
   <x:si>
-    <x:t>"СИЛИКО" ООД</x:t>
-[...149 lines deleted...]
-•  Обособена позиция № 2: Доставка и монтаж на енергийно ефективни прозрачни ограждащи конструкции – алуминиева дограма с прекъснат термомост. 145 кв.м
+    <x:t>"Системс енд Технолъджис" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0282-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изпълнение на строително-монтажни работи за подмяна на прозрачни ограждащи конструкции (прозорци) с рамка от екструдиран поливинилхлорид (PVC) в сграда, използвана от „ГОРАИНВЕСТ“ АД“
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ЗЕЙНТЕКС ООД</x:t>
-[...124 lines deleted...]
-    <x:t xml:space="preserve">Доставка и монтаж на топлоизолационни системи от сандвич панели за покриви
+    <x:t>ГОРАИНВЕСТ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0007-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на фотоволтаична централа с мощност ~30 kWp и система за съхранение на електрическа енергия (BESS) 45 kWh за собствено потребление, по проект BG16RFPR001-2.004-2509.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Оптицентър ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2509-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФтЕЦ) за собствени нужди с мощност на инвертора 50 кW (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата).</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИФО ДИЗАЙН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0469-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на Фотоволтаични панели в комбинация с инвертори с мощност 140 kW за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕСТЕ МЕБЕЛИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0460-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, доставка, монтаж и пускане в действие на Фотоволтаична електрическа централа (ФтЕЦ) с мощност не по-малка 56,05 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАНИНА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0688-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на Локални съоръжения за съхранение на енергия - батерии в комбинация с инвертори, вкл. съпътстващи дейности – подготвителни дейности, доставка на спомагателни материали, извършване на необходимите СМР </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ЕВЪР СОКС ЕООД
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ДЪ ПОЙНТ СТОНЕ ООД</x:t>
-[...32 lines deleted...]
-    <x:t xml:space="preserve">Доставка на 100 kW локални съоръжения за съхранение на енергия - батерии в комбинация с инвертори за нуждите на Кариби ЕООД, в рамките на ДБФП BG16RFPR001-2.004-0181-C01.
+    <x:t>BG16RFPR001-2.004-2617-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на локални съоражения за съхранение на енергия (батерии) в комбинация с инвертори по обособени позиции:
+Обособена позиция 1: Локални съоражения за съхранение на енергия батерии в комбинация с инвертор/и с капацитет 60 kW -за ФЕЦ Ивайловград, 
+Обособена позиция 2: Локални съоражения за съхранение на енергия батерии в комбинация с инвертор/и с капацитет 40 kW  -за ФЕЦ Поморие
 </x:t>
   </x:si>
   <x:si>
-    <x:t>КАРИБИ ЕООД</x:t>
-[...104 lines deleted...]
-    <x:t xml:space="preserve">ФОРС - 81 ООД
+    <x:t>ЗОРА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0026-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Извършване на СМР на енергийно ефективни изолационни системи в сгради: сандвич панели стени – 130 м2, сандвич панели покрив – 390 м2 и секционни индустриални врати/външни плътни врати – 25 м2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ФОРЕСТА МЕБЕЛ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2059-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Внедряване и въвеждане в експлоатация на интегрирана информационна система за управление на бизнес процесите в „СОФИТЕКС КЪМПАНИ“ ООД, включваща система за управление на ресурсите (ERP) и система за управление на взаимоотношенията с клиентите (CRM), с интеграция помежду им </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СОФИТЕКС КЪМПАНИ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2063-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДОСТАВКА, МОНТАЖ И ВЪВЕЖДАНЕ В ЕКСПЛОАТАЦИЯ НА 5 (ПЕТ) ТЕРМОПОМПИ ВЪЗДУХ-ВЪЗДУХ ЗА НУЖДИТЕ НА ИНЕКС ТРЕЙД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНЕКС ТРЕЙД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0969-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПАПАДОПУЛОС И СИН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0489-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">"Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 56 kW“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МОНИ ТРЕЙД" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0962-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на нова фотоволтаична инсталация за производство на енергия от ВЕИ за собствено потребление (Фотоволтаични панели в комбинация с инвертори) с мощност минимум 150 kWp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЕВА БРОДКАСТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2042-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Проектиране и изграждане на фотоволтаична система за собствено потребление с изходяща мощност АС минимум 50 kW и локални съоръжения за съхранение на електрическа енергия с капацитет минимум 50 kWh </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АГРОФЕРМ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0987-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, изграждане и въвеждане в експлоатация на нова Фотоволтаична
+електроцентрала с мощност 30kW за собствено потребление, включваща и система
+за съхранение на електрическата енергия (ССЕЕ) с разполагане върху покривната
+част на съществуваща производствена сграда, собственост на Възложителя с
+Идентификатор 56722.651.387.1 и адрес: град Плевен, ул. Кара Колю №10.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИВКО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1711-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Инженеринг — изготвяне на проектни решения, доставка, изграждане и въвеждане в експлоатация на две фотоволтаични електрически централи с обща инсталирана мощност 56 kW и локални съоръжения за съхранение на електрическа енергия с общ капацитет 120 kWh, за собствено потребление, на два обекта в гр. Стара Загора“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Алимар 11" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0083-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и монтаж на енергийно-ефективна топлоизолационна система от сандвич панели за покрив - 444 кв.м. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>МОРАНО ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0321-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на енергийно-ефективни изолационни системи в три обособени позиции:
+Обособена позиция 1 Доставка и монтаж на прозрачни ограждащи конструкции - 32 кв.м.;  
+Обособена позиция 2 Доставка и монтаж на секционни индустриални врати - 2 бр.; 
+Обособена позиция 3 Доставка и монтаж на топлоизолационна система от сандвич панели за покрив - 171 кв.м.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФЕНИКС ЛВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0478-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+Реализиране на мерки за подобряване на енергийната ефективност на „МОНТАЖСТРОЙ 91“ ЕООД, в рамките на проект BG16RFPR001-2.004-1631-C01:
+Обособена позиция 1: Доставка, монтаж и пускане в експлоатация на Фотоволтаични панели в комбинация с инвертор/и;
+Обособена позиция 2: Доставка, инсталиране и пускане в експлоатация на Локално съоръжение за съхранение на енергия (батерия) в комбинация с инвертор/и;</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„МОНТАЖСТРОЙ 91“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1631-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на СМР за енергийно-ефективни изолационни системи в сгради: Tоплоизолационни системи за външни стени и подове към външен въздух ТИ плоча от EPS – 1040 кв.м</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ГАРЕНА 5" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1144-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Инженеринг на вътрешна техническа инфраструктура и сгради на обект: Логистичен парк Декарт в УПИ XIV (ПИ 55871.507.762) , кв. 619, по плана на кв. Сини вир, гр. Перник
 </x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFPR001-2.004-0664-C01</x:t>
-[...148 lines deleted...]
-    <x:t>BG16FFPR003-1.001-0066-C01</x:t>
+    <x:t>ДЕКАРТ КОРПОРЕЙШЪН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.005-0009-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 51,84 kW – 1 бр“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0090-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на фотоволтаична система за производство на електрическа енергия от възобновяеми източници с мощност 55 kW, включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ДРИМ-2020" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0206-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, настройване и въвеждане в експлоатация на 4 броя термопомпи за БГВ в два хотела, 1 бр. термопомпа за затопляне на водата във външен басейн и 1 брой и рекуперативен блок в зала за хранене с местонахождение с. Кранево, община Балчик, област Добрич“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Екогруп</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2193</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за изграждане, доставка, монтаж, настройки и въвеждане в експлоатация на Фотоволтаична инсталация с ЛСС в единна система за производство и съхраняване на чиста енергия от ВЕИ, както следва:
+-	изграждане на фотоволтаична инсталация за 0,4 МWp 
+-	изграждане, доставка, монтаж, настройки и въвеждане в експлоатация на ЛСС 1290 kWh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ХЛЕБОЗАВОД" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0050-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Проектиране, доставка, изграждане, монтаж, присъединяване, изпитване и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с обща изходяща номинална активна мощност на инверторите не по-малка от 50 kW и локално съоръжение за съхранение на електрическа енергия с номинален капацитет не по-малък от 50 kWh“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>УЧМАГ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1021-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на ново нулевоемисионно оборудване за претоварване за повишаване на капацитета на пристанищен оператор „Пристанище Варна“ ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Пристанище Варна" ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR001-3.002-0002-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на фотоволтаична електрическа централа/ФтЕЦ/ 65 kWp за собствено потребление с локално съоръжение за съхранение на електрическа енергия/батерия/ - 81.92kWh и инвертор с мощност 65kW за нуждите на"ГЕМОВА" ЕООД.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГЕМОВА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0964-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение "Каритас София"</x:t>
   </x:si>
   <x:si>
-    <x:t>BG65AMPR001-2.001-0007-C03</x:t>
+    <x:t>BG65AMPR001-2.001-0007-C04</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -1312,1605 +1591,2200 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E91"/>
+  <x:dimension ref="A1:E126"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46231</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46216</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46231</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46220</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46231</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46220</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46231</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46223</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46231</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46224</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46231</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46224</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46231</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46224</x:v>
+        <x:v>46259</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46231</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46220</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46232</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46225</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46232</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46225</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46232</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46225</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46232</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46225</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46232</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46224</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46232</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46223</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46232</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46224</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46232</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46217</x:v>
+        <x:v>46263</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46232</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46214</x:v>
+        <x:v>46263</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46232</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46225</x:v>
+        <x:v>46264</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46232</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46225</x:v>
+        <x:v>46264</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46232</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46225</x:v>
+        <x:v>46264</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46232</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46225</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46232</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46225</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46232</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46225</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46232</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46225</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46233</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46225</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46233</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46226</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46233</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46226</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46233</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46226</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46233</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46226</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46233</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46226</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46233</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46226</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46233</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46226</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46233</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46226</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46233</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46226</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46233</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46226</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46233</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46226</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46233</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46226</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46233</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46212</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46233</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46217</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46233</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46217</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46233</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46220</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46233</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46218</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46233</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46223</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="D44" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="D44" s="0" t="s">
+      <x:c r="E44" s="0" t="s">
         <x:v>130</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46233</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46223</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46234</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46224</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46234</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46224</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46234</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46219</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46234</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46219</x:v>
+        <x:v>46259</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46234</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46220</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46234</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46218</x:v>
+        <x:v>46263</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46234</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46227</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46234</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46227</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46235</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46225</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46235</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46225</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46237</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46223</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46237</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46225</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46237</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46227</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46237</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46227</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46237</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46226</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46237</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46219</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46237</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46224</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46237</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46224</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46237</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46225</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46237</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46223</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46237</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46223</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46237</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46227</x:v>
+        <x:v>46257</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46237</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46230</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46237</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46230</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46237</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46230</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46237</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46230</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46238</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46223</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46238</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46227</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46239</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46231</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="D74" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="D74" s="0" t="s">
+      <x:c r="E74" s="0" t="s">
         <x:v>220</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46240</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46230</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="D75" s="0" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="E75" s="0" t="s">
         <x:v>222</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46240</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46230</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46240</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46227</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46240</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46227</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46240</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46225</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46241</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46226</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46241</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46225</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46241</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46226</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46241</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46229</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46244</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46227</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
-        <x:v>46244</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B85" s="2">
-        <x:v>46227</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="2">
-        <x:v>46245</x:v>
+        <x:v>46277</x:v>
       </x:c>
       <x:c r="B86" s="2">
-        <x:v>46230</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="2">
-        <x:v>46245</x:v>
+        <x:v>46277</x:v>
       </x:c>
       <x:c r="B87" s="2">
-        <x:v>46230</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="2">
-        <x:v>46246</x:v>
+        <x:v>46278</x:v>
       </x:c>
       <x:c r="B88" s="2">
-        <x:v>46227</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="2">
-        <x:v>46252</x:v>
+        <x:v>46278</x:v>
       </x:c>
       <x:c r="B89" s="2">
-        <x:v>46221</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="2">
-        <x:v>46290</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="B90" s="2">
-        <x:v>46175</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="2">
+        <x:v>46279</x:v>
+      </x:c>
+      <x:c r="B91" s="2">
+        <x:v>46269</x:v>
+      </x:c>
+      <x:c r="C91" s="0" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="D91" s="0" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="E91" s="0" t="s">
+        <x:v>265</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="92" spans="1:5">
+      <x:c r="A92" s="2">
+        <x:v>46279</x:v>
+      </x:c>
+      <x:c r="B92" s="2">
+        <x:v>46269</x:v>
+      </x:c>
+      <x:c r="C92" s="0" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="D92" s="0" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="E92" s="0" t="s">
+        <x:v>268</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="93" spans="1:5">
+      <x:c r="A93" s="2">
+        <x:v>46279</x:v>
+      </x:c>
+      <x:c r="B93" s="2">
+        <x:v>46269</x:v>
+      </x:c>
+      <x:c r="C93" s="0" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="D93" s="0" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="E93" s="0" t="s">
+        <x:v>270</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="94" spans="1:5">
+      <x:c r="A94" s="2">
+        <x:v>46279</x:v>
+      </x:c>
+      <x:c r="B94" s="2">
+        <x:v>46269</x:v>
+      </x:c>
+      <x:c r="C94" s="0" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="D94" s="0" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="E94" s="0" t="s">
+        <x:v>272</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="95" spans="1:5">
+      <x:c r="A95" s="2">
+        <x:v>46279</x:v>
+      </x:c>
+      <x:c r="B95" s="2">
+        <x:v>46269</x:v>
+      </x:c>
+      <x:c r="C95" s="0" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="D95" s="0" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="E95" s="0" t="s">
+        <x:v>275</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="96" spans="1:5">
+      <x:c r="A96" s="2">
+        <x:v>46279</x:v>
+      </x:c>
+      <x:c r="B96" s="2">
+        <x:v>46269</x:v>
+      </x:c>
+      <x:c r="C96" s="0" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="D96" s="0" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="E96" s="0" t="s">
+        <x:v>277</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="97" spans="1:5">
+      <x:c r="A97" s="2">
+        <x:v>46279</x:v>
+      </x:c>
+      <x:c r="B97" s="2">
+        <x:v>46269</x:v>
+      </x:c>
+      <x:c r="C97" s="0" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="D97" s="0" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="E97" s="0" t="s">
+        <x:v>280</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="98" spans="1:5">
+      <x:c r="A98" s="2">
+        <x:v>46279</x:v>
+      </x:c>
+      <x:c r="B98" s="2">
+        <x:v>46267</x:v>
+      </x:c>
+      <x:c r="C98" s="0" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="D98" s="0" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="E98" s="0" t="s">
+        <x:v>283</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="99" spans="1:5">
+      <x:c r="A99" s="2">
+        <x:v>46279</x:v>
+      </x:c>
+      <x:c r="B99" s="2">
+        <x:v>46254</x:v>
+      </x:c>
+      <x:c r="C99" s="0" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="D99" s="0" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="E99" s="0" t="s">
+        <x:v>286</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="100" spans="1:5">
+      <x:c r="A100" s="2">
+        <x:v>46279</x:v>
+      </x:c>
+      <x:c r="B100" s="2">
+        <x:v>46265</x:v>
+      </x:c>
+      <x:c r="C100" s="0" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="D100" s="0" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="E100" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="101" spans="1:5">
+      <x:c r="A101" s="2">
+        <x:v>46279</x:v>
+      </x:c>
+      <x:c r="B101" s="2">
+        <x:v>46265</x:v>
+      </x:c>
+      <x:c r="C101" s="0" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="D101" s="0" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="E101" s="0" t="s">
+        <x:v>292</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="102" spans="1:5">
+      <x:c r="A102" s="2">
+        <x:v>46279</x:v>
+      </x:c>
+      <x:c r="B102" s="2">
+        <x:v>46264</x:v>
+      </x:c>
+      <x:c r="C102" s="0" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="D102" s="0" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="E102" s="0" t="s">
+        <x:v>295</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="103" spans="1:5">
+      <x:c r="A103" s="2">
+        <x:v>46279</x:v>
+      </x:c>
+      <x:c r="B103" s="2">
+        <x:v>46262</x:v>
+      </x:c>
+      <x:c r="C103" s="0" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="D103" s="0" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="E103" s="0" t="s">
+        <x:v>298</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="104" spans="1:5">
+      <x:c r="A104" s="2">
+        <x:v>46279</x:v>
+      </x:c>
+      <x:c r="B104" s="2">
+        <x:v>46262</x:v>
+      </x:c>
+      <x:c r="C104" s="0" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="D104" s="0" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="E104" s="0" t="s">
+        <x:v>301</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="105" spans="1:5">
+      <x:c r="A105" s="2">
+        <x:v>46280</x:v>
+      </x:c>
+      <x:c r="B105" s="2">
+        <x:v>46267</x:v>
+      </x:c>
+      <x:c r="C105" s="0" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="D105" s="0" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="E105" s="0" t="s">
+        <x:v>304</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="106" spans="1:5">
+      <x:c r="A106" s="2">
+        <x:v>46280</x:v>
+      </x:c>
+      <x:c r="B106" s="2">
+        <x:v>46269</x:v>
+      </x:c>
+      <x:c r="C106" s="0" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="D106" s="0" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="E106" s="0" t="s">
+        <x:v>307</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="107" spans="1:5">
+      <x:c r="A107" s="2">
+        <x:v>46281</x:v>
+      </x:c>
+      <x:c r="B107" s="2">
+        <x:v>46273</x:v>
+      </x:c>
+      <x:c r="C107" s="0" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="D107" s="0" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="E107" s="0" t="s">
+        <x:v>310</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="108" spans="1:5">
+      <x:c r="A108" s="2">
+        <x:v>46281</x:v>
+      </x:c>
+      <x:c r="B108" s="2">
+        <x:v>46268</x:v>
+      </x:c>
+      <x:c r="C108" s="0" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="D108" s="0" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="E108" s="0" t="s">
+        <x:v>312</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="109" spans="1:5">
+      <x:c r="A109" s="2">
+        <x:v>46281</x:v>
+      </x:c>
+      <x:c r="B109" s="2">
+        <x:v>46266</x:v>
+      </x:c>
+      <x:c r="C109" s="0" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="D109" s="0" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="E109" s="0" t="s">
+        <x:v>315</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="110" spans="1:5">
+      <x:c r="A110" s="2">
+        <x:v>46281</x:v>
+      </x:c>
+      <x:c r="B110" s="2">
+        <x:v>46266</x:v>
+      </x:c>
+      <x:c r="C110" s="0" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="D110" s="0" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="E110" s="0" t="s">
+        <x:v>318</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="111" spans="1:5">
+      <x:c r="A111" s="2">
+        <x:v>46281</x:v>
+      </x:c>
+      <x:c r="B111" s="2">
+        <x:v>46266</x:v>
+      </x:c>
+      <x:c r="C111" s="0" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="D111" s="0" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="E111" s="0" t="s">
+        <x:v>321</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="112" spans="1:5">
+      <x:c r="A112" s="2">
+        <x:v>46282</x:v>
+      </x:c>
+      <x:c r="B112" s="2">
+        <x:v>46266</x:v>
+      </x:c>
+      <x:c r="C112" s="0" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="D112" s="0" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="E112" s="0" t="s">
+        <x:v>324</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="113" spans="1:5">
+      <x:c r="A113" s="2">
+        <x:v>46282</x:v>
+      </x:c>
+      <x:c r="B113" s="2">
+        <x:v>46267</x:v>
+      </x:c>
+      <x:c r="C113" s="0" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="D113" s="0" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="E113" s="0" t="s">
+        <x:v>327</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="114" spans="1:5">
+      <x:c r="A114" s="2">
+        <x:v>46283</x:v>
+      </x:c>
+      <x:c r="B114" s="2">
+        <x:v>46268</x:v>
+      </x:c>
+      <x:c r="C114" s="0" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="D114" s="0" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="E114" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="115" spans="1:5">
+      <x:c r="A115" s="2">
+        <x:v>46283</x:v>
+      </x:c>
+      <x:c r="B115" s="2">
+        <x:v>46268</x:v>
+      </x:c>
+      <x:c r="C115" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="D115" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="E115" s="0" t="s">
+        <x:v>333</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="116" spans="1:5">
+      <x:c r="A116" s="2">
+        <x:v>46283</x:v>
+      </x:c>
+      <x:c r="B116" s="2">
+        <x:v>46269</x:v>
+      </x:c>
+      <x:c r="C116" s="0" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="D116" s="0" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="E116" s="0" t="s">
+        <x:v>336</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="117" spans="1:5">
+      <x:c r="A117" s="2">
+        <x:v>46283</x:v>
+      </x:c>
+      <x:c r="B117" s="2">
+        <x:v>46268</x:v>
+      </x:c>
+      <x:c r="C117" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="D117" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="E117" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="118" spans="1:5">
+      <x:c r="A118" s="2">
+        <x:v>46283</x:v>
+      </x:c>
+      <x:c r="B118" s="2">
+        <x:v>46267</x:v>
+      </x:c>
+      <x:c r="C118" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="D118" s="0" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="E118" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="119" spans="1:5">
+      <x:c r="A119" s="2">
+        <x:v>46284</x:v>
+      </x:c>
+      <x:c r="B119" s="2">
+        <x:v>46269</x:v>
+      </x:c>
+      <x:c r="C119" s="0" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="D119" s="0" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="E119" s="0" t="s">
+        <x:v>345</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="120" spans="1:5">
+      <x:c r="A120" s="2">
+        <x:v>46285</x:v>
+      </x:c>
+      <x:c r="B120" s="2">
+        <x:v>46267</x:v>
+      </x:c>
+      <x:c r="C120" s="0" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="D120" s="0" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="E120" s="0" t="s">
+        <x:v>348</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="121" spans="1:5">
+      <x:c r="A121" s="2">
+        <x:v>46286</x:v>
+      </x:c>
+      <x:c r="B121" s="2">
+        <x:v>46269</x:v>
+      </x:c>
+      <x:c r="C121" s="0" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="D121" s="0" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="E121" s="0" t="s">
+        <x:v>351</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="122" spans="1:5">
+      <x:c r="A122" s="2">
+        <x:v>46286</x:v>
+      </x:c>
+      <x:c r="B122" s="2">
+        <x:v>46269</x:v>
+      </x:c>
+      <x:c r="C122" s="0" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="D122" s="0" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="E122" s="0" t="s">
+        <x:v>354</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="123" spans="1:5">
+      <x:c r="A123" s="2">
+        <x:v>46288</x:v>
+      </x:c>
+      <x:c r="B123" s="2">
+        <x:v>46271</x:v>
+      </x:c>
+      <x:c r="C123" s="0" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="D123" s="0" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="E123" s="0" t="s">
+        <x:v>357</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="124" spans="1:5">
+      <x:c r="A124" s="2">
+        <x:v>46288</x:v>
+      </x:c>
+      <x:c r="B124" s="2">
+        <x:v>46252</x:v>
+      </x:c>
+      <x:c r="C124" s="0" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="D124" s="0" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="E124" s="0" t="s">
+        <x:v>360</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="125" spans="1:5">
+      <x:c r="A125" s="2">
+        <x:v>46289</x:v>
+      </x:c>
+      <x:c r="B125" s="2">
+        <x:v>46268</x:v>
+      </x:c>
+      <x:c r="C125" s="0" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="D125" s="0" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="E125" s="0" t="s">
+        <x:v>363</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="126" spans="1:5">
+      <x:c r="A126" s="2">
         <x:v>46317</x:v>
       </x:c>
-      <x:c r="B91" s="2">
+      <x:c r="B126" s="2">
         <x:v>45671</x:v>
       </x:c>
-      <x:c r="C91" s="0" t="s">
-[...6 lines deleted...]
-        <x:v>270</x:v>
+      <x:c r="C126" s="0" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="D126" s="0" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="E126" s="0" t="s">
+        <x:v>366</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Tenders and Offers</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Area</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>