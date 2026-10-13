--- v0 (2026-09-21)
+++ v1 (2026-10-13)
@@ -1,1025 +1,1197 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0411d1b396cd47ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8d025c72fc274bf99507eb6ba2ca4fc0.psmdcp" Id="R38c134b363fb40c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46c1d4de5f76408d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8e305d6dd5174b6e9ddb392f39141b2b.psmdcp" Id="R38a0eb7bdc354fa5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Tenders and Offers" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Offers submission deadline</x:t>
   </x:si>
   <x:si>
     <x:t>Announcement date of procedure for external assignment</x:t>
   </x:si>
   <x:si>
     <x:t>Procedure subject</x:t>
   </x:si>
   <x:si>
     <x:t>Beneficiary</x:t>
   </x:si>
   <x:si>
     <x:t>Contract registration number</x:t>
   </x:si>
   <x:si>
-    <x:t>Дигитализация на ЕТ "ХРИСТИНА - ХРИСТИНА ГАНДЖУЛОВА": Обособена позиция № 1: Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система). Обособена позиция № 2: Въвеждане на система за бизнес анализи (Business Intelligence система). Обособена позиция № 3: Въвеждане на система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда. Обособена позиция № 4: Изграждане на система за управление на съхранението и споделянето на информация.</x:t>
-[...42 lines deleted...]
-    <x:t xml:space="preserve">Изработка на рекламни материали (брошури, каталози, видео и др.) по проект BG05SFPR002-1.013-0067-С01 „БиоконСерв+ – Развитие на социалното предприемачество чрез иновации, маркетинг и международно сътрудничество“, финансиран по Програма „Развитие на човешките ресурси“ 2021–2027 г.	
+    <x:t>„Изграждане на нова фотоволтаична електрическа централа с номинална мощност 50 kW за производство на енергия от ВЕИ за собствено потребление, в комбинация с локална система за съхранение на енергия с капацитет не по-малък от 50 kWh“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СИН КАРС ИНТЕРНЕШЪНЪЛ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0222-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, монтаж и въвеждане в експлоатация на термопомпи от типа "въздух" - "вода" с отоплителна мощност 70 kW– 3 бр. и термопомпи от типа "въздух" - "вода" с отоплителна мощност 27 kW– 3 бр.“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВЕЛИНА ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2761-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Доставка и монтаж на локална система за съхранение на електрическа енергия с минимален капацитет 120 kWh в комбинация с инвертор/и“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕЛИТ - ТИМ - СЕКЮРИТИ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0373-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и внедряване на софтуерно решение</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДУНАВ ИНВЕСТ ПРОЕКТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1064-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Интегрирани системи за управление на бизнес процесите:
+1. Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система);
+2. Въвеждане на модул/система за управление на производството;</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВДК 85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0317-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на технология Ниво 4 „Прозрачност“, съгласно Индекса на зрялост – Индустрия 4.0 чрез доставка на Шест осен робот - 1 бр.  и Шест осен робот с работен радиус мин. 1800мм  - 1бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ВОДСТРОЙ ПЛОВДИВ“ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0449-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Интегриране  на нововъведените технологии от Индустрия 4.0 с наличните технологии в предприятието чрез внедряване на Софтуер за събирана и aнализ на големи данни - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на: 
+1. Система за защита на информацията в локална мрежа;
+2. Система за архивиране на информация;
+3. Система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНЛАБ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0363-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, инсталация, интеграция и въвеждане в експлоатация на Интегрирано оборудване за автоматично вторично опаковане и контрол на качеството (Wrap Around система) /Оборудване за автоматично поставяне на пакет в кашон/ - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дъ Бейкърс АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0600-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Интегрирани системи за управление на бизнес процесите:
+1. Въвеждане на Система за управление на ресурсите (ERP система);
+2. Въвеждане на система за бизнес анализи (Business Intelligence система);</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Маскот Мастърс Еднолично дружество с ограничена отговорност</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0835-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на бизнес софтуери по обособени позиции: Обособена позиция 1 – Създаване на онлайн магазин; Обособена позиция 2 - Внедряване на система за управление на взаимоотношенията с клиенти (CRM система); Обособена позиция 3 - Система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда; Обособена позиция 4 - Внедряване на система за бизнес анализи</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"НОВ ДОМ 1" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2095-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и въвеждане в експлоатация на следния ДМА: Гастроинтестинална ендоскопска система с вградена технология за анализ и обработка на големи данни (Big Data) посредством изкуствен интелект (AI) - 1 брой</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕДИЦИНСКИ ЦЕНТЪР ХЕРА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0275-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертор/и</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РЕФАН БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1124-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация Интегрирана CAM система“,</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДОНИ СТАЙЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0068-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ДМА в четири обособени позиции:
+Обособена позиция I „Стелажна система – 2 бр.“
+Обособена позиция II „Електрокар – 1 бр.“ 
+Обособена позиция III „Стакер – 1 бр.“ 
+Обособена позиция IV „Товарен камион с кран – 1 бр.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РУДИН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0021-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ДМА в две обособени позиции: 
+Обособена позиция I „Машина за лазерно рязане на тръбен материал – 1 бр.“ 
+Обособена позиция II „Машина за лазерно рязане на листов материал – 1 бр.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Внедряване на :
+Обособена позиция № 1: Система за управление на взаимоотношенията с клиенти (CRM система)
+Обособена позиция № 2: Система за бизнес анализи (Business Intelligence система) 
+Обособена позиция № 3:Модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес
+Обособена позиция № 4: Модул/система за управление на складовото стопанство (WMS) </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРОФИКЛИЙН БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1427-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на оборудване по обособени позиции:
+ОП1: Роботизирана система включваща МИГ/МАГ заваряване с 2 бр. Двуосни позиционери 1 бр. и Роботизирана система за МИГ/МАГ заваряване 1 бр.
+ОП2: софтуерна платформа за събиране, визуализация и анализ на производствени данни (Big Data/Analytics). 1 бр.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Биоконсерв ООД</x:t>
-[...17 lines deleted...]
-    <x:t xml:space="preserve">НИТОС ДИЗАЙН ЕООД
+    <x:t>ЕЛ ПИ ЕС ИНЖЕНЕРИНГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0123-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на дигитални решения - Създаване на онлайн магазин, Въвеждане на система за управление на ресурсите (ERP система), и Въвеждане на система за бизнес анализи</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЛЕКТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0269-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Закупуване, доставка, инсталиране, тестване, пускане в експлоатация на оборудването и обучение на персонала за;
+ Роботизирани заваръчни системи – 2 броя; 
 </x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFPR001-1.012-2136-C01</x:t>
-[...26 lines deleted...]
-Термопомпен агрегат въздух-вода с топлинна мощност 30 kW — 1 (един) брой
+    <x:t>"И Т С - ИВОНА" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0156-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+Избор на изпълнител за доставка и въвеждане в експлоатация на технологично оборудване за внедряване на технологии от Индустрия 4.0 в две обособени позиции:  
+Обособена позиция 1: 5-осен фрезови център, колонен - 1 бр. 
+Обособена позиция 2: 5-осен фрезови център – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АрМе ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0451-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Обучение на работното място „Гражданско участие, антидискриминация и социално включване”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДРУЖЕСТВО ЗА ЗАЕТОСТ НА БЕЗРАБОТНИ ЛИЦА-ДЕМО Сдружение</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0032-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Обучение на работното място „Младежко участие, комуникация и представителност в подкрепа на заетостта и социалната активност“</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Придобиване на цифров хидравличен абкант </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГАРАНТ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0073-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, монтаж и пуск в експлоатация на три броя Термопомпи „въздух-вода“, всяка една с мощност от поне 34,7 kw“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>„НВП“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1766-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа за нуждите на Кориантро ООД, във връзка с изпълнението на проект "Подобряване на енергийната независимост и конкурентоспособността на производството чрез възобновяема енергия в Кориантро ООД с Договор № BG16RFPR001-2.004-1791-C01, от 01.06.2026 г. по процедура BG16RFPR001-2.004 „Енергийна ефективност и използване на енергия от възобновяеми източници в предприятията“, финансиран по ОП "Конкурентоспособност и иновации в предприятията" 2021-2027.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Кориантро ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1791-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на локална система за съхранение на електрическа енергия с минимален капацитет 100 kWh в комбинация с инвертор</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+ВЛАДОВ МЕБЕЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0130-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертори - 50 kW и локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори - 90 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПАП ТЕХ БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2449-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на фотоволтаична електрическа централа за собствено потребление с локално съоръжение за съхранение на енергия и доставка и монтаж на секционни врати по обособени позиции:
+ОП 1: Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа  за собствено потребление с инсталирана инверторна мощност 50 kW с локално съоръжение за съхранение на енергия – 1 бр.;
+ОП 2: Доставка и монтаж на секционни индустриални врати – 2 бр.
 </x:t>
   </x:si>
   <x:si>
+    <x:t>КАМЕРАЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0742-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИРАЕЛА 2020 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0455-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на интегрирани ИКТ решения за управление на бизнес процесите (онлайн магазин, CRM, POS, WMS и BI система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Ю Би Ар" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0478-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на фотоволтаична система за производство на електрическа енергия от възобновяеми източници с мощност 55 kW, включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ДРИМ-2020" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0206-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на:
+Обособена позиция 1: Термопомпи въздух-вода - 2 бр.;
+Обособена позиция 2: Чилър с агрегат с кондензатор за въздушно охлаждане - 1 бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ ДАРС-91- ДИМИТЪР СЪБКОВ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0932-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на Локални съоръжения за съхранение на енергия (батерии) с капацитет ≥ 115 kWh в комбинация с инвертор към съществуваща ФтЕЦ за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Билдстрой - КО ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2507-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 30  kW и система за съхранение на енергия с капацитет 30 kWh, предназначена за покриване на собствените нужди от електроенергия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТРОИТЕЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0518-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на Спирален смесител</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БЕЛЛА БЪЛГАРИЯ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0011-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на услуги и решения в областта на ИКТ чрез изпълнение на следните обособени позиции, които са функционално свързани помежду си и формират цялостно интегрирано решение за дигитализация на дейността на предприятие „ИНТЕРТРЕЙД“ ЕООД: 
+ОП 1.Създаване на онлайн магазин;
+ОП 2.Въвеждане на модул/система за управление на складовото стопанство (WMS);
+ОП 3.Въвеждане на система за бизнес анализи (Business Intelligence система);
+ОП 4.Изграждане на система за архивиране на информация;
+ОП 5.Изграждане на система за управление на съхранението и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНТЕРТРЕЙД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0338-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на Автоматична машина за пълнене на туби</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОРЕНДА ГРУП ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0198-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Доставка на Трикоординатна измервателна машина</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БИ ЕМ ЕС ПРОДЪКШЪН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0153-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за внедряване на:
+Обособена позиция 1: Въвеждане на управление на взаимоотношенията с клиенти(СРМ система) 
+Обособена позиция 2: Изграждане на система за защита на информацията в локална мрежа
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"РЕД БЕРИ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1771-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес и Въвеждане на модул/система за управление на производството</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛАРМ - СТРОЙ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0841-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на ИКТ за нуждите на „ПАСТИЧЕРИЯ“ ЕООД, разделени в четири обособени позиции, както следва: Обособена позиция 1: „Създаване на онлайн магазин“ – 1 бр.; Обособена позиция 2: „Въвеждане на Система за управление на ресурсите (ERP система)“ – 1 бр.; Обособена позиция 3: „Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)“ – 1 бр.; Обособена позиция 4: „Въвеждане на система за бизнес анализи (Business Intelligence система)“ – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПАСТИЧЕРИЯ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0206-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Създаване и тестване на прототип и пилотни линии, свързани с разработването на продуктова иновация - "Дигиталната застрахователна платформа" – 1 брой
+BG16RFPR001-1.001-0464-C01 "Разработване на иновативна дигитална застрахователна платформа", финансиран от Програма "Конкурентоспособност и иновации в предприятията" 2021-2027, съфинансирана от Европейския съюз чрез Европейския фонд за регионално развитие. 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЛИАНТ ЗАСТРАХОВАТЕЛЕН БРОКЕР ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0464-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на Автоматизирана линия за прахово боядисване</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на софтуерна система с три модула - Потокова обработка и анализ на събития и данни (analytics engine), IoT база данни (storage engine) и Система за работни процеси, автоматизация и оркестрация на бизнес логика (workflow engine)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Джи Пи Ес България АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0691-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на дълготрайни материални активи (ДМА), по две обособени позиции:
+ОП1: Компресори за сгъстен въздух с инверторно управление с изсушител при номинална мощност на основния двигател от 22 kW - 2бр.;
+ОП2: Централизирано управление на система за сгъстен въздух (ЦУ) - 1 бр.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВСГ - ТРАНС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1343-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Осигуряване на външни експерти за обучения на работното място и организиране и провеждане на мероприятия по проект "Знания, партньорства, развитие""</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СДРУЖЕНИЕ „ОБЛАСТЕН ФЕРМЕРСКИ СЪЮЗ - КЪРДЖАЛИ“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0097-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ Доставка и монтаж на термопомпен агрегат въздух-вода с топлинна мощност 30 kW“ – 1 (един) брой по проект BG16RFPR001-2.004-2088</x:t>
+  </x:si>
+  <x:si>
     <x:t>М И Г ФЪРНИЧЪР" ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-2088-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>„Проектиране, доставка, изграждане, монтаж, присъединяване, изпитване и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с обща изходяща номинална активна мощност на инверторите не по-малка от 50 kW и локално съоръжение за съхранение на електрическа енергия с номинален капацитет не по-малък от 50 kWh“</x:t>
-[...73 lines deleted...]
-    <x:t xml:space="preserve">Изграждане на система за защита на информацията в локална мрежа, изграждане на система за управление на съхранението и споделянето на информация в цялостна среда за управление и защита и съхранение на корпоративната информация по проект BG16RFPR001-1.012-2240-C01“
+    <x:t>Избор на изпълнител за въвеждане на съвременни информационни и комуникационни технологии:
+ОП 1 Изграждане на система за защита на информацията в локална мрежа
+ОП 2 Изграждане на система за архивиране на информация
+ОП 3 Изграждане на система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4М Енерджи ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0764-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на СМР за извършване на текущ ремонт по смисъла на ЗУТ за повишаване на енергийната ефективност</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРБОР БГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0560-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на енергийно-ефективни изолационни системи в две обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Балканремонт Инженеринг ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1003-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Инженеринг – проектиране, доставка, изграждане, монтаж и въвеждане в експлоатация на термопомпена инсталация „въздух–вода</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЖЕЙЕЛПИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1943-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на компактни супер компютърни системи от клас Edge AI за научноизследователски и производствени цели за нуждите на проекта „Насърчаване на дигитализацията в Югозападна България (InnovationAmp)“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Европейски цифров иновационен хъб за големи данни, високоскоростни изчисления и изкуствен интелект Сдружение</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR002-1.002-0002-C04</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изграждане на фотоволтаична електрическа инсталация за собствено потребление с номинална мощност 55 kW (инсталирана DC мощност 55,335 kWp) и батерийна система с номинален капацитет 56,32 kWh“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕЛИТИС -М" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0011-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПКП - Н" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0020-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с инсталирана мощност не по-малко от 55 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СОФТА ТРЕЙД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0338-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Проектиране, изграждане и въвеждане в експлоатация на покривна фотоволтаична система за собствено потребление с инсталирана номинална инверторна мощност 40 kW и локално съоръжение за съхранение на електрическа енергия с капацитет минимум 40 kWh.“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>СЛАВЕЯ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0567-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, доставка, изграждане, монтаж, присъединяване, изпитване и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с обща изходяща номинална активна мощност на инверторите 80 kW и локално съоръжение за съхранение на електрическа енергия с капацитет 61,44 kWh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЙ ВИ БИ КОЗМЕТИКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1361-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на енергийно-ефективни изолационни системи в три обособени позиции:
+Обособена позиция 1 Доставка и монтаж на прозрачни ограждащи конструкции - 32 кв.м.;
+Обособена позиция 2 Доставка и монтаж на секционни индустриални врати - 2 бр.;
+Обособена позиция 3 Доставка и монтаж на топлоизолационна система от сандвич панели за покрив - 171 кв.м.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФЕНИКС ЛВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0478-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление с инсталирана мощност 35.4 kWp и локално съоръжение за съхранение на електрическа енергия с капацитет минимум 15 kWh в ЕТ „АБВ И СИН – Валентин Ковачев“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ „АБВ И СИН – Валентин Ковачев“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0802-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане в експлоатация на Фотоволтаична електрическа централа ФтЕЦ, заедно с локални съоръжения за съхранение на енергия батерии в комбинация с инвертори</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ВИКО КОНСУЛТ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2102-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМР - ЕНЕРГИЙНО-ЕФЕКТИВНИ ИЗОЛАЦИОННИ СИСТЕМИ В СГРАДИ -Подмяна на ограждащи конструкции с 7 бр. нови и неупотребявани секционни индустриални врати</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КБИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1031-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаична система за собствено потребление с минимална инсталирана мощност 36,8 kWp (DC) и собствен инвертор с минимална номинална мощност 40 kW (AC), и батерийна система с минимален използваем капацитет 92,2 kWh и отделен собствен двупосочен инвертор за ИНФОСИСТЕМС ИНТЕРНЕШЪНЪЛ ЕАД”.(Прекратена)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНФОСИСТЕМС ИНТЕРНЕШЪНЪЛ ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1461-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Повишаване на енергийната ефективност на Меткер ООД, чрез изпълнение на СМР: външна топлоизолация по стени (без под) по сграда, находяща се на адрес: с. Калипетрово, местност Чанлъка, на ул. Рашко Блъсков 210. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕТКЕР ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2643-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на енергийно ефективни изолационни системи - сандвич панели за стени – 650 м2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Мулти Комфорт" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1167-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Избор на изпълнител за доставка и монтаж на фотоволтаична инсталация за собствено потребление с капацитет 60 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Палма тур ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0029-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изработване на технически проект и изграждане на ФЕЦ с мощност минимум 100 kW за производство на енергия от възобновяеми източници за собствено потреблени</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"КМС" ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1175-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">"Внедряване на ИКТ услуги за "Ка Дизайн" ООД по обособени позиции: 
+Обособена позиция №1: Внедряване на система за управление на взаимоотношенията с клиентите (CRM система) 
+Обособена позиция №2:  Изграждане на система за управление на съхранението и споделянето на информация
 </x:t>
   </x:si>
   <x:si>
-    <x:t>АУТО КА ЕООД</x:t>
-[...7 lines deleted...]
-ОП 2: Изграждане и въвеждане в експлоатация на Система за архивиране на информация – 1 бр. и Система за управление на съхранението и споделянето на информация – 1 бр., включително физически сървър за хардуерно обезпечаване на системите.
+    <x:t>„КА ДИЗАЙН СТУДИО” ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1494-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и въвеждане в експлоатация на Компресор за сгъстен въздух с инверторно управление с изсушител - 1 брой</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВИН.С.Индустрийс ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0655-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на СМР работи за повишаване на енергийната ефективност на сграда чрез монтаж на енергийно ефективни изолационни системи:
+-	Сандвич панели – 345.5 кв.м.
+-	Секционна индустриална врата с размери 3,6 х 3,6 м (12,96 m2 ) - 2 бр.
+-	Секционна индустриална врата с размери 3,3 х 4,6 м (15,18 m2 ) - 1 бр.
+-	Прозорци с рамка от алуминий с прекъснат топлинен мост с размери 6,0 х 2,4 м ( 14.4 m2 ) - 7 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ГИД ИНЖЕНЕРИНГ"ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2406-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване на енергийната ефективност на сграда чрез доставка и монтаж на енергийно ефективно оборудване:
+-	Чилър – 1 бр.
+-	Термопомпи въздух-вода - 3 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЛЮКО 2011" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2084-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за внедряване и въвеждане в експлоатация на интегрирани информационни системи за управление на бизнес процесите и корпоративната информация по обособени позиции за нуждите на ИКОНОМ 2019 ЕООД.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Иконом 2019 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0249-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане и въвеждане на съвременни информационни и комуникационни технологии (ИКТ) във връзка с изпълнение на Договор № BG16RFPR001-1.012- 1552-C01/27.01.2026 г. с бенефициент „АРАС-2009” ЕООД, финансиран по процедура BG16RFPR001-1.012 „Дигитализация на предприятията“, Програма „Конкурентоспособност и иновации в предприятията“ 2021–2027 г.“ по три обособени позиции: -
+Обособена позиция № 1: Въвеждане на модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес/процеса на предоставяне на услуги
+Обособена позиция № 2: Въвеждане на модул/система за управление на складовото стопанство (WMS) 
+Обособена позиция №3: Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система)
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ПС ЛАЙФ ООД</x:t>
-[...62 lines deleted...]
-Обособена позиция № 3: Въвеждане на система за бизнес анализи (Business Intelligence система).
+    <x:t>АРАС-2009 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1552-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за въвеждане на съвременни информационни технологии за цифровизация на предприятието, както следва:
+Обособена позиция № 1
+Въвеждане на Система за управление на ресурсите (ERP система).
+Обособена позиция № 2
+Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система).
+Обособена позиция № 3
+Въвеждане на система за бизнес анализи (Business Intelligence система).
+Обособена позиция № 4
+Изграждане на система за управление на съхранението и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЛМАУС КО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1158-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Организиране и провеждане на мероприятия за обмен на опит и взаимно обучение </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">БЪЛГАРСКА РАБОТОДАТЕЛСКА АСОЦИАЦИЯ ИНОВАТИВНИ ТЕХНОЛОГИИ „БРАИТ“
 </x:t>
   </x:si>
   <x:si>
+    <x:t>BG16RFTA001-1.010-0123-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане и въвеждане на съвременни информационни и комуникационни технологии (ИКТ) във връзка с изпълнение на Договор № BG16RFPR001-1.012- 1552-C01/27.01.2026 г. с бенефициент „АРАС-2009” ЕООД, финансиран по процедура BG16RFPR001-1.012 „Дигитализация на предприятията“, Програма „Конкурентоспособност и иновации в предприятията“ 2021–2027 г.“ по три обособени позиции: - Обособена позиция № 1: Въвеждане на модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес/процеса на предоставяне на услуги Обособена позиция № 2: Въвеждане на модул/система за управление на складовото стопанство (WMS) Обособена позиция №3: Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система) 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на 5 броя термопомпи, както следва:
+1.термопомпа VRF_VRV система на директно изпарение – 1 брой с топлинна мощност 50 KW
+2. термопомпа VRF_VRV система на директно изпарение – 4 броя с топлинна мощност 45 KW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Виктори Пропърти Мениджмънт ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0061-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, доставка, монтаж, настройка, пуск и въвеждане в експлоатация на фотоволтаична електрическа централа (ФЕЦ) за производство на енергия от ВЕИ за собствено потребление в комбинация с локални съоръжения за съхранение на електрическа енергия.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИАЛМА - ПС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2311-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа за производство на електрическа енергия за собствени нужди с мощност 50 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Деяколор" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0787-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на локално съоръжение за съхранение на енергия в батерии в комбинация с инвертор</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Вълеви 2010 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1690-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, монтаж и въвеждане в експлоатация на фотоволтаична система с обща инсталирана мощност 150 kW, включваща фотоволтаични панели в комбинация с инвертор/и, предназначена за собствено потребление“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЕКОР БЪЛГАРИЯ  ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2434-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Извършване на строително-монтажни работи за повишаване на енергийната ефективност на хотел „Трите Буки“ чрез изпълнение на мерки за топлоизолация, внедряване на термопомпени системи и изграждане на фотоволтаична инсталация, по 3 обособени позиции, както следва:
+Обособена позиция № 1: Изпълнение на топлоизолационни мерки за повишаване на енергийната ефективност на хотел „Трите Буки“ – доставка и полагане на топлоизолация на външни стени и подове към външен въздух – 350 кв.м;
+Обособена позиция № 2: Доставка, монтаж и въвеждане в експлоатация на термопомпени системи въздух-вода – 2 бр. с обща мощност 40 kW всяка;
+Обособена позиция № 3: Изграждане, доставка, монтаж и въвеждане в експлоатация на фотоволтаична система с панели и инвертори – 32 kW.“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ДОРИ Д ЕООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2135-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на информационни и комуникационни технологии: 
+- Разработване и внедряване на Модул/система за управление на продажбите на дребно (Point-of-Sale система);
+- Изграждане на система за защита на информацията в локална мрежа, която ще включва защитни стени, системи за разпознаване на пробиви (IPS), централизирано управление на крайни точки (EDR) за защита от зловреден софтуер, филтриране на достъпа до интернет, сигурни VPN връзки,централизирано събиране на логове (SIEM) и многофакторна автентификация (MFA).
+- Изграждане на система за архивиране на информация.
+- Изграждане на система за управление на съхранението и споделянето на информация.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕДИЦИНСКИ ЦЕНТЪР СЕЛЕНА- Л ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1030-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на Локални съоръжения за съхранение на енергия - батерии в комбинация с инвертори, вкл. съпътстващи дейности – подготвителни дейности, доставка на спомагателни материали, извършване на необходимите СМР </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ЕВЪР СОКС ЕООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2617-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на топлоизолационна система от сандвич панели за покрив (675 m2)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕХНО ВЕТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0729-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление с изходяща мощност на инвертора AC 60 kW и локално съоръжение за съхранение на електрическа енергия с капацитет 61.44 kWh”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АРТ СТОУН ДИЗАЙН" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0634-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+Предмет на предвидената процедура	Обект на процедурата	Приложим нормативен акт	Действия
+„Въвеждане на ИКТ решения по три обособени позиции: Обособена позиция № 1: Въвеждане на Система за управление на ресурсите (ERP система); Обособена позиция № 2: Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система); Обособена позиция № 3: Въвеждане на система за бизнес анализи (Business Intelligence система).</x:t>
+  </x:si>
+  <x:si>
     <x:t>СТРЕЗОВ ВЕНДИНГ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-0887-C01</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Доставка, монтаж, и въвеждане в експлоатация на  Компютъризирана интегрирана система за автоматични фигурални шевове – 5 бр“,
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на чилър 155kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АФРОДИТА ВАРНА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1306-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за изграждане на фотоволтаична електроцентрала с мощност от 30 kWp в предприятието ГЕОМАР-ТРЕЙД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГЕОМАР-ТРЕЙД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1238-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Проектиране и изграждане на фотоволтаична електрическа централа/ФтЕЦ/ с мощност 57 kWp за собствено потребление с локално съоръжение за съхранение на електрическа енергия/батерия/ от 80kWh и инвертор с мощност 60кW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МАСТЕР-ПЛАСТИК" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1161-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на термопомпа в съответствие със Списъка на допустимите категории активи в областта на енергийната ефективност и използването на енергия от възобновяеми източници по Процедура BG16RFPR001-2.004 за СИМЕТРИЯ СТИЙЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИМЕТРИЯ СТИЙЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2010-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на строително-монтажни работи (СМР) за въвеждане на енергийно ефективни изолационни системи в сгради по следните обособени позиции:
+Обособена позиция 1: Топлоизолационни системи за външни стени и подове към външен въздух – (ТИ плоча от EPS) – 216 m2
+Обособена позиция 2:
+-	Подмяна на прозрачни ограждащи конструкции - врати (с рамка от алуминий с прекъснат топлинен мост)  – 13 m2
+-	Подмяна на прозрачни ограждащи конструкции - прозорци (с рамка от екструдиран поливинилхлорид (PVC))  – 334 m2</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">	
+ОНИКС-2007 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0370-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за изграждане и внедряване на една интегрирана информационна система, съставена от четири взаимносвързани функционални компонента: система за управление на ресурсите (ERP), система за управление на взаимоотношенията с клиенти (CRM), система за архивиране на информация и система за управление на съхранението и споделянето на информация.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>М.М. ГРУП 1 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2045-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, въвеждане в експлоатация на: Термопомпи Въздух-вода – 2 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРТЕЛ-22 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0707-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с инсталирана инверторна мощност 30 kW с локално съоръжение за съхранение на енергия – 1 бр.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>НОВ СТИЛ ООД</x:t>
-[...8 lines deleted...]
-3.Въвеждане на модул/система за управление на производството
+    <x:t>ПЛАМЕН ПЕТРОВ - 96 ЕТ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0317-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на локално съоръжение за съхранение на енергия – батерии с инвертори“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ФОТЕВИ ИНВЕСТ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1352-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа /ФтЕЦ/ с мощност 60 kW, включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТЕФАНОВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1383-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за изпълнение на СМР с цел подобряване на енергийната ефективност в РОССА ГРУП ООД: Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление с мощност 30kW. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>РОССА ГРУП ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1478-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на фотоволтаични панели в комбинация с инвертор/и – 55 kW, за собствено потребление“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕТАЛПЛАСТ ИНЖЕНЕРИНГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0025-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за извършване на доставка и монтаж на алуминиева дограма – 61,32 кв.м</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПОЛАРИС ПРОДУКТ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1202-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Проектиране, изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с инсталирана номинална инверторна мощност 120 kW"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВИКАРД БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0561-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изграждане на фотоволтаична система за собствено потребление на „ДЕМАТО“ ООД в гр. Пловдив – фотоволтаични панели в комбинация с инвертори“
+Изграждане на фотоволтаична система (фотоволтаични панели в комбинация с инвертори) за собствено потребление върху покривната конструкция на сградата на Възложителя в гр. Пловдив, ул. „6-ти септември“ № 222А, включително проектиране, доставка, строително-монтажни работи, монтаж, въвеждане в експлоатация и гаранционно обслужване.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Ю. С. ПОЛО АССН.БГ ЕООД</x:t>
-[...527 lines deleted...]
-    <x:t>Извършване на строително-монтажни работи за изграждане на фотоволтаична централа за собствено потребление, полагане на покривна топлоизолация и монтаж на секционни индустриални врати за нуждите на сервизната база на „ВАРНА МОБИЛ“ ООД в гр. Варна</x:t>
+    <x:t>Демато ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1636-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертор</x:t>
+  </x:si>
+  <x:si>
+    <x:t>САНДИ 95 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0677-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на Фотоволтаична електрическа централа (ФвЕЦ) с мощност 30 kW, включващо изготвяне на необходимия инвестиционен проект и изпълнение на всички дейности, необходими за изграждането и въвеждането в експлоатация на ФтЕЦ като цялостна функционираща система.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Аква Белла Къмпани ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2166-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТАНАТОС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0841-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Сдружение "Каритас София"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0007-C04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на: Машина за термично премахване на заусенъци,  Комбинирана машина за измиване на детайли с препарати на водна основа и защита от корозия,  Хоризонтален CNC-струг  и Машина с CNC управление за райбероване и ролковане на дълбоки цилиндрични отвори .</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХИДРАВЛИЧНИ ЕЛЕМЕНТИ И СИСТЕМИ /ХЕС/ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0047-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на фотоволтаична елекроцентрала с мощност 60 kW, за нуждите на търговска фирма в гр. Пловдив</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ЛАЙТ КОНСТРЪКШЪН“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1068-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на енергийно ефективни изолационни системи в сграда  - с две обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗЕЛЕНЧУЦИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0850-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на фотоволтаична система за собствено потребление със система за съхранение на електрическа енергия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗАРА ТРЕЙД 08 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1226-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на Фотоволтаична централа със съоръжения за съхранение на енергията с мощност 30 KW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ „АРА-Русанка Аргирова”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0709-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на ФтЕЦ за собствено потребление с инсталирана мощност от 30 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕНЕРГОМОНТАЖ-РР" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0580-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Извършване на строително-монтажни работи за полагане на покривна топлоизолация и монтаж на секционни индустриални врати за нуждите на сервизната база на „ВАРНА МОБИЛ“ ООД в гр. Варна</x:t>
   </x:si>
   <x:si>
     <x:t>ВАРНА МОБИЛ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-2206-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Доставка, монтаж и въвеждане в експлоатация на енергоспестяващо оборудване, климатична система и съоръжения за сгъстен въздух за нуждите на сервизната база на „ВАРНА МОБИЛ“ ООД в гр. Варна</x:t>
-[...126 lines deleted...]
-    <x:t>BG65AMPR001-2.001-0007-C04</x:t>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на климатична система за нуждите на сервизната база на „ВАРНА МОБИЛ“ ООД в гр. Варна</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Инженеринг – проектиране и изграждане на обществена пералня за пране на хотелско, болнично и друг вид обществено пране в УПИ XXIII-44, XXIV-45, XXV-46, XXVI-47 и XXVII-48, кв.331а, по плана на гр. Ямбол</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“ДСГ България” ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0029-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Инженеринг — изготвяне на проектни решения, доставка, изграждане и въвеждане в експлоатация на две фотоволтаични електрически централи с обща инсталирана мощност 56 kW и локални съоръжения за съхранение на електрическа енергия с общ капацитет 120 kWh, за собствено потребление, на два обекта в гр. Стара Загора“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Алимар 11" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0083-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на фотоволтаична електрическа централа (ФтЕЦ)  с изходяща номинална активна (AC) мощност на инверторите не по-малко от 50 kW, включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата – доставка, монтаж и въвеждане в експлоатация, съгласно Разрешение за строеж № 211/27.08.2026 г. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>М-Маш ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0626-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на нова фотоволтаична система (Фотоволтаични панели в комбинация с инвертори) с инсталирана мощност не по-малко от 147 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Йота ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0027-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване по Индустрия 4.0 в „КОТА 2001“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОТА 2001 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0069-C01</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -1368,1911 +1540,2098 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E109"/>
+  <x:dimension ref="A1:E120"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46287</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46280</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46287</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46280</x:v>
+        <x:v>46294</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46288</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46280</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46288</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46280</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46288</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46281</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46288</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46281</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46288</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46281</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46288</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46281</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="D9" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="E9" s="0" t="s">
         <x:v>26</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46288</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46281</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="D10" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="E10" s="0" t="s">
         <x:v>29</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46288</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46281</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="D11" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="E11" s="0" t="s">
         <x:v>32</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46288</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46271</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="D12" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="E12" s="0" t="s">
         <x:v>35</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46288</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46274</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="D13" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="E13" s="0" t="s">
         <x:v>38</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46288</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46252</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="D14" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="E14" s="0" t="s">
         <x:v>41</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46288</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46278</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="D15" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="E15" s="0" t="s">
         <x:v>44</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46288</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46281</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="D16" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="E16" s="0" t="s">
         <x:v>47</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46288</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46281</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="D17" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="E17" s="0" t="s">
         <x:v>47</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46288</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46281</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46288</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46281</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="D19" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="E19" s="0" t="s">
         <x:v>54</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46288</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46281</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="E20" s="0" t="s">
         <x:v>57</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46288</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46286</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="D21" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="D21" s="0" t="s">
+      <x:c r="E21" s="0" t="s">
         <x:v>60</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46289</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46282</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="D22" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="D22" s="0" t="s">
+      <x:c r="E22" s="0" t="s">
         <x:v>63</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46289</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46282</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="D23" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="D23" s="0" t="s">
+      <x:c r="E23" s="0" t="s">
         <x:v>66</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46289</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46282</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46289</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46282</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46289</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46282</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
+        <x:v>46309</x:v>
+      </x:c>
+      <x:c r="B27" s="2">
         <x:v>46289</x:v>
       </x:c>
-      <x:c r="B27" s="2">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46289</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46282</x:v>
+        <x:v>46294</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46289</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46282</x:v>
+        <x:v>46294</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46289</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46282</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46289</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46282</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46289</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46279</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46289</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46268</x:v>
+        <x:v>46294</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46289</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46274</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46289</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46274</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46289</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46274</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46290</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46275</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46290</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46279</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46290</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46280</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46290</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46282</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46290</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46282</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46290</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46282</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="E42" s="0" t="s">
         <x:v>120</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46290</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46282</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="D43" s="0" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="E43" s="0" t="s">
         <x:v>123</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46290</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46282</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46290</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46282</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46290</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46282</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46290</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46282</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46290</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46282</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46290</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46282</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46290</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46282</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46290</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46281</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46290</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46282</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46290</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46283</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46290</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46283</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46290</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46283</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46290</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46283</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46293</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46286</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46293</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46286</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46293</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46286</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46293</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46283</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46293</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46283</x:v>
+        <x:v>46294</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46293</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46283</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46293</x:v>
+        <x:v>46313</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46282</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46293</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46283</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46293</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46286</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46293</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46286</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46293</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46286</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46293</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46285</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46293</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46286</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46293</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46281</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46293</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46282</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46293</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46278</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46293</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46278</x:v>
+        <x:v>46306</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46293</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46276</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46294</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46279</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46294</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46279</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46294</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46281</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46294</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46284</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46294</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46286</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46294</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46283</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46295</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46285</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46295</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46284</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46295</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46284</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46295</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46280</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
-        <x:v>46295</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B85" s="2">
-        <x:v>46280</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="2">
-        <x:v>46295</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B86" s="2">
-        <x:v>46276</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="2">
-        <x:v>46296</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B87" s="2">
-        <x:v>46281</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="2">
-        <x:v>46296</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B88" s="2">
-        <x:v>46281</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="2">
-        <x:v>46296</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B89" s="2">
-        <x:v>46281</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="2">
-        <x:v>46296</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B90" s="2">
-        <x:v>46286</x:v>
+        <x:v>46305</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="2">
-        <x:v>46297</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B91" s="2">
-        <x:v>46286</x:v>
+        <x:v>46305</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:5">
       <x:c r="A92" s="2">
-        <x:v>46297</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B92" s="2">
-        <x:v>46283</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:5">
       <x:c r="A93" s="2">
-        <x:v>46297</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B93" s="2">
-        <x:v>46282</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:5">
       <x:c r="A94" s="2">
-        <x:v>46297</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B94" s="2">
-        <x:v>46282</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:5">
       <x:c r="A95" s="2">
-        <x:v>46297</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B95" s="2">
-        <x:v>46282</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:5">
       <x:c r="A96" s="2">
-        <x:v>46297</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B96" s="2">
-        <x:v>46282</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:5">
       <x:c r="A97" s="2">
-        <x:v>46297</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B97" s="2">
-        <x:v>46282</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:5">
       <x:c r="A98" s="2">
-        <x:v>46297</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B98" s="2">
-        <x:v>46282</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:5">
       <x:c r="A99" s="2">
-        <x:v>46297</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B99" s="2">
-        <x:v>46282</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:5">
       <x:c r="A100" s="2">
-        <x:v>46297</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B100" s="2">
-        <x:v>46282</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:5">
       <x:c r="A101" s="2">
-        <x:v>46299</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B101" s="2">
-        <x:v>46286</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:5">
       <x:c r="A102" s="2">
-        <x:v>46300</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B102" s="2">
-        <x:v>46285</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:5">
       <x:c r="A103" s="2">
-        <x:v>46300</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B103" s="2">
-        <x:v>46285</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:5">
       <x:c r="A104" s="2">
-        <x:v>46300</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B104" s="2">
-        <x:v>46283</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:5">
       <x:c r="A105" s="2">
-        <x:v>46300</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B105" s="2">
-        <x:v>46283</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:5">
       <x:c r="A106" s="2">
+        <x:v>46317</x:v>
+      </x:c>
+      <x:c r="B106" s="2">
         <x:v>46302</x:v>
       </x:c>
-      <x:c r="B106" s="2">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:5">
       <x:c r="A107" s="2">
-        <x:v>46304</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B107" s="2">
-        <x:v>46282</x:v>
+        <x:v>45671</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:5">
       <x:c r="A108" s="2">
-        <x:v>46310</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B108" s="2">
-        <x:v>46282</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:5">
       <x:c r="A109" s="2">
         <x:v>46317</x:v>
       </x:c>
       <x:c r="B109" s="2">
-        <x:v>45671</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>316</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="110" spans="1:5">
+      <x:c r="A110" s="2">
+        <x:v>46318</x:v>
+      </x:c>
+      <x:c r="B110" s="2">
+        <x:v>46307</x:v>
+      </x:c>
+      <x:c r="C110" s="0" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="D110" s="0" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="E110" s="0" t="s">
+        <x:v>319</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="111" spans="1:5">
+      <x:c r="A111" s="2">
+        <x:v>46318</x:v>
+      </x:c>
+      <x:c r="B111" s="2">
+        <x:v>46303</x:v>
+      </x:c>
+      <x:c r="C111" s="0" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="D111" s="0" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="E111" s="0" t="s">
+        <x:v>322</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="112" spans="1:5">
+      <x:c r="A112" s="2">
+        <x:v>46318</x:v>
+      </x:c>
+      <x:c r="B112" s="2">
+        <x:v>46302</x:v>
+      </x:c>
+      <x:c r="C112" s="0" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="D112" s="0" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="E112" s="0" t="s">
+        <x:v>325</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="113" spans="1:5">
+      <x:c r="A113" s="2">
+        <x:v>46318</x:v>
+      </x:c>
+      <x:c r="B113" s="2">
+        <x:v>46303</x:v>
+      </x:c>
+      <x:c r="C113" s="0" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="D113" s="0" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="E113" s="0" t="s">
+        <x:v>328</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="114" spans="1:5">
+      <x:c r="A114" s="2">
+        <x:v>46321</x:v>
+      </x:c>
+      <x:c r="B114" s="2">
+        <x:v>46306</x:v>
+      </x:c>
+      <x:c r="C114" s="0" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="D114" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="E114" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="115" spans="1:5">
+      <x:c r="A115" s="2">
+        <x:v>46321</x:v>
+      </x:c>
+      <x:c r="B115" s="2">
+        <x:v>46306</x:v>
+      </x:c>
+      <x:c r="C115" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="D115" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="E115" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="116" spans="1:5">
+      <x:c r="A116" s="2">
+        <x:v>46322</x:v>
+      </x:c>
+      <x:c r="B116" s="2">
+        <x:v>46307</x:v>
+      </x:c>
+      <x:c r="C116" s="0" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="D116" s="0" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="E116" s="0" t="s">
+        <x:v>335</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="117" spans="1:5">
+      <x:c r="A117" s="2">
+        <x:v>46322</x:v>
+      </x:c>
+      <x:c r="B117" s="2">
+        <x:v>46307</x:v>
+      </x:c>
+      <x:c r="C117" s="0" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="D117" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="E117" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="118" spans="1:5">
+      <x:c r="A118" s="2">
+        <x:v>46322</x:v>
+      </x:c>
+      <x:c r="B118" s="2">
+        <x:v>46307</x:v>
+      </x:c>
+      <x:c r="C118" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="D118" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="E118" s="0" t="s">
+        <x:v>341</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="119" spans="1:5">
+      <x:c r="A119" s="2">
+        <x:v>46322</x:v>
+      </x:c>
+      <x:c r="B119" s="2">
+        <x:v>46307</x:v>
+      </x:c>
+      <x:c r="C119" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="D119" s="0" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="E119" s="0" t="s">
+        <x:v>344</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="120" spans="1:5">
+      <x:c r="A120" s="2">
+        <x:v>46325</x:v>
+      </x:c>
+      <x:c r="B120" s="2">
+        <x:v>46301</x:v>
+      </x:c>
+      <x:c r="C120" s="0" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="D120" s="0" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="E120" s="0" t="s">
+        <x:v>347</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Tenders and Offers</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Area</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>