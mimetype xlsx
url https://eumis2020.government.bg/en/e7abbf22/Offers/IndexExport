--- v1 (2026-10-13)
+++ v2 (2026-10-13)
@@ -1,740 +1,626 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46c1d4de5f76408d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8e305d6dd5174b6e9ddb392f39141b2b.psmdcp" Id="R38a0eb7bdc354fa5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9afd30e557074df6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7e21669532814176b886f2fe59710eda.psmdcp" Id="R58179e91955c470b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Tenders and Offers" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Offers submission deadline</x:t>
   </x:si>
   <x:si>
     <x:t>Announcement date of procedure for external assignment</x:t>
   </x:si>
   <x:si>
     <x:t>Procedure subject</x:t>
   </x:si>
   <x:si>
     <x:t>Beneficiary</x:t>
   </x:si>
   <x:si>
     <x:t>Contract registration number</x:t>
   </x:si>
   <x:si>
-    <x:t>„Изграждане на нова фотоволтаична електрическа централа с номинална мощност 50 kW за производство на енергия от ВЕИ за собствено потребление, в комбинация с локална система за съхранение на енергия с капацитет не по-малък от 50 kWh“</x:t>
-[...141 lines deleted...]
-Обособена позиция II „Машина за лазерно рязане на листов материал – 1 бр.“</x:t>
+    <x:t>Изграждане на фотоволтаична електрическа централа за нуждите на Кориантро ООД, във връзка с изпълнението на проект "Подобряване на енергийната независимост и конкурентоспособността на производството чрез възобновяема енергия в Кориантро ООД с Договор № BG16RFPR001-2.004-1791-C01, от 01.06.2026 г. по процедура BG16RFPR001-2.004 „Енергийна ефективност и използване на енергия от възобновяеми източници в предприятията“, финансиран по ОП "Конкурентоспособност и иновации в предприятията" 2021-2027.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Кориантро ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1791-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на локална система за съхранение на електрическа енергия с минимален капацитет 100 kWh в комбинация с инвертор</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+ВЛАДОВ МЕБЕЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0130-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертори - 50 kW и локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори - 90 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПАП ТЕХ БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2449-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Придобиване на цифров хидравличен абкант </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГАРАНТ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0073-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, монтаж и пуск в експлоатация на три броя Термопомпи „въздух-вода“, всяка една с мощност от поне 34,7 kw“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>„НВП“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1766-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на оборудване по обособени позиции:
+ОП1: Роботизирана система включваща МИГ/МАГ заваряване с 2 бр. Двуосни позиционери 1 бр. и Роботизирана система за МИГ/МАГ заваряване 1 бр.
+ОП2: софтуерна платформа за събиране, визуализация и анализ на производствени данни (Big Data/Analytics). 1 бр.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЛ ПИ ЕС ИНЖЕНЕРИНГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0123-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на дигитални решения - Създаване на онлайн магазин, Въвеждане на система за управление на ресурсите (ERP система), и Въвеждане на система за бизнес анализи</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЛЕКТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0269-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Внедряване на :
 Обособена позиция № 1: Система за управление на взаимоотношенията с клиенти (CRM система)
 Обособена позиция № 2: Система за бизнес анализи (Business Intelligence система) 
 Обособена позиция № 3:Модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес
 Обособена позиция № 4: Модул/система за управление на складовото стопанство (WMS) </x:t>
   </x:si>
   <x:si>
     <x:t>ПРОФИКЛИЙН БЪЛГАРИЯ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-1427-C01</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Доставка на оборудване по обособени позиции:
-[...19 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">Закупуване, доставка, инсталиране, тестване, пускане в експлоатация на оборудването и обучение на персонала за;
  Роботизирани заваръчни системи – 2 броя; 
 </x:t>
   </x:si>
   <x:si>
     <x:t>"И Т С - ИВОНА" ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.008-0156-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">
 Избор на изпълнител за доставка и въвеждане в експлоатация на технологично оборудване за внедряване на технологии от Индустрия 4.0 в две обособени позиции:  
 Обособена позиция 1: 5-осен фрезови център, колонен - 1 бр. 
 Обособена позиция 2: 5-осен фрезови център – 1 бр.</x:t>
   </x:si>
   <x:si>
     <x:t>АрМе ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.008-0451-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Обучение на работното място „Гражданско участие, антидискриминация и социално включване”</x:t>
   </x:si>
   <x:si>
     <x:t>ДРУЖЕСТВО ЗА ЗАЕТОСТ НА БЕЗРАБОТНИ ЛИЦА-ДЕМО Сдружение</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.010-0032-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Обучение на работното място „Младежко участие, комуникация и представителност в подкрепа на заетостта и социалната активност“</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Придобиване на цифров хидравличен абкант </x:t>
-[...47 lines deleted...]
-ОП 2: Доставка и монтаж на секционни индустриални врати – 2 бр.
+    <x:t xml:space="preserve">Избор на изпълнител за внедряване на:
+Обособена позиция 1: Въвеждане на управление на взаимоотношенията с клиенти(СРМ система) 
+Обособена позиция 2: Изграждане на система за защита на информацията в локална мрежа
 </x:t>
   </x:si>
   <x:si>
-    <x:t>КАМЕРАЛ ООД</x:t>
-[...64 lines deleted...]
-    <x:t>BG16FFPR003-4.006-0011-C02</x:t>
+    <x:t>"РЕД БЕРИ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1771-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Създаване и тестване на прототип и пилотни линии, свързани с разработването на продуктова иновация - "Дигиталната застрахователна платформа" – 1 брой
+BG16RFPR001-1.001-0464-C01 "Разработване на иновативна дигитална застрахователна платформа", финансиран от Програма "Конкурентоспособност и иновации в предприятията" 2021-2027, съфинансирана от Европейския съюз чрез Европейския фонд за регионално развитие. 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЛИАНТ ЗАСТРАХОВАТЕЛЕН БРОКЕР ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0464-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Въвеждане на услуги и решения в областта на ИКТ чрез изпълнение на следните обособени позиции, които са функционално свързани помежду си и формират цялостно интегрирано решение за дигитализация на дейността на предприятие „ИНТЕРТРЕЙД“ ЕООД: 
 ОП 1.Създаване на онлайн магазин;
 ОП 2.Въвеждане на модул/система за управление на складовото стопанство (WMS);
 ОП 3.Въвеждане на система за бизнес анализи (Business Intelligence система);
 ОП 4.Изграждане на система за архивиране на информация;
 ОП 5.Изграждане на система за управление на съхранението и споделянето на информация.</x:t>
   </x:si>
   <x:si>
     <x:t>ИНТЕРТРЕЙД ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-0338-C01</x:t>
   </x:si>
   <x:si>
+    <x:t>Доставка на Спирален смесител</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БЕЛЛА БЪЛГАРИЯ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0011-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес и Въвеждане на модул/система за управление на производството</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛАРМ - СТРОЙ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0841-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на ИКТ за нуждите на „ПАСТИЧЕРИЯ“ ЕООД, разделени в четири обособени позиции, както следва: Обособена позиция 1: „Създаване на онлайн магазин“ – 1 бр.; Обособена позиция 2: „Въвеждане на Система за управление на ресурсите (ERP система)“ – 1 бр.; Обособена позиция 3: „Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)“ – 1 бр.; Обособена позиция 4: „Въвеждане на система за бизнес анализи (Business Intelligence система)“ – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПАСТИЧЕРИЯ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0206-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Доставка на Трикоординатна измервателна машина</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БИ ЕМ ЕС ПРОДЪКШЪН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0153-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на Локални съоръжения за съхранение на енергия (батерии) с капацитет ≥ 115 kWh в комбинация с инвертор към съществуваща ФтЕЦ за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Билдстрой - КО ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2507-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на фотоволтаична система за производство на електрическа енергия от възобновяеми източници с мощност 55 kW, включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ДРИМ-2020" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0206-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 30  kW и система за съхранение на енергия с капацитет 30 kWh, предназначена за покриване на собствените нужди от електроенергия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТРОИТЕЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0518-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на:
+Обособена позиция 1: Термопомпи въздух-вода - 2 бр.;
+Обособена позиция 2: Чилър с агрегат с кондензатор за въздушно охлаждане - 1 бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ ДАРС-91- ДИМИТЪР СЪБКОВ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0932-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на фотоволтаична електрическа централа за собствено потребление с локално съоръжение за съхранение на енергия и доставка и монтаж на секционни врати по обособени позиции:
+ОП 1: Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа  за собствено потребление с инсталирана инверторна мощност 50 kW с локално съоръжение за съхранение на енергия – 1 бр.;
+ОП 2: Доставка и монтаж на секционни индустриални врати – 2 бр.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КАМЕРАЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0742-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична електрическа централа с номинална мощност 50 kW за производство на енергия от ВЕИ за собствено потребление, в комбинация с локална система за съхранение на енергия с капацитет не по-малък от 50 kWh“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИРАЕЛА 2020 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0455-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на интегрирани ИКТ решения за управление на бизнес процесите (онлайн магазин, CRM, POS, WMS и BI система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Ю Би Ар" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0478-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t>Закупуване на Автоматична машина за пълнене на туби</x:t>
   </x:si>
   <x:si>
     <x:t>ОРЕНДА ГРУП ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.008-0198-C01</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve"> Доставка на Трикоординатна измервателна машина</x:t>
-[...58 lines deleted...]
-    <x:t>BG16RFPR001-1.008-0691-C01</x:t>
+    <x:t>Избор на изпълнител за въвеждане на съвременни информационни и комуникационни технологии:
+ОП 1 Изграждане на система за защита на информацията в локална мрежа
+ОП 2 Изграждане на система за архивиране на информация
+ОП 3 Изграждане на система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4М Енерджи ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0764-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление с инсталирана мощност 35.4 kWp и локално съоръжение за съхранение на електрическа енергия с капацитет минимум 15 kWh в ЕТ „АБВ И СИН – Валентин Ковачев“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ „АБВ И СИН – Валентин Ковачев“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0802-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане в експлоатация на Фотоволтаична електрическа централа ФтЕЦ, заедно с локални съоръжения за съхранение на енергия батерии в комбинация с инвертори</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ВИКО КОНСУЛТ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2102-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изграждане на фотоволтаична електрическа инсталация за собствено потребление с номинална мощност 55 kW (инсталирана DC мощност 55,335 kWp) и батерийна система с номинален капацитет 56,32 kWh“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕЛИТИС -М" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0011-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПКП - Н" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0020-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с инсталирана мощност не по-малко от 55 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СОФТА ТРЕЙД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0338-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Проектиране, изграждане и въвеждане в експлоатация на покривна фотоволтаична система за собствено потребление с инсталирана номинална инверторна мощност 40 kW и локално съоръжение за съхранение на електрическа енергия с капацитет минимум 40 kWh.“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>СЛАВЕЯ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0567-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, доставка, изграждане, монтаж, присъединяване, изпитване и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с обща изходяща номинална активна мощност на инверторите 80 kW и локално съоръжение за съхранение на електрическа енергия с капацитет 61,44 kWh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЙ ВИ БИ КОЗМЕТИКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1361-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на енергийно-ефективни изолационни системи в три обособени позиции:
+Обособена позиция 1 Доставка и монтаж на прозрачни ограждащи конструкции - 32 кв.м.;
+Обособена позиция 2 Доставка и монтаж на секционни индустриални врати - 2 бр.;
+Обособена позиция 3 Доставка и монтаж на топлоизолационна система от сандвич панели за покрив - 171 кв.м.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФЕНИКС ЛВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0478-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Инженеринг – проектиране, доставка, изграждане, монтаж и въвеждане в експлоатация на термопомпена инсталация „въздух–вода</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЖЕЙЕЛПИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1943-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на енергийно-ефективни изолационни системи в две обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Балканремонт Инженеринг ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1003-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на СМР за извършване на текущ ремонт по смисъла на ЗУТ за повишаване на енергийната ефективност</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРБОР БГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0560-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на компактни супер компютърни системи от клас Edge AI за научноизследователски и производствени цели за нуждите на проекта „Насърчаване на дигитализацията в Югозападна България (InnovationAmp)“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Европейски цифров иновационен хъб за големи данни, високоскоростни изчисления и изкуствен интелект Сдружение</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR002-1.002-0002-C04</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на дълготрайни материални активи (ДМА), по две обособени позиции:
 ОП1: Компресори за сгъстен въздух с инверторно управление с изсушител при номинална мощност на основния двигател от 22 kW - 2бр.;
 ОП2: Централизирано управление на система за сгъстен въздух (ЦУ) - 1 бр.
 </x:t>
   </x:si>
   <x:si>
     <x:t>ВСГ - ТРАНС ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1343-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Осигуряване на външни експерти за обучения на работното място и организиране и провеждане на мероприятия по проект "Знания, партньорства, развитие""</x:t>
   </x:si>
   <x:si>
     <x:t>СДРУЖЕНИЕ „ОБЛАСТЕН ФЕРМЕРСКИ СЪЮЗ - КЪРДЖАЛИ“</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.010-0097-C01</x:t>
   </x:si>
   <x:si>
     <x:t>„ Доставка и монтаж на термопомпен агрегат въздух-вода с топлинна мощност 30 kW“ – 1 (един) брой по проект BG16RFPR001-2.004-2088</x:t>
   </x:si>
   <x:si>
     <x:t>М И Г ФЪРНИЧЪР" ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-2088-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Избор на изпълнител за въвеждане на съвременни информационни и комуникационни технологии:
-[...116 lines deleted...]
-    <x:t>BG16RFPR001-2.004-2102-C01</x:t>
+    <x:t>Доставка на Автоматизирана линия за прахово боядисване</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на софтуерна система с три модула - Потокова обработка и анализ на събития и данни (analytics engine), IoT база данни (storage engine) и Система за работни процеси, автоматизация и оркестрация на бизнес логика (workflow engine)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Джи Пи Ес България АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0691-C01</x:t>
   </x:si>
   <x:si>
     <x:t>СМР - ЕНЕРГИЙНО-ЕФЕКТИВНИ ИЗОЛАЦИОННИ СИСТЕМИ В СГРАДИ -Подмяна на ограждащи конструкции с 7 бр. нови и неупотребявани секционни индустриални врати</x:t>
   </x:si>
   <x:si>
     <x:t>КБИ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1031-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>„Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаична система за собствено потребление с минимална инсталирана мощност 36,8 kWp (DC) и собствен инвертор с минимална номинална мощност 40 kW (AC), и батерийна система с минимален използваем капацитет 92,2 kWh и отделен собствен двупосочен инвертор за ИНФОСИСТЕМС ИНТЕРНЕШЪНЪЛ ЕАД”.(Прекратена)</x:t>
-[...5 lines deleted...]
-    <x:t>BG16RFPR001-2.004-1461-C01</x:t>
+    <x:t xml:space="preserve">„Доставка, монтаж и въвеждане в експлоатация на фотоволтаична система с обща инсталирана мощност 150 kW, включваща фотоволтаични панели в комбинация с инвертор/и, предназначена за собствено потребление“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЕКОР БЪЛГАРИЯ  ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2434-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Повишаване на енергийната ефективност на Меткер ООД, чрез изпълнение на СМР: външна топлоизолация по стени (без под) по сграда, находяща се на адрес: с. Калипетрово, местност Чанлъка, на ул. Рашко Блъсков 210. </x:t>
   </x:si>
   <x:si>
     <x:t>МЕТКЕР ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-2643-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка и монтаж на енергийно ефективни изолационни системи - сандвич панели за стени – 650 м2</x:t>
   </x:si>
   <x:si>
     <x:t>"Мулти Комфорт" ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1167-C01</x:t>
   </x:si>
   <x:si>
     <x:t>„Избор на изпълнител за доставка и монтаж на фотоволтаична инсталация за собствено потребление с капацитет 60 kW“</x:t>
   </x:si>
   <x:si>
     <x:t>Палма тур ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0029-C01</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>BG16RFPR001-2.004-1175-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">"Внедряване на ИКТ услуги за "Ка Дизайн" ООД по обособени позиции: 
 Обособена позиция №1: Внедряване на система за управление на взаимоотношенията с клиентите (CRM система) 
 Обособена позиция №2:  Изграждане на система за управление на съхранението и споделянето на информация
 </x:t>
   </x:si>
   <x:si>
     <x:t>„КА ДИЗАЙН СТУДИО” ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-1494-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Доставка и въвеждане в експлоатация на Компресор за сгъстен въздух с инверторно управление с изсушител - 1 брой</x:t>
-[...29 lines deleted...]
-    <x:t>BG16RFPR001-2.004-2084-C02</x:t>
+    <x:t>„Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаична система за собствено потребление с минимална инсталирана мощност 36,8 kWp (DC) и собствен инвертор с минимална номинална мощност 40 kW (AC), и батерийна система с минимален използваем капацитет 92,2 kWh и отделен собствен двупосочен инвертор за ИНФОСИСТЕМС ИНТЕРНЕШЪНЪЛ ЕАД”.(Прекратена)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНФОСИСТЕМС ИНТЕРНЕШЪНЪЛ ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1461-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на локално съоръжение за съхранение на енергия в батерии в комбинация с инвертор</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Вълеви 2010 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1690-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Извършване на строително-монтажни работи за повишаване на енергийната ефективност на хотел „Трите Буки“ чрез изпълнение на мерки за топлоизолация, внедряване на термопомпени системи и изграждане на фотоволтаична инсталация, по 3 обособени позиции, както следва:
+Обособена позиция № 1: Изпълнение на топлоизолационни мерки за повишаване на енергийната ефективност на хотел „Трите Буки“ – доставка и полагане на топлоизолация на външни стени и подове към външен въздух – 350 кв.м;
+Обособена позиция № 2: Доставка, монтаж и въвеждане в експлоатация на термопомпени системи въздух-вода – 2 бр. с обща мощност 40 kW всяка;
+Обособена позиция № 3: Изграждане, доставка, монтаж и въвеждане в експлоатация на фотоволтаична система с панели и инвертори – 32 kW.“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ДОРИ Д ЕООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2135-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, доставка, монтаж, настройка, пуск и въвеждане в експлоатация на фотоволтаична електрическа централа (ФЕЦ) за производство на енергия от ВЕИ за собствено потребление в комбинация с локални съоръжения за съхранение на електрическа енергия.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИАЛМА - ПС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2311-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа за производство на електрическа енергия за собствени нужди с мощност 50 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Деяколор" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0787-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на 5 броя термопомпи, както следва:
+1.термопомпа VRF_VRV система на директно изпарение – 1 брой с топлинна мощност 50 KW
+2. термопомпа VRF_VRV система на директно изпарение – 4 броя с топлинна мощност 45 KW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Виктори Пропърти Мениджмънт ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0061-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изработване на технически проект и изграждане на ФЕЦ с мощност минимум 100 kW за производство на енергия от възобновяеми източници за собствено потреблени</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"КМС" ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1175-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Избор на изпълнител за внедряване и въвеждане в експлоатация на интегрирани информационни системи за управление на бизнес процесите и корпоративната информация по обособени позиции за нуждите на ИКОНОМ 2019 ЕООД.</x:t>
   </x:si>
   <x:si>
     <x:t>Иконом 2019 ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-0249-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Изграждане и въвеждане на съвременни информационни и комуникационни технологии (ИКТ) във връзка с изпълнение на Договор № BG16RFPR001-1.012- 1552-C01/27.01.2026 г. с бенефициент „АРАС-2009” ЕООД, финансиран по процедура BG16RFPR001-1.012 „Дигитализация на предприятията“, Програма „Конкурентоспособност и иновации в предприятията“ 2021–2027 г.“ по три обособени позиции: -
 Обособена позиция № 1: Въвеждане на модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес/процеса на предоставяне на услуги
 Обособена позиция № 2: Въвеждане на модул/система за управление на складовото стопанство (WMS) 
 Обособена позиция №3: Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система)
 </x:t>
   </x:si>
   <x:si>
     <x:t>АРАС-2009 ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-1552-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Избор на изпълнител за въвеждане на съвременни информационни технологии за цифровизация на предприятието, както следва:
@@ -746,443 +632,483 @@
 Въвеждане на система за бизнес анализи (Business Intelligence система).
 Обособена позиция № 4
 Изграждане на система за управление на съхранението и споделянето на информация.</x:t>
   </x:si>
   <x:si>
     <x:t>ЕЛМАУС КО ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-1158-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Организиране и провеждане на мероприятия за обмен на опит и взаимно обучение </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">БЪЛГАРСКА РАБОТОДАТЕЛСКА АСОЦИАЦИЯ ИНОВАТИВНИ ТЕХНОЛОГИИ „БРАИТ“
 </x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.010-0123-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Изграждане и въвеждане на съвременни информационни и комуникационни технологии (ИКТ) във връзка с изпълнение на Договор № BG16RFPR001-1.012- 1552-C01/27.01.2026 г. с бенефициент „АРАС-2009” ЕООД, финансиран по процедура BG16RFPR001-1.012 „Дигитализация на предприятията“, Програма „Конкурентоспособност и иновации в предприятията“ 2021–2027 г.“ по три обособени позиции: - Обособена позиция № 1: Въвеждане на модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес/процеса на предоставяне на услуги Обособена позиция № 2: Въвеждане на модул/система за управление на складовото стопанство (WMS) Обособена позиция №3: Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система) 
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Доставка, монтаж и въвеждане в експлоатация на 5 броя термопомпи, както следва:
-[...49 lines deleted...]
-Обособена позиция № 3: Изграждане, доставка, монтаж и въвеждане в експлоатация на фотоволтаична система с панели и инвертори – 32 kW.“
+    <x:t>Доставка и въвеждане в експлоатация на Компресор за сгъстен въздух с инверторно управление с изсушител - 1 брой</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВИН.С.Индустрийс ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0655-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на СМР работи за повишаване на енергийната ефективност на сграда чрез монтаж на енергийно ефективни изолационни системи:
+-	Сандвич панели – 345.5 кв.м.
+-	Секционна индустриална врата с размери 3,6 х 3,6 м (12,96 m2 ) - 2 бр.
+-	Секционна индустриална врата с размери 3,3 х 4,6 м (15,18 m2 ) - 1 бр.
+-	Прозорци с рамка от алуминий с прекъснат топлинен мост с размери 6,0 х 2,4 м ( 14.4 m2 ) - 7 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ГИД ИНЖЕНЕРИНГ"ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2406-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване на енергийната ефективност на сграда чрез доставка и монтаж на енергийно ефективно оборудване:
+-	Чилър – 1 бр.
+-	Термопомпи въздух-вода - 3 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЛЮКО 2011" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2084-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на Интегрирани системи за управление на бизнес процесите
+1.Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система)
+2.Въвеждане на система за бизнес анализи (Business Intelligence система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Ертекс Груп ЕООД
 </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">ДОРИ Д ЕООД
+    <x:t>BG16RFPR001-1.012-1369-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и пуск в експлоатация на CAD софтуер за планиране и конструиране - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"РОСИ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0022-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и въвеждане в експлоатация на Локални съоръжения за съхранение на енергия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗАХАРО ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2379-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предоставяне на услуги за „Подкрепа за развитие на бизнес процесите в социалното предприятие чрез външна експертна помощ с фокус върху продажбите, финансовото управление, изработване и разпространение на маркетинг/рекламни материали и реклама“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВЕДА ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0051-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка на оборудване за екологично подобряване на дейността на компанията.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">"НОН - СТОП" ООД
 </x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFPR001-2.004-2135-C01</x:t>
+    <x:t>BG16RFPR001-2.004-1227-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване за екологично подобряване на дейността на компанията</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Лорив ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1035-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+Предмет на предвидената процедура	Обект на процедурата	Приложим нормативен акт	Действия
+„Въвеждане на ИКТ решения по три обособени позиции: Обособена позиция № 1: Въвеждане на Система за управление на ресурсите (ERP система); Обособена позиция № 2: Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система); Обособена позиция № 3: Въвеждане на система за бизнес анализи (Business Intelligence система).</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТРЕЗОВ ВЕНДИНГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0887-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на чилър 155kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АФРОДИТА ВАРНА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1306-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за изграждане на фотоволтаична електроцентрала с мощност от 30 kWp в предприятието ГЕОМАР-ТРЕЙД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГЕОМАР-ТРЕЙД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1238-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Проектиране и изграждане на фотоволтаична електрическа централа/ФтЕЦ/ с мощност 57 kWp за собствено потребление с локално съоръжение за съхранение на електрическа енергия/батерия/ от 80kWh и инвертор с мощност 60кW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МАСТЕР-ПЛАСТИК" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1161-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на топлоизолационна система от сандвич панели за покрив (675 m2)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕХНО ВЕТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0729-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление с изходяща мощност на инвертора AC 60 kW и локално съоръжение за съхранение на електрическа енергия с капацитет 61.44 kWh”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АРТ СТОУН ДИЗАЙН" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0634-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на Локални съоръжения за съхранение на енергия - батерии в комбинация с инвертори, вкл. съпътстващи дейности – подготвителни дейности, доставка на спомагателни материали, извършване на необходимите СМР </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ЕВЪР СОКС ЕООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2617-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Въвеждане на информационни и комуникационни технологии: 
 - Разработване и внедряване на Модул/система за управление на продажбите на дребно (Point-of-Sale система);
 - Изграждане на система за защита на информацията в локална мрежа, която ще включва защитни стени, системи за разпознаване на пробиви (IPS), централизирано управление на крайни точки (EDR) за защита от зловреден софтуер, филтриране на достъпа до интернет, сигурни VPN връзки,централизирано събиране на логове (SIEM) и многофакторна автентификация (MFA).
 - Изграждане на система за архивиране на информация.
 - Изграждане на система за управление на съхранението и споделянето на информация.
 </x:t>
   </x:si>
   <x:si>
     <x:t>МЕДИЦИНСКИ ЦЕНТЪР СЕЛЕНА- Л ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-1030-C01</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на Локални съоръжения за съхранение на енергия - батерии в комбинация с инвертори, вкл. съпътстващи дейности – подготвителни дейности, доставка на спомагателни материали, извършване на необходимите СМР </x:t>
-[...64 lines deleted...]
-  <x:si>
     <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на термопомпа в съответствие със Списъка на допустимите категории активи в областта на енергийната ефективност и използването на енергия от възобновяеми източници по Процедура BG16RFPR001-2.004 за СИМЕТРИЯ СТИЙЛ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>СИМЕТРИЯ СТИЙЛ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-2010-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Изпълнение на строително-монтажни работи (СМР) за въвеждане на енергийно ефективни изолационни системи в сгради по следните обособени позиции:
 Обособена позиция 1: Топлоизолационни системи за външни стени и подове към външен въздух – (ТИ плоча от EPS) – 216 m2
 Обособена позиция 2:
 -	Подмяна на прозрачни ограждащи конструкции - врати (с рамка от алуминий с прекъснат топлинен мост)  – 13 m2
 -	Подмяна на прозрачни ограждащи конструкции - прозорци (с рамка от екструдиран поливинилхлорид (PVC))  – 334 m2</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">	
 ОНИКС-2007 ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0370-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Избор на изпълнител за изграждане и внедряване на една интегрирана информационна система, съставена от четири взаимносвързани функционални компонента: система за управление на ресурсите (ERP), система за управление на взаимоотношенията с клиенти (CRM), система за архивиране на информация и система за управление на съхранението и споделянето на информация.“</x:t>
-[...14 lines deleted...]
-    <x:t>BG16RFPR001-2.004-0707-C01</x:t>
+    <x:t>Изграждане на фотоволтаична електрическа централа /ФтЕЦ/ с мощност 60 kW, включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТЕФАНОВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1383-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за изпълнение на СМР с цел подобряване на енергийната ефективност в РОССА ГРУП ООД: Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление с мощност 30kW. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>РОССА ГРУП ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1478-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на фотоволтаични панели в комбинация с инвертор/и – 55 kW, за собствено потребление“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕТАЛПЛАСТ ИНЖЕНЕРИНГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0025-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Проектиране, изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с инсталирана номинална инверторна мощност 120 kW"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВИКАРД БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0561-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с инсталирана инверторна мощност 30 kW с локално съоръжение за съхранение на енергия – 1 бр.
 </x:t>
   </x:si>
   <x:si>
     <x:t>ПЛАМЕН ПЕТРОВ - 96 ЕТ</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0317-C01</x:t>
   </x:si>
   <x:si>
+    <x:t>Избор на изпълнител за извършване на доставка и монтаж на алуминиева дограма – 61,32 кв.м</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПОЛАРИС ПРОДУКТ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1202-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t>Доставка и монтаж на локално съоръжение за съхранение на енергия – батерии с инвертори“</x:t>
   </x:si>
   <x:si>
     <x:t>"ФОТЕВИ ИНВЕСТ" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1352-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Изграждане на фотоволтаична електрическа централа /ФтЕЦ/ с мощност 60 kW, включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата – 1 бр.</x:t>
-[...41 lines deleted...]
-    <x:t>BG16RFPR001-2.004-0561-C01</x:t>
+    <x:t>Доставка, монтаж, въвеждане в експлоатация на: Термопомпи Въздух-вода – 2 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРТЕЛ-22 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0707-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на Автоматизирана система за сортиране на отпадъчни фолиа</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПОЛИГРУП ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0210-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за изграждане и внедряване на една интегрирана информационна система, съставена от четири взаимносвързани функционални компонента: система за управление на ресурсите (ERP), система за управление на взаимоотношенията с клиенти (CRM), система за архивиране на информация и система за управление на съхранението и споделянето на информация.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>М.М. ГРУП 1 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2045-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на фотоволтаична елекроцентрала с мощност 60 kW, за нуждите на търговска фирма в гр. Пловдив</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ЛАЙТ КОНСТРЪКШЪН“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1068-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Сдружение "Каритас София"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0007-C04</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">„Изграждане на фотоволтаична система за собствено потребление на „ДЕМАТО“ ООД в гр. Пловдив – фотоволтаични панели в комбинация с инвертори“
 Изграждане на фотоволтаична система (фотоволтаични панели в комбинация с инвертори) за собствено потребление върху покривната конструкция на сградата на Възложителя в гр. Пловдив, ул. „6-ти септември“ № 222А, включително проектиране, доставка, строително-монтажни работи, монтаж, въвеждане в експлоатация и гаранционно обслужване.
 </x:t>
   </x:si>
   <x:si>
     <x:t>Демато ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1636-C01</x:t>
   </x:si>
   <x:si>
+    <x:t>Проектиране и изграждане на Фотоволтаична електрическа централа (ФвЕЦ) с мощност 30 kW, включващо изготвяне на необходимия инвестиционен проект и изпълнение на всички дейности, необходими за изграждането и въвеждането в експлоатация на ФтЕЦ като цялостна функционираща система.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Аква Белла Къмпани ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2166-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТАНАТОС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0841-C02</x:t>
+  </x:si>
+  <x:si>
     <x:t>Доставка, монтаж и въвеждане в експлоатация на локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертор</x:t>
   </x:si>
   <x:si>
     <x:t>САНДИ 95 ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0677-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Проектиране и изграждане на Фотоволтаична електрическа централа (ФвЕЦ) с мощност 30 kW, включващо изготвяне на необходимия инвестиционен проект и изпълнение на всички дейности, необходими за изграждането и въвеждането в експлоатация на ФтЕЦ като цялостна функционираща система.</x:t>
-[...41 lines deleted...]
-    <x:t>BG16RFPR001-2.004-1068-C01</x:t>
+    <x:t>Проектиране и изграждане на Фотоволтаична централа със съоръжения за съхранение на енергията с мощност 30 KW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ „АРА-Русанка Аргирова”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0709-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на фотоволтаична система за собствено потребление със система за съхранение на електрическа енергия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗАРА ТРЕЙД 08 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1226-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на енергийно ефективни изолационни системи в сграда  - с две обособени позиции</x:t>
   </x:si>
   <x:si>
     <x:t>ЗЕЛЕНЧУЦИ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0850-C02</x:t>
   </x:si>
   <x:si>
-    <x:t>Доставка, монтаж и въвеждане в експлоатация на фотоволтаична система за собствено потребление със система за съхранение на електрическа енергия</x:t>
-[...23 lines deleted...]
-    <x:t>BG16RFPR001-2.004-0580-C01</x:t>
+    <x:t>Проектиране, изграждане и въвеждане в експлоатация на ФтЕЦ с мощност от мин. 20 kW и допълнителни локални съоръжения за съхранение на електрическа енергия в комбинация с инвертор/и с общ капацитет на съхранение от мин. 40 kWh за нуждите на хотел „Даф Транс“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕКСПРЕС-М ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0835-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Извършване на строително-монтажни работи за полагане на покривна топлоизолация и монтаж на секционни индустриални врати за нуждите на сервизната база на „ВАРНА МОБИЛ“ ООД в гр. Варна</x:t>
   </x:si>
   <x:si>
     <x:t>ВАРНА МОБИЛ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-2206-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка, монтаж и въвеждане в експлоатация на климатична система за нуждите на сервизната база на „ВАРНА МОБИЛ“ ООД в гр. Варна</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve">Изграждане на фотоволтаична електрическа централа (ФтЕЦ)  с изходяща номинална активна (AC) мощност на инверторите не по-малко от 50 kW, включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата – доставка, монтаж и въвеждане в експлоатация, съгласно Разрешение за строеж № 211/27.08.2026 г. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>М-Маш ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0626-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t>Инженеринг – проектиране и изграждане на обществена пералня за пране на хотелско, болнично и друг вид обществено пране в УПИ XXIII-44, XXIV-45, XXV-46, XXVI-47 и XXVII-48, кв.331а, по плана на гр. Ямбол</x:t>
   </x:si>
   <x:si>
     <x:t>“ДСГ България” ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-4.006-0029-C01</x:t>
   </x:si>
   <x:si>
     <x:t>„Инженеринг — изготвяне на проектни решения, доставка, изграждане и въвеждане в експлоатация на две фотоволтаични електрически централи с обща инсталирана мощност 56 kW и локални съоръжения за съхранение на електрическа енергия с общ капацитет 120 kWh, за собствено потребление, на два обекта в гр. Стара Загора“</x:t>
   </x:si>
   <x:si>
     <x:t>"Алимар 11" ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0083-C01</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Изграждане на фотоволтаична електрическа централа (ФтЕЦ)  с изходяща номинална активна (AC) мощност на инверторите не по-малко от 50 kW, включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата – доставка, монтаж и въвеждане в експлоатация, съгласно Разрешение за строеж № 211/27.08.2026 г. </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Изграждане на нова фотоволтаична система (Фотоволтаични панели в комбинация с инвертори) с инсталирана мощност не по-малко от 147 kW</x:t>
   </x:si>
   <x:si>
     <x:t>Йота ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0027-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на Фотоволтаична система за производство на енергия от ВЕИ за собствено потребление в комбинации с локални съоръжения за съхранение на енергия (батерии) - 1бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+ПЛАСТИКА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0728-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на оборудване по Индустрия 4.0 в „КОТА 2001“ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>КОТА 2001 ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.008-0069-C01</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -1540,2098 +1466,1945 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E120"/>
+  <x:dimension ref="A1:E111"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46308</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46293</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46308</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B3" s="2">
         <x:v>46294</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46308</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46296</x:v>
+        <x:v>46294</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46308</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B5" s="2">
         <x:v>46300</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46308</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46300</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46308</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46300</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46308</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46300</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46308</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46300</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46308</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46300</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46308</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46301</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46308</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46301</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46308</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46301</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D13" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
-      <x:c r="D13" s="0" t="s">
+      <x:c r="E13" s="0" t="s">
         <x:v>37</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46308</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46301</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46308</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46301</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46308</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46301</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46308</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46301</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46309</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46302</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46309</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46301</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46309</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B20" s="2">
         <x:v>46302</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46309</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46302</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46309</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46302</x:v>
+        <x:v>46294</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46309</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46302</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46309</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46302</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46309</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46300</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46309</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46297</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46309</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46289</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46309</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46294</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46309</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46294</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46310</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46295</x:v>
+        <x:v>46294</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46310</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B31" s="2">
         <x:v>46295</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>5</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46310</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46282</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46310</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46294</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46310</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B34" s="2">
         <x:v>46296</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46310</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46297</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46310</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46300</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46310</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46303</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46310</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46303</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46310</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B39" s="2">
         <x:v>46301</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46310</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46302</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46310</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46303</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46310</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46303</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46310</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46303</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46310</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46303</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
         <x:v>46311</x:v>
       </x:c>
       <x:c r="B45" s="2">
         <x:v>46303</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
         <x:v>46311</x:v>
       </x:c>
       <x:c r="B46" s="2">
         <x:v>46303</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46311</x:v>
+        <x:v>46313</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46304</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46311</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46304</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46311</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B49" s="2">
         <x:v>46304</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46311</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B50" s="2">
         <x:v>46304</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46311</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46301</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46311</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46301</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46311</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46301</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46311</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B54" s="2">
         <x:v>46302</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46311</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46296</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46311</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46296</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46311</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46296</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46311</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46296</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46311</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46296</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46311</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46296</x:v>
+        <x:v>46306</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46311</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46294</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46311</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46295</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46313</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46303</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
         <x:v>46314</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46303</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
         <x:v>46314</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46304</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
         <x:v>46314</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46304</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
         <x:v>46314</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46304</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
         <x:v>46314</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46304</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46314</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46304</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46314</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46307</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46314</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46307</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46314</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46307</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46314</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46306</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46314</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46307</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46314</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46307</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46314</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46307</x:v>
+        <x:v>46305</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46314</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46307</x:v>
+        <x:v>46305</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46314</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46307</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46314</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46297</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46314</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46300</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46314</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B81" s="2">
         <x:v>46302</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46314</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46302</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46314</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46303</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46315</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46302</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
-        <x:v>46315</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B85" s="2">
         <x:v>46301</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="2">
-        <x:v>46315</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B86" s="2">
-        <x:v>46300</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="2">
-        <x:v>46315</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B87" s="2">
-        <x:v>46300</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="2">
-        <x:v>46315</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B88" s="2">
-        <x:v>46308</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="2">
-        <x:v>46315</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B89" s="2">
-        <x:v>46308</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="2">
-        <x:v>46315</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B90" s="2">
-        <x:v>46305</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="2">
-        <x:v>46315</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B91" s="2">
-        <x:v>46305</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:5">
       <x:c r="A92" s="2">
-        <x:v>46315</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B92" s="2">
-        <x:v>46303</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:5">
       <x:c r="A93" s="2">
         <x:v>46316</x:v>
       </x:c>
       <x:c r="B93" s="2">
-        <x:v>46304</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:5">
       <x:c r="A94" s="2">
-        <x:v>46316</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B94" s="2">
         <x:v>46307</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:5">
       <x:c r="A95" s="2">
-        <x:v>46316</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B95" s="2">
-        <x:v>46304</x:v>
+        <x:v>45671</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:5">
       <x:c r="A96" s="2">
-        <x:v>46316</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B96" s="2">
-        <x:v>46301</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:5">
       <x:c r="A97" s="2">
-        <x:v>46316</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B97" s="2">
-        <x:v>46300</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:5">
       <x:c r="A98" s="2">
-        <x:v>46316</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B98" s="2">
-        <x:v>46301</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:5">
       <x:c r="A99" s="2">
-        <x:v>46316</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B99" s="2">
-        <x:v>46301</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:5">
       <x:c r="A100" s="2">
-        <x:v>46316</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="B100" s="2">
-        <x:v>46301</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:5">
       <x:c r="A101" s="2">
-        <x:v>46316</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="B101" s="2">
-        <x:v>46301</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:5">
       <x:c r="A102" s="2">
-        <x:v>46316</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="B102" s="2">
-        <x:v>46301</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:5">
       <x:c r="A103" s="2">
-        <x:v>46317</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="B103" s="2">
-        <x:v>46302</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:5">
       <x:c r="A104" s="2">
-        <x:v>46317</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B104" s="2">
-        <x:v>46302</x:v>
+        <x:v>46306</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:5">
       <x:c r="A105" s="2">
-        <x:v>46317</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B105" s="2">
-        <x:v>46302</x:v>
+        <x:v>46306</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:5">
       <x:c r="A106" s="2">
-        <x:v>46317</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="B106" s="2">
-        <x:v>46302</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:5">
       <x:c r="A107" s="2">
-        <x:v>46317</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="B107" s="2">
-        <x:v>45671</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:5">
       <x:c r="A108" s="2">
-        <x:v>46317</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="B108" s="2">
-        <x:v>46304</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:5">
       <x:c r="A109" s="2">
-        <x:v>46317</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="B109" s="2">
         <x:v>46307</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:5">
       <x:c r="A110" s="2">
-        <x:v>46318</x:v>
+        <x:v>46323</x:v>
       </x:c>
       <x:c r="B110" s="2">
-        <x:v>46307</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:5">
       <x:c r="A111" s="2">
-        <x:v>46318</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="B111" s="2">
-        <x:v>46303</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
-        <x:v>322</x:v>
-[...15 lines deleted...]
-      <x:c r="E112" s="0" t="s">
         <x:v>325</x:v>
-      </x:c>
-[...134 lines deleted...]
-        <x:v>347</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Tenders and Offers</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Area</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>