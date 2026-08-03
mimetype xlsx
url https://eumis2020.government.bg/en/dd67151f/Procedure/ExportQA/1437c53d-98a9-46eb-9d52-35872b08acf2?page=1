--- v0 (2026-06-07)
+++ v1 (2026-08-03)
@@ -1,120 +1,130 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccc13d34e83a4968" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2488fde408504bc8aca17a6ac5940b78.psmdcp" Id="R919c67f610554655" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcee090092564f89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bb2fbf41a8674f37999513b0620226e9.psmdcp" Id="R3377e6457a734363" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>
     <x:t>Question</x:t>
   </x:si>
   <x:si>
     <x:t>Clarrifications</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFPR001-1.009-Q011</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ВЪПРОСИ ПО BG05SFPR001-1.009-ВОМР
+1.	Допустимо ли е две Училища (ако отговорят на останалите изисквания за допустимост) да участват в един проект – едното  - като Кандидат, второто – като Партньор? 
+2.	Съгласно описанието на допустимите целеви групи, посочено в Условията за Кандидатстване и отговор по въпрос №2,  допустими представители на целевите групи ли са ученици/деца със специални образователни потребности.?
+3.	Задължително ли е включване на всички дейности 1, 2 и 3 в проектното предложение?
+4.	Дали изискванията  за задължителни  индикатори се отнасят само,  ако в проекта са включени приложимите за  съответния индикатор  дейности?
+5.	В УК-описанието на Дейност 1 е записано, че „Във всяка форма и начин на реализация по Дейност 1 задължително участват деца/ученици, чийто майчин език не е български и такива, чийто майчин език е български – на ниво група или повече групи.“. Дали това изискване включва само  „деца/ученици, чиито майчин език не е български“  или  и деца/ученици  и от останалите целеви групи? 
+П. Чингаров
+МИГ Кирково-Златоград  
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разясненията на Управляващия орган (УО) по зададения въпрос са публикувани в консолидирана версия 6 до 27.07.2026 г. (отговор на въпрос 11). Отговорите и разясненията на УО се съобщават (публикуват) на интернет страницата на ПО – http://sf.mon.bg/?go=page&amp;pageId=437 в рубрика „Въпроси и отговори“ и в ИСУН– https://eumis2020.government.bg.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.009-Q010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Във връзка с подготовка на проектно предложение на Община Кнежа по Процедура BG05SFPR001-1.009 СЪЗДАВАНЕ НА УСЛОВИЯ ЗА ДОСТЪП ДО ОБРАЗОВАНИЕ ЧРЕЗ ПРЕОДОЛЯВАНЕ НА ДЕМОГРАФСКИ, СОЦИАЛНИ И КУЛТУРНИ БАРИЕРИ (ДОПЪЛВАЩО ФИНАНСИРАНЕ НА ПОДХОДА ВОМР), моля за разяснения по следните въпроси:
+1. Може ли Община Кнежа да подаде проектно предложение като водещ кандидат и да включи в него още 6 броя партньори?
+2. Може ли общината да подаде едно проектно предложение в първия прием /до 08.07.2026 г./ и друго проектно предложение във втория прием /до 09.11.2026 г./?
+3. В Условията за кандидатстване е посочено, че във всяка форма и начин на реализация на Дейност 1 трябва задължително да се включват деца/ученици, чийто майчин език НЕ е български. Означава ли това, че детски градини и училища, в които няма деца, чийто майчин език НЕ е български, не могат да участват като кандидати или партньори в проекта и да изпълняват дейност 1?
+Благодаря предварително!</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разясненията на Управляващия орган (УО) по зададения въпрос са публикувани в консолидирана версия 5 до 17.06.2026 г. (отговор на въпрос 10). Отговорите и разясненията на УО се съобщават (публикуват) на интернет страницата на ПО – http://sf.mon.bg/?go=page&amp;pageId=437 в рубрика „Въпроси и отговори“ и в ИСУН– https://eumis2020.government.bg.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.009-Q009</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Mоля за разяснение по следните въпроси във връзка с процедура BG05SFPR001-1.009 „Създаване на условия за достъп до образование чрез преодоляване на демографски, социални и културни бариери (допълващо финансиране на подхода ВОМР)“:
+Допустимо ли е по процедурата да се провеждат екскурзии?
+В случай, че е възможно, могат ли да екскурзиите да бъдат отнесени към Дейност 1 и изпълнението им да се планира извън територията на МИГ-а?  
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разясненията на Управляващия орган (УО) по зададения въпрос са публикувани в консолидирана версия 5 до 17.06.2026 г. (отговор на въпрос 9). Отговорите и разясненията на УО се съобщават (публикуват) на интернет страницата на ПО – http://sf.mon.bg/?go=page&amp;pageId=437 в рубрика „Въпроси и отговори“ и в ИСУН– https://eumis2020.government.bg.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.009-Q008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Детските градини – партньори по настоящото проектно предложение изпълняват дейности по Национална програма „Силен старт" на МОН, финансирана от държавния бюджет. Моля да потвърдите допустимо ли е едновременното участие на детска градина като партньор по процедура BG05SFPR001-1.009 и като изпълнител на дейности по НП „Силен старт", при положение че двете програми се финансират от различни източници (ЕСФ+ и държавен бюджет), имат различни целеви групи по възраст и обхват, и дейностите не се дублират?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разясненията на Управляващия орган (УО) по зададения въпрос са публикувани в консолидирана версия 5 до 17.06.2026 г. (отговор на въпрос 8). Отговорите и разясненията на УО се съобщават (публикуват) на интернет страницата на ПО – http://sf.mon.bg/?go=page&amp;pageId=437 в рубрика „Въпроси и отговори“ и в ИСУН– https://eumis2020.government.bg.</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFPR001-1.009-Q007</x:t>
   </x:si>
   <x:si>
     <x:t>Възможно ли е дейности по проекта да бъдат реализирани през летния
 период?</x:t>
   </x:si>
   <x:si>
     <x:t>Разясненията на Управляващия орган (УО) по зададения въпрос са публикувани в консолидирана версия 4 до 21.05.2026 г. (отговор на въпрос 7). Отговорите и разясненията на УО се съобщават (публикуват) на интернет страницата на ПО – http://sf.mon.bg/?go=page&amp;pageId=437 в рубрика „Въпроси и отговори“ и в ИСУН– https://eumis2020.government.bg.</x:t>
-  </x:si>
-[...39 lines deleted...]
-    <x:t>Разясненията на Управляващия орган (УО) по зададения въпрос са публикувани в консолидирана версия 2 до 23.04.2026 г. (отговор на въпрос 3). Отговорите и разясненията на УО се съобщават (публикуват) на интернет страницата на ПО – http://sf.mon.bg/?go=page&amp;pageId=437 в рубрика „Въпроси и отговори“ и в ИСУН– https://eumis2020.government.bg.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -509,107 +519,107 @@
   <x:cols>
     <x:col min="1" max="1" width="23.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="12.710625" style="0" customWidth="1"/>
     <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B2" s="4">
-        <x:v>46160.4283530671</x:v>
+        <x:v>46220.0058975232</x:v>
       </x:c>
       <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
       <x:c r="A3" s="3" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B3" s="4">
-        <x:v>46160.4272467014</x:v>
+        <x:v>46185.6873795255</x:v>
       </x:c>
       <x:c r="C3" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="5" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:4">
       <x:c r="A4" s="3" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B4" s="4">
-        <x:v>46160.4268911227</x:v>
+        <x:v>46183.6331628704</x:v>
       </x:c>
       <x:c r="C4" s="5" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="5" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
       <x:c r="A5" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B5" s="4">
-        <x:v>46149.5116578819</x:v>
+        <x:v>46182.4605276968</x:v>
       </x:c>
       <x:c r="C5" s="5" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="5" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B6" s="4">
-        <x:v>46134.6631352778</x:v>
+        <x:v>46160.4283530671</x:v>
       </x:c>
       <x:c r="C6" s="5" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="5" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Procedure clarifications</vt:lpstr>
       <vt:lpstr>Procedure clarifications!Print_Area</vt:lpstr>
       <vt:lpstr>Procedure clarifications!Print_Titles</vt:lpstr>