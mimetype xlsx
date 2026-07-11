--- v0 (2026-06-01)
+++ v1 (2026-07-11)
@@ -1,1080 +1,900 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf585ca34b33d4e60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a1d34348ed0c447f99cef66ef3aa72e0.psmdcp" Id="R49fcf9f039de48eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bed2831fad04aec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4931cf6be3624520bc2fe5b3f182013c.psmdcp" Id="Rc26539a3e910479a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Tenders and Offers" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Offers submission deadline</x:t>
   </x:si>
   <x:si>
     <x:t>Announcement date of procedure for external assignment</x:t>
   </x:si>
   <x:si>
     <x:t>Procedure subject</x:t>
   </x:si>
   <x:si>
     <x:t>Beneficiary</x:t>
   </x:si>
   <x:si>
     <x:t>Contract registration number</x:t>
   </x:si>
   <x:si>
-    <x:t>Доставка и монтаж на:
-[...108 lines deleted...]
-    <x:t xml:space="preserve">Изготвяне на технически проект и изграждане на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата)
+    <x:t>Създаване и тестване на прототипи и пилотни линии, свързани с разработването на продуктовата иновация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВОДСТРОЙ ПЛОВДИВ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0351-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и инсталация на ДМА за нуждите на Булпласт – М ЕООД </x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛПЛАСТ-М ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1993-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на термопомпи – 3 броя.
+Доставка и монтаж на енергийно ефективни изолационни системи на сграда.
+Обособена позиция 1. Термопомпена система въздух-вода с мощност 26 kW – 1 брой;
+Обособена позиция 2. Термопомпа въздух-въздух с мощност 16.1 kW – 2 броя;
+Обособена позиция 3. Подобряване на енергийната ефективност на сграда чрез:
+Топлоизолационна плоча от XPS -18 кв.м, топлоизолационна плоча от EPS – 127 кв.м. и Сандвич панел с топлоизолация от PUR за топлоизолиране на покриви 160 кв.м.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Системи и техника за сигурност" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1534-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Процедура № 1: Изпълнение на строително – монтажни работи (СМР) по подобряване на енергийната ефективност в производствената база на „Туристстрой – Царацово“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ТУРИСТСТРОЙ - ЦАРАЦОВО" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1472-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на интегрирана система за управление на бизнес процеси за нуждите на СЪНСЕТ КАФЕ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СЪНСЕТ КАФЕ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0821-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на ДМА
+ПО ОБОСОБЕНИ ПОЗИЦИИ: 
+ОП1 Доставка на компютърна конфигурация - 3 БР
+ОП 2 Доставка на компютърна конфигурация - 1 БР
+ОП 3  Доставка на ПРОФЕСИОНАЛНЕ МОНИТОР - 4 БР.
+ОП 4 Доставка на лазерно цветно м.ф. устройство А3 -1БР.
+ОП 5 Доставка на плотер със скенер - 1БР.
+ОП 6 Доставка на преносим компютър- 2 БР.
+ОП 7 Доставка на  мобилен СМАРТФОН - 1 БР
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Апиа Пропъртис ЕООД</x:t>
-[...77 lines deleted...]
--	Доставка на Фризьорска работна количка -2 бр.
+    <x:t>АЙВИ АРХ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2486-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Осигуряване на социални придобивки за работещите: Доставка на кухненско и офис - обзавеждане</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СКАЙ МОНТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0628-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване и въвеждане в експлоатация на оборудване по обособени позиции:
+1.Обособена позиция 1 : Резервоар (ресивър) за сгъстен въздух с обем 3000 l; 
+2.Обособена позиция 2: Конвенционален компресор с мощност 45 kW
+3.Обособена позиция 3: Изсушител на сгъстен въздух за компресор 45 kW.  
+4.Обособена позиция 4 : Централизирано управление на системи за сгъстен въздух - 1бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АСТРОИДА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1333-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на Роботизирана линия за фосфатиране с пречиствателна станция </x:t>
+  </x:si>
+  <x:si>
+    <x:t>М + С ХИДРАВЛИК АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0012-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Осигуряване на социални придобивки за работещите, вкл. ремонт и оборудване на места за отдих, рехабилитация, спорт, хранене и почивка в предприятията и др“, 
+с предмет: „Доставка и монтаж на 
+1.	Фургон за отдих, хранене, почивка и преобличане - 1 бр.“
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ТАТЯНА РАДЕВА 74 ЕООД</x:t>
-[...58 lines deleted...]
-ОП 8: Мобилен смартфон – 1 брой
+    <x:t>ПИТОН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1182-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на решения в областта на ИКТ по обособени позиции: ОП 1: Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) - 1 бр., Въвеждане на модул/система за управление на складовото стопанство (WMS) - 1 бр., Въвеждане на система за управление за бизнес анализи(Business intelligence) - 1 бр.; ОП 2: Въвеждане на модул/система за управление на продажбите на дребно(Point-of-sale) - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Еделвайс-93 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0347-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за изграждане на Локално съоръжение за съхранение на електроенергия (ЛСС) с капацитет от 5.08 МWh, и максимална активна мощност отдавана към мрежата 2.4 МW, като част от комбиниран проект към изградена и пусната в експлоатация фотоволтаична електроцентрала (ФвЕЦ) с мощност 3.0 МW за производство на електроенергия от ВЕИ (слънчева енергия)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Пи Ви Вижън ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.004-1736</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и инсталация на CNC пробивен център – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХАРМОНТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-1340</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> „СЪЗДАВАНЕ И ТЕСТВАНЕ НА ПРОТОТИПИ И ПИЛОТНИ ЛИНИИ, СВЪРЗАНИ С РАЗРАБОТВАНЕТО НА ПРОДУКТОВА ИНОВАЦИЯ - ИНОВАТИВНИ 
+КОЗМЕТИЧНИ ПРОДУКТИ (КРЕМ И СЕРУМ) НА БАЗА НА ROSEPROINN СИСТЕМАТА“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕКОМААТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0241-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на 1 бр  Апарат за фокусирана високоинтензивна магнитна терапия
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ПВМ ПРОЕКТ ИНЖЕНЕРИНГ ООД</x:t>
-[...60 lines deleted...]
-    <x:t>„Доставка на оборудване за ресторант“</x:t>
+    <x:t>МЕДИЦИНСКИ ЦЕНТЪР ХИПОКРАТ - Н ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2554-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предмет на предвидената процедура	Обект на процедурата	Приложим нормативен акт	Действия
+Доставка, монтаж, настройка и въвеждане в експлоатация на оборудване за разширение на съществуваща фотоволтаична система за собствено потребление и изграждане на система за съхранение на електрическа енергия за нуждите на хотелски комплекс. Процедурата включва доставка на фотоволтаични панели, конструкция, свързващи компоненти, система за съхранение на енергия (батерия), комуникационно оборудване, електроразпределителни компоненти, монтажни дейности, настройка и пуск в експлоатация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>САН ПРОПЪРТИС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0261-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане и внедряване на ИКТ решение, представляващо единна интегрирана информационна система, включваща следните функционално свързани модули:
+•	система за управление на складовото стопанство (WMS); 
+•	система за управление на производството; 
+•	система за архивиране на информация. 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Плутон Инвест ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1418-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка , монтаж и въвеждане в експлоатация на 2бр термопомпи въздух-вода и придружаваща екипировка с обща топлинна мощност 100 kW .</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕН ТИ ЕН - БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0270-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, дизайн и софтуерно разработване на иновативни функционалности - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИМОНАС КАРДС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0104-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на система за сгъстен въздух, състояща се от 1 брой компресор с инверторно управление с изсушител и 1 брой ресивър</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕТАЛ ГРУП ЕЛИТ 2006 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1049-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>доставка на мебели за ресторант</x:t>
   </x:si>
   <x:si>
     <x:t>НЮ ШИЛД ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.004-2421-C02</x:t>
   </x:si>
   <x:si>
-    <x:t>Внедряване/доставка на софтуерни решения за изграждане на система за защита на информация в локална мрежа, изграждане на система за архивиране на информация и система за управление на съхранението и споделяне на информация</x:t>
-[...264 lines deleted...]
-Обособена позиция 1: "Създаване на онлайн магазин" - 1 бр. 
+    <x:t>Доставка на високотехнологично оборудване по 2 обособени позиции 
+•	Обособена позиция 1: Доставка на компютърно оборудване 
+•	Обособена позиция 2: Доставка на лазер за гравиране и рязане</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ДИ ЕН ЕЙ ПРОДЖЕКТ“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2801-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на ИКТ разделени в четири обособени позиции, както следва:
+Обособена позиция 1: "Създаване на онлайн магазин" - 1 бр.
 Обособена позиция 2: "Въвеждане на Система за управление на ресурсите(ERP система)" - 1бр.
 Обособена позиция 3: "Изграждане на система за защита на информацията в локална мрежа" - 1 бр.
 Обособена позиция 4: "Изграждане на система за архивиране на информация" - 1 бр.</x:t>
   </x:si>
   <x:si>
     <x:t>"М И Д АВТО" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-1319-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Доставка и монтаж на професионално ресторантьорско оборудване</x:t>
-[...13 lines deleted...]
-Об. позиция 5: Доставка и инсталация на панели за сървърен шкаф - 3 комплекта
+    <x:t>РАЗХОДИ ЗА УСЛУГИ И РЕШЕНИЯ В ОБЛАСТТА НА ИКТ по следните обособени позиции:
+Обособена позиция 1 – Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)
+Обособена позиция 2 – Въвеждане на система за управление на веригата за доставки на продукти за производствения процес/процеса на предоставяне на услуги
+Обособена позиция 3 – Въвеждане на система за управление на складовото стопанство (WMS)
+Обособена позиция 4 – Въвеждане на система за управление на производството</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СОНЕЛ-В ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1341-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на енергийната ефективност на УЗУНОВ 90 АНИМАЛПЕТС ООД, структуриранa в две обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>УЗУНОВ 90 АНИМАЛПЕТС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0547-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на СМР за: Обособена позиция 1 - „Внедряване на съвременни технически решения за енергийна ефективност на сградата – изолиране на външните стени, покрив, подмяна на дограмата“ Обособена позиция 2 - „Изграждане на термопомпена и рекуперативна вентилационна инсталации“ Обособена позиция 3 - „Инсталиране на локални съоръжения за съхранение на енергия батерии в комбинация с инвертори“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АЛНИ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0226-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и пускане в експлоатация на ДМА: Компресор за сгъстен въздух с инверторно управление – 2 бр. и Ресивър за сгъстен въздух – 2 бр.  и Изсушител за сгъстен въздух – 2 бр.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МОНТАЖИ ПРОБГ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0108-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и внедряване на интегрирана информационна система, включваща CRM система и система за бизнес анализи (BI)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФЕЛДЕР ГРУП БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0125-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на локално съоръжение за съхранение на енергия батерия в комбинация с инвертор 102,4kW.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АВТОКОМФОРТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0003-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изграждане на нова фотоволтаична инсталация 55kw.за производство на енергия от ВЕИ за собствено потребление в комбинация с локални съоръжения за съхранение на енергия (батерии)“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>БЕЙКЪЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0024-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждането на фотоволтаична система за собствено потребление с инсталирана мощност 20 kW и локални съоръжения за съхранение на електрическа енергия с капацитет минимум 50 kWh, в производствена база „РЕА-Елена Будовска“,гр. Хасково</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РЕА - Елена Будовска ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0991-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на 3 броя термопомпи " въздух-вода"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТНА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0813-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на 4 броя системи/модули за нуждите на СЧЕТОВОДНА КЪЩА ОФИС 2001 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СЧЕТОВОДНА КЪЩА ОФИС 2001 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0726-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разработване и тестване на прототип на приложение: Тест за изследване на компетентностни модели за предвиждане и оценка на стереотипни ценностни системи: „Когнитивни меметики“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЛП БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0117-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на решения в областта на ИКТ по обособени позиции: ОП 1: Въвеждане на Система за управление на ресурсите (ERP система) – 1 бр.; ОП 2:Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНФОРМА 2002 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1738-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка на активи за нуждите на МЕДИКО-ДЕНТАЛЕН ЦЕНТЪР „ВИЗИОДЕНТ“ ЕООД, в рамките на ДБФП BG05SFPR002-1.004-0456-C01“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕДИКО-ДЕНТАЛЕН ЦЕНТЪР „ВИЗИОДЕНТ” ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0456-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Разходи за услуги и решения в областта на икт по обособени позиции:
+Обособена позиция 1 Въвеждане на Система за управление на ресурсите (ERP система) – 1бр.
+Обособена позиция 2 Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) – 1бр.
+Обособена позиция 3 Въвеждане на система за бизнес анализи (Business Intelligence система) – 1бр.,  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АЙ ТИ ПЛЕЙС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0079-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на интегрирани ИКТ системи в предприятието "РЕНТАЛ БГ ГРУП" ООД, включващи: 1. Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) 2. Въвеждане на система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес 3. Въвеждане на система за управление на складовото стопанство (WMS)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"РЕНТАЛ БГ ГРУП" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0930-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на цифрови решения за дигитализация на дейността на „Семела Логистикс“ ООД, включващи система за управление на взаимоотношенията с клиенти (CRM), система за бизнес анализи (Business Intelligence) и система за управление на съхранението и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СЕМЕЛА ЛОГИСТИКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1684-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на фотоволтаична електрическа централа в „Европа-Р“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Европа - Р" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0722-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на 4 броя системи/модули за нуждите на АЗРЕМОНТИРАМ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЗРЕМОНТИРАМ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2392-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на 4 броя системи/модули за нуждите на Нортек ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Нортек ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1113-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на 4 броя системи/модули за нуждите на КРИДО К ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КРИДО К ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2184-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и инсталация на оборудване за архитектурно студио с 8 обособени позиции: 
+Обособена позиция 1: Настолен Компютър - 6 броя
+Обособена позиция 2: Графичен таблет - 1 брой
+Обособена позиция 3: Екран за презентации - 1 брой
+Обособена позиция 4: 3D принтер - 1 брой
+Обособена позиция 5: Плотер за формат А0 - 1 брой
+Обособена позиция 6: Лаптоп 16“ - 2 броя
+Обособена позиция 7: Таблет 13“ - 2 броя
+Обособена позиция 8: Монитори 27“ - 12 броя 
 </x:t>
   </x:si>
   <x:si>
-    <x:t>МАСТЪР ПЛАН ЕООД</x:t>
-[...8 lines deleted...]
-Обособена позиция № 3: „Изграждане на система за архивиране на информация“.
+    <x:t>ЛАНДСКЕЙП ДИЗАЙН СТУДИО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2755-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Закупуване, доставка и монтаж на енергийно ефективни активи по две обособени позиции - 1. Фотоволтаични панели в комбинация с инвертори - 20 kW и 2. Локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори - 25 kW“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЕТ МАГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2253-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане, внедряване и конфигуриране на интегрирана платформа за управление на бизнес процеси, обединяваща ERP и CRM функционалности в единна среда с общ модел на данни и централизирана логика за управление.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕЙК КЕЙК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0150-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на ДМА, както следва:
+1. Компресор за сгъстен въздух с инверторно управление (1 бр.)
+2. Изсушител на сгъстен въздух (2 бр.)
+3. Ресивър с въздушен обем 500л (1 бр.)
+4. Ресивър с въздушен обем 1000л (1 бр.)“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РУСЕВПЛАСТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0647-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) с мощност 55 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФРИНА - КМ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0501-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на ДМА по ОП "Конкурентноспособност и иновации в предприятията 2021-2027", по проект "Подобряване на производствения капацитет на семейната рекламна агенция Райц-2 ООД", включваща "обектив, или еквивалентно"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАЙЦ - 2 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0378-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 60 kW за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НН ЕЛЕКТРОНИК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0904-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 50 kW за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПЕРФЕКТ ПЛАСТ ВЕЛИКИ ПРЕСЛАВ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0745-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на машини за целите на проект BG16RFPR001-1.010-0354:
+1. Пакетен циркуляр с NC управление - 1 бр.;
+2. Кантираща машина – 1 бр.;</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТИВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-0354</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">"Доставка на специализирано кино- и видеооборудване по четири обособени позиции" </x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТУДИО ЛАЙМ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2720-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на специализиран софтуер „Интуитивна AI платформа за бизнес анализ с комуникация на естествен език – NovaBI“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЮМАРК ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2710-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване, доставка и въвеждане в експлоатация на ДМА по следните обособени позиции:
+Обособена позиция 1: Комплект апаратура за фото и видео заснемане -  - 1бр. фотоапарат, 4 бр. обективи с различни фокусни разстояния, карта памет, статив и 2 бр. аксесоари за калибриране на цветовете;
+Обособена позиция 2: Апаратура за измерване на качеството на екрани/монитори -- 1 бр. спектрорадиометър, безконтактен колориметър 1 бр., двуканален USB осцилоскоп с логически анализатор 1 бр. и комплект уред за генериране на тестов сигнал с различни характеристики(генератор) и уред за детайлно анализиране на резултатите от генерирания тестов сигнал (анализатор) 
+Обособена позиция 3: Компютърно оборудвне:   1 брой стационарен компютър 24-инчов дисплей с резолюция 4480 x 2520, 2 броя лаптопи 15.3-инчов дисплей с резолюция 2880 x 1864, референтен монитор - 1 бр. и работен монитор - 1бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛаптопМедия ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2770-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване и доставка на ДМА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"КАПРИЗ.КС" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1611-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на ИКТ решения</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дистрибут ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2302-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и пускане в експлоатация на оборудване за целите на проект BG16RFPR001-2.004-1560-C01:
+1. Винтов компресор с инверторно управление - 1 бр.;
+2. Хладилен изсушител за сгъстен въздух - 1 бр.;“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ЕЛЕКТРОСТАРТ“ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1560-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа за нуждите на Кориантро ООД, във връзка с изпълнението на проект "Подобряване на енергийната независимост и конкурентоспособността на производството чрез възобновяема енергия в Кориантро ООД с Договор № BG16RFPR001-2.004-1791-C01, от 01.01.2026 г. по процедура BG16RFPR001-2.004 „Енергийна ефективност и използване на енергия от възобновяеми източници в предприятията“, финансиран по ОП "Конкурентоспособност и иновации в предприятията" 2021-2027.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Кориантро ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1791-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на рекуперативни блокове за отопление, вентилация и охлаждане (рекуператори) - 4бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Нитекс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0418-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на оборудване за фотоволтаична електроцентрала с минимална инсталирана мощност 60 kWp и батерийна система за съхранение на електрическа енергия с минимален използваем капацитет 61,4 kWh за собствени нужди на „ТОПАЛ“ ЕООД.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТОПАЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1269-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Строително монтажни работи на фотоволтаични панели в комбинация с инвертори с мощност 100кW за собствено ползване на ПОЛИПЛАСТ ПМ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПОЛИПЛАСТ ПМ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2723-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на дейностите по административен договор № BG16RFPR001-2.004-2069-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДМТех ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2069-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Неотложен и необходим ремонт за подобряване на енергийната ефективност в сграда, собственост на „Актив инвест груп“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Актив инвест груп ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1218-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> "Неотложен и необходим ремонт за подобряване на енергийната ефективност в сграда“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВСД Сервиз</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2720-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на нови дигитални решения с цел повишаване нивото на дигитализация в СТРОЙМАРКЕТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТРОЙМАРКЕТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1861-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за изпълнение на енергийно-ефективна външна топлоизолационна система на производствена сграда-500 m² топлоизолация
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Глобъл Сървисиз ООД</x:t>
-[...368 lines deleted...]
-    <x:t>BG16RFPR001-2.004-0392-C01</x:t>
+    <x:t>ЗЕКАЛАБС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2070-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФтЕЦ) с мощност 52 кWp за собствени нужди в с. Орешак, ПИ 53707.501.65.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КРАСИ777-2008 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0785-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Възлагане на услуги за внедряване на интегрирани софтуерни решения в областта на информационните и комуникационни технологии, насочени към дигитализация и оптимизация на управленските и бизнес процесите на предприятието. Внедряване на система за управление на взаимоотношенията с клиенти (CRM) и система за бизнес анализи (Business Intelligence).</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+Технически прегледи ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1054-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ДМА за енергийна ефективност: ОП1 - Рекуперативни блокове за отопление вентилация охлаждане - 3 броя, ОП2 - Термопомпи - 2 броя, ОП3 - Компресор за сгъстен въздух вкл. резервоар за сгъстен въздух - 1 брой</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТС Холдинг Груп ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0161-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 55 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕБЕЛИ СПАС ДИЗАЙН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0051-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 60 kWp за собствено потребление </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЮНЕЛ ИНВЕСТ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1491-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична система 50 kW за производство на електроенергия за собствено потребление и система за съхранение на електрическа енергия 200 kWh.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КРЕС-Д ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0095-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Проектиране и изграждане на фотоволтаична инсталация с мощност 30 kW и система за съхранение на енергия с капацитет минимум 60 kWh предназначени за собствено потребление </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Идея Хоум ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0347-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на енергийната ефективност на "ДОСЕВ ИМПЕКС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ДОСЕВ ИМПЕКС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1568-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">СМР за изграждане на фотоволтаична електрическа централа с мощност 29,580 kW (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"БИЗНЕС НЕДЕВИ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0290-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 56 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СОЛА 2020" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0033-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител/и за предоставяне на специализирани услуги за изпълнение на проект № BG05SFPR001-1.010-0043 и наименование „Изграждане на уважение и сигурност: превенция на насилието в ЧПГДН „СофтУни БУДИТЕЛ“, финансиран по Програма „Образование" 2021 – 2027, процедура BG05SFPR001-1.010„Превенция и предотвратяване на тормоза и насилието и намаляване агресията в училищата".</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Частна професионална гимназия по дигитални науки СофтУни БУДИТЕЛ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0043-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на енергийната ефективност на фирма ЕВРОПАВИМЕНТИ ПЛЮС ООД чрез енергоспестяващи мерки</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕВРОПАВИМЕНТИ ПЛЮС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0581-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на интегрирана система за управление на бизнес процесите в „ТЕХНО ЕЛЕКТРОНИКС 5" ЕООД, включваща въвеждане на система за управление на ресурсите (ERP), система за управление на взаимоотношенията с клиенти (CRM) и система за бизнес анализи (BI), реализирани чрез интеграция помежду им в обща интегрирана среда, съгласно Техническата спецификация и Приложение 16 по процедура BG16RFPR001-1.012 „Дигитализация на предприятията".</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ТЕХНО ЕЛЕКТРОНИКС 5“ ЕООД,</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0209-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, доставка и изграждане на фотоволтаична електрическа централа за собствено потребление с мощност 50 kW и батериен блок с капацитет 51 kWh, включително присъединяване, пуск и въвеждане в експлоатация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АКЮРЪСИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0103-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Енергийна ефективност и използване на енергия от възобновяеми източници в „Дръстър Инженеринг“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дръстър Инженеринг ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1866-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична електрическа централа с номинална мощност 50 kW за производство на енергия от ВЕИ за собствено потребление, в комбинация с локална система за съхранение на енергия с капацитет не по-малък от 50 kWh“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРЕСТИЖ МЕБЕЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0002-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на мебели по проект BG-RRP-1.015 ,,Училищна STEM среда" и сключен договор номер BG-RRP-1.015-2288-CO1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОСНОВНО УЧИЛИЩЕ "ВАСИЛ ЛЕВСКИ"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-1.015-2288-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на обзавеждане и оборудване за провеждане на дейности за Фондация "Св. Пимен Зографски - Национална художествена академия"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НАЦИОНАЛНА ХУДОЖЕСТВЕНА АКАДЕМИЯ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-1.001-0066-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение "Каритас София"</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMPR001-2.001-0007-C03</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -1432,1809 +1252,1537 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E103"/>
+  <x:dimension ref="A1:E87"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46174</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46161</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46174</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46163</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46174</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46164</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46174</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46164</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46174</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46164</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46174</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46164</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46174</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46167</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46174</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46167</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46174</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46167</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46174</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46167</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46174</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46167</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46174</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46164</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46175</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46168</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46175</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46168</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46175</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46168</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46175</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46168</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46175</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46168</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46175</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46168</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46175</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46168</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46175</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46168</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46175</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46164</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46175</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46163</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46175</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46168</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46175</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46168</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46175</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46168</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46175</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46168</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46175</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46168</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46175</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46168</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46176</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46169</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46176</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46169</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46176</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46168</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46176</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46168</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46176</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46169</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46176</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46169</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46176</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46169</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46176</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46169</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46176</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46169</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46176</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46169</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46176</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46168</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46176</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46169</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46176</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46169</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46176</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46169</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46176</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46169</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46176</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46169</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46177</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46166</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46177</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46170</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46177</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46170</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46177</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46170</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46177</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46170</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46177</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46170</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46177</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46170</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46177</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46170</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46177</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46170</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46177</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46170</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46177</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46170</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46177</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46169</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46178</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46171</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46178</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46171</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46178</x:v>
+        <x:v>46221</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46171</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46178</x:v>
+        <x:v>46222</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46171</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46178</x:v>
+        <x:v>46222</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46171</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46178</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46171</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46178</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46171</x:v>
+        <x:v>46207</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46178</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46171</x:v>
+        <x:v>46208</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46178</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46172</x:v>
+        <x:v>46208</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46178</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46170</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46178</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46170</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46178</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46166</x:v>
+        <x:v>46214</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46178</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46171</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46178</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46170</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46180</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46171</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46181</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46171</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46181</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46171</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46181</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46171</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46181</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46174</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46181</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46174</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46181</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46174</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46181</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46174</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46181</x:v>
+        <x:v>46228</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46174</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46181</x:v>
+        <x:v>46228</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46170</x:v>
+        <x:v>46214</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46181</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46170</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46181</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46169</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46181</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46169</x:v>
+        <x:v>46214</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
-        <x:v>46181</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B85" s="2">
-        <x:v>46174</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="2">
-        <x:v>46181</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B86" s="2">
-        <x:v>46174</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="2">
-        <x:v>46181</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B87" s="2">
-        <x:v>46169</x:v>
+        <x:v>45671</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>261</x:v>
-[...9 lines deleted...]
-      <x:c r="C88" s="0" t="s">
         <x:v>262</x:v>
-      </x:c>
-[...259 lines deleted...]
-        <x:v>308</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Tenders and Offers</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Area</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>