--- v1 (2026-07-11)
+++ v2 (2026-08-04)
@@ -1,891 +1,857 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bed2831fad04aec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4931cf6be3624520bc2fe5b3f182013c.psmdcp" Id="Rc26539a3e910479a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc06b0499a4684f8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e078c4919c114ab28daf9efb0045428f.psmdcp" Id="R2c395a450fa04457" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Tenders and Offers" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Offers submission deadline</x:t>
   </x:si>
   <x:si>
     <x:t>Announcement date of procedure for external assignment</x:t>
   </x:si>
   <x:si>
     <x:t>Procedure subject</x:t>
   </x:si>
   <x:si>
     <x:t>Beneficiary</x:t>
   </x:si>
   <x:si>
     <x:t>Contract registration number</x:t>
   </x:si>
   <x:si>
-    <x:t>Създаване и тестване на прототипи и пилотни линии, свързани с разработването на продуктовата иновация</x:t>
-[...57 lines deleted...]
-ОП 7 Доставка на  мобилен СМАРТФОН - 1 БР
+    <x:t xml:space="preserve">„Изграждане на нова фотоволтаична инсталация за производство на енергия от ВЕИ за собствено потребление (Фотоволтаични панели в комбинация с инвертори) с мощност 150 kW“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНВЕНТИКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0154-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на Фотоволтаична електрическа централа 50kWp за собствени нужди и локално средство за съхранение на електроенергия. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СЪН СИС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1824-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, внедряване, конфигуриране, обучение и гаранционна поддръжка на „AI Maintenance Assistant – Интелигентна система за прогнозна диагностика, анализ и подпомагане на техническата поддръжка чрез изкуствен интелект</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДАНЛЕКС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0614-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване за внедряване на мерки за енергийна ефективност</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СИТИ НОВЕЛ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2339-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Интегрирани системи за управление на бизнес процесите в "Диалдент 2000 ЕООД"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Диалдент 2000 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0336-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на 1 брой портално подемно съоръжение за въвеждане на нов процесов модел в производството на строителни и декоративни скални материали</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЙОТОВ СТОУН ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-0702</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на фотоволтаична система за производство на електрическа енергия за собствени нужди, състояща се от фотоволтаични панели, хибридни инвертори, носеща конструкция, кабели и всички необходими компоненти за нормалното функциониране на системата, с обща инсталирана мощност 150 kWp“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Мартис 09 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0672-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на рекуперативни блокове за отопление, вентилация и охлаждане (рекуператори) - 4бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Нитекс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0418-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на батерия 215 kW с инвертор</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ФОРС - 81 ООД
 </x:t>
   </x:si>
   <x:si>
-    <x:t>АЙВИ АРХ ЕООД</x:t>
-[...27 lines deleted...]
-    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на Роботизирана линия за фосфатиране с пречиствателна станция </x:t>
+    <x:t>BG16RFPR001-2.004-0664-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Проектиране и изграждане на фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление с локално съоръжение за съхранение на електрическа енергия (батерия), с мощност на инвертора 20 kW, за нуждите на „АВТОКАР-КОМЕРС“ ЕООД“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АВТОКАР-КОМЕРС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0403-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разработване, доставка и внедряване на интегрирана информационна система за управление на бизнес процесите в предприятието, включваща ERP система, CRM система, Point-of-Sale система и система за архивиране на информацията, както и обучение на персонала за работа със системата.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВИСТА-СЕРВИЗ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1324-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Създаване и тестване на Система за диагностициране, назначаване и моделиране на Индивидуални Ортопедични стелки, свързани с разработването на продуктова иновация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОРТОТЕХ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0466-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Дигитализация на Спектър 68 ООД
+Обособена позиция 1: Въвеждане на система за управление на складовото стопанство (WMS)
+Обособена позиция 2: Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система)
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СПЕКТЪР 68 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0208-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Предоставяне на услуги за текуща подкрепа за социална и трудова интеграция на 5 новонаети лица в социалното предприятие „Поливас 2013“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Поливас 2013" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0013-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на 3 обособени позиции: ОП1 Системи за оползотворяване на отпадна топлина студ генерирана при производството на сгъстен въздух или студопроизводство; ОП2 Енергийно ефективни охладители на въздух; ОП3 Котли на биомаса </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Интерпред Партнер АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1151-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на ИКТ системи в предприятието "Ар Груп Про" ЕООД, включващи следните обособени позиции:
+ОП1: Интегрирани ИКТ системи, вкл.:
+1.	Въвеждане на модул система за управление на ресурсите (ERP система)
+2.	Въвеждане на модул Система за управление на взаимоотношенията с клиенти (CRM система) 
+ОП2: Системи за архивиране и управление на информацията, вкл.:
+1.	Изграждане на система за архивиране на информация
+2.	Изграждане на система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Ар Груп Про" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1271-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за предоставяне обучения за придобиване на „меки“ умения: Ключова компетентност (КК) 2 – Многоезикова компетентност – „Обучения по 
+английски език и бизнес английски“ във връзка с изпълнение на проект BG05SFPR002-1.0190089-C01 „Придобиване на нови умения в "ЕЙ АР ЕС БЪЛГАРИЯ" ЕООД“  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕЙ АР ЕС БЪЛГАРИЯ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.019-0089-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на ДМА, както следва: ОП 1 - Компресор с инверторно управление с изсушител при номинална мощност на основния двигател от 22 kw - 2бр. ОП 2 - Централизирано управление (ЦУ) за сгъстен въздух - 1 бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ АНДИ-АНИ ИВАНОВА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1301-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на интегрирана информационна система в "Алфабот" ООД, включваща следните основни модули/системи:
+1. Въвеждане на система за управление на взаимоотношенията с клиенти
+(CRM система);
+2. Въвеждане на система за управление на веригата за доставки на
+суровини/материали/компоненти/продукти за производствения процес;
+3. Въвеждане на система за управление на складовото стопанство (WMS);
+4. Въвеждане на модул/система за управление на производството.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АЛФАБОТ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0917-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Създаване и тестване на прототип, свързан с разработването на продуктова (услуга) иновация - Уеб базирано приложение за извършване на счетоводни услуги</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХЮМАНКОНСУЛТИНГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0213-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Топлинно изолиране на външни стени с ТИ плочи от EPS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РД СИСТЕМС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1091-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изработване на технически проект и изграждане на ФЕЦ с мощност минимум 100 kW за производство на енергия от възобновяеми източници за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"КМС" ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1175-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 56 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"РЕФРАН" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0933-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Инженеринг – проектиране и изграждане на вътрешна инфраструктура на обект „Индустриален парк със складова база в УПИ I-307, кв.10в, по плана на промишлена зона гр. Сливен“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“ДСГ Логистика” ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.005-0006-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на енергийната ефективност на ЛМ ХОЛИДЕЙС ООД, структуриранa в две обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛМ ХОЛИДЕЙС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0721-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на система от възобновяеми енергийни източници за получаване на електроенергия за собствено потребление“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Искрецка Пъстърва ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG14MFPR001-2.002-0022-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на покривна фотоволтаична електрическа централа с инсталирана мощност не по-малка от 50 kWp, в комбинация с локална система за съхранение на енергия (батерия) с полезен капацитет не по-малък от 50 kWh </x:t>
+  </x:si>
+  <x:si>
+    <x:t>РИВОЛИ ТРЕЙД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2682-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМР за прилагане на мерки за енергийна ефективност по следните обособени позиции:
+ОП 1 „Топлинно изолиране на външни стени със сандвич панели“
+ОП 2 " Доставка и монтаж на външни прозорци и остъклени врати, с рамка от алуминий с прекъснат топлинен мост“
+ОП 3 "Доставка и монтаж на секционни индустриални врати“,</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ДАНИМПЕКС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0595-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМР за прилагане на мерки за енергийна ефективност по следните обособени позиции:
+ОП 1 „Топлинно изолиране на външни стени със сандвич панели“
+ОП 2 " Доставка и монтаж на външни прозорци и остъклени врати, с рамка от алуминий с прекъснат топлинен мост“
+ОП 3 "Доставка и монтаж на секционни индустриални врати“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ГАТО 2020" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0612-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на съвременна VRV система за отопление и охлаждане в Медицински център "Света Ана".</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЦ СВЕТА АНА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1986-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предоставяне на маркетингови, рекламни и дигитални услуги и внедряване на CRM система за развитие на бизнес процесите на „Биоконсерв“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Биоконсерв ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0067-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на Фотоволтаична електрическа централа 50 kWp за собствени нужди  и локално средство за съхранение на електроенергия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СТОВИ 1" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2116-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изработване на технически проект и изграждане на фотоволтаична електрическа централа с инсталирана мощност минимум 20 kW, включваща локално съоръжение за съхранение на електрическа енергия с капацитет минимум 20 kWh, за производство и използване на електрическа енергия от възобновяеми източници за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗДРАМИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1323-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изпълнение на мерки за повишаване на енергийната ефективност на „ДИТА-М БЪЛГАРИЯ ООД“ по обособени позиции:
+Обособена позиция № 1 –  „Доставка и монтаж на 4 броя термопомпи - VRF система на директно изпарение“;
+Обособена позиция № 2 – „Доставка и монтаж на рекуперативен блок за отопление, вентилация и охлаждане“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИТА-М БЪЛГАРИЯ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1673-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Интеграция на софтуерна платформа със CRM/ERP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИМОНАС КАРДС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0104-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Строително-монтажни дейности за повишаване на енергийната ефективност на „НИКСИ“ ЕООД в две обособени позиции:
+ОП 1: Подмяна на съществуваща дограма с PVC дограма 100 m2
+ОП 2: Монтаж на топлоизолационни системи от сандвич панели за покриви 180 m2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"НИКСИ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0476-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, инсталиране и въвеждане в експлоатация на Локални съоръжения за съхранение на енергия / батерии/ в комбинация с инвертори.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"НОВИ ТЕХНОЛОГИИ И СИСТЕМИ- СЕЛЕКТ - ПЕТКО ВАТЕВ" ЕТ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0812-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на PVC дограма</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВИЛНИ СЕЛИЩА - БОРОВЕЦ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2447-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за изпълнение на енергийно-ефективна външна топлоизолационна система на производствена сграда</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗЕКАЛАБС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2070-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, монтаж след проектиране и изграждане и пуск в експлоатация на Фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с изходна мощност на инверторната група от поне 56,5 kw“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ВЕГАС - 93" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2308-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител/и за предоставяне на специализирани услуги за изпълнение на проект № BG05SFPR001-1.010-0043 и наименование „Изграждане на уважение и сигурност: превенция на насилието в ЧПГДН „СофтУни БУДИТЕЛ“, финансиран по Програма „Образование" 2021 – 2027, процедура BG05SFPR001-1.010„Превенция и предотвратяване на тормоза и насилието и намаляване агресията в училищата".</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Частна професионална гимназия по дигитални науки СофтУни БУДИТЕЛ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0043-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на нематериални активи за нуждите на производствено предприятие</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИМПУЛС - 97 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1221-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Инвестиция в енергийно ефективни системи – термопомпа и компресорна инсталация за оптимизация на енергопотреблението“: Термопомпа VRF VRV система на директно изпарение- 2 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОМФОРТ ПАРТНЕРС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0575-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на материали: 
+Инструментална стомана Х12 - 3,7 т.
+Стомана Ст.45  - 3,4 т.
+Нисковъглеродна стомана DD11 - 80 т.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БАЛКАНКАР-ЗАРЯ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0060-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на интегрирани ИКТ системи в предприятието „ТАРА СИСТЕМС“ ЕООД, включващи следните обособени позиции:
+ОП1: Интегрирани ИКТ системи, вкл.:
+1. Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система);
+2. Въвеждане на модул/система за управление на складовото стопанство (WMS).
+ОП2: Системи за архивиране и управление на информацията, вкл.:
+1.	Изграждане на система за архивиране на информация
+2.	Изграждане на система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ТАРА СИСТЕМС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1183-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на решения/системи за дигитализация на предприятието</x:t>
+  </x:si>
+  <x:si>
+    <x:t>К и Б КЛИМА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1920-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕРА ЕКО БИЛД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1622-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТВ БЪЛГАРИЯ 24 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2396-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НАПОЛИ 1994 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2142-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на машини и оборудване по обособени позиции:
+ОП1. Роботизирана линия за транспорт на детайли MP-MR - 1 бр.
+ОП2. Роботизирана линия за транспорт на детайли MS - 1 бр</x:t>
   </x:si>
   <x:si>
     <x:t>М + С ХИДРАВЛИК АД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-4.006-0012-C01</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Осигуряване на социални придобивки за работещите, вкл. ремонт и оборудване на места за отдих, рехабилитация, спорт, хранене и почивка в предприятията и др“, 
-[...1 lines deleted...]
-1.	Фургон за отдих, хранене, почивка и преобличане - 1 бр.“
+    <x:t xml:space="preserve">„Изграждане на нова фотоволтаична система с мощност 3.6 MW за производство на енергия от възобновяеми източници, за продажба на енергия на свободния пазар в комбинация с локални съоръжения за съхранение на произведената енергия (батерии):
+ОП 1: Изграждане фотоволтаична система с мощност 3.6 MW
+ОП 2: Изграждане на система за съхранение на електрическа енергия с номинална мощност 3 600 kW и номинален капацитет 7 942 kWh“
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ПИТОН ЕООД</x:t>
-[...42 lines deleted...]
-    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на 1 бр  Апарат за фокусирана високоинтензивна магнитна терапия
+    <x:t>"АКВА-МАГ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.011-0049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на услуги по провеждане на специфични технически обучения на 50 служители на Сиела Норма АД по проект BG05SFPR002-1.019-0034-C01, съфинансиран от ЕС</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Сиела Норма АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.019-0034-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка  на ИКТ решение:
+Обособена позиция 1 -  Създаване на онлайн магазин 
+Обособена позиция 2 - Въвеждане на модул за управление на веригата за доставки на суровини/материали/компоненти/продукти
+Обособена позиция 3 - Въвеждане на модул за управление на складовото стопанство (WMS) 
+Обособена позиция 4 - Изграждане на система за управление на съхранението и споделянето на информация
 </x:t>
   </x:si>
   <x:si>
-    <x:t>МЕДИЦИНСКИ ЦЕНТЪР ХИПОКРАТ - Н ЕООД</x:t>
-[...445 lines deleted...]
-    <x:t>BG16RFPR001-2.004-0418-C01</x:t>
+    <x:t>ДЕЯКОЛОР ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2183-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на термопомпи въздух-въздух</x:t>
+  </x:si>
+  <x:si>
+    <x:t>УНИВЕРСАЛСТРОЙ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1127-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на химически продукти</x:t>
+  </x:si>
+  <x:si>
+    <x:t>и.Д. Сълюшън Къмпани ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0383</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Процедура 1 - Услуга за разработване и внедряване на ИКТ базирана многоелементна софтуерна система за управление на бизнес процесите, включваща следните елементи: CRM система, ERP система и електронен магазин - нова</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ТРАНСАВТО" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0797-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Процедура 2 - Услуга за разработване и внедряване на ИКТ базирана многоелементна софтуерна система за управление на бизнес процесите, включваща следните елементи: CRM система и ERP система-нова</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ШИПКА КОНСУЛТ ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0788-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на ДМА, както следва: 1. Компресор за сгъстен въздух с инверторно управление (2 бр.) 2. Изсушител на сгъстен въздух (2 бр.) 3. Ресивър с въздушен обем 500л (1 бр.) 4. Ресивър с въздушен обем 1000л (1 бр.)“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФОЛИАРТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0818-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и внедряване на софтуерно решение</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РУМЕН ЙОРГОВ И Н АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1851-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Строително-монтажни работи с:
+- 380 м2 топлинно изолиране със сандвич-панели за външни стени;
+- 400 м2 топлинно изолиране на външни стени с топлоизолационни плочи от EPS.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Линсон мото" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2480-C01</x:t>
   </x:si>
   <x:si>
     <x:t>„Доставка и монтаж на оборудване за фотоволтаична електроцентрала с минимална инсталирана мощност 60 kWp и батерийна система за съхранение на електрическа енергия с минимален използваем капацитет 61,4 kWh за собствени нужди на „ТОПАЛ“ ЕООД.“</x:t>
   </x:si>
   <x:si>
     <x:t>ТОПАЛ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1269-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Строително монтажни работи на фотоволтаични панели в комбинация с инвертори с мощност 100кW за собствено ползване на ПОЛИПЛАСТ ПМ ООД</x:t>
-[...63 lines deleted...]
-    <x:t>Възлагане на услуги за внедряване на интегрирани софтуерни решения в областта на информационните и комуникационни технологии, насочени към дигитализация и оптимизация на управленските и бизнес процесите на предприятието. Внедряване на система за управление на взаимоотношенията с клиенти (CRM) и система за бизнес анализи (Business Intelligence).</x:t>
+    <x:t>Строително-монтажни работи за прилагане на мерки за енергийна ефективност: 
+Обособена позиция № 1 Топлинно изолиране на външни стени 
+Обособена позиция № 2 Топлинно изолиране на покрив
+Обособена позиция № 3 Топлинно изолиране на под
+Обособена позиция № 4 Подмяна на прозорци и врати</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЧЕРНОМОРСКИ СОЛНИЦИ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1573-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична централа за собствени нужди комбинирана с локални съоръжения за съхранение на енергия (батерия/и)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СЕЛИН-СТРОЙ 04" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0420-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на обзавеждане и оборудване за осигуряване на социални придобивки за работещите в „Булметал“ АД както следва: Доставка и монтаж на кухненско оборудване.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛМЕТАЛ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1869-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на офис оборудване:
+Обособена позиция 1 – Доставка на ергономични столове
+Обособена позиция 2 – Доставка на работни бюра
+Обособена позиция 3 – Доставка на шумоизолиращи прегради</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОМЕТ ЕЛЕКТРОНИКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1053-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изпълнение на дейности за подобряване на енергийната ефективност на административната сграда на „БУЛМЕКС“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"БУЛМЕКС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0788-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 60 kWp за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЮНЕЛ ИНВЕСТ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1491-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електроцентрала (ФтЕЦ) с мощност 52 kW, комбинирана с децентрализирана хибридна система за съхранение на енергия с капацитет 60 kWh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Мегаборд Конструкции ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0826-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаична система за собствено потребление с минимална инсталирана мощност 60,30 kWp (DC), хибриден инвертор с минимална номинална мощност 60 kW (AC) и батерия за съхранение на електрическа енергия с минимален капацитет 61,4 kWh за ЕТ „Проектстрой – Петър Петров – Петя Пътева“.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ ПРОЕКТСТРОЙ-ПЕТЪР ПЕТРОВ-ПЕТЯ ПЪТЕВА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2112-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, монтаж и въвеждане в експлоатация на термопомпи от типа "въздух" - "вода" с отоплителна мощност 63 kW– 3 бр. и термопомпи от типа "въздух" - "вода" с отоплителна мощност 27 kW– 3 бр.“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВЕЛИНА ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2761-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертори с изходяща номинална активна мощност 140 kW за производство на електрическа енергия от възобновяеми източници за собствено потребление.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТРАКИЯ КОМЕРС - 90 АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1093-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дейности за осигуряване на Енергийна ефективност: 
+Обособена позиция 1: Изграждане на Фотоволтаични панели в комбинация с инвертори с мощност 24 kW
+Обособена позиция 2: Изграждане на Локални съоръжения за съхранение на енергия батерии в комбинация с инвертори с мощност 48 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАЙ 2018 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1193-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертори - 45 kW и локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори - 90 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МАЗАЛАТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2222-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Повишаване на енергийната ефективност и използване на енергия от възобновяеми източници в „МИНИ МАКС ГРУП“ ООД чрез изграждане на фотоволтаична инсталация в обект на предприятието“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„МИНИ МАКС ГРУП” ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1841-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на Фотоволтаични панели в комбинация с инвертори - 45 kW и Локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори - 90 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛСТРОЙ-СМК АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2177-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Инженеринг – проектиране, строителство и осъществяване на авторски надзор по време на изпълнението на строежа“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРОГРЕС 99 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0656-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ Доставка и монтаж на енергийно ефективна топлоизолационна система от сандвич панели с топлоизолация от PUR/PU (полиуретан) за покриви “</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">
-Технически прегледи ЕООД</x:t>
-[...137 lines deleted...]
-    <x:t>BG-RRP-1.015-2288-C01</x:t>
+СКАЙМЕТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0410-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и монтаж на енергийно ефективна топлоизолационна система от сандвич панели с топлоизолация от PUR/PU (полиуретан) за покриви </x:t>
+  </x:si>
+  <x:si>
+    <x:t>КЛИМСИСТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0251-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаична електроцентрала (ФЕЦ) с хибриден инвертор, с инсталирана мощност на панелите 70,35 kWp (DC), инвертор 70 kW (AC) и батерия с общ капацитет 71,7 kWh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РОВЕН ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2290-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Проектиране и изграждане на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление с инсталирана мощност 20 kW и локално съоръжение за съхранение на електрическа енергия с капацитет минимум 30 kWh в "ВЕТЕЙДА 2" ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ВЕТЕЙДА 2" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0807-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Процедура за избор на изпълнител/и за въвеждане на ИКТ услуги/решения в предприятието "ЕВАПРЕС ИНВЕСТ" ЕООД във връзка с АДПБФП № BG16RFPR001-1.012-0096-C01 по процедура „Дигитализация на предприятията“, включваща 3 обособени позиции: 
+Обособена позиция 1: Създаване на онлайн магазин;
+Обособена позиция 2: Въвеждане на ИКТ услуги/решения, включващи:
+* Въвеждане на система за управление на ресурсите (ERP система);
+* Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система);
+Обособена позиция 3: Изграждане на система за защита на информацията в локална мрежа;</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕваПрес Инвест" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0096-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на обзавеждане и оборудване за провеждане на дейности за Фондация "Св. Пимен Зографски - Национална художествена академия"</x:t>
   </x:si>
   <x:si>
     <x:t>НАЦИОНАЛНА ХУДОЖЕСТВЕНА АКАДЕМИЯ</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-1.001-0066-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение "Каритас София"</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMPR001-2.001-0007-C03</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
@@ -1252,1537 +1218,1486 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E87"/>
+  <x:dimension ref="A1:E84"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46216</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46199</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46216</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46202</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46216</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46206</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46216</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46206</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46216</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46206</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46216</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46209</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46216</x:v>
+        <x:v>46239</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46209</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46216</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46209</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46216</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46209</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46216</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46209</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46216</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46209</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46216</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46209</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46217</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46209</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46217</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46209</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46217</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46209</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46217</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46209</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46217</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46210</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46217</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46204</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46217</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46205</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46217</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46210</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46217</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46210</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46218</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46211</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46218</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46211</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46218</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46211</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46218</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46203</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46218</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46204</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46218</x:v>
+        <x:v>46242</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46206</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46218</x:v>
+        <x:v>46243</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46210</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46219</x:v>
+        <x:v>46243</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46209</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46219</x:v>
+        <x:v>46243</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46209</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46219</x:v>
+        <x:v>46243</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46209</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46219</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46205</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46219</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46211</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46219</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46212</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46219</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46211</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46219</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46212</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46219</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46212</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46219</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46212</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46219</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46212</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46219</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46212</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46220</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46212</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46220</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46212</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46220</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46212</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46220</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46213</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46220</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46213</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46220</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46213</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46220</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46212</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D48" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="D48" s="0" t="s">
+      <x:c r="E48" s="0" t="s">
         <x:v>144</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46220</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46210</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D49" s="0" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="E49" s="0" t="s">
         <x:v>146</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46220</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46212</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46220</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46205</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46220</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46205</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46220</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46212</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46220</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46213</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46220</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46213</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46220</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46213</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46220</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46213</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46220</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46213</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46220</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46212</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46221</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46206</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46222</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46212</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46222</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46212</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46223</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46211</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46223</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46207</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46223</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46208</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46223</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46208</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46223</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46209</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46223</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46213</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46223</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46214</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46224</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46211</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46224</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46212</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46225</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46210</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46225</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46210</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46225</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46209</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46225</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46210</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46225</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46213</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46226</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46211</x:v>
+        <x:v>46235</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46226</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46211</x:v>
+        <x:v>46236</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46226</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46212</x:v>
+        <x:v>46236</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46228</x:v>
+        <x:v>46252</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46212</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46228</x:v>
+        <x:v>46252</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46214</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46230</x:v>
+        <x:v>46252</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46213</x:v>
+        <x:v>46221</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46230</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46209</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46232</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46214</x:v>
+        <x:v>45671</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>253</x:v>
-[...50 lines deleted...]
-        <x:v>262</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Tenders and Offers</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Area</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>