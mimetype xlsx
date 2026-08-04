--- v2 (2026-08-04)
+++ v3 (2026-08-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc06b0499a4684f8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e078c4919c114ab28daf9efb0045428f.psmdcp" Id="R2c395a450fa04457" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfaa10e64f43e4f0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e043106e0f4f449ba4f000564b4eaa8e.psmdcp" Id="R1ff3590c4b804fea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Tenders and Offers" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Offers submission deadline</x:t>
   </x:si>
   <x:si>
     <x:t>Announcement date of procedure for external assignment</x:t>
   </x:si>
   <x:si>
@@ -548,50 +548,62 @@
   <x:si>
     <x:t>BG05SFPR002-1.019-0034-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Доставка  на ИКТ решение:
 Обособена позиция 1 -  Създаване на онлайн магазин 
 Обособена позиция 2 - Въвеждане на модул за управление на веригата за доставки на суровини/материали/компоненти/продукти
 Обособена позиция 3 - Въвеждане на модул за управление на складовото стопанство (WMS) 
 Обособена позиция 4 - Изграждане на система за управление на съхранението и споделянето на информация
 </x:t>
   </x:si>
   <x:si>
     <x:t>ДЕЯКОЛОР ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-2183-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка и монтаж на термопомпи въздух-въздух</x:t>
   </x:si>
   <x:si>
     <x:t>УНИВЕРСАЛСТРОЙ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1127-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаични панели, в комбинация с инвертор и локално съоръжение за съхранение на електрическа енергия, разделена в две обособени позиции:
+ОП 1 – Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертор;
+ОП 2 - Доставка, монтаж, изпитване и въвеждане в експлоатация на локално съоръжение за съхранение на електрическа енергия (батерийна система) с инвертор с инсталирана мощност 60 kW;
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Галатея Ен ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1890-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на химически продукти</x:t>
   </x:si>
   <x:si>
     <x:t>и.Д. Сълюшън Къмпани ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.001-0383</x:t>
   </x:si>
   <x:si>
     <x:t>Процедура 1 - Услуга за разработване и внедряване на ИКТ базирана многоелементна софтуерна система за управление на бизнес процесите, включваща следните елементи: CRM система, ERP система и електронен магазин - нова</x:t>
   </x:si>
   <x:si>
     <x:t>"ТРАНСАВТО" АД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-0797-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Процедура 2 - Услуга за разработване и внедряване на ИКТ базирана многоелементна софтуерна система за управление на бизнес процесите, включваща следните елементи: CRM система и ERP система-нова</x:t>
   </x:si>
   <x:si>
     <x:t>ШИПКА КОНСУЛТ ГРУП ЕООД</x:t>
   </x:si>
@@ -1218,51 +1230,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E84"/>
+  <x:dimension ref="A1:E85"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
@@ -2168,68 +2180,68 @@
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
         <x:v>46245</x:v>
       </x:c>
       <x:c r="B55" s="2">
         <x:v>46238</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
         <x:v>46245</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46233</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
         <x:v>46245</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46237</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
         <x:v>46245</x:v>
       </x:c>
       <x:c r="B58" s="2">
         <x:v>46237</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
@@ -2253,451 +2265,468 @@
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
         <x:v>46245</x:v>
       </x:c>
       <x:c r="B60" s="2">
         <x:v>46237</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
         <x:v>46245</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46230</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
         <x:v>46245</x:v>
       </x:c>
       <x:c r="B62" s="2">
         <x:v>46230</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46246</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46227</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
         <x:v>46246</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46231</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
         <x:v>46246</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46234</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46247</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46233</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
         <x:v>46247</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46237</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
         <x:v>46247</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46232</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
         <x:v>46247</x:v>
       </x:c>
       <x:c r="B69" s="2">
         <x:v>46232</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
         <x:v>46247</x:v>
       </x:c>
       <x:c r="B70" s="2">
         <x:v>46232</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46248</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B71" s="2">
         <x:v>46232</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
         <x:v>46248</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46237</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
         <x:v>46248</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46233</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46251</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46234</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
         <x:v>46251</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46237</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
         <x:v>46251</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46234</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
         <x:v>46251</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46235</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
         <x:v>46251</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46236</x:v>
+        <x:v>46235</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
         <x:v>46251</x:v>
       </x:c>
       <x:c r="B79" s="2">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46252</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46237</x:v>
+        <x:v>46236</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
         <x:v>46252</x:v>
       </x:c>
       <x:c r="B81" s="2">
         <x:v>46237</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
         <x:v>46252</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46221</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46290</x:v>
+        <x:v>46252</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46175</x:v>
+        <x:v>46221</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46317</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>45671</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
         <x:v>250</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="85" spans="1:5">
+      <x:c r="A85" s="2">
+        <x:v>46317</x:v>
+      </x:c>
+      <x:c r="B85" s="2">
+        <x:v>45671</x:v>
+      </x:c>
+      <x:c r="C85" s="0" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="D85" s="0" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="E85" s="0" t="s">
+        <x:v>253</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Tenders and Offers</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Area</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>