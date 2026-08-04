--- v3 (2026-08-04)
+++ v4 (2026-08-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfaa10e64f43e4f0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e043106e0f4f449ba4f000564b4eaa8e.psmdcp" Id="R1ff3590c4b804fea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1a5693558964b68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/87f48388e6cd46c5a8378cd575a9709c.psmdcp" Id="Rc8891c793c4447af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Tenders and Offers" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Offers submission deadline</x:t>
   </x:si>
   <x:si>
     <x:t>Announcement date of procedure for external assignment</x:t>
   </x:si>
   <x:si>
@@ -468,151 +468,208 @@
 Стомана Ст.45  - 3,4 т.
 Нисковъглеродна стомана DD11 - 80 т.</x:t>
   </x:si>
   <x:si>
     <x:t>БАЛКАНКАР-ЗАРЯ АД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.001-0060-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Въвеждане на интегрирани ИКТ системи в предприятието „ТАРА СИСТЕМС“ ЕООД, включващи следните обособени позиции:
 ОП1: Интегрирани ИКТ системи, вкл.:
 1. Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система);
 2. Въвеждане на модул/система за управление на складовото стопанство (WMS).
 ОП2: Системи за архивиране и управление на информацията, вкл.:
 1.	Изграждане на система за архивиране на информация
 2.	Изграждане на система за управление на съхранението и споделянето на информация</x:t>
   </x:si>
   <x:si>
     <x:t>"ТАРА СИСТЕМС" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-1183-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Внедряване на решения/системи за дигитализация на предприятието</x:t>
-[...36 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">„Изграждане на нова фотоволтаична система с мощност 3.6 MW за производство на енергия от възобновяеми източници, за продажба на енергия на свободния пазар в комбинация с локални съоръжения за съхранение на произведената енергия (батерии):
 ОП 1: Изграждане фотоволтаична система с мощност 3.6 MW
 ОП 2: Изграждане на система за съхранение на електрическа енергия с номинална мощност 3 600 kW и номинален капацитет 7 942 kWh“
 </x:t>
   </x:si>
   <x:si>
     <x:t>"АКВА-МАГ" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-4.011-0049</x:t>
   </x:si>
   <x:si>
-    <x:t>Доставка на услуги по провеждане на специфични технически обучения на 50 служители на Сиела Норма АД по проект BG05SFPR002-1.019-0034-C01, съфинансиран от ЕС</x:t>
-[...5 lines deleted...]
-    <x:t>BG05SFPR002-1.019-0034-C01</x:t>
+    <x:t>Внедряване на решения/системи за дигитализация на предприятието</x:t>
+  </x:si>
+  <x:si>
+    <x:t>К и Б КЛИМА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1920-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕРА ЕКО БИЛД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1622-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТВ БЪЛГАРИЯ 24 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2396-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НАПОЛИ 1994 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2142-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на машини и оборудване по обособени позиции:
+ОП1. Роботизирана линия за транспорт на детайли MP-MR - 1 бр.
+ОП2. Роботизирана линия за транспорт на детайли MS - 1 бр</x:t>
+  </x:si>
+  <x:si>
+    <x:t>М + С ХИДРАВЛИК АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0012-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Доставка  на ИКТ решение:
 Обособена позиция 1 -  Създаване на онлайн магазин 
 Обособена позиция 2 - Въвеждане на модул за управление на веригата за доставки на суровини/материали/компоненти/продукти
 Обособена позиция 3 - Въвеждане на модул за управление на складовото стопанство (WMS) 
 Обособена позиция 4 - Изграждане на система за управление на съхранението и споделянето на информация
 </x:t>
   </x:si>
   <x:si>
     <x:t>ДЕЯКОЛОР ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-2183-C01</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve"> Доставка, монтаж и въвеждане в експлоатация на:
+ОП1: Термопомпа въздух_въздух (топлинна мощност 18.3)
+ОП2: Рекуперативен блок с максимален дебит до 3000 m³/h 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КВС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0755-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) – 1 бр. (Обособена позиция №1) и/или Въвеждане на модул/система за управление на складовото стопанство (WMS) – 1 бр. (Обособена позиция №2) и/или въвеждане на система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда – 1 бр. (Обособена позиция №3)“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВАНКОВ 2004 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0629-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на химически продукти</x:t>
+  </x:si>
+  <x:si>
+    <x:t>и.Д. Сълюшън Къмпани ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0383</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на локални съоръжения за съхранение на енергия в комбинация с инвертори към съществуваща централа</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИС ВАНИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1563-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Изграждане на инсталация за производство на ел. енергия със съоръжения за съхранение на електроенергия за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРТВИЖЪН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1535-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на мярка по енергийна ефективност в търговско предприятие</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЛЕКТРИК 90 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1513-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t>Доставка и монтаж на термопомпи въздух-въздух</x:t>
   </x:si>
   <x:si>
     <x:t>УНИВЕРСАЛСТРОЙ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1127-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаични панели, в комбинация с инвертор и локално съоръжение за съхранение на електрическа енергия, разделена в две обособени позиции:
 ОП 1 – Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертор;
 ОП 2 - Доставка, монтаж, изпитване и въвеждане в експлоатация на локално съоръжение за съхранение на електрическа енергия (батерийна система) с инвертор с инсталирана мощност 60 kW;
 </x:t>
   </x:si>
   <x:si>
     <x:t>Галатея Ен ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1890-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Доставка на химически продукти</x:t>
-[...5 lines deleted...]
-    <x:t>BG16RFPR001-1.001-0383</x:t>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на тежка механизация по следните обособени позиции:  ОП 1 Трошачки : Челюстна трошачка 1бр. и Роторна трошачка 2бр. ОП 2 Сита:  Скалпиращо сито 1 бр. и Тридеково сито 2бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>АБ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0004-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на услуги по провеждане на специфични технически обучения на 50 служители на Сиела Норма АД по проект BG05SFPR002-1.019-0034-C01, съфинансиран от ЕС</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Сиела Норма АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.019-0034-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Процедура 1 - Услуга за разработване и внедряване на ИКТ базирана многоелементна софтуерна система за управление на бизнес процесите, включваща следните елементи: CRM система, ERP система и електронен магазин - нова</x:t>
   </x:si>
   <x:si>
     <x:t>"ТРАНСАВТО" АД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-0797-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Процедура 2 - Услуга за разработване и внедряване на ИКТ базирана многоелементна софтуерна система за управление на бизнес процесите, включваща следните елементи: CRM система и ERP система-нова</x:t>
   </x:si>
   <x:si>
     <x:t>ШИПКА КОНСУЛТ ГРУП ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-0788-C01</x:t>
   </x:si>
   <x:si>
     <x:t>„Доставка, монтаж и въвеждане в експлоатация на ДМА, както следва: 1. Компресор за сгъстен въздух с инверторно управление (2 бр.) 2. Изсушител на сгъстен въздух (2 бр.) 3. Ресивър с въздушен обем 500л (1 бр.) 4. Ресивър с въздушен обем 1000л (1 бр.)“</x:t>
   </x:si>
   <x:si>
     <x:t>ФОЛИАРТ ООД</x:t>
   </x:si>
@@ -656,50 +713,68 @@
 Обособена позиция № 4 Подмяна на прозорци и врати</x:t>
   </x:si>
   <x:si>
     <x:t>ЧЕРНОМОРСКИ СОЛНИЦИ АД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1573-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на фотоволтаична централа за собствени нужди комбинирана с локални съоръжения за съхранение на енергия (батерия/и)</x:t>
   </x:si>
   <x:si>
     <x:t>"СЕЛИН-СТРОЙ 04" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0420-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на обзавеждане и оборудване за осигуряване на социални придобивки за работещите в „Булметал“ АД както следва: Доставка и монтаж на кухненско оборудване.</x:t>
   </x:si>
   <x:si>
     <x:t>БУЛМЕТАЛ АД</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR002-1.004-1869-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на решения в областта на ИКТ по обособени позиции: ОП 1: Изграждане на система за архивиране на информация – 1 бр. и Изграждане на система за управление за съхранението и споделянето на информация; ОП 2: Въвеждане на система за управление на ресурси (ERP система) – 1 бр.; ОП 3: Въвеждане на система за управление на взаимоотношения с клиенти (CRM) – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ОПТЕК СИСТЕМС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1964-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване на енергийната ефективност и използване на енергия от възобновяеми източници в ЕТ Мери и син - Мария Христова</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ Мери и син - Мария Христова</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0872-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на офис оборудване:
 Обособена позиция 1 – Доставка на ергономични столове
 Обособена позиция 2 – Доставка на работни бюра
 Обособена позиция 3 – Доставка на шумоизолиращи прегради</x:t>
   </x:si>
   <x:si>
     <x:t>КОМЕТ ЕЛЕКТРОНИКС ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR002-1.004-1053-C02</x:t>
   </x:si>
   <x:si>
     <x:t>„Изпълнение на дейности за подобряване на енергийната ефективност на административната сграда на „БУЛМЕКС“ ЕООД“</x:t>
   </x:si>
   <x:si>
     <x:t>"БУЛМЕКС" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0788-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 60 kWp за собствено потребление</x:t>
   </x:si>
@@ -1230,51 +1305,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E85"/>
+  <x:dimension ref="A1:E93"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
@@ -2027,706 +2102,842 @@
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
         <x:v>46244</x:v>
       </x:c>
       <x:c r="B46" s="2">
         <x:v>46237</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
         <x:v>46244</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46237</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
         <x:v>46244</x:v>
       </x:c>
       <x:c r="B48" s="2">
         <x:v>46237</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
         <x:v>46244</x:v>
       </x:c>
       <x:c r="B49" s="2">
         <x:v>46237</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
         <x:v>46244</x:v>
       </x:c>
       <x:c r="B50" s="2">
         <x:v>46237</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
         <x:v>46244</x:v>
       </x:c>
       <x:c r="B51" s="2">
         <x:v>46237</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
         <x:v>46244</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46227</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
         <x:v>46245</x:v>
       </x:c>
       <x:c r="B53" s="2">
         <x:v>46237</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
         <x:v>46245</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46237</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
         <x:v>46245</x:v>
       </x:c>
       <x:c r="B55" s="2">
         <x:v>46238</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
         <x:v>46245</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46238</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
         <x:v>46245</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46233</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
         <x:v>46245</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46237</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
         <x:v>46245</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46237</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
         <x:v>46245</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46237</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
         <x:v>46245</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46237</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
         <x:v>46245</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46230</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
         <x:v>46245</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46230</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46246</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46227</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46246</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46231</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46246</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46234</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46247</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46233</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46247</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46237</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46247</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46232</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46247</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46232</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46247</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46232</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46248</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46232</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46248</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46237</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46248</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46233</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46251</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46234</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46251</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B76" s="2">
         <x:v>46237</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46251</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46234</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46251</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46235</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46251</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46236</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46251</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46236</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46252</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="B81" s="2">
         <x:v>46237</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46252</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46237</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46252</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46221</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46290</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46175</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
-        <x:v>46317</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B85" s="2">
-        <x:v>45671</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
         <x:v>253</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="86" spans="1:5">
+      <x:c r="A86" s="2">
+        <x:v>46251</x:v>
+      </x:c>
+      <x:c r="B86" s="2">
+        <x:v>46235</x:v>
+      </x:c>
+      <x:c r="C86" s="0" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="D86" s="0" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="E86" s="0" t="s">
+        <x:v>256</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="87" spans="1:5">
+      <x:c r="A87" s="2">
+        <x:v>46251</x:v>
+      </x:c>
+      <x:c r="B87" s="2">
+        <x:v>46236</x:v>
+      </x:c>
+      <x:c r="C87" s="0" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="D87" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="E87" s="0" t="s">
+        <x:v>259</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="88" spans="1:5">
+      <x:c r="A88" s="2">
+        <x:v>46251</x:v>
+      </x:c>
+      <x:c r="B88" s="2">
+        <x:v>46236</x:v>
+      </x:c>
+      <x:c r="C88" s="0" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="D88" s="0" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="E88" s="0" t="s">
+        <x:v>262</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="89" spans="1:5">
+      <x:c r="A89" s="2">
+        <x:v>46252</x:v>
+      </x:c>
+      <x:c r="B89" s="2">
+        <x:v>46237</x:v>
+      </x:c>
+      <x:c r="C89" s="0" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="D89" s="0" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="E89" s="0" t="s">
+        <x:v>265</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="90" spans="1:5">
+      <x:c r="A90" s="2">
+        <x:v>46252</x:v>
+      </x:c>
+      <x:c r="B90" s="2">
+        <x:v>46237</x:v>
+      </x:c>
+      <x:c r="C90" s="0" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="D90" s="0" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="E90" s="0" t="s">
+        <x:v>268</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="91" spans="1:5">
+      <x:c r="A91" s="2">
+        <x:v>46252</x:v>
+      </x:c>
+      <x:c r="B91" s="2">
+        <x:v>46221</x:v>
+      </x:c>
+      <x:c r="C91" s="0" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="D91" s="0" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="E91" s="0" t="s">
+        <x:v>271</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="92" spans="1:5">
+      <x:c r="A92" s="2">
+        <x:v>46290</x:v>
+      </x:c>
+      <x:c r="B92" s="2">
+        <x:v>46175</x:v>
+      </x:c>
+      <x:c r="C92" s="0" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="D92" s="0" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="E92" s="0" t="s">
+        <x:v>274</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="93" spans="1:5">
+      <x:c r="A93" s="2">
+        <x:v>46317</x:v>
+      </x:c>
+      <x:c r="B93" s="2">
+        <x:v>45671</x:v>
+      </x:c>
+      <x:c r="C93" s="0" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="D93" s="0" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="E93" s="0" t="s">
+        <x:v>277</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Tenders and Offers</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Area</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>