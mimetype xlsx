--- v4 (2026-08-04)
+++ v5 (2026-09-04)
@@ -1,962 +1,1267 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1a5693558964b68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/87f48388e6cd46c5a8378cd575a9709c.psmdcp" Id="Rc8891c793c4447af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R144e9c3f9597469e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1562feafbd484a1ba37a96e04d0d368d.psmdcp" Id="Rbfb547cc88a547c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Tenders and Offers" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Offers submission deadline</x:t>
   </x:si>
   <x:si>
     <x:t>Announcement date of procedure for external assignment</x:t>
   </x:si>
   <x:si>
     <x:t>Procedure subject</x:t>
   </x:si>
   <x:si>
     <x:t>Beneficiary</x:t>
   </x:si>
   <x:si>
     <x:t>Contract registration number</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">„Изграждане на нова фотоволтаична инсталация за производство на енергия от ВЕИ за собствено потребление (Фотоволтаични панели в комбинация с инвертори) с мощност 150 kW“ </x:t>
-[...74 lines deleted...]
-    <x:t xml:space="preserve">ФОРС - 81 ООД
+    <x:t>Изграждане на Фотоволтаична електрическа централа ФтЕЦ с инсталирана АС мощност 55 kW без отдаване на енергия в електроразпределителната мрежа, осигуряваща ел. енергия за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОЛОР ГЛАЗ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0772-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на хибридна фотоволтаична електроцентрала (ФЕЦ) за собствени нужди с мощност 80 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РУДИН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0021-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на мерки за енергийна ефективност в сграда на „ЧАПЕК“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Чапек" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1519-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изпълнение на мерки за енергийна ефективност и изграждане на фотоволтаична електрическа централа в сгради на „ДЕСИТА“ ООД, намиращи се на адрес ул. "Пенчо Постомпиров" 11 и бул. "Стефан Караджа" 105  в две обособени позиции.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFPR001-2.004-0664-C01</x:t>
-[...8 lines deleted...]
-    <x:t>BG16RFPR001-2.004-0403-C01</x:t>
+    <x:t>ДЕСИТА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2518-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Разработване, доставка и внедряване на интегрирана информационна система за управление на бизнес процесите в предприятието, включваща ERP система, CRM система, Point-of-Sale система и система за архивиране на информацията, както и обучение на персонала за работа със системата.</x:t>
   </x:si>
   <x:si>
     <x:t>ВИСТА-СЕРВИЗ</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-1324-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Създаване и тестване на Система за диагностициране, назначаване и моделиране на Индивидуални Ортопедични стелки, свързани с разработването на продуктова иновация</x:t>
-[...10 lines deleted...]
-Обособена позиция 2: Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система)
+    <x:t>Дигитализация на предприятието</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Владови стил” ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1753-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на информационни и комуникационни технологии чрез
+Изграждане на система за защита на информацията в локална мрежа -1бр.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>СПЕКТЪР 68 ООД</x:t>
-[...309 lines deleted...]
-    <x:t>BG16RFPR001-1.001-0060-C01</x:t>
+    <x:t>"Суит Силвия ИВ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1050-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на топлоизолационна система и нейните компоненти в съответствие със Списъка на допустимите категории активи в областта на енергийната ефективност и използването на енергия от възобновяеми източници по Процедура BG16RFPR001-2.004 с две обособени позиции: Обособена позиция 1 - Топлоизолационни системи от сандвич панели за външни стени и подове към външен въздух - 580 кв.м. Обособена позиция 2 - Прозрачни ограждащи конструкции прозорци и врати - с рамка от екструдиран поливинилхлорид (PVC) или от дърво - 300 кв.м.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СТАД ЛОГИСТИК" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1553-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор с публична покана на доставчик на материали и комплектни възли за прототип съгласно техническа спецификация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Колко Ток ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0283-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Възлагане на услуги за внедряване на интегрирани софтуерни решения в областта на информационните и комуникационни технологии, насочени към дигитализация и оптимизация на управленските и бизнес процесите на предприятието. Внедряване на система за управление на взаимоотношенията с клиенти (CRM) и система за бизнес анализи (Business Intelligence).</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+Технически прегледи ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1054-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и внедряване на интегрирани системи по следните обособени позиции:
+Обособена позиция 1 – Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) – 1 бр.
+Обособена позиция 2 – Въвеждане на система за бизнес анализи (Business Intelligence система) – 1 бр.
+Обособена позиция 3 – Въвеждане на система за вътрешнофирмени обучения на служители от разстояние в електронна среда – 1 бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>КРАСИМИР МЛАДЕНОВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2004-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване за климатизация с. Михалково</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИХАЛКОВО АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1628-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Въвеждане на интегрирани ИКТ системи в предприятието „ТАРА СИСТЕМС“ ЕООД, включващи следните обособени позиции:
 ОП1: Интегрирани ИКТ системи, вкл.:
 1. Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система);
 2. Въвеждане на модул/система за управление на складовото стопанство (WMS).
 ОП2: Системи за архивиране и управление на информацията, вкл.:
 1.	Изграждане на система за архивиране на информация
 2.	Изграждане на система за управление на съхранението и споделянето на информация</x:t>
   </x:si>
   <x:si>
     <x:t>"ТАРА СИСТЕМС" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-1183-C01</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">„Изграждане на нова фотоволтаична система с мощност 3.6 MW за производство на енергия от възобновяеми източници, за продажба на енергия на свободния пазар в комбинация с локални съоръжения за съхранение на произведената енергия (батерии):
-[...1 lines deleted...]
-ОП 2: Изграждане на система за съхранение на електрическа енергия с номинална мощност 3 600 kW и номинален капацитет 7 942 kWh“
+    <x:t xml:space="preserve">Извършване на услуга по изследвания, изпитвания, измервания и валидиране, необходими за разработването на производствена иновация, състояща се от изпитване на специализиран софтуер и изпитване на основа на хващачи, използвани при откъсване на розов цвят
 </x:t>
   </x:si>
   <x:si>
-    <x:t>"АКВА-МАГ" ЕООД</x:t>
-[...2 lines deleted...]
-    <x:t>BG16FFPR003-4.011-0049</x:t>
+    <x:t>АВРОТИН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0366-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Избор на изпълнител за внедряване на дигитални решения“ по две обособени позиции 
+Обособена позиция 1: Създаване на онлайн магазин
+Обособена позиция 2: Предоставяне на услуги по внедряване на съвременни софтуерни решения в областта на информационните и комуникационни технологии (ИКТ)
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПАНДЕЯ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0028-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и въвеждане в експлоатация на  активи в областта на енергийната ефективност с две обособени позиции:
+Обособена позиция №1 Доставка и въвеждане в експлоатация на Конвенционален компресор с изсушител — 1 бр.
+Обособена позиция №2 Доставка и въвеждане в експлоатация на компресорна система състояща се от 2 бр. компресори с инверторно управление, 2 бр. ресивъри и 2 бр. изсушители.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОРОНА М ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2462-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на ИКТ решения, включващи: ОП1: Въвеждане на Система за управление на ресурсите (ERP система); ОП2: Въвеждане на система за бизнес анализи (Business Intelligence система); ОП3: Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДМ Консултинг ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0161-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на ИКТ решения, включващи: ОП1: Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система); ОП2: Въвеждане на модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес; ОП3: Въвеждане на модул/система за управление на складовото стопанство (WMS); ОП4: Въвеждане на модул/система за управление на производството</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Фактор 777 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1862-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаична система за собствено потребление с минимална инсталирана мощност 36,8 kWp (DC), инвертор с минимална номинална мощност 40 kW (AC) и батерия за съхранение на електрическа енергия с минимален капацитет 92,2 kWh за „ИНФОСИСТЕМС ИНТЕРНЕШЪНЪЛ“ ЕАД.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНФОСИСТЕМС ИНТЕРНЕШЪНЪЛ ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1461-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Инвестиция в фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕВРО-ТИМ 1" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1279-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФтЕЦ), състояща се от фотоволтаични модули, батерии и инвертори, за нуждите на два търговски обекта на „ВАНГЕЛОВ ОЙЛ“ ООД в с. Паволче, общ. Враца.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВАНГЕЛОВ ОЙЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2180-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на възобновяеми енергийни източници в „Арбор БГ“ ЕООД </x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРБОР БГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0560-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Проектиране и изпълнение на нова фотоволтаична електрическа централа (ФтЕЦ) с обща инсталирана мощност не по-малка от 50 kW и система за съхранение на електрическа енергия с капацитет не по-малък от 50 kWh. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЛЕН МАК МЕДИКАЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2380-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Внедряване на интегрирано ИКТ решение, включващо система за управление на ресурсите (ERP система) и система за управление на взаимоотношенията с клиенти (CRM система) в „ХАРТЦВЕТ“ ООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХАРТЦВЕТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0505-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на интегрирана ИКТ система за управление на бизнес процесите, включваща система за управление на ресурсите (ERP) и система за управление на взаимоотношенията с клиенти (CRM)
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФЪНДЕЙ 2020 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2192-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на Интегрирана система за производство на трислойно ко-екструдирано IBC фолио - 1 бр. , включително всички необходими хардуерни и софтуерни компоненти, техническа документация и гаранционно обслужване  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИНЕЛА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0014-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на 30kW фотоволтаична централа ведно със съоражения за съхранение на електроенергия за собствени нужди върху обект на РПК НАРКООП.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Кооперация РАЙОННА ПОТРЕБИТЕЛНА КООПЕРАЦИЯ "НАРКООП"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1855-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на Интегрирана система за високо прецизно рязане на сложни елементи – 1 бр. включително всички необходими хардуерни и софтуерни компоненти, техническа документация и гаранционно обслужване“,</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРОЕКТОМЕТАЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0036-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на система за създаване на рециклирани табани</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНГИЛИЗ ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR002-1.002-0006-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, и въвеждане в експлоатация на  Интегрирана система за пренавиване и рязане на хартия - 1 бр.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРАГОРН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0030-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на Интегрирана система за печат върху облекло – 1 бр.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТРЕА 44 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0048-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на Интегрирана система за производство на метални изделия – 1 бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>КАМИНИНОКС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0121-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване на енергийната ефективност и използване на енергия от възобновяеми източници в Рули ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Рули ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0858-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изпълнение на строително – монтажни работи (СМР) по изграждане на фотоволтаична електрическа централа (ФВЦ) с капацитет от 50 kW, включваща соларни панели, инвертор, батерии и други компоненти, необходими за функциониране на централата - 1 комплект </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Мерджан ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0160-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертори - 12 kW и локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори - 56 kW“ на обект с адрес: обл. Смолян, общ. Златоград, гр. Златоград, ул. Беловидово, бл.195 в ПИ с идентификатор 31111.34.932.1 , 31111.34.816.1 , 31111.34.816.3 и 31111.34.816.11.2"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ "САТЕЛИТ-ТМ - АНТОН СИМЕОНОВ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0585-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване на енергийната ефективност и използване на енергия от възобновяеми източници в ГИС - 04 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГИС-04 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0857-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване на енергийната ефективност и използване на енергия от възобновяеми източници в Славянка ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Славянка ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0864-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Организация и провеждане на обучения и информационни събития</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СДРУЖЕНИЕ С НЕСТОПАНСКА ЦЕЛ "БЪЛГАРСКИ ФЕРМЕРСКИ СЪЮЗ"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0141-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване на дигитализацията на предприятието</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГЕРИС ГЛАС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1144-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Покупка, монтаж и въвеждане в експлоатация на Фотоволтаична електрическа централа ФтЕЦ - 40 kWp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РИКО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1283-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на строително-монтажни работи за прилагане на енергийно ефективни топлоизолационни системи в сграда, използвана от „НОВА ЛИНИЯ“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НОВА ЛИНИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0005-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на Фотоволтаична система с инвертори и батерии с мощност 78 kW - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Крисмар" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0535-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична система с изходяща (номинална) активна мощност не по-малка от 60 kW и локално съоръжение за съхранение на енергия (батерийна система) с номинален капацитет не по-малък от 60 kWh за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОНТРОЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1787-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на ФЕЦ за производство на енергия от възобновяеми източници за собствено потребление в комбинация с локални съоръжения за съхранение на енергия (батерии), свързани към изградената фотоволтаична система</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУТЕР ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0635-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на енергийно ефективна топлоизолационна система от сандвич панели с топлоизолация от PUR/PU (полиуретан) за покриви</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОЛИМПМИР ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0546-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Инженеринг – проектиране и изграждане на Индустриален парк в ПИ 15535.502.106 и ПИ 15535.502.102 по КККР на село Големо село, община Бобов дол, област Кюстендил</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Еко Анализ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.005-0012-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на ФЕЦ с мощност 25 kW за производство на енергия от възобновяеми източници за собствено потребление в комбинация с локални съоръжения за съхранение на енергия (батерии) с капацитет минимум 30 kWh, свързани към изградената фотоволтаична система</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИМОННА 2010 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0892-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разработка, тестване и внедряване на софтуер за автоматизация на преводаческия работен процес с AI за SimpleTMS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИТРА ТРАНСЛЕЙШЪНС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0715-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подкрепа за развитие на бизнес процесите в социално предприятие ЕТ Атанас Пешалов</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ Атанас Пешалов</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0010-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, внедряване, конфигуриране и въвеждане в експлоатация на интегрирана система за защита, архивиране, съхранение и споделяне на корпоративна информация“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЛЕКТРИКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1305-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Услуга по провеждане на маркетингови дейности”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТРЕЙНЪР КОНСУЛТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0146-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ИЗБОР НА ИЗПЪЛНИТЕЛ ЗА ИЗГРАЖДАНЕ НА РЕШЕНИЯ В ОБЛАСТТА НА ИКТ включващ: 
+- Изграждане и въвеждане на Система за управление на ресурсите (ERP система);
+- Изграждане и въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система);
+- Изграждане и въвеждане на система за бизнес анализи (Business Intelligence система) 
+- Изграждане и въвеждане на Система за архивиране на информация.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЙ БИ ГЛОБАЛ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1218-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Въвеждане на ИКТ системи за управление на бизнеса“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХАРИЗМА 222 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0470-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, въвеждане в експлоатация и гаранционно обслужване на локално съоръжение за съхранение на енергия (батерии) в комбинация с инвертор/и за нуждите на ДАРМИ - ДД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДАРМИ - ДД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0155-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Внедряване на Интегрирани системи за управление на бизнес процесите във "ФАРКО адвъртайзинг ЕООД"</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ФАРКО адвъртайзинг ЕООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0335-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и внедряване на ИКТ решение, представляващо единна интегрирана информационна система, включваща следните функционално свързани модули: 
+• система за управление на взаимоотношенията с клиенти (CRM); 
+• система за управление на производството; 
+• система за архивиране на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Валтекс-Г“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1873-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на стационарна бетонпомпа – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ ИВАЙЛО НЕШЕВ - НЕШ - И</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-0738</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Организиране на събития и изготвяне на информационни материали</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИСИЯ НА МЕЖДУНАРОДНА ОРГАНИЗАЦИЯ ПО МИГРАЦИЯ В БЪЛГАРИЯ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0005-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Организиране на събития и изготвяне на информационни материали - МОМ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Държавна агенция за бежанците при Министерския съвет (ДАБ при МС)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-1.003-0002-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на оборудване за въвеждане на енергийноефективни мерки по обособени позиции:  
+Обособена позиция 1: Климатична камера с високо ефективна рекуперация на топлина/студ/влага – 1 бр
+Обособена позиция 2: Система за оползотворяване на отпадна топлина, генерирана при производството на сгъстен въздух – 1 бр</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Екселпак България ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0548-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и внедряване на интегрирана информационна система, предназначена за дигитализация на основни бизнес процеси в предприятието, включваща следните функционално свързани модули:
+•	система за управление на взаимоотношенията с клиенти (CRM система);
+•	модул/система за управление на производството;
+•	модул/система за управление на складовото стопанство (WMS);
+•	система за управление на съхранението и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Стема-08 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0460-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и пускане в експлоатация на Агрегат с кондензатор за въздушно охлаждане (чилър) с мощност 187kW </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПАНТЕЛЕЙ ТОШЕВ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0633-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на: 
+1. Система за защита на информацията в локална мрежа;
+2. Система за архивиране на информация;
+3. Система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНЖКОНСУЛТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0380-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на VRF/VRV система на директно изпарение (2бр.)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>К 2 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0652-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на VRF/VRV система на директно изпарение (2 бр.)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИВ - ЕЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0682-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и извършване на строително-монтажни работи по фотоволтаични панели и инвертори с инсталирана мощност 147 kWp за разширяване на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление на „ХИСАР-МИЛЕНИУМ“ ООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХИСАР - МИЛЕНИУМ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1402-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична централа 50 kw на покрива на сграда в комбинация с локални съоръжения за съхранение на енергия за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРОМЕТЕЙ-ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1090-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, доставка и изграждане на фотоволтаична електрическа централа за собствено потребление с мощност 50 kW и батериен блок с капацитет 51 kWh, включително присъединяване, пуск и въвеждане в експлоатация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АКЮРЪСИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0103-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за извършване на доставка, монтаж, изграждане и въвеждане в експлоатация на:
+1. Фотоволтаични панели в комбинация с инвертори с инсталирана мощност 30 kW  
+2. Локални съоръжения за съхранение на енергия батерии в комбинация с инвертори с капацитет 40 kWh
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ВЕРОНИ БГ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0615-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на доставчик на софтуер за управление както следва:
+ОП 1 Система за управление на ресурсите (ERP система) 
+ОП 2 Система за бизнес анализи (Business Intelligence система) 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Графотрейд</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0457-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Провеждане на тръжна процедура по ПМС 4 от 11 януари 2024 г. за избор на доставчик на материали - керамични плочи за изпичане с единична стойност под 357.90 евро и обща прогнозна стойност 6 135.50 евро без ДДС</x:t>
+  </x:si>
+  <x:si>
+    <x:t>САМЕЛ - 90 АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0289-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Организация и провеждане на национални и международни събития, обучителен обмен и участия във форуми и изложения за насърчаване на социалното предприемачество и сътрудничеството“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Биоконсерв ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0067-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАЗХОДИ ЗА УСЛУГИ И РЕШЕНИЯ В ОБЛАСТТА НА ИКТ по следните обособени позиции:
+Обособена позиция 1 – Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) 
+Обособена позиция 2 – Въвеждане на модул/система за управление на складовото стопанство (WMS)
+Обособена позиция 3 – Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система)
+Обособена позиция 4 – Въвеждане на Система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СЕЙВ КОМПЮТЪРС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1994-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертор/и</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РЕФАН БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1124-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Провеждане на тръжна процедура по ПМС 4 от 11 януари 2024 г. за избор на доставчик на група материали за насищане на платки и електронни компоненти за разработка на радиолекетронно оборудване по опис с обща прогнозна стойност 3 630.17 евро ДДС</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка и въвеждане в експлоатация на „Ротационен компресор за сгъстен въздух 15 Kw“ – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПЪЧКОВ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2172-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на компютърно оборудване и система за съхранение на данни, включваща:
+•	Настолен компютър – 1 брой 
+•	Монитор – 1 брой 
+•	NAS сървър – 1 брой 
+•	Твърди дискове – 16 броя
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ТКД ЗДРАВЕЦ - ГАБРОВО”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0140-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Интегрирани системи за управление на бизнес процесите:
+1. Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система);
+2. Въвеждане на модул/система за управление на складовото стопанство (WMS);</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЯНКУЛОВИ ТРАНС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0473-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и внедряване на ИКТ решения: ОП 1: Въвеждане на Система за управление на ресурсите (ERP система) – 1 бр. и Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) – 1 бр.; ОП 2: Изграждане на система за архивиране на информация – 1 бр. и Изграждане на система за управление на съхранението и споделянето на информация – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ХЕНДИ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2076-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на ДМА по обособени позиции, както следва:
+Обособена позиция 1: Доставка, монтаж и въвеждане в експлоатация на Автоматичен пакетно-разкройващ циркуляр с ЦПУ (1 бр.);
+Обособена позиция 2: Внедряване на Платформа за мониторинг на производствено оборудване и анализ на данни (1 бр.)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНТЕКСТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0194-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на нова ФтЕЦ за собствено потребление на произведената енергия върху покриви и фасади на съществуваща сграда с изходяща мощност 20kW, съчетано с доставка и монтаж на локални съоръжения за съхранение на електрическа енергия (батерия) с минимален общ капацитет 100kWh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НИКТРОНИКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0492-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, внедряване и въвеждане в експлоатация на интегрирани линии за заваряване и почистване с цифрова платформа за интелигентно управление и оптимизация на производствения цикъл</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛОРЕКС ПРО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0292-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на ДМА по обособени позиции, както следва:
+Обособена позиция 1: Доставка, монтаж и въвеждане в експлоатация на Автоматичен широколентов шлайф с ЦПУ (1 бр.); 
+Обособена позиция 2: Доставка, монтаж и въвеждане в експлоатация на Автоматична едностранна кантираща машина с ЦПУ (1 бр.);
+Обособена позиция 3: Внедряване на Платформа за мониторинг на производствено оборудване и анализ на данни (1 бр.)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЛЕГАНС МЕБЕЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0195-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Внедряване на решения/системи за дигитализация на предприятието</x:t>
   </x:si>
   <x:si>
     <x:t>К и Б КЛИМА ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-1920-C01</x:t>
   </x:si>
   <x:si>
+    <x:t>ТРАНС КОМФОРТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2375-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t>ТЕРА ЕКО БИЛД ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-1622-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>ТВ БЪЛГАРИЯ 24 ЕООД</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>НАПОЛИ 1994 ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-2142-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Доставка, монтаж и въвеждане в експлоатация на машини и оборудване по обособени позиции:
-[...1 lines deleted...]
-ОП2. Роботизирана линия за транспорт на детайли MS - 1 бр</x:t>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на машина за протегляне </x:t>
   </x:si>
   <x:si>
     <x:t>М + С ХИДРАВЛИК АД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-4.006-0012-C01</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Доставка  на ИКТ решение:
-[...3 lines deleted...]
-Обособена позиция 4 - Изграждане на система за управление на съхранението и споделянето на информация
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на плоскошлифовъчна машина
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ДЕЯКОЛОР ЕООД</x:t>
-[...7 lines deleted...]
-ОП2: Рекуперативен блок с максимален дебит до 3000 m³/h 
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на машина за лепинговане</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж, въвеждане в експлоатация и гаранционно обслужване на енергийно ефективно оборудване –  22 бр. локални съоръжения за съхранение на енергия (батерии), всяко с минимален капацитет 5,12 kWh по постояннотоковата част в комбинация с инверторни модули и интелигентна система за управление на енергийния поток във връзка с изпълнение на Договор № BG16RFPR001-2.004-1289-C01/01.06.2026 г. с бенефициент „ТЕРА ГРАНД“ ЕООД, финансиран по процедура BG16RFPR001-2.004 „Енергийна ефективност и използване на енергия от възобновяеми източници в предприятията“, Програма "Конкурентоспособност и иновации в предприятията" 2021-2027“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ТЕРА ГРАНД" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1289-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Извършване на СМР – фотоволтаична електрическа централа – 60 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕКОРЕПАК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2169-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за извършване на доставка, монтаж, изграждане, изпитване и въвеждане в експлоатация на: 1.Фотоволтаична електроцентрала в комбинация с батерии с инсталирана мощност 50 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АМАТА" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1125-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 56 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФОРМО - НИА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0959-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 55 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ТРАНС ТУПАРОВ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0091-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и изпълнение на СМР дейности за енергийно-ефективни изолационни системи в сгради: 
+1. Tоплоизолационни системи от сандвич панели за външни стени и подове към външен въздух – 452 кв.м 
+2. Tоплоизолационни системи от сандвич панели за покриви – 389 кв.м.“
 </x:t>
   </x:si>
   <x:si>
-    <x:t>КВС ООД</x:t>
-[...61 lines deleted...]
-ОП 2 - Доставка, монтаж, изпитване и въвеждане в експлоатация на локално съоръжение за съхранение на електрическа енергия (батерийна система) с инвертор с инсталирана мощност 60 kW;
+    <x:t>ЕКОКОМЕРС-НЕК ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0927-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на термопомпи въздух-вода</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЛЕКС-64 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0462-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на: Хоризонтален обработващ център с двупалетна станция,  Вертикален CNC-струг, Дискова отрезна машина (циркуляр) за тръби с входящ и изходящ ролкови транспортьори и Машина с CNC управление за суперфинишна обработка на външни цилиндрични повърхности между центри.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХИДРАВЛИЧНИ ЕЛЕМЕНТИ И СИСТЕМИ /ХЕС/ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0047-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за прилагане на мерки за енергийна ефективност за автосервиз в гр. Годеч</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОДИ - Д ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0344-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на 2 броя Фтец по 15 киловата за адреси с. Гложене, местност Левица №6А и местност Левица №12А</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0578-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на СМР за извършване на текущ ремонт по смисъла на ЗУТ за повишаване на енергийната ефективност</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕН ПИ ЕН ПЛАСТ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0032-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на енергийно ефективни изолационни системи в сграда - с две обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗЕЛЕНЧУЦИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0850-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на енергийно ефективни изолационни системи - сандвич панели за стени – 650 м2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Мулти Комфорт" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1167-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане, внедряване и интеграция на софтуерни решения по Договор № BG16RFPR001-1.012-0454-C01. Процедурата е разделена на две обособени позиции, както следва:
+Обособена позиция № 1: „Въвеждане на Система за управление на ресурсите (ERP система)“;
+Обособена позиция № 2: „Въвеждане на система за бизнес анализи (Business Intelligence система)“
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Галатея Ен ООД</x:t>
-[...298 lines deleted...]
-    <x:t>BG16FFPR003-1.001-0066-C01</x:t>
+    <x:t>ЛП СОФИЯ - 3ПЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0454-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изпълнение на строително-монтажни работи за подмяна на прозрачни ограждащи конструкции (прозорци) с рамка от екструдиран поливинилхлорид (PVC) в сграда, използвана от „ГОРАИНВЕСТ“ АД“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГОРАИНВЕСТ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0007-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФтЕЦ) за собствени нужди с мощност на инвертора 50 кW (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата).</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИФО ДИЗАЙН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0469-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на Фотоволтаични панели в комбинация с инвертори с мощност 140 kW за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕСТЕ МЕБЕЛИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0460-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, доставка, монтаж и пускане в действие на Фотоволтаична електрическа централа (ФтЕЦ) с мощност не по-малка 56,05 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАНИНА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0688-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на локални съоражения за съхранение на енергия (батерии) в комбинация с инвертори по обособени позиции:
+Обособена позиция 1: Локални съоражения за съхранение на енергия батерии в комбинация с инвертор/и с капацитет 60 kW -за ФЕЦ Ивайловград, 
+Обособена позиция 2: Локални съоражения за съхранение на енергия батерии в комбинация с инвертор/и с капацитет 40 kW  -за ФЕЦ Поморие
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗОРА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0026-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на Локални съоръжения за съхранение на енергия - батерии в комбинация с инвертори, вкл. съпътстващи дейности – подготвителни дейности, доставка на спомагателни материали, извършване на необходимите СМР </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ЕВЪР СОКС ЕООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2617-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на фотоволтаична централа с мощност ~30 kWp и система за съхранение на електрическа енергия (BESS) 45 kWh за собствено потребление, по проект BG16RFPR001-2.004-2509.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Оптицентър ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2509-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Извършване на СМР на енергийно ефективни изолационни системи в сгради: сандвич панели стени – 130 м2, сандвич панели покрив – 390 м2 и секционни индустриални врати/външни плътни врати – 25 м2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ФОРЕСТА МЕБЕЛ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2059-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПАПАДОПУЛОС И СИН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0489-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на нова фотоволтаична инсталация за производство на енергия от ВЕИ за собствено потребление (Фотоволтаични панели в комбинация с инвертори) с мощност минимум 150 kWp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЕВА БРОДКАСТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2042-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">"Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 56 kW“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МОНИ ТРЕЙД" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0962-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Проектиране и изграждане на фотоволтаична система за собствено потребление с изходяща мощност АС минимум 50 kW и локални съоръжения за съхранение на електрическа енергия с капацитет минимум 50 kWh </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АГРОФЕРМ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0987-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Инженеринг — изготвяне на проектни решения, доставка, изграждане и въвеждане в експлоатация на две фотоволтаични електрически централи с обща инсталирана мощност 56 kW и локални съоръжения за съхранение на електрическа енергия с общ капацитет 120 kWh, за собствено потребление, на два обекта в гр. Стара Загора“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Алимар 11" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0083-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, изграждане и въвеждане в експлоатация на нова Фотоволтаична
+електроцентрала с мощност 30kW за собствено потребление, включваща и система
+за съхранение на електрическата енергия (ССЕЕ) с разполагане върху покривната
+част на съществуваща производствена сграда, собственост на Възложителя с
+Идентификатор 56722.651.387.1 и адрес: град Плевен, ул. Кара Колю №10.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИВКО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1711-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Инженеринг на вътрешна техническа инфраструктура и сгради на обект: Логистичен парк Декарт в УПИ XIV (ПИ 55871.507.762) , кв. 619, по плана на кв. Сини вир, гр. Перник
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЕКАРТ КОРПОРЕЙШЪН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.005-0009-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и монтаж на енергийно-ефективна топлоизолационна система от сандвич панели за покрив - 444 кв.м. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>МОРАНО ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0321-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на енергийно-ефективни изолационни системи в три обособени позиции:
+Обособена позиция 1 Доставка и монтаж на прозрачни ограждащи конструкции - 32 кв.м.;  
+Обособена позиция 2 Доставка и монтаж на секционни индустриални врати - 2 бр.; 
+Обособена позиция 3 Доставка и монтаж на топлоизолационна система от сандвич панели за покрив - 171 кв.м.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФЕНИКС ЛВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0478-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на СМР за енергийно-ефективни изолационни системи в сгради: Tоплоизолационни системи за външни стени и подове към външен въздух ТИ плоча от EPS – 1040 кв.м</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ГАРЕНА 5" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1144-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на фотоволтаична система за производство на електрическа енергия от възобновяеми източници с мощност 55 kW, включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ДРИМ-2020" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0206-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на ново нулевоемисионно оборудване за претоварване за повишаване на капацитета на пристанищен оператор „Пристанище Варна“ ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Пристанище Варна" ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR001-3.002-0002-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на фотоволтаична електрическа централа/ФтЕЦ/ 65 kWp за собствено потребление с локално съоръжение за съхранение на електрическа енергия/батерия/ - 81.92kWh и инвертор с мощност 65kW за нуждите на"ГЕМОВА" ЕООД.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГЕМОВА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0964-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ДМА и ДНА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИГ 23 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0672-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение "Каритас София"</x:t>
   </x:si>
   <x:si>
-    <x:t>BG65AMPR001-2.001-0007-C03</x:t>
+    <x:t>BG65AMPR001-2.001-0007-C04</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -1305,1639 +1610,2234 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E93"/>
+  <x:dimension ref="A1:E128"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46238</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46223</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46238</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46227</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46238</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46231</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46238</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46231</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46238</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46231</x:v>
+        <x:v>46259</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46238</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46231</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46239</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46231</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46240</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46230</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46240</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46230</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46240</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46225</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46240</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46232</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46240</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46233</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46240</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46233</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46240</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46233</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46241</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46233</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46241</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46234</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46241</x:v>
+        <x:v>46270</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46234</x:v>
+        <x:v>46263</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46241</x:v>
+        <x:v>46270</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46233</x:v>
+        <x:v>46263</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46241</x:v>
+        <x:v>46270</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46233</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46241</x:v>
+        <x:v>46270</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46234</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46241</x:v>
+        <x:v>46272</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46231</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46241</x:v>
+        <x:v>46272</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46231</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46241</x:v>
+        <x:v>46272</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46226</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46241</x:v>
+        <x:v>46272</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46226</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46241</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46225</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46241</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46231</x:v>
+        <x:v>46263</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46242</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46234</x:v>
+        <x:v>46263</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46243</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46233</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46243</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46233</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46243</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46232</x:v>
+        <x:v>46264</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46243</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46232</x:v>
+        <x:v>46264</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46244</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46232</x:v>
+        <x:v>46264</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46244</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46232</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46244</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46232</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46244</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46232</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46244</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46227</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46244</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46231</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46244</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46234</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46244</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46233</x:v>
+        <x:v>46259</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46244</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46233</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46244</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46237</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46244</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46237</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46244</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46237</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46244</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46237</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46244</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46237</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46244</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46227</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46244</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46237</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46244</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46237</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46244</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46237</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46244</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46237</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46244</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46237</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46245</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46237</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46245</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46238</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46245</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46238</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46245</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46233</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46245</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46238</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46245</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46238</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46245</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46238</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46245</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46238</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46245</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46238</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46245</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46238</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46245</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46237</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46245</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46237</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46245</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46237</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46245</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46237</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46245</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46237</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46245</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46230</x:v>
+        <x:v>46263</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46245</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46230</x:v>
+        <x:v>46259</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46246</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46227</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46246</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46231</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46246</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46234</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46246</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46238</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46247</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46238</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46247</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46233</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46247</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46237</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46247</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46232</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46247</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46232</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46247</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46232</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46248</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46232</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46248</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46237</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46248</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46233</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46251</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46234</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46251</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46237</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
-        <x:v>46251</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B85" s="2">
-        <x:v>46234</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="2">
-        <x:v>46251</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B86" s="2">
-        <x:v>46235</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="2">
-        <x:v>46251</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B87" s="2">
-        <x:v>46236</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="D87" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="D87" s="0" t="s">
+      <x:c r="E87" s="0" t="s">
         <x:v>258</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="2">
-        <x:v>46251</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B88" s="2">
-        <x:v>46236</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="D88" s="0" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="E88" s="0" t="s">
         <x:v>260</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="2">
-        <x:v>46252</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B89" s="2">
-        <x:v>46237</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="D89" s="0" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="E89" s="0" t="s">
         <x:v>263</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="2">
-        <x:v>46252</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B90" s="2">
-        <x:v>46237</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="2">
-        <x:v>46252</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B91" s="2">
-        <x:v>46221</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:5">
       <x:c r="A92" s="2">
-        <x:v>46290</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B92" s="2">
-        <x:v>46175</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:5">
       <x:c r="A93" s="2">
+        <x:v>46276</x:v>
+      </x:c>
+      <x:c r="B93" s="2">
+        <x:v>46261</x:v>
+      </x:c>
+      <x:c r="C93" s="0" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="D93" s="0" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="E93" s="0" t="s">
+        <x:v>271</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="94" spans="1:5">
+      <x:c r="A94" s="2">
+        <x:v>46276</x:v>
+      </x:c>
+      <x:c r="B94" s="2">
+        <x:v>46261</x:v>
+      </x:c>
+      <x:c r="C94" s="0" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="D94" s="0" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="E94" s="0" t="s">
+        <x:v>274</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="95" spans="1:5">
+      <x:c r="A95" s="2">
+        <x:v>46276</x:v>
+      </x:c>
+      <x:c r="B95" s="2">
+        <x:v>46261</x:v>
+      </x:c>
+      <x:c r="C95" s="0" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="D95" s="0" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="E95" s="0" t="s">
+        <x:v>277</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="96" spans="1:5">
+      <x:c r="A96" s="2">
+        <x:v>46276</x:v>
+      </x:c>
+      <x:c r="B96" s="2">
+        <x:v>46261</x:v>
+      </x:c>
+      <x:c r="C96" s="0" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="D96" s="0" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="E96" s="0" t="s">
+        <x:v>280</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="97" spans="1:5">
+      <x:c r="A97" s="2">
+        <x:v>46276</x:v>
+      </x:c>
+      <x:c r="B97" s="2">
+        <x:v>46261</x:v>
+      </x:c>
+      <x:c r="C97" s="0" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="D97" s="0" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="E97" s="0" t="s">
+        <x:v>283</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="98" spans="1:5">
+      <x:c r="A98" s="2">
+        <x:v>46276</x:v>
+      </x:c>
+      <x:c r="B98" s="2">
+        <x:v>46257</x:v>
+      </x:c>
+      <x:c r="C98" s="0" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="D98" s="0" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="E98" s="0" t="s">
+        <x:v>286</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="99" spans="1:5">
+      <x:c r="A99" s="2">
+        <x:v>46276</x:v>
+      </x:c>
+      <x:c r="B99" s="2">
+        <x:v>46266</x:v>
+      </x:c>
+      <x:c r="C99" s="0" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="D99" s="0" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="E99" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="100" spans="1:5">
+      <x:c r="A100" s="2">
+        <x:v>46276</x:v>
+      </x:c>
+      <x:c r="B100" s="2">
+        <x:v>46266</x:v>
+      </x:c>
+      <x:c r="C100" s="0" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="D100" s="0" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="E100" s="0" t="s">
+        <x:v>292</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="101" spans="1:5">
+      <x:c r="A101" s="2">
+        <x:v>46276</x:v>
+      </x:c>
+      <x:c r="B101" s="2">
+        <x:v>46265</x:v>
+      </x:c>
+      <x:c r="C101" s="0" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="D101" s="0" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="E101" s="0" t="s">
+        <x:v>295</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="102" spans="1:5">
+      <x:c r="A102" s="2">
+        <x:v>46277</x:v>
+      </x:c>
+      <x:c r="B102" s="2">
+        <x:v>46267</x:v>
+      </x:c>
+      <x:c r="C102" s="0" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="D102" s="0" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="E102" s="0" t="s">
+        <x:v>298</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="103" spans="1:5">
+      <x:c r="A103" s="2">
+        <x:v>46277</x:v>
+      </x:c>
+      <x:c r="B103" s="2">
+        <x:v>46266</x:v>
+      </x:c>
+      <x:c r="C103" s="0" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="D103" s="0" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="E103" s="0" t="s">
+        <x:v>301</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="104" spans="1:5">
+      <x:c r="A104" s="2">
+        <x:v>46278</x:v>
+      </x:c>
+      <x:c r="B104" s="2">
+        <x:v>46267</x:v>
+      </x:c>
+      <x:c r="C104" s="0" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="D104" s="0" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="E104" s="0" t="s">
+        <x:v>304</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="105" spans="1:5">
+      <x:c r="A105" s="2">
+        <x:v>46278</x:v>
+      </x:c>
+      <x:c r="B105" s="2">
+        <x:v>46268</x:v>
+      </x:c>
+      <x:c r="C105" s="0" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="D105" s="0" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="E105" s="0" t="s">
+        <x:v>307</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="106" spans="1:5">
+      <x:c r="A106" s="2">
+        <x:v>46279</x:v>
+      </x:c>
+      <x:c r="B106" s="2">
+        <x:v>46267</x:v>
+      </x:c>
+      <x:c r="C106" s="0" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="D106" s="0" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="E106" s="0" t="s">
+        <x:v>310</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="107" spans="1:5">
+      <x:c r="A107" s="2">
+        <x:v>46279</x:v>
+      </x:c>
+      <x:c r="B107" s="2">
+        <x:v>46265</x:v>
+      </x:c>
+      <x:c r="C107" s="0" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="D107" s="0" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="E107" s="0" t="s">
+        <x:v>313</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="108" spans="1:5">
+      <x:c r="A108" s="2">
+        <x:v>46279</x:v>
+      </x:c>
+      <x:c r="B108" s="2">
+        <x:v>46265</x:v>
+      </x:c>
+      <x:c r="C108" s="0" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="D108" s="0" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="E108" s="0" t="s">
+        <x:v>316</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="109" spans="1:5">
+      <x:c r="A109" s="2">
+        <x:v>46279</x:v>
+      </x:c>
+      <x:c r="B109" s="2">
+        <x:v>46264</x:v>
+      </x:c>
+      <x:c r="C109" s="0" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="D109" s="0" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="E109" s="0" t="s">
+        <x:v>319</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="110" spans="1:5">
+      <x:c r="A110" s="2">
+        <x:v>46279</x:v>
+      </x:c>
+      <x:c r="B110" s="2">
+        <x:v>46262</x:v>
+      </x:c>
+      <x:c r="C110" s="0" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="D110" s="0" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="E110" s="0" t="s">
+        <x:v>322</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="111" spans="1:5">
+      <x:c r="A111" s="2">
+        <x:v>46279</x:v>
+      </x:c>
+      <x:c r="B111" s="2">
+        <x:v>46262</x:v>
+      </x:c>
+      <x:c r="C111" s="0" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="D111" s="0" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="E111" s="0" t="s">
+        <x:v>325</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="112" spans="1:5">
+      <x:c r="A112" s="2">
+        <x:v>46279</x:v>
+      </x:c>
+      <x:c r="B112" s="2">
+        <x:v>46254</x:v>
+      </x:c>
+      <x:c r="C112" s="0" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="D112" s="0" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="E112" s="0" t="s">
+        <x:v>328</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="113" spans="1:5">
+      <x:c r="A113" s="2">
+        <x:v>46280</x:v>
+      </x:c>
+      <x:c r="B113" s="2">
+        <x:v>46267</x:v>
+      </x:c>
+      <x:c r="C113" s="0" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="D113" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="E113" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="114" spans="1:5">
+      <x:c r="A114" s="2">
+        <x:v>46281</x:v>
+      </x:c>
+      <x:c r="B114" s="2">
+        <x:v>46268</x:v>
+      </x:c>
+      <x:c r="C114" s="0" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="D114" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="E114" s="0" t="s">
+        <x:v>333</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="115" spans="1:5">
+      <x:c r="A115" s="2">
+        <x:v>46281</x:v>
+      </x:c>
+      <x:c r="B115" s="2">
+        <x:v>46266</x:v>
+      </x:c>
+      <x:c r="C115" s="0" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="D115" s="0" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="E115" s="0" t="s">
+        <x:v>336</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="116" spans="1:5">
+      <x:c r="A116" s="2">
+        <x:v>46281</x:v>
+      </x:c>
+      <x:c r="B116" s="2">
+        <x:v>46266</x:v>
+      </x:c>
+      <x:c r="C116" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="D116" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="E116" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="117" spans="1:5">
+      <x:c r="A117" s="2">
+        <x:v>46281</x:v>
+      </x:c>
+      <x:c r="B117" s="2">
+        <x:v>46266</x:v>
+      </x:c>
+      <x:c r="C117" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="D117" s="0" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="E117" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="118" spans="1:5">
+      <x:c r="A118" s="2">
+        <x:v>46282</x:v>
+      </x:c>
+      <x:c r="B118" s="2">
+        <x:v>46267</x:v>
+      </x:c>
+      <x:c r="C118" s="0" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="D118" s="0" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="E118" s="0" t="s">
+        <x:v>345</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="119" spans="1:5">
+      <x:c r="A119" s="2">
+        <x:v>46282</x:v>
+      </x:c>
+      <x:c r="B119" s="2">
+        <x:v>46266</x:v>
+      </x:c>
+      <x:c r="C119" s="0" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="D119" s="0" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="E119" s="0" t="s">
+        <x:v>348</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="120" spans="1:5">
+      <x:c r="A120" s="2">
+        <x:v>46283</x:v>
+      </x:c>
+      <x:c r="B120" s="2">
+        <x:v>46267</x:v>
+      </x:c>
+      <x:c r="C120" s="0" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="D120" s="0" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="E120" s="0" t="s">
+        <x:v>351</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="121" spans="1:5">
+      <x:c r="A121" s="2">
+        <x:v>46283</x:v>
+      </x:c>
+      <x:c r="B121" s="2">
+        <x:v>46268</x:v>
+      </x:c>
+      <x:c r="C121" s="0" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="D121" s="0" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="E121" s="0" t="s">
+        <x:v>354</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="122" spans="1:5">
+      <x:c r="A122" s="2">
+        <x:v>46283</x:v>
+      </x:c>
+      <x:c r="B122" s="2">
+        <x:v>46268</x:v>
+      </x:c>
+      <x:c r="C122" s="0" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="D122" s="0" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="E122" s="0" t="s">
+        <x:v>357</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="123" spans="1:5">
+      <x:c r="A123" s="2">
+        <x:v>46283</x:v>
+      </x:c>
+      <x:c r="B123" s="2">
+        <x:v>46268</x:v>
+      </x:c>
+      <x:c r="C123" s="0" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="D123" s="0" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="E123" s="0" t="s">
+        <x:v>360</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="124" spans="1:5">
+      <x:c r="A124" s="2">
+        <x:v>46285</x:v>
+      </x:c>
+      <x:c r="B124" s="2">
+        <x:v>46267</x:v>
+      </x:c>
+      <x:c r="C124" s="0" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="D124" s="0" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="E124" s="0" t="s">
+        <x:v>363</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="125" spans="1:5">
+      <x:c r="A125" s="2">
+        <x:v>46288</x:v>
+      </x:c>
+      <x:c r="B125" s="2">
+        <x:v>46252</x:v>
+      </x:c>
+      <x:c r="C125" s="0" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="D125" s="0" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="E125" s="0" t="s">
+        <x:v>366</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="126" spans="1:5">
+      <x:c r="A126" s="2">
+        <x:v>46289</x:v>
+      </x:c>
+      <x:c r="B126" s="2">
+        <x:v>46268</x:v>
+      </x:c>
+      <x:c r="C126" s="0" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="D126" s="0" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="E126" s="0" t="s">
+        <x:v>369</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="127" spans="1:5">
+      <x:c r="A127" s="2">
+        <x:v>46290</x:v>
+      </x:c>
+      <x:c r="B127" s="2">
+        <x:v>46268</x:v>
+      </x:c>
+      <x:c r="C127" s="0" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="D127" s="0" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="E127" s="0" t="s">
+        <x:v>372</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="128" spans="1:5">
+      <x:c r="A128" s="2">
         <x:v>46317</x:v>
       </x:c>
-      <x:c r="B93" s="2">
+      <x:c r="B128" s="2">
         <x:v>45671</x:v>
       </x:c>
-      <x:c r="C93" s="0" t="s">
-[...6 lines deleted...]
-        <x:v>277</x:v>
+      <x:c r="C128" s="0" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="D128" s="0" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="E128" s="0" t="s">
+        <x:v>375</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Tenders and Offers</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Area</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>