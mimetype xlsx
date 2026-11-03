--- v0 (2026-08-28)
+++ v1 (2026-11-03)
@@ -1,69 +1,102 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2497f434c524edd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3f81879d05704442a0e8731f42234478.psmdcp" Id="R3a6373c9b7bb4f44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ca1806e9a9a46b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1e26c479355d4e72b53551710b2e0a0c.psmdcp" Id="R40682aa10b574a8a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>
     <x:t>Question</x:t>
   </x:si>
   <x:si>
     <x:t>Clarrifications</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR002-1.028-Q003</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Здравейте, имаме два въпроса относно Работния план:
+Въпрос 1. Как да се структурира Работният план от оригиналния проект (работни пакети и техни задачи) като последователност от дейности в националния проект AGENDA.
+В оригиналния текст с ограничена дължината, работните пакети (РП) съдържат само по няколко реда с наименование и резюме на планираните задачи. РП са компоненти с различен обем активности: например в Работен пакет WP3 „Модерни дигитални прототипи и услуги“ са включени задачи, за които са отделени 42,6% от човекомесеците на проекта.
+Възможно ли е, без промяна на задачите, те да бъдат групирани в ИСУН като дейности, които са под-компоненти на работните пакети? Тоест, работните пакети да се разделят на няколко дейности. Например Работен пакет WP3 може да се раздели в ИСУН на 5 дейности, които се фокусират върху отделните тематични задачи:
+WP3-1	Smart Grids
+WP3-2-1	Digital twins
+WP3-2-2	AI-based agriculture
+WP3-3-1	Smart conversational agents
+WP3-3-2	3D visualisation
+Това ще позволи:
+-	Оформяне на дейности с единен тематичен фокус и балансиран обем;
+-	Осигуряване на достатъчно място в ИСУН (3000 символа) за по-детайлна спецификация на дейностите за цялата продължителност на проекта;
+-	Разделяне на работни пакети, които в момента обхващат задачи с различен характер според Методологията и критериите за подбор на операции по процедурата, одобрени от КН на ПНИИДИТ: както „3 Научноизследователска дейност и разпространение на научните резултати“,  така и „4 Осъществяване на развойна и иновационна дейност“. Такъв е например работен пакет WP4: в него има планирани научни изследвания и иновационни задачи. Групирането на еднотипни активности ще улесни управлението на финансите и проекта като цяло.
+Става дума за механично разделяне на няколко по-големи работни пакета на отделни дейности без прекалена фрагментация. Промените ще бъдат изчерпателно документирани.
+Въпрос 2. Проектът има продължителност от 51 месеца в системата ИСУН. Можем ли да укажем вероятно начало на AGENDA (1 декември 2026 или 1 януари 2027), за да нанасяме реални срокове в ИСУН?
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разясненията на Междинното звено (МЗ) по зададения въпрос са публикувани в консолидирана версия 2 към 29.09.2026 г. (отговор на въпрос Q003). Отговорите и разясненията на МЗ се съобщават (публикуват) на променената интернет страница на Междинното звено https://proeducation.bg/, в секция „Процедури/Въпроси и отговори“, в ИСУН: https://eumis2020.government.bg (към документите по процедурата) и на интернет страницата на ПНИИДИТ.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR002-1.028-Q002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Допустимо ли е, без да се обявяват обществени поръчки, ИИКТ да възлага на чуждестранните асоциирани партньори задачи за изпълнение на услуги и иновационни дейности предвидени за тяхна активност в проекта, като заплащането се извършва по бюджет НЕПРЕКИ разходи?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разясненията на Междинното звено (МЗ) по зададения въпрос са публикувани в консолидирана версия 2 към 29.09.2026 г. (отговор на въпрос Q002). Отговорите и разясненията на МЗ се съобщават (публикуват) на променената интернет страница на Междинното звено https://proeducation.bg/, в секция „Процедури/Въпроси и отговори“, в ИСУН: https://eumis2020.government.bg (към документите по процедурата) и на интернет страницата на ПНИИДИТ.</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR002-1.028-Q001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Здравейте, във връзка с отворена процедура за кандидатстване BG16RFPR002-1.028 и публикуването по поканата към тиминг-проект AGENDA, бихме искали да зададем въпроси относно планираните през 2024 г. строително-монтажни работи (СМР) и тяхната реализация след 2027 г.
 В съответствие с изискването: „Не са допустими изолирани обновявания на сгради, с ограничено въздействие върху качеството и количеството на провежданите научни изследвания“ (стр. 22 от „Условията за кандидатстване“) ви информираме, че в оригиналното предложение AGENDA бяха планирани СМР за два обекта:
 1.	Частична реновация на Блок 26Б със срок за завършване в средата на година 3. Планът беше да се оформят офиси за докторанти и новоназначени учени. Блок 26Б не се използва от ИИКТ в момента, но през 2024 г. предположихме, че евентуалното предоставяне на част от него за реновиране би спомогнало за осигуряване на помещения за центъра AGENDA през 3-тата година на проекта.
 2.	Построяване на нова съвременна сграда за центъра AGENDA върху свободен парцел в комплекса на БАН на 4-ти километър, за което беше получено предварително съгласие от Общото събрание на БАН. Новата сграда е планирана за края на 4-тата година и ще предостави модерна среда за извършване на научни и научно-приложни изследвания, включително пространство за инсталиране на съвременно оборудване.
 Текстовете, свързани със СМР на два обекта, се намират в оригиналното предложение на стр. 1, 2, и 4 в Анекса, представящ използването на националното съфинансиране. Двата обекта са „renovated building Block 26B“ и „new building“.
 Вземайки предвид горното, както и съкратения период за изпълнение на проекта до 31 декември 2030 г. и съответните наложителни промени в сроковете и плановете за извършване на дейности свързани със СМР, декларираме, че:
 Блок 26Б има ограничено значение за количеството и качеството на планираните изследвания в AGENDA. Необходимите помещения за функциониране на проекта биха могли да се осигурят чрез алтернативни решения. Отказ от намерението да се реновира частично блок 26Б с цел първоначалното му използване до построяването на новата сграда не е значителна промяна, която засяга естеството, целите или условията за изпълнение на проекта AGENDA и която би довела до изменение, ограничаване и намаляване на първоначалните цели за изграждане на модерен научно-изследователски център.
 Междувременно през последните години ИИКТ търси други възможности за осигуряване на допълнителни работни помещения и започна да ремонтира със собствени средства офиси в Блок 2 на бул. „Цариградско шосе“ № 125, където са ни предоставени за използване части от едното крило на сградата.
 Първият въпрос е, възможно ли е по процедура BG16RFPR002-1.028 да предадем за разглеждане само документи касаещи новата сграда – а именно, Инвестиционен проект и Задание за проектиране, придружено от Количествено стойностна сметка по окрупнени показатели по отделните части на инвестиционния проект.
 Ако отговорът е положителен, следващият свързан въпрос е: възможно ли е да използваме за СМР на новата сграда целия планиран бюджет за строителство: 7,5 млн евро “construction work”, както е показан в оригиналния проект в таблица на стр. 4 от Анекса представящ използването на националното съфинансиране? Това ще позволи да се построи по-голяма и по-добре оборудвана нова сграда.
 </x:t>
   </x:si>
   <x:si>
     <x:t>Разясненията на Междинното звено (МЗ) по зададения въпрос са публикувани в консолидирана версия 1 към 13.08.2026 г. (отговор на въпрос Q001). Отговорите и разясненията на МЗ се съобщават (публикуват) на интернет страницата на Междинното звено http://opnoir.bg, в секция „Процедури/Въпроси и отговори“, в ИСУН: https://eumis2020.government.bg (към документите по процедурата) и на интернет страницата на ПНИИДИТ.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
@@ -447,87 +480,115 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D2"/>
+  <x:dimension ref="A1:D4"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="24.139196" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="12.710625" style="0" customWidth="1"/>
     <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B2" s="4">
-        <x:v>46244.6587238079</x:v>
+        <x:v>46267.5925638657</x:v>
       </x:c>
       <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3" spans="1:4">
+      <x:c r="A3" s="3" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B3" s="4">
+        <x:v>46265.5306297454</x:v>
+      </x:c>
+      <x:c r="C3" s="5" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D3" s="5" t="s">
+        <x:v>9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4" spans="1:4">
+      <x:c r="A4" s="3" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B4" s="4">
+        <x:v>46244.6587238079</x:v>
+      </x:c>
+      <x:c r="C4" s="5" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="D4" s="5" t="s">
+        <x:v>12</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Procedure clarifications</vt:lpstr>
       <vt:lpstr>Procedure clarifications!Print_Area</vt:lpstr>
       <vt:lpstr>Procedure clarifications!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>