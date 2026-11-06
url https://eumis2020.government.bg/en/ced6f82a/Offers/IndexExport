--- v1 (2026-09-10)
+++ v2 (2026-11-06)
@@ -1,1066 +1,1350 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47b8822d79be445f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/25bb6d65d2044b7da54f16000a1a697a.psmdcp" Id="R162b55902bda4510" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R205798a90b4a45c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/04b1f1c7e1bf47cbb9a2c54424845b14.psmdcp" Id="R237244f06c074b79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Tenders and Offers" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Offers submission deadline</x:t>
   </x:si>
   <x:si>
     <x:t>Announcement date of procedure for external assignment</x:t>
   </x:si>
   <x:si>
     <x:t>Procedure subject</x:t>
   </x:si>
   <x:si>
     <x:t>Beneficiary</x:t>
   </x:si>
   <x:si>
     <x:t>Contract registration number</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Избор на изпълнител за извършване на доставка, монтаж, изграждане и въвеждане в експлоатация на:
-[...1 lines deleted...]
-2. Локални съоръжения за съхранение на енергия батерии в комбинация с инвертори с капацитет 40 kWh
+    <x:t>Изграждане на Фотоволтаична инсталация с номинална инсталирана мощност 50 kW върху покрива на съществуваща сграда, находяща се в ПИ 07603.501.2774, ул. Колю Фичето № 25, по плана на гр. Бяла, община Бяла, област Русе“ – за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БЕЛСИСТЕМС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0035-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и монтаж на Енергийно ефективни изолационни системи в сгради 
 </x:t>
   </x:si>
   <x:si>
-    <x:t>"ВЕРОНИ БГ" ЕООД</x:t>
-[...108 lines deleted...]
-•	Твърди дискове – 16 броя
+    <x:t>МП ВЕТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1687-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Инженеринг – проектиране и изграждане на Индустриален парк в ПИ 15535.502.106 и ПИ 15535.502.102 по КККР на село Големо село, община Бобов дол, област Кюстендил</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Еко Анализ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.005-0012-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, доставка, изграждане, присъединяване, изпитване и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) с обща номинална активна AC мощност на фотоволтаичните инвертори не по-малко от 100 kW за собствено потребление, локална система за съхранение на електрическа енергия и всички необходими компоненти и съоръжения.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Юнимет ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0900-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на термопомпи от типа "въздух" - "вода" с отоплителна мощност 70 kW– 3 бр. и термопомпи от типа "въздух" - "вода" с отоплителна мощност 27 kW– 3 бр.“ (Прекратена)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВЕЛИНА ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2761-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане и интеграция на ERP система, CRM система и система за бизнес анализи BI за нуждите на „МИЛО - 92“ ЕООД по договор за безвъзмездна финансова помощ № BG16RFPR001-1.012-0461-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИЛО - 92 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0461-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на интегрирани ИКТ системи за „ЛП СОФИЯ - 3ПЛ“ ЕООД по проект № BG16RFPR001-1.012-0454-C01 „Дигитализация на предприятията“, по две обособени позиции:
+Обособена позиция № 1: „Въвеждане на Система за управление на ресурсите (ERP система)“ – 1 бр.
+Обособена позиция № 2: „Въвеждане на система за бизнес анализи (Business Intelligence система)“ – 1 бр.
+Предметът включва внедряване, конфигуриране, интеграция, тестване и въвеждане в експлоатация на съответните системи, предоставяне на необходимите права за ползване, обучение на служителите и безплатна гаранционна/техническа поддръжка съгласно техническата спецификация и условията на процедурата.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛП СОФИЯ - 3ПЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0454-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на информационни и комуникационни технологични решения в „Полимеро“ ЕООД по проект BG16RFPR001-1.012-0912-C01 „Дигитализация на предприятията“, обособени в четири позиции:
+1. Въвеждане на система за управление на взаимоотношенията с клиенти (CRM) — 1 брой.
+2. Въвеждане на модул/система за управление на веригата за доставки на суровини, материали, компоненти и продукти за производствения процес — 1 брой.
+3. Въвеждане на модул/система за управление на складовото стопанство (WMS) — 1 брой.
+4. Въвеждане на система за бизнес анализи (Business Intelligence) — 1 брой.
+Предметът включва предоставяне на необходимите права за ползване, внедряване, конфигуриране, тестване, обучение, документация и поддръжка съгласно техническата спецификация и условията на публичната покана.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Полимеро ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0912-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на ново, неизползвано оборудване за отопление, охлаждане и вентилация за нуждите на „ПРИМА ГРУП 2004“ ООД: 3 рекуператора, всеки с максимален дебит 2 500 m³/h; 2 термопомпи въздух–вода, всяка с топлинна мощност 73,3 kW; и 1 термопомпа въздух–вода с топлинна мощност 98,3 kW. Предметът включва необходимите монтажни и свързващи дейности и материали, настройка, функционални изпитвания, пускане в експлоатация и предаване на техническа и гаранционна документация по АДБФП № BG16RFPR001-2.004-0618-C01. Процедурата е без обособени позиции.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРИМА ГРУП 2004 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0618-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на топлоизолационна система от сандвич панели за покрив</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГРАФИК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1443-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на ФтЕЦ с мощност 55 kW за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СПОРТ ЗОНА БГ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0602-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на система за управление на ресурсите (ERP), система за управление на взаимоотношенията с клиенти (CRM), изграждане на система за защита на информацията в локална мрежа и система за управление на съхранението и споделянето на информация в „АЛЕКАР“ ЕООД по проект BG16RFPR001-1.012-2106-C01 „Дигитализация на предприятията“, с четири обособени позиции:
+Обособена позиция № 1: Въвеждане на система за управление на ресурсите (ERP система).
+Обособена позиция № 2: Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система).
+Обособена позиция № 3: Изграждане на система за защита на информацията в локална мрежа.
+Обособена позиция № 4: Изграждане на система за управление на съхранението и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЛЕКАР ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2106-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Организация и логистично обезпечаване на две международни работни посещения за обмяна на опит и изграждане на партньорства за развитие на социалното предприятие „ДариМиМечта“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Сдружение за подкрепа на лица с умствени затруднения</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0034-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИЗГРАЖДАНЕ НА ФтЕЦ  60kw</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗУУУМ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2251-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на екип за управление и отчитане на проект: „Осъществяване на инвестиции с цел диверсификация на продукцията - производство на безалкохолна бира и насърчаване на енергията от възобновяеми енергийни източници в „Загорка“ АД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Загорка" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0037-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Внедряване на системи за обработка, управление и анализ на информация за нуждите на ВН Дистрибушън ЕООД, включващи инсталиране, конфигуриране, тестване и въвеждане в експлоатация на софтуерни решения, както следва: 
+1. Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)  
+2. Въвеждане на система за бизнес анализи (Business Intelligence система) 
 </x:t>
   </x:si>
   <x:si>
-    <x:t>„ТКД ЗДРАВЕЦ - ГАБРОВО”</x:t>
-[...7 lines deleted...]
-ОП 2 Система за бизнес анализи (Business Intelligence система) 
+    <x:t>ВН Дистрибушън</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0648-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, внедряване и настройка на съвкупност от интегрирани софтуерни решения за оптимизация на бизнес процесите в „ГЕМИ 2015“ ЕООД, включващи: нова платформа за онлайн търговия (онлайн магазин), система за управление на ресурсите (ERP), система за управление на взаимоотношенията с клиенти (CRM) и модул за бизнес анализи (BI).“ Провеждане на процедура за избор на изпълнител с предмет "Внедряване на бизнес софтуери по обособени позиции" с прогнозна стойност 32 128,04 евро без ДДС Въвеждане на система за управление на ресурсите (ERP система) Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) Въвеждане на система за бизнес анализи (Business Intelligence система) Създаване на онлайн магазин;
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Графотрейд</x:t>
-[...17 lines deleted...]
-ОП № 3: Изграждане на система за управление на съхранението и споделянето на информация
+    <x:t>ГЕМИ 2015 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2236-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Доставка, монтаж и инсталация на: Компресор за сгъстен въздух вкл. резервоар за сгъстен въздух - с инверторно управление с изсушител с номинална мощност на основния двигател 75 kW - 1 бр.”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МОНТАЖ КАУБОЯ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0482-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и внедряване на единна платформа за анализ на големи данни (Big Data), в комбинация с изкуствен интелект (AI)"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕВРО ДОМ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0524-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на система за защита на информацията в локална мрежа, изграждане на система за архивиране на информация и изграждане на система за управление на съхранението и споделянето на информация в цялостна среда за управление, защита и съхранение на корпоративната информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕВРО ЛОГИСТИКС - АЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0369-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Организация на събития (наем на зали, кетъринг и др.) за Сдружение „Аутомотив Клъстер България“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СДРУЖЕНИЕ "АУТОМОТИВ КЛЪСТЕР БЪЛГАРИЯ" Сдружение</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR002-1.002-0010-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Доставка, монтаж и въвеждане в експлоатация на роботизирана заваръчна система с интегрирана Big Data и облачна технология"</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">НАК МАШ 97 ООД
 </x:t>
   </x:si>
   <x:si>
-    <x:t>"НИРА 21" ООД</x:t>
-[...15 lines deleted...]
-Въвеждане на Система за управление на ресурсите (ERP система)
+    <x:t>BG16RFPR001-1.008-0491-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Извършване на дейности по организация и управление, видимост, прозрачност и комуникация по проект BG16FFPR003-4.006-0025 „Производствени инвестиции в „Неохим“ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЕОХИМ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0025-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и въвеждане в експлоатация на автоматизирана метална стелажна система с роботизирани подемни модули </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Стимекс ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0230-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител на доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) с мощност 25 kW, включително инвертори, батерийна система за съхранение на електрическа енергия и необходимите компоненти</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Гавина Ел ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2633-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">“Повишаване на енергийната ефективност и конкурентоспособност във "Владпласт" ООД чрез закупуване и инсталиране на система за съхранение на енергия с батерии с мощност 125 kW ”, в т.ч.: 
+Доставка и монтаж, и въвеждане в експлоатация на система за съхранение на енергия с батерии с мощност 125 kW 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВЛАДПЛАСТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1078-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за извършване на доставка и монтаж на Топлоизолационни системи от сандвич панели за външни стени_- 250 кв.м</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПОЛАРИС ПРОДУКТ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1202-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и монтаж на Локални съоръжения за съхранение на енергия - батерии в комбинация с инвертори с капацитет 241 kWh </x:t>
+  </x:si>
+  <x:si>
+    <x:t>БАШ МАЙСТОРА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1326-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за извършване на доставка, монтаж, изграждане, изпитване и въвеждане в експлоатация на Фотоволтаична електроцентрала в комбинация с батерии с инсталирана мощност 50 kW;
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Балкански ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2272-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изготвяне на технически проект и изграждане на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛАКИ МОЛДИНГ ТЕХНОЛОДЖИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2506-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и пускане в експлоатация на Фотоволтаична електроцентрала (ФтЕЦ) с инсталирана мощност 56 kW (панели, инвертори и батерии)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4-ТИ ЮЛИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2600-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на активи в областта на енергийната ефективност в две обособени позиции: ОП 1: Доставка, монтаж и въвеждане в експлоатация на термопомпи въздух-въздух с минимална обща топлинна мощност 208 kW. ОП 2: Доставка, монтаж и въвеждане в експлоатация на 1 брой климатична камера с номинален дебит 2400 m3/h.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ХОТЕЛ РОДОПСКИ ДОМ" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1210-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) с мощност 60 kW, включително инвертори, батерийна система за съхранение на електрическа енергия и необходимите компоненти</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Камбера Дизайн ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1219-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на активи/оборудване/съоръжения за повишаване на енергийната ефективност и използване на енергия от възобновяеми източници в предприятието</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХИТ АУТО БТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2399-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на Компресори за сгъстен въздух вкл. резервоари за сгъстен въздух и Централизирано управление на системи за сгъстен въздух</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТОТЕМ ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2081-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка монтаж и въвеждане в експлоатация на Компресор за сгъстен въздух – конвенционален, включително резервоари за сгъстен въздух и Изсушител на сгъстен въздух</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Рубикон ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1578-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предоставяне на услуги по внедряване на съвременни софтуерни решения в областта на информационните и комуникационни технологии (ИКТ), с цел повишаване нивото на дигитализация, ефективността и интегрираното управление на бизнес процесите в Уисел Фарма ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Уисел Фарма ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0579-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и внедряване на единно функционално свързано ИКТ решение по административен договор № BG16RFPR001-1.012-0401-C01, включващо: 
+1. Система за управление на взаимоотношенията с клиенти (CRM); 
+2. Модул за управление на веригата за доставки (SCM); 
+3. Система за управление на складовото стопанство (WMS); 
+4. Система за управление на производството .
+ Задължителният функционален обхват е описан в приложената  публична покана и приложенията към нея. Оценяването се извършва единствено по приложената Методика за оценка на офертите.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОМОНИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0401-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на услуги и решения в областта на икт по обособени позиции:
+Обособена позиция 1: Създаване на онлайн магазин
+Обособена позиция 2: Въвеждане на Система за управление на ресурсите (ERP система)
 Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система)
 Въвеждане на система за бизнес анализи (Business Intelligence система)
+Обособена позиция 3: Изграждане на система за архивиране на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕВРОГАЗ 2006 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1286-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за изграждане и внедряване на ИКТ решение, представляващо единна интегрирана информационна система, включваща следните функционално свързани модули:
+•	система за управление на взаимоотношенията с клиенти (CRM);
+•	система за управление на веригата за доставки;
+•	система за управление на складовото стопанство (WMS);
+•	система за архивиране на информация.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Аква Белла Къмпани ООД</x:t>
-[...9 lines deleted...]
-OП 4: Въвеждане на система за бизнес анализи (Business Intelligence система)
+    <x:t>ГРАФИКАЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0897-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, внедряване и интегриране на онлайн магазин, ERP система, CRM система и система за управление на съхранението и споделянето на информация в „КЮ МЮЗИК МЕДИЯ ГРУП“ ООД, с четири обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КЮ МЮЗИК МЕДИЯ ГРУП ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1898-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Интегрирани системи за управление на бизнес процесите в "Найс Лимитед" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">НАЙС ЛИМИТЕД ЕООД
 </x:t>
   </x:si>
   <x:si>
-    <x:t>"ДРЪСТЪР СПЕДИШЪН" ЕООД</x:t>
-[...41 lines deleted...]
-    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на плоскошлифовъчна машина
+    <x:t>BG16RFPR001-1.012-0799-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ДМА: Интелигентна роботизирана производствена машина за PET изделия - 1 брой</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПЛАСТФОРМ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0006-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и въвеждане в експлоатация на Мобилен бетонов център 
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Доставка, монтаж и въвеждане в експлоатация на машина за лепинговане</x:t>
-[...99 lines deleted...]
-2. Tоплоизолационни системи от сандвич панели за покриви – 389 кв.м.“
+    <x:t>"БЕТОН МОНТАНА" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0103-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на Флексографска печатна машина за печат на обвивки за колбаси</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Екселпак България ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0221-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Внедряване на ИКТ решение за нуждите на „УНИДОМ БЪЛГАРИЯ“ ЕООД, включващо:
+1. „Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)“;
+2. „Въвеждане на модул/ система за управление на веригата за доставки на суровини/ материали/ компоненти/ продукти за производствения процес“;
+3. „Въвеждане на модул/ система за управление на складовото стопанство (WMS)“;
+4. „Въвеждане на модул/ система за управление на производството
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ЕКОКОМЕРС-НЕК ООД</x:t>
-[...25 lines deleted...]
-Обособена позиция 2: Компресор за сгъстен въздух вкл резервоари за сгъстен въздух с инверторно управление 22 kW - 1 брой; Ресивър 1000 литра - 1 брой и Изсушител на сгъстен въздух 22 kW - 1 брой с място на изпълнение гр. Варна
+    <x:t>Унидом България ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1728-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на верижен багер с хидравличен чук</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БИСТРИЦА 2002 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-0858</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на системи за обработка, управление и анализ на информация за нуждите на Фифона ЕООД, включващи инсталиране, конфигуриране, тестване и въвеждане в експлоатация на софтуерни решения, както следва: 
+1. Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) 
+2. Въвеждане на система за бизнес анализи (Business Intelligence система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФИФОНА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1946-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка и въвеждане в експлоатация на технологично оборудване за внедряване на технологии от Индустрия 4.0 в две обособени позиции:
+ОП 1: CNC 5-осен обработващ център
+ОП 2: CNC 5-осен вертикален обработващ център.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛИДЕР МАГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0333-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Енергийна ефективнност в АМАРАЛ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АМАРАЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0042-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на уред за анализ на брашно</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БЕЛЛА БЪЛГАРИЯ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0011-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител/и за изпълнение на ИКТ решения по две обособени позиции:
+•	Обособена позиция № 1: „Изграждане и внедряване на ИКТ решение, представляващо единна интегрирана информационна система“
+•	Обособена позиция № 2: „Изграждане на система за защита на информацията в локална мрежа за четири офиса на Възложителя“
 </x:t>
   </x:si>
   <x:si>
-    <x:t>"А.Д.ХОЛД" ООД</x:t>
-[...14 lines deleted...]
-    <x:t xml:space="preserve">Доставка, монтаж, интегриране, изпитване и въвеждане в експлоатация на енергийно ефективна система за сгъстен въздух, включваща:  1 бр. винтов компресор за сгъстен въздух с инверторно управление и номинална мощност на основния двигател 75 kW; 1 бр. изсушител за сгъстен въздух с номинална мощност на основния компресор 75 kW; 1 бр. ресивър за сгъстен въздух с обем 3 000 литра“
+    <x:t>Регент ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2310-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предоставяне на услуги за дигитализация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МКОНСУЛТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0911-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на ИКТ решения: Създаване на онлайн магазин - 1бр., Въвеждане на система за управление на ресурсите (ERP система) -1 бр., Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) - 1бр.“, разделени в три обособени позиции, както следва:
+Обособена позиция 1: Създаване на онлайн магазин - 1бр.
+Обособена позиция 2: Въвеждане на система за управление на ресурсите (ERP система) -1 бр.
+Обособена позиция 3: Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) - 1бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РУМБОР 63 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0717-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на технологии от последните четири нива на дигитализация, съгласно Индекса на зрялост – Индустрия 4.0: Доставка на Булдозер 1 бр. и Верижен багер - 1 бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ГАП-07”  ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0075-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление с изходяща мощност на инвертора AC 60 kW и локално съоръжение за съхранение на електрическа енергия с капацитет 61.44 kWh"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АРТ СТОУН ДИЗАЙН" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0634-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Инженеринг на вътрешна техническа инфраструктура и сгради на обект: Логистичен парк Декарт в УПИ XIV (ПИ 55871.507.762) , кв. 619, по плана на кв. Сини вир, гр. Перник </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЕКАРТ КОРПОРЕЙШЪН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.005-0009-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане в експлоатация на Фотоволтаична електрическа централа (ФтЕЦ), с инсталирана инверторна мощност 30 kW (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата).</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЕДИ-СТИЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1603-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертор/и с AC – 100 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕКОСТРОЙ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0086-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа / ФтЕЦ – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛАЗАРОВ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1506-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и инсталация на локални съоръжения за съхранение на енергия/батерии в комбинация с инвертори – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЕДЕВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2592-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, доставка, изграждане, монтаж, присъединяване, изпитване и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с обща изходяща номинална активна мощност на инверторите 50 kW и локално съоръжение за съхранение на електрическа енергия с капацитет не по-малък от 122,4 kWh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВРАБЕР 2008 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0437-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 25 kW
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ЕКОЛЕКТ ЕООД</x:t>
-[...218 lines deleted...]
-    <x:t>"Създаване на онлайн магазин" - 1 бр., "Въвеждане на система за управление на ресурсите (ERP система)" - 1 бр., "Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)" - 1 бр., "Въвеждане на Система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда" - 1 бр., разделени в четири обособени позиции, както следва:
+    <x:t>АГРО ВЕНДИНГ БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0152-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с капацитет 30 kW със съоръжения за локално съхранение на произведената енергия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЛПЛА-ЧЕРНОКОЖЕВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1467-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на ДМА:
+Обособена позиция № 1: Чилър с кондензатор за въздушно охлаждане - 1 бр.
+Обособена позиция № 2: Рекуперативни блокове за отопление, вентилация и охлаждане - 2 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АДМИНИСТРАТИВНА СГРАДА БОЯНА АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0525-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на термопомпи от типа "въздух" - "въздух"</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+ДОБРУДЖА БИЛДИНГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0275-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и внедряване на ДМА: ОП1 - Интелигентна машина за дестилация на разтворители - 1 брой и ОП2 - Интелигентна система за дигитално позициониране и монтаж на флексоклишета - 1 брой</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТС Принт АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0004-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка монтаж и въвеждане в експлоатация на измервателна машина с интегриран софтуерен пакет</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Оджак калъп - БЪЛГАРИЯ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0346-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на системи за обработка, управление и анализ на информация за нуждите на ФАЙЪРНЕТ ЕООД, включващи инсталиране, конфигуриране, тестване и въвеждане в експлоатация на софтуерни решения, както следва: 
+1. Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) 
+2. Въвеждане на система за бизнес анализи (Business Intelligence система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФАЙЪРНЕТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0649-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Разработване и внедряване на облачна управленска информационна система </x:t>
+  </x:si>
+  <x:si>
+    <x:t>АИБО-С ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0432-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, внедряване, конфигуриране и въвеждане в експлоатация на интегрирана система за защита, архивиране, съхранение и управление на фирмената информация </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЧИСТОТА БАЛКАНИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1292-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на ИКТ системи за обработка и защита на информация за нуждите на "ТАНГО СХМ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>”ТАНГО СХМ ” ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0153-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">"Създаване на онлайн магазин" - 1 бр., "Въвеждане на система за управление на ресурсите (ERP система)" - 1 бр., "Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)" - 1 бр., "Въвеждане на Система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда" - 1 бр., разделени в четири обособени позиции, както следва:
 Обособена позиция 1: "Създаване на онлайн магазин" - 1 бр.
 Обособена позиция 2: "Въвеждане на система за управление на ресурсите (ERP система)" - 1 бр.
 Обособена позиция 3: "Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)" - 1 бр.
-Обособена позиция 4: "Въвеждане на Система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда" - 1 бр.</x:t>
+Обособена позиция 4: "Въвеждане на Система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда" - 1 бр.
+</x:t>
   </x:si>
   <x:si>
     <x:t>Крали Марко - 11 ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-0522-C01</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">„Доставка, монтаж и инсталация на Компресор за сгъстен въздух с инверторно управление с изсушител "
+    <x:t>„Подхранване на лешоядни /хищни/ птици“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НАЦИОНАЛНО ЛОВНО-РИБАРСКО СДРУЖЕНИЕ "СЪЮЗ НА ЛОВЦИТЕ И РИБОЛОВЦИТЕ В БЪЛГАРИЯ" (НЛРС - СЛРБ)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-3.011-0004-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-3.011-0007-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на трошачна инсталация за рециклиране - 2 бр. и мобилно сито със система за прахоподтискане - 2 бр., разделени в две обособени позиции, както следва:
+Обособена позиция 1: Доставка, монтаж и въвеждане в експлоатация на трошачна инсталация за рециклиране - 2 бр.;
+Обособена позиция 2: Доставка, монтаж и въвеждане в експлоатация на мобилно сито със система за прахоподтискане - 2 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТРЕЙС ГРУП ХОЛД АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0042-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на асфалтосмесител - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на оборудване за производствената и художествената дейност на социално предприятие Арт Руум</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Фондация Света Анна</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0080-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на 5 осен обработващ CNC център</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Арте Фасада дизайн ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0165-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и инсталация на термопомпи – 1 бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Рос Комплект ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1204-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разработване и въвеждане на ИКТ услуги и решения за дигитализация на дейността на „НЮ ЕНЕРДЖИ КОРПОРАЦИЯ“ ЕООД – по четири обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЮ ЕНЕРДЖИ КОРПОРАЦИЯ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1646-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка на медицинско оборудване и станция за телемедицина за АИППМП Д-Р АЙДЖАН ШЕФКЕТ ЕООД“ с две обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АИППМП Д-Р АЙДЖАН ШЕФКЕТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-2.006-0004-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> „Доставка на медицинско оборудване и станция за телемедицина за АИППМП Д-Р АЛИОСМАН АХМЕД ЕООД“ с две обособени позиции
 </x:t>
   </x:si>
   <x:si>
-    <x:t>НИКИКА-90 ООД</x:t>
-[...86 lines deleted...]
-    <x:t xml:space="preserve">"КОРНЕР ПЛЮС" ООД
+    <x:t>АИППМП Д-Р АЛИОСМАН АХМЕД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-2.006-0003-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Закупуване на ДМА по обособени позиции, както следва:
+Обособена позиция 1: Доставка, монтаж и въвеждане в експлоатация на 5-осен обработващ център с ЦПУ (1 бр.);
+Обособена позиция 2: Доставка, монтаж и въвеждане в експлоатация на Автоматична едностранна кантираща машина с ЦПУ (1 бр.);
 </x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFPR001-1.012-1733-C01</x:t>
-[...32 lines deleted...]
-    <x:t>BG16RFPR001-1.008-0037-C01</x:t>
+    <x:t>ПАМ КЪРПЕЛСКИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0202-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на системи за обработка и защита на информация за нуждите на "ПОЛИНА ФУРНА" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПОЛИНА ФУРНА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0152-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на: Система за управление на взаимоотношенията с клиенти (CRM система);  Система за бизнес анализи (Business Intelligence система); Модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес и Модул/система за управление на складовото стопанство (WMS) </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРОФИКЛИЙН БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1427-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дигитализация на Сейлс Торо ЕООД по четири обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Сейлс Торо ЕООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0089-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, внедряване и интегриране на Интегрирана платформа за CRM на база Business Intelligence (BI) и Artificial Intelligence (AI)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОМПЮТЪР 2000   БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0732-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Внедряване на интегрирано решение за дигитализация на бизнес процесите, включващо система за управление на ресурсите (ERP система), система за управление на взаимоотношенията с клиенти (CRM система), модул/система за управление на продажбите на дребно (Point-of-Sale система) и система за бизнес анализи (Business Intelligence система)“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Болкан Систем Технолоджис“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1299-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разработване, доставка и внедряване на интегрирана информационна система за управление на бизнес процесите в предприятието, включваща ERP система, CRM система, Онлайн магазин и Система за архивиране на информацията</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЮНИГАЗ-ВТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0267-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на ДМА / машини:
+- CNC струг с наклонени направляващи и задно седло (1 брой)
+- Обработващ център (1 брой)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОНТИНУУМ ТЕКХНОЛОГИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.003-0238-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане на нови дигитални решения с цел повишаване нивото на дигитализация в ИВАМА ЕООД”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИВАМА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0540-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изпълнение на строително-монтажни работи за изграждане, интегриране и въвеждане в експлоатация на енергийно ефективна система за отопление и охлаждане и на фотоволтаична електрическа централа за производство на електрическа енергия от възобновяеми източници за собствено потребление в обект на „ДАНЛЕКС“ ЕООД, по две обособени позиции:
+Обособена позиция № 1: Изпълнение на строително-монтажни работи за изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с номинална изходяща активна мощност на инвертора/инверторите 30 kW, обща пикова мощност на фотоволтаичните модули 30,57 kWp и система за съхранение на електрическа енергия с капацитет 30,72 kWh
+Обособена позиция № 2: Изпълнение на строително-монтажни работи за изграждане и въвеждане в експлоатация на интегрирана система за отопление и охлаждане, включваща котел на биомаса с номинална мощност 80 kW и чилър с въздушно охлаждане с номинална охладителна мощност 150 kW.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДАНЛЕКС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1614-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Извършване на СМР – фотоволтаична електрическа централа с мощност 53 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРГИЩ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2515-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на дейностите по административен договор № BG16RFPR001-2.004-0340-C01. Доставка, монтаж и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертор/и с обща мощност не по-малко от 30 kW и 1 бр. система за локално съхранение на енергия (батерии) в комбинация с инвертор/и с капацитет не по-малко от 100 kWh.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Здравец Плевен ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0340-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на фотоволтаична електрическа централа (ФтЕЦ)  с изходяща номинална активна (AC) мощност на инверторите не по-малко от 50 kW, включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата – доставка, монтаж и въвеждане в експлоатация, съгласно Разрешение за строеж № 211/27.08.2026 г. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>М-Маш ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0626-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на енергийната ефективност на фирма ИЗОПЕЩ ООД чрез енергоспестяващи мерки</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИЗОПЕЩ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0291-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на строително-монтажни работи (СМР) за въвеждане на енергийно ефективни топлоизолационни системи - Топлоизолационни системи от сандвич панели за покриви – 297,5 м2 и Топлоизолационни системи за външни стени и подове към външен въздух с плочи от EPS – 239,5 м2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Медикал Дивайсис ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0438-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на 129,40 м² прозрачни ограждащи конструкции, външни прозорци, остъклени врати и витрини с рамка от алуминий с прекъснат топлинен мост</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИЛВЪР 2019 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2591-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и изпълнение на СМР дейности за енергийно-ефективни изолационни системи в сгради: 
+1. Прозрачни ограждащи конструкции прозорци и врати - секционни индустриални врати/външни плътни врати - 21 м2 - 3 бр.
+2. Топлоизолационни системи за външни стени и подове към външен въздух - ТИ плоча от EPS - 940  м2 
+3. Прозрачни ограждащи конструкции прозорци и врати - С рамка от екструдиран поливинилхлорид (PVC) или от дърво -  2 м2 - 10 бр.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ВЕНИГАЗ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0257-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на батерии за съхранение на електроенергия за собствено потребление с капацитет 257 кWh, към съществуваща електрическа централа изцяло за собствено потребление с мощност 30 kW.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЮМИБО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0394-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ДНА и ДМА по две обособени позиции:
+Обособена позиция 1 - Доставка на ДНА - Автоматизирана система за събиране и анализ на данни в реално време, изчисляване и визуализация на ключови показатели на процеса, контрол и управление на основни параметри на технологичните оборудвания, въвеждаща технологии от Индустрия 4.0: (Big Data)/(Big Data Analytics), CPS и IIoT
+Обособена позиция 2 - Доставка на ДМА - Интелигентна роботизирана система за поставяне на козметични продукти в транспортна опаковка, въвеждаща технологии от Индустрия 4.0: AI, CPS и IIoT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КАМКО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0129-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на ФтЕЦ 40 kW, система за съхранение на електрическа енергия с капацитет 40 kWh и изготвяне на необходимата проектна и техническа документация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДАЙС АУТО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1696-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Обособена позиция 1 - Доставка, монтаж и пускане в експлоатация  на Компресор за сгъстен въздух с инверторно управление,  вкл. резервоар за сгъстен въздух  и изсушител.
+Обособена позиция 2 - Доставка, монтаж и пускане в експлоатация  на 4 бр. Енергийно ефективни охладители на въздух.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАЙТ ПАК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2083-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОСИП (оценка на съответствието на инвестиционен проект) и упражняване на строителен надзор по време на строителството на обект: Индустриален парк в ПИ 15535.502.106 и ПИ 15535.502.102 по КККР на село Големо село, община Бобов дол, област Кюстендил</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на прозрачни ограждащи конструкции (прозорци и врати) с рамка от алуминий с прекъснат топлинен мост за нуждите на „КАРОЛ“ ЕООД в гр. Благоевград</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КАРОЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2322-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМР за прилагане на мерки за енергийна ефективност
+по следните обособени позиции:
+ОП 1 „Топлинно изолиране на външни стени и покрив със сандвич панели“
+ОП 2 „Доставка и монтаж на външни прозорци, с рамка от екструдиран поливинилхлорид
+(PVC)“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ "ЕЛИ - ГОСПОДИН ГОСПОДИНОВ"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0287-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на съвременни информационни и комуникационни технологии (ИКТ) - система за управление на взаимоотношенията с клиенти (CRM система) и система за управление на ресурсите (ERP система) за нуждите на „КЕЙБЪЛ НЕТ“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КЕЙБЪЛ НЕТ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0992-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изпълнение на дейности по договор № BG16RFPR001-2.004-1941-C01“</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ДЕНТ 2 ЕООД	
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1941-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, изграждане и пуск в експлоатация на Фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с изходна мощност на инверторната група от поне 60,76 kw и номинален капацитет на системата за съхранение от поне 60 kWh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СУХСТРОЙ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1849-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа за собствено потребление в ПАН СЕРВИЗ ООД с цел повишаване на енергийната ефективност и намаляване на въглеродния отпечатък на предприятието</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПАН СЕРВИЗ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0970-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, монтаж след проектиране и изграждане и пуск в експлоатация на Фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с изходна мощност на инвертора от поне 56,5 kw“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ДЯКОВ БЕТОН“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2425-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване енергийната ефективност на дружеството с въвеждане на следните мерки:
+ОП 1: Доставка и монтаж на топлоизолационни системи от сандвич панели за покриви 455 кв. м.
+ОП 2: Монтиране на дограма</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЕС-Л ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2032-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на  изпълнител за "Доставка на материали  и  оборудване за  обезпечаване дейността  на  социално предприятие  „Зелена общност“  в  две  обособени позиции: ОП №1 - Осигуряване на ръчни инструменти и материали за обезпечаване на социално предприятие „Зелена общност“; ОП 2Осигуряване на техническо оборудване за обезпечаване на социално предприятие „Зелена общност“: </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Сдружение с нестопанска цел „Диалог”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0119-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Извършване на СМР на енергийно ефективни изолационни системи в сгради: Обособена позиция 1: Сандвич панели покрив – 510 м2, Обособена позиция 2: Прозоречна система (дограма) за външни прозорци - 70м2, и Обособена позиция 3: Секционни индустриални врати/външни плътни врати – 60 м2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХАРТЦВЕТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0899-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на фотоволтаична централа с локални съоръжения за съхранение на енергия 56 KW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПАУЪРМАРК" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0070-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на фотоволтаична система за производство на електрическа енергия от възобновяеми източници с мощност 55 kW, включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ДРИМ-2020" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0206-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 55 kW“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"САЛМЕРО" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0971-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на ново нулевоемисионно оборудване за претоварване за повишаване на капацитета на пристанищен оператор „Пристанище Варна“ ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Пристанище Варна" ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR001-3.002-0002-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМР за текущ ремонт на Здравна служба - село Партизани, община Дългопол</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Проектиране и изграждане на фотоволтаична електрическа централа/ФтЕЦ/ за собствено потребление с мощност 50кW в комбинация с локални съоръжения за съхранение на енергия-63kWh, мощност на инвертора 50кW”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЧИЛИ 1" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1878-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, доставка и изграждане на фотоволтаична система за собствено потребление с номинална мощност 120 kW, включително присъединяване, пуск и въвеждане в експлоатация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ФРИГОКОМЕРС ИНТЕРНЕШЪНЪЛ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2628-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка и монтаж на ограждащи конструкции“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЪ ПОЙНТ СТОНЕ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2189-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМР за изграждане на фотоволтаична елeктроцентрала (ФтЕЦ)  с инсталирана мощност 50 кW за собствени нужди и батерийна система с капацитет 60,3 kWh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КРЕС-БАЛКАНСКИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0960-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти) с мощност 50 kW“</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">
-Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на Интегрирана система за производство на облекло – 1 бр. , включително всички необходими хардуерни и софтуерни компоненти, техническа документация и гаранционно обслужване“</x:t>
-[...76 lines deleted...]
-    <x:t>BG16RFPR001-2.004-0478-C01</x:t>
+ЕЛИНА - 7 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0131-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на СМР - Инсталация за производство на електрическа енергия от възобновяеми източници за собствени нужди и локално съоръжение за съхранение на електрическа енергия (ССЕЕ) върху покрив на сграда.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПАОЛО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1164-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа /ФтЕЦ/ с мощност 50 kW, включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Булмебел ДИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1212-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на Фотоволтаична система за производство на енергия от ВЕИ за собствено потребление в комбинации с локални съоръжения за съхранение на енергия (батерии) - 1бр.</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">
-Реализиране на мерки за подобряване на енергийната ефективност на „МОНТАЖСТРОЙ 91“ ЕООД, в рамките на проект BG16RFPR001-2.004-1631-C01:
-[...157 lines deleted...]
-    <x:t>BG65AMPR001-2.001-0007-C04</x:t>
+ПЛАСТИКА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0728-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) за производство на енергия от ВЕИ за собствено потребление, в комбинация с локални съоръжения за съхранение на електрическа енергия.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Модак ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2157-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична система с изходяща (номинална) активна мощност 60 kW и локално съоръжение за съхранение на енергия (батерийна система) с номинален капацитет 200 kWh за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дайрект Сървисиз ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0172-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на енергийно-ефективни изолационни системи в две обособени позиции:
+Обособена позиция 1: Доставка и монтаж на топлоизолационна система от сандвич панели за покрив - 499 кв.м.;  
+Обособена позиция 2: Доставка и монтаж на секционни индустриални врати - 4 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КАДИША ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0569-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Логистика и кетъринг за организиране и провеждане на събития</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИСИЯ НА МЕЖДУНАРОДНА ОРГАНИЗАЦИЯ ПО МИГРАЦИЯ В БЪЛГАРИЯ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-1.003-0001-C04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISPR001-3.004-0001-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0016-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0005-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0003-C04</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+Логистика и кетъринг за организиране и провеждане на събития </x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0009-C04</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -1409,1877 +1693,2404 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E107"/>
+  <x:dimension ref="A1:E138"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46275</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46261</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46275</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46259</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46275</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46263</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46275</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46265</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46275</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46267</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46275</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46267</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46275</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46267</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46275</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46267</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46275</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46267</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46275</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46268</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46275</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46268</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46275</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46268</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46275</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46268</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46275</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46268</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46276</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46269</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46276</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46269</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46276</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46269</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46276</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46269</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46276</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46269</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46276</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46269</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46276</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46269</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46276</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46269</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46276</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46269</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46276</x:v>
+        <x:v>46334</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46268</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46276</x:v>
+        <x:v>46334</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46268</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46276</x:v>
+        <x:v>46334</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46268</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46276</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46268</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46276</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46267</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46276</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46266</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46276</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46267</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46276</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46265</x:v>
+        <x:v>46323</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46276</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46266</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46276</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46266</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46276</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46261</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46276</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46261</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46276</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46261</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46276</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46261</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46276</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46261</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46276</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46257</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46276</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46269</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46276</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46269</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46276</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46269</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46276</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46269</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46276</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46268</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46277</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46266</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46277</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46267</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46278</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46268</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46278</x:v>
+        <x:v>46336</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46267</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46279</x:v>
+        <x:v>46336</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46267</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46279</x:v>
+        <x:v>46336</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46254</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46279</x:v>
+        <x:v>46336</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46262</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46279</x:v>
+        <x:v>46336</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46262</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46279</x:v>
+        <x:v>46336</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46264</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46279</x:v>
+        <x:v>46336</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46265</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46279</x:v>
+        <x:v>46336</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46265</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46279</x:v>
+        <x:v>46336</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46269</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46279</x:v>
+        <x:v>46336</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46269</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46279</x:v>
+        <x:v>46336</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46269</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46279</x:v>
+        <x:v>46336</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46269</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46279</x:v>
+        <x:v>46336</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46269</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46279</x:v>
+        <x:v>46337</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46269</x:v>
+        <x:v>46323</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46279</x:v>
+        <x:v>46337</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46269</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46279</x:v>
+        <x:v>46337</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46269</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46280</x:v>
+        <x:v>46337</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46269</x:v>
+        <x:v>46323</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46280</x:v>
+        <x:v>46337</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46273</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46280</x:v>
+        <x:v>46337</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46273</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46280</x:v>
+        <x:v>46337</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46273</x:v>
+        <x:v>46330</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46280</x:v>
+        <x:v>46337</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46273</x:v>
+        <x:v>46330</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46280</x:v>
+        <x:v>46337</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46267</x:v>
+        <x:v>46330</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46281</x:v>
+        <x:v>46337</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46266</x:v>
+        <x:v>46330</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46281</x:v>
+        <x:v>46337</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46266</x:v>
+        <x:v>46330</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46281</x:v>
+        <x:v>46337</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46266</x:v>
+        <x:v>46330</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46281</x:v>
+        <x:v>46337</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46268</x:v>
+        <x:v>46330</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46281</x:v>
+        <x:v>46337</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46273</x:v>
+        <x:v>46330</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46281</x:v>
+        <x:v>46337</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46273</x:v>
+        <x:v>46330</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46281</x:v>
+        <x:v>46337</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46274</x:v>
+        <x:v>46330</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46281</x:v>
+        <x:v>46337</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46274</x:v>
+        <x:v>46330</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46281</x:v>
+        <x:v>46337</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46274</x:v>
+        <x:v>46330</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46281</x:v>
+        <x:v>46337</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46274</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46281</x:v>
+        <x:v>46338</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46274</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46281</x:v>
+        <x:v>46338</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46274</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46281</x:v>
+        <x:v>46338</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46274</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46281</x:v>
+        <x:v>46338</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46274</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
-        <x:v>46282</x:v>
+        <x:v>46338</x:v>
       </x:c>
       <x:c r="B85" s="2">
-        <x:v>46273</x:v>
+        <x:v>46330</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="2">
-        <x:v>46282</x:v>
+        <x:v>46338</x:v>
       </x:c>
       <x:c r="B86" s="2">
-        <x:v>46267</x:v>
+        <x:v>46331</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="2">
-        <x:v>46282</x:v>
+        <x:v>46338</x:v>
       </x:c>
       <x:c r="B87" s="2">
-        <x:v>46266</x:v>
+        <x:v>46331</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="2">
-        <x:v>46283</x:v>
+        <x:v>46338</x:v>
       </x:c>
       <x:c r="B88" s="2">
-        <x:v>46267</x:v>
+        <x:v>46331</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="2">
-        <x:v>46283</x:v>
+        <x:v>46338</x:v>
       </x:c>
       <x:c r="B89" s="2">
-        <x:v>46268</x:v>
+        <x:v>46331</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="2">
-        <x:v>46283</x:v>
+        <x:v>46338</x:v>
       </x:c>
       <x:c r="B90" s="2">
-        <x:v>46268</x:v>
+        <x:v>46331</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="2">
-        <x:v>46283</x:v>
+        <x:v>46338</x:v>
       </x:c>
       <x:c r="B91" s="2">
-        <x:v>46269</x:v>
+        <x:v>46331</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:5">
       <x:c r="A92" s="2">
-        <x:v>46283</x:v>
+        <x:v>46338</x:v>
       </x:c>
       <x:c r="B92" s="2">
-        <x:v>46268</x:v>
+        <x:v>46331</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:5">
       <x:c r="A93" s="2">
-        <x:v>46283</x:v>
+        <x:v>46338</x:v>
       </x:c>
       <x:c r="B93" s="2">
-        <x:v>46273</x:v>
+        <x:v>46331</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:5">
       <x:c r="A94" s="2">
-        <x:v>46284</x:v>
+        <x:v>46338</x:v>
       </x:c>
       <x:c r="B94" s="2">
-        <x:v>46269</x:v>
+        <x:v>46323</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:5">
       <x:c r="A95" s="2">
-        <x:v>46285</x:v>
+        <x:v>46338</x:v>
       </x:c>
       <x:c r="B95" s="2">
-        <x:v>46267</x:v>
+        <x:v>46323</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:5">
       <x:c r="A96" s="2">
-        <x:v>46285</x:v>
+        <x:v>46339</x:v>
       </x:c>
       <x:c r="B96" s="2">
-        <x:v>46273</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:5">
       <x:c r="A97" s="2">
-        <x:v>46286</x:v>
+        <x:v>46339</x:v>
       </x:c>
       <x:c r="B97" s="2">
-        <x:v>46274</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:5">
       <x:c r="A98" s="2">
-        <x:v>46286</x:v>
+        <x:v>46339</x:v>
       </x:c>
       <x:c r="B98" s="2">
-        <x:v>46269</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:5">
       <x:c r="A99" s="2">
-        <x:v>46286</x:v>
+        <x:v>46339</x:v>
       </x:c>
       <x:c r="B99" s="2">
-        <x:v>46269</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:5">
       <x:c r="A100" s="2">
-        <x:v>46288</x:v>
+        <x:v>46339</x:v>
       </x:c>
       <x:c r="B100" s="2">
-        <x:v>46252</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:5">
       <x:c r="A101" s="2">
-        <x:v>46288</x:v>
+        <x:v>46339</x:v>
       </x:c>
       <x:c r="B101" s="2">
-        <x:v>46274</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:5">
       <x:c r="A102" s="2">
-        <x:v>46288</x:v>
+        <x:v>46339</x:v>
       </x:c>
       <x:c r="B102" s="2">
-        <x:v>46271</x:v>
+        <x:v>46331</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:5">
       <x:c r="A103" s="2">
-        <x:v>46289</x:v>
+        <x:v>46339</x:v>
       </x:c>
       <x:c r="B103" s="2">
-        <x:v>46274</x:v>
+        <x:v>46331</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:5">
       <x:c r="A104" s="2">
-        <x:v>46289</x:v>
+        <x:v>46339</x:v>
       </x:c>
       <x:c r="B104" s="2">
-        <x:v>46274</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:5">
       <x:c r="A105" s="2">
-        <x:v>46289</x:v>
+        <x:v>46339</x:v>
       </x:c>
       <x:c r="B105" s="2">
-        <x:v>46274</x:v>
+        <x:v>46331</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:5">
       <x:c r="A106" s="2">
-        <x:v>46289</x:v>
+        <x:v>46339</x:v>
       </x:c>
       <x:c r="B106" s="2">
-        <x:v>46268</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:5">
       <x:c r="A107" s="2">
+        <x:v>46339</x:v>
+      </x:c>
+      <x:c r="B107" s="2">
+        <x:v>46329</x:v>
+      </x:c>
+      <x:c r="C107" s="0" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="D107" s="0" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="E107" s="0" t="s">
+        <x:v>316</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="108" spans="1:5">
+      <x:c r="A108" s="2">
+        <x:v>46339</x:v>
+      </x:c>
+      <x:c r="B108" s="2">
+        <x:v>46329</x:v>
+      </x:c>
+      <x:c r="C108" s="0" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="D108" s="0" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="E108" s="0" t="s">
+        <x:v>319</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="109" spans="1:5">
+      <x:c r="A109" s="2">
+        <x:v>46340</x:v>
+      </x:c>
+      <x:c r="B109" s="2">
+        <x:v>46331</x:v>
+      </x:c>
+      <x:c r="C109" s="0" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="D109" s="0" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="E109" s="0" t="s">
+        <x:v>322</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="110" spans="1:5">
+      <x:c r="A110" s="2">
+        <x:v>46341</x:v>
+      </x:c>
+      <x:c r="B110" s="2">
+        <x:v>46331</x:v>
+      </x:c>
+      <x:c r="C110" s="0" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="D110" s="0" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="E110" s="0" t="s">
+        <x:v>325</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="111" spans="1:5">
+      <x:c r="A111" s="2">
+        <x:v>46342</x:v>
+      </x:c>
+      <x:c r="B111" s="2">
+        <x:v>46331</x:v>
+      </x:c>
+      <x:c r="C111" s="0" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="D111" s="0" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="E111" s="0" t="s">
+        <x:v>328</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="112" spans="1:5">
+      <x:c r="A112" s="2">
+        <x:v>46342</x:v>
+      </x:c>
+      <x:c r="B112" s="2">
+        <x:v>46331</x:v>
+      </x:c>
+      <x:c r="C112" s="0" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="D112" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="E112" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="113" spans="1:5">
+      <x:c r="A113" s="2">
+        <x:v>46342</x:v>
+      </x:c>
+      <x:c r="B113" s="2">
+        <x:v>46331</x:v>
+      </x:c>
+      <x:c r="C113" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="D113" s="0" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="E113" s="0" t="s">
+        <x:v>334</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="114" spans="1:5">
+      <x:c r="A114" s="2">
+        <x:v>46342</x:v>
+      </x:c>
+      <x:c r="B114" s="2">
+        <x:v>46332</x:v>
+      </x:c>
+      <x:c r="C114" s="0" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="D114" s="0" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="E114" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="115" spans="1:5">
+      <x:c r="A115" s="2">
+        <x:v>46342</x:v>
+      </x:c>
+      <x:c r="B115" s="2">
+        <x:v>46332</x:v>
+      </x:c>
+      <x:c r="C115" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="D115" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="E115" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="116" spans="1:5">
+      <x:c r="A116" s="2">
+        <x:v>46342</x:v>
+      </x:c>
+      <x:c r="B116" s="2">
+        <x:v>46330</x:v>
+      </x:c>
+      <x:c r="C116" s="0" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="D116" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="E116" s="0" t="s">
+        <x:v>343</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="117" spans="1:5">
+      <x:c r="A117" s="2">
+        <x:v>46342</x:v>
+      </x:c>
+      <x:c r="B117" s="2">
+        <x:v>46325</x:v>
+      </x:c>
+      <x:c r="C117" s="0" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="D117" s="0" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="E117" s="0" t="s">
+        <x:v>346</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="118" spans="1:5">
+      <x:c r="A118" s="2">
+        <x:v>46342</x:v>
+      </x:c>
+      <x:c r="B118" s="2">
+        <x:v>46325</x:v>
+      </x:c>
+      <x:c r="C118" s="0" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="D118" s="0" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="E118" s="0" t="s">
+        <x:v>349</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="119" spans="1:5">
+      <x:c r="A119" s="2">
+        <x:v>46342</x:v>
+      </x:c>
+      <x:c r="B119" s="2">
+        <x:v>46325</x:v>
+      </x:c>
+      <x:c r="C119" s="0" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="D119" s="0" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="E119" s="0" t="s">
+        <x:v>352</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="120" spans="1:5">
+      <x:c r="A120" s="2">
+        <x:v>46342</x:v>
+      </x:c>
+      <x:c r="B120" s="2">
+        <x:v>46325</x:v>
+      </x:c>
+      <x:c r="C120" s="0" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="D120" s="0" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="E120" s="0" t="s">
+        <x:v>355</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="121" spans="1:5">
+      <x:c r="A121" s="2">
+        <x:v>46342</x:v>
+      </x:c>
+      <x:c r="B121" s="2">
+        <x:v>46328</x:v>
+      </x:c>
+      <x:c r="C121" s="0" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="D121" s="0" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="E121" s="0" t="s">
+        <x:v>246</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="122" spans="1:5">
+      <x:c r="A122" s="2">
+        <x:v>46342</x:v>
+      </x:c>
+      <x:c r="B122" s="2">
+        <x:v>46324</x:v>
+      </x:c>
+      <x:c r="C122" s="0" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="D122" s="0" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="E122" s="0" t="s">
+        <x:v>359</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="123" spans="1:5">
+      <x:c r="A123" s="2">
+        <x:v>46342</x:v>
+      </x:c>
+      <x:c r="B123" s="2">
         <x:v>46317</x:v>
       </x:c>
-      <x:c r="B107" s="2">
-[...9 lines deleted...]
-        <x:v>308</x:v>
+      <x:c r="C123" s="0" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="D123" s="0" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="E123" s="0" t="s">
+        <x:v>362</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="124" spans="1:5">
+      <x:c r="A124" s="2">
+        <x:v>46343</x:v>
+      </x:c>
+      <x:c r="B124" s="2">
+        <x:v>46328</x:v>
+      </x:c>
+      <x:c r="C124" s="0" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="D124" s="0" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="E124" s="0" t="s">
+        <x:v>365</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="125" spans="1:5">
+      <x:c r="A125" s="2">
+        <x:v>46343</x:v>
+      </x:c>
+      <x:c r="B125" s="2">
+        <x:v>46328</x:v>
+      </x:c>
+      <x:c r="C125" s="0" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="D125" s="0" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="E125" s="0" t="s">
+        <x:v>368</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="126" spans="1:5">
+      <x:c r="A126" s="2">
+        <x:v>46343</x:v>
+      </x:c>
+      <x:c r="B126" s="2">
+        <x:v>46328</x:v>
+      </x:c>
+      <x:c r="C126" s="0" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="D126" s="0" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="E126" s="0" t="s">
+        <x:v>371</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="127" spans="1:5">
+      <x:c r="A127" s="2">
+        <x:v>46343</x:v>
+      </x:c>
+      <x:c r="B127" s="2">
+        <x:v>46328</x:v>
+      </x:c>
+      <x:c r="C127" s="0" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="D127" s="0" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="E127" s="0" t="s">
+        <x:v>374</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="128" spans="1:5">
+      <x:c r="A128" s="2">
+        <x:v>46344</x:v>
+      </x:c>
+      <x:c r="B128" s="2">
+        <x:v>46329</x:v>
+      </x:c>
+      <x:c r="C128" s="0" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="D128" s="0" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="E128" s="0" t="s">
+        <x:v>377</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="129" spans="1:5">
+      <x:c r="A129" s="2">
+        <x:v>46344</x:v>
+      </x:c>
+      <x:c r="B129" s="2">
+        <x:v>46329</x:v>
+      </x:c>
+      <x:c r="C129" s="0" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="D129" s="0" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="E129" s="0" t="s">
+        <x:v>380</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="130" spans="1:5">
+      <x:c r="A130" s="2">
+        <x:v>46344</x:v>
+      </x:c>
+      <x:c r="B130" s="2">
+        <x:v>46329</x:v>
+      </x:c>
+      <x:c r="C130" s="0" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="D130" s="0" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="E130" s="0" t="s">
+        <x:v>383</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="131" spans="1:5">
+      <x:c r="A131" s="2">
+        <x:v>46345</x:v>
+      </x:c>
+      <x:c r="B131" s="2">
+        <x:v>46330</x:v>
+      </x:c>
+      <x:c r="C131" s="0" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="D131" s="0" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="E131" s="0" t="s">
+        <x:v>386</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="132" spans="1:5">
+      <x:c r="A132" s="2">
+        <x:v>46345</x:v>
+      </x:c>
+      <x:c r="B132" s="2">
+        <x:v>46330</x:v>
+      </x:c>
+      <x:c r="C132" s="0" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="D132" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="E132" s="0" t="s">
+        <x:v>389</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="133" spans="1:5">
+      <x:c r="A133" s="2">
+        <x:v>46349</x:v>
+      </x:c>
+      <x:c r="B133" s="2">
+        <x:v>46332</x:v>
+      </x:c>
+      <x:c r="C133" s="0" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="D133" s="0" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="E133" s="0" t="s">
+        <x:v>392</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="134" spans="1:5">
+      <x:c r="A134" s="2">
+        <x:v>46349</x:v>
+      </x:c>
+      <x:c r="B134" s="2">
+        <x:v>46332</x:v>
+      </x:c>
+      <x:c r="C134" s="0" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="D134" s="0" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="E134" s="0" t="s">
+        <x:v>393</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="135" spans="1:5">
+      <x:c r="A135" s="2">
+        <x:v>46349</x:v>
+      </x:c>
+      <x:c r="B135" s="2">
+        <x:v>46332</x:v>
+      </x:c>
+      <x:c r="C135" s="0" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="D135" s="0" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="E135" s="0" t="s">
+        <x:v>394</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="136" spans="1:5">
+      <x:c r="A136" s="2">
+        <x:v>46349</x:v>
+      </x:c>
+      <x:c r="B136" s="2">
+        <x:v>46332</x:v>
+      </x:c>
+      <x:c r="C136" s="0" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="D136" s="0" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="E136" s="0" t="s">
+        <x:v>395</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="137" spans="1:5">
+      <x:c r="A137" s="2">
+        <x:v>46349</x:v>
+      </x:c>
+      <x:c r="B137" s="2">
+        <x:v>46332</x:v>
+      </x:c>
+      <x:c r="C137" s="0" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="D137" s="0" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="E137" s="0" t="s">
+        <x:v>396</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="138" spans="1:5">
+      <x:c r="A138" s="2">
+        <x:v>46349</x:v>
+      </x:c>
+      <x:c r="B138" s="2">
+        <x:v>46332</x:v>
+      </x:c>
+      <x:c r="C138" s="0" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="D138" s="0" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="E138" s="0" t="s">
+        <x:v>398</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Tenders and Offers</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Area</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>