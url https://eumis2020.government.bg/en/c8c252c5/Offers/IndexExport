--- v0 (2026-09-23)
+++ v1 (2026-10-14)
@@ -1,1071 +1,1123 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7802994b82a4c5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e9d706d0f8964b7c8140c6d1837ca9a9.psmdcp" Id="Rdea00e2b9e3c43f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd05ba28e91924a4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/08f665b5bfde40559bff089d5ccfd50c.psmdcp" Id="Rfb950b0775bd4c4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Tenders and Offers" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Offers submission deadline</x:t>
   </x:si>
   <x:si>
     <x:t>Announcement date of procedure for external assignment</x:t>
   </x:si>
   <x:si>
     <x:t>Procedure subject</x:t>
   </x:si>
   <x:si>
     <x:t>Beneficiary</x:t>
   </x:si>
   <x:si>
     <x:t>Contract registration number</x:t>
   </x:si>
   <x:si>
-    <x:t>„Проектиране, доставка, изграждане, монтаж, присъединяване, изпитване и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с обща изходяща номинална активна мощност на инверторите не по-малка от 50 kW и локално съоръжение за съхранение на електрическа енергия с номинален капацитет не по-малък от 50 kWh“</x:t>
-[...81 lines deleted...]
-    <x:t xml:space="preserve">Изработка на рекламни материали (брошури, каталози, видео и др.) по проект BG05SFPR002-1.013-0067-С01 „БиоконСерв+ – Развитие на социалното предприемачество чрез иновации, маркетинг и международно сътрудничество“, финансиран по Програма „Развитие на човешките ресурси“ 2021–2027 г.	
+    <x:t>Изграждане на фотоволтаична електрическа централа за нуждите на Кориантро ООД, във връзка с изпълнението на проект "Подобряване на енергийната независимост и конкурентоспособността на производството чрез възобновяема енергия в Кориантро ООД с Договор № BG16RFPR001-2.004-1791-C01, от 01.06.2026 г. по процедура BG16RFPR001-2.004 „Енергийна ефективност и използване на енергия от възобновяеми източници в предприятията“, финансиран по ОП "Конкурентоспособност и иновации в предприятията" 2021-2027.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Кориантро ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1791-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на локална система за съхранение на електрическа енергия с минимален капацитет 100 kWh в комбинация с инвертор</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+ВЛАДОВ МЕБЕЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0130-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертори - 50 kW и локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори - 90 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПАП ТЕХ БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2449-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Придобиване на цифров хидравличен абкант </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГАРАНТ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0073-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, монтаж и пуск в експлоатация на три броя Термопомпи „въздух-вода“, всяка една с мощност от поне 34,7 kw“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>„НВП“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1766-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на оборудване по обособени позиции:
+ОП1: Роботизирана система включваща МИГ/МАГ заваряване с 2 бр. Двуосни позиционери 1 бр. и Роботизирана система за МИГ/МАГ заваряване 1 бр.
+ОП2: софтуерна платформа за събиране, визуализация и анализ на производствени данни (Big Data/Analytics). 1 бр.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Биоконсерв ООД</x:t>
-[...17 lines deleted...]
-    <x:t xml:space="preserve">НИТОС ДИЗАЙН ЕООД
+    <x:t>ЕЛ ПИ ЕС ИНЖЕНЕРИНГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0123-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на дигитални решения - Създаване на онлайн магазин, Въвеждане на система за управление на ресурсите (ERP система), и Въвеждане на система за бизнес анализи</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЛЕКТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0269-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Внедряване на :
+Обособена позиция № 1: Система за управление на взаимоотношенията с клиенти (CRM система)
+Обособена позиция № 2: Система за бизнес анализи (Business Intelligence система) 
+Обособена позиция № 3:Модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес
+Обособена позиция № 4: Модул/система за управление на складовото стопанство (WMS) </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРОФИКЛИЙН БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1427-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Закупуване, доставка, инсталиране, тестване, пускане в експлоатация на оборудването и обучение на персонала за;
+ Роботизирани заваръчни системи – 2 броя; 
 </x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFPR001-1.012-2136-C01</x:t>
-[...26 lines deleted...]
-Термопомпен агрегат въздух-вода с топлинна мощност 30 kW — 1 (един) брой
+    <x:t>"И Т С - ИВОНА" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0156-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+Избор на изпълнител за доставка и въвеждане в експлоатация на технологично оборудване за внедряване на технологии от Индустрия 4.0 в две обособени позиции:  
+Обособена позиция 1: 5-осен фрезови център, колонен - 1 бр. 
+Обособена позиция 2: 5-осен фрезови център – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АрМе ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0451-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Обучение на работното място „Гражданско участие, антидискриминация и социално включване”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДРУЖЕСТВО ЗА ЗАЕТОСТ НА БЕЗРАБОТНИ ЛИЦА-ДЕМО Сдружение</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0032-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Обучение на работното място „Младежко участие, комуникация и представителност в подкрепа на заетостта и социалната активност“</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за внедряване на:
+Обособена позиция 1: Въвеждане на управление на взаимоотношенията с клиенти(СРМ система) 
+Обособена позиция 2: Изграждане на система за защита на информацията в локална мрежа
 </x:t>
   </x:si>
   <x:si>
+    <x:t>"РЕД БЕРИ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1771-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Създаване и тестване на прототип и пилотни линии, свързани с разработването на продуктова иновация - "Дигиталната застрахователна платформа" – 1 брой
+BG16RFPR001-1.001-0464-C01 "Разработване на иновативна дигитална застрахователна платформа", финансиран от Програма "Конкурентоспособност и иновации в предприятията" 2021-2027, съфинансирана от Европейския съюз чрез Европейския фонд за регионално развитие. 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЛИАНТ ЗАСТРАХОВАТЕЛЕН БРОКЕР ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0464-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на услуги и решения в областта на ИКТ чрез изпълнение на следните обособени позиции, които са функционално свързани помежду си и формират цялостно интегрирано решение за дигитализация на дейността на предприятие „ИНТЕРТРЕЙД“ ЕООД: 
+ОП 1.Създаване на онлайн магазин;
+ОП 2.Въвеждане на модул/система за управление на складовото стопанство (WMS);
+ОП 3.Въвеждане на система за бизнес анализи (Business Intelligence система);
+ОП 4.Изграждане на система за архивиране на информация;
+ОП 5.Изграждане на система за управление на съхранението и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНТЕРТРЕЙД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0338-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на Спирален смесител</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БЕЛЛА БЪЛГАРИЯ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0011-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес и Въвеждане на модул/система за управление на производството</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛАРМ - СТРОЙ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0841-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на ИКТ за нуждите на „ПАСТИЧЕРИЯ“ ЕООД, разделени в четири обособени позиции, както следва: Обособена позиция 1: „Създаване на онлайн магазин“ – 1 бр.; Обособена позиция 2: „Въвеждане на Система за управление на ресурсите (ERP система)“ – 1 бр.; Обособена позиция 3: „Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)“ – 1 бр.; Обособена позиция 4: „Въвеждане на система за бизнес анализи (Business Intelligence система)“ – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПАСТИЧЕРИЯ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0206-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Доставка на Трикоординатна измервателна машина</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БИ ЕМ ЕС ПРОДЪКШЪН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0153-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на Локални съоръжения за съхранение на енергия (батерии) с капацитет ≥ 115 kWh в комбинация с инвертор към съществуваща ФтЕЦ за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Билдстрой - КО ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2507-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на фотоволтаична система за производство на електрическа енергия от възобновяеми източници с мощност 55 kW, включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ДРИМ-2020" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0206-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 30  kW и система за съхранение на енергия с капацитет 30 kWh, предназначена за покриване на собствените нужди от електроенергия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТРОИТЕЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0518-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на:
+Обособена позиция 1: Термопомпи въздух-вода - 2 бр.;
+Обособена позиция 2: Чилър с агрегат с кондензатор за въздушно охлаждане - 1 бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ ДАРС-91- ДИМИТЪР СЪБКОВ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0932-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на фотоволтаична електрическа централа за собствено потребление с локално съоръжение за съхранение на енергия и доставка и монтаж на секционни врати по обособени позиции:
+ОП 1: Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа  за собствено потребление с инсталирана инверторна мощност 50 kW с локално съоръжение за съхранение на енергия – 1 бр.;
+ОП 2: Доставка и монтаж на секционни индустриални врати – 2 бр.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КАМЕРАЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0742-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична електрическа централа с номинална мощност 50 kW за производство на енергия от ВЕИ за собствено потребление, в комбинация с локална система за съхранение на енергия с капацитет не по-малък от 50 kWh“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИРАЕЛА 2020 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0455-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на интегрирани ИКТ решения за управление на бизнес процесите (онлайн магазин, CRM, POS, WMS и BI система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Ю Би Ар" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0478-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на Автоматична машина за пълнене на туби</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОРЕНДА ГРУП ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0198-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за въвеждане на съвременни информационни и комуникационни технологии:
+ОП 1 Изграждане на система за защита на информацията в локална мрежа
+ОП 2 Изграждане на система за архивиране на информация
+ОП 3 Изграждане на система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4М Енерджи ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0764-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление с инсталирана мощност 35.4 kWp и локално съоръжение за съхранение на електрическа енергия с капацитет минимум 15 kWh в ЕТ „АБВ И СИН – Валентин Ковачев“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ „АБВ И СИН – Валентин Ковачев“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0802-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане в експлоатация на Фотоволтаична електрическа централа ФтЕЦ, заедно с локални съоръжения за съхранение на енергия батерии в комбинация с инвертори</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ВИКО КОНСУЛТ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2102-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изграждане на фотоволтаична електрическа инсталация за собствено потребление с номинална мощност 55 kW (инсталирана DC мощност 55,335 kWp) и батерийна система с номинален капацитет 56,32 kWh“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕЛИТИС -М" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0011-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПКП - Н" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0020-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с инсталирана мощност не по-малко от 55 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СОФТА ТРЕЙД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0338-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Проектиране, изграждане и въвеждане в експлоатация на покривна фотоволтаична система за собствено потребление с инсталирана номинална инверторна мощност 40 kW и локално съоръжение за съхранение на електрическа енергия с капацитет минимум 40 kWh.“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>СЛАВЕЯ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0567-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, доставка, изграждане, монтаж, присъединяване, изпитване и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с обща изходяща номинална активна мощност на инверторите 80 kW и локално съоръжение за съхранение на електрическа енергия с капацитет 61,44 kWh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЙ ВИ БИ КОЗМЕТИКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1361-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на енергийно-ефективни изолационни системи в три обособени позиции:
+Обособена позиция 1 Доставка и монтаж на прозрачни ограждащи конструкции - 32 кв.м.;
+Обособена позиция 2 Доставка и монтаж на секционни индустриални врати - 2 бр.;
+Обособена позиция 3 Доставка и монтаж на топлоизолационна система от сандвич панели за покрив - 171 кв.м.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФЕНИКС ЛВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0478-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Инженеринг – проектиране, доставка, изграждане, монтаж и въвеждане в експлоатация на термопомпена инсталация „въздух–вода</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЖЕЙЕЛПИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1943-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на енергийно-ефективни изолационни системи в две обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Балканремонт Инженеринг ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1003-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на СМР за извършване на текущ ремонт по смисъла на ЗУТ за повишаване на енергийната ефективност</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРБОР БГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0560-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на компактни супер компютърни системи от клас Edge AI за научноизследователски и производствени цели за нуждите на проекта „Насърчаване на дигитализацията в Югозападна България (InnovationAmp)“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Европейски цифров иновационен хъб за големи данни, високоскоростни изчисления и изкуствен интелект Сдружение</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR002-1.002-0002-C04</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на дълготрайни материални активи (ДМА), по две обособени позиции:
+ОП1: Компресори за сгъстен въздух с инверторно управление с изсушител при номинална мощност на основния двигател от 22 kW - 2бр.;
+ОП2: Централизирано управление на система за сгъстен въздух (ЦУ) - 1 бр.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВСГ - ТРАНС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1343-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Осигуряване на външни експерти за обучения на работното място и организиране и провеждане на мероприятия по проект "Знания, партньорства, развитие""</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СДРУЖЕНИЕ „ОБЛАСТЕН ФЕРМЕРСКИ СЪЮЗ - КЪРДЖАЛИ“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0097-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ Доставка и монтаж на термопомпен агрегат въздух-вода с топлинна мощност 30 kW“ – 1 (един) брой по проект BG16RFPR001-2.004-2088</x:t>
+  </x:si>
+  <x:si>
     <x:t>М И Г ФЪРНИЧЪР" ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-2088-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Доставка, монтаж и инсталация на:
-[...28 lines deleted...]
-3.Въвеждане на модул/система за управление на производството
+    <x:t>Доставка на Автоматизирана линия за прахово боядисване</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на софтуерна система с три модула - Потокова обработка и анализ на събития и данни (analytics engine), IoT база данни (storage engine) и Система за работни процеси, автоматизация и оркестрация на бизнес логика (workflow engine)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Джи Пи Ес България АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0691-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМР - ЕНЕРГИЙНО-ЕФЕКТИВНИ ИЗОЛАЦИОННИ СИСТЕМИ В СГРАДИ -Подмяна на ограждащи конструкции с 7 бр. нови и неупотребявани секционни индустриални врати</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КБИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1031-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, монтаж и въвеждане в експлоатация на фотоволтаична система с обща инсталирана мощност 150 kW, включваща фотоволтаични панели в комбинация с инвертор/и, предназначена за собствено потребление“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЕКОР БЪЛГАРИЯ  ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2434-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Повишаване на енергийната ефективност на Меткер ООД, чрез изпълнение на СМР: външна топлоизолация по стени (без под) по сграда, находяща се на адрес: с. Калипетрово, местност Чанлъка, на ул. Рашко Блъсков 210. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕТКЕР ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2643-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на енергийно ефективни изолационни системи - сандвич панели за стени – 650 м2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Мулти Комфорт" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1167-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Избор на изпълнител за доставка и монтаж на фотоволтаична инсталация за собствено потребление с капацитет 60 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Палма тур ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0029-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">"Внедряване на ИКТ услуги за "Ка Дизайн" ООД по обособени позиции: 
+Обособена позиция №1: Внедряване на система за управление на взаимоотношенията с клиентите (CRM система) 
+Обособена позиция №2:  Изграждане на система за управление на съхранението и споделянето на информация
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Ю. С. ПОЛО АССН.БГ ЕООД</x:t>
-[...35 lines deleted...]
-Обособена позиция № 3: Въвеждане на система за бизнес анализи (Business Intelligence система).
+    <x:t>„КА ДИЗАЙН СТУДИО” ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1494-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаична система за собствено потребление с минимална инсталирана мощност 36,8 kWp (DC) и собствен инвертор с минимална номинална мощност 40 kW (AC), и батерийна система с минимален използваем капацитет 92,2 kWh и отделен собствен двупосочен инвертор за ИНФОСИСТЕМС ИНТЕРНЕШЪНЪЛ ЕАД”.(Прекратена)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНФОСИСТЕМС ИНТЕРНЕШЪНЪЛ ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1461-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на локално съоръжение за съхранение на енергия в батерии в комбинация с инвертор</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Вълеви 2010 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1690-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Извършване на строително-монтажни работи за повишаване на енергийната ефективност на хотел „Трите Буки“ чрез изпълнение на мерки за топлоизолация, внедряване на термопомпени системи и изграждане на фотоволтаична инсталация, по 3 обособени позиции, както следва:
+Обособена позиция № 1: Изпълнение на топлоизолационни мерки за повишаване на енергийната ефективност на хотел „Трите Буки“ – доставка и полагане на топлоизолация на външни стени и подове към външен въздух – 350 кв.м;
+Обособена позиция № 2: Доставка, монтаж и въвеждане в експлоатация на термопомпени системи въздух-вода – 2 бр. с обща мощност 40 kW всяка;
+Обособена позиция № 3: Изграждане, доставка, монтаж и въвеждане в експлоатация на фотоволтаична система с панели и инвертори – 32 kW.“
 </x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve">ДОРИ Д ЕООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2135-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, доставка, монтаж, настройка, пуск и въвеждане в експлоатация на фотоволтаична електрическа централа (ФЕЦ) за производство на енергия от ВЕИ за собствено потребление в комбинация с локални съоръжения за съхранение на електрическа енергия.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИАЛМА - ПС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2311-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа за производство на електрическа енергия за собствени нужди с мощност 50 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Деяколор" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0787-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на 5 броя термопомпи, както следва:
+1.термопомпа VRF_VRV система на директно изпарение – 1 брой с топлинна мощност 50 KW
+2. термопомпа VRF_VRV система на директно изпарение – 4 броя с топлинна мощност 45 KW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Виктори Пропърти Мениджмънт ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0061-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изработване на технически проект и изграждане на ФЕЦ с мощност минимум 100 kW за производство на енергия от възобновяеми източници за собствено потреблени</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"КМС" ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1175-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за внедряване и въвеждане в експлоатация на интегрирани информационни системи за управление на бизнес процесите и корпоративната информация по обособени позиции за нуждите на ИКОНОМ 2019 ЕООД.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Иконом 2019 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0249-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане и въвеждане на съвременни информационни и комуникационни технологии (ИКТ) във връзка с изпълнение на Договор № BG16RFPR001-1.012- 1552-C01/27.01.2026 г. с бенефициент „АРАС-2009” ЕООД, финансиран по процедура BG16RFPR001-1.012 „Дигитализация на предприятията“, Програма „Конкурентоспособност и иновации в предприятията“ 2021–2027 г.“ по три обособени позиции: -
+Обособена позиция № 1: Въвеждане на модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес/процеса на предоставяне на услуги
+Обособена позиция № 2: Въвеждане на модул/система за управление на складовото стопанство (WMS) 
+Обособена позиция №3: Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система)
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРАС-2009 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1552-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за въвеждане на съвременни информационни технологии за цифровизация на предприятието, както следва:
+Обособена позиция № 1
+Въвеждане на Система за управление на ресурсите (ERP система).
+Обособена позиция № 2
+Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система).
+Обособена позиция № 3
+Въвеждане на система за бизнес анализи (Business Intelligence система).
+Обособена позиция № 4
+Изграждане на система за управление на съхранението и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЛМАУС КО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1158-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Организиране и провеждане на мероприятия за обмен на опит и взаимно обучение </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">БЪЛГАРСКА РАБОТОДАТЕЛСКА АСОЦИАЦИЯ ИНОВАТИВНИ ТЕХНОЛОГИИ „БРАИТ“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0123-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане и въвеждане на съвременни информационни и комуникационни технологии (ИКТ) във връзка с изпълнение на Договор № BG16RFPR001-1.012- 1552-C01/27.01.2026 г. с бенефициент „АРАС-2009” ЕООД, финансиран по процедура BG16RFPR001-1.012 „Дигитализация на предприятията“, Програма „Конкурентоспособност и иновации в предприятията“ 2021–2027 г.“ по три обособени позиции: - Обособена позиция № 1: Въвеждане на модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес/процеса на предоставяне на услуги Обособена позиция № 2: Въвеждане на модул/система за управление на складовото стопанство (WMS) Обособена позиция №3: Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система) 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и въвеждане в експлоатация на Компресор за сгъстен въздух с инверторно управление с изсушител - 1 брой</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВИН.С.Индустрийс ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0655-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на СМР работи за повишаване на енергийната ефективност на сграда чрез монтаж на енергийно ефективни изолационни системи:
+-	Сандвич панели – 345.5 кв.м.
+-	Секционна индустриална врата с размери 3,6 х 3,6 м (12,96 m2 ) - 2 бр.
+-	Секционна индустриална врата с размери 3,3 х 4,6 м (15,18 m2 ) - 1 бр.
+-	Прозорци с рамка от алуминий с прекъснат топлинен мост с размери 6,0 х 2,4 м ( 14.4 m2 ) - 7 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ГИД ИНЖЕНЕРИНГ"ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2406-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване на енергийната ефективност на сграда чрез доставка и монтаж на енергийно ефективно оборудване:
+-	Чилър – 1 бр.
+-	Термопомпи въздух-вода - 3 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЛЮКО 2011" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2084-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на Интегрирани системи за управление на бизнес процесите
+1.Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система)
+2.Въвеждане на система за бизнес анализи (Business Intelligence система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Ертекс Груп ЕООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1369-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и пуск в експлоатация на CAD софтуер за планиране и конструиране - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"РОСИ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0022-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и въвеждане в експлоатация на Локални съоръжения за съхранение на енергия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗАХАРО ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2379-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предоставяне на услуги за „Подкрепа за развитие на бизнес процесите в социалното предприятие чрез външна експертна помощ с фокус върху продажбите, финансовото управление, изработване и разпространение на маркетинг/рекламни материали и реклама“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВЕДА ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0051-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка на оборудване за екологично подобряване на дейността на компанията.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">"НОН - СТОП" ООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1227-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване за екологично подобряване на дейността на компанията</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Лорив ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1035-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+Предмет на предвидената процедура	Обект на процедурата	Приложим нормативен акт	Действия
+„Въвеждане на ИКТ решения по три обособени позиции: Обособена позиция № 1: Въвеждане на Система за управление на ресурсите (ERP система); Обособена позиция № 2: Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система); Обособена позиция № 3: Въвеждане на система за бизнес анализи (Business Intelligence система).</x:t>
+  </x:si>
+  <x:si>
     <x:t>СТРЕЗОВ ВЕНДИНГ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-0887-C01</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Доставка, монтаж, и въвеждане в експлоатация на  Компютъризирана интегрирана система за автоматични фигурални шевове – 5 бр“,
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на чилър 155kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АФРОДИТА ВАРНА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1306-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за изграждане на фотоволтаична електроцентрала с мощност от 30 kWp в предприятието ГЕОМАР-ТРЕЙД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГЕОМАР-ТРЕЙД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1238-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Проектиране и изграждане на фотоволтаична електрическа централа/ФтЕЦ/ с мощност 57 kWp за собствено потребление с локално съоръжение за съхранение на електрическа енергия/батерия/ от 80kWh и инвертор с мощност 60кW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МАСТЕР-ПЛАСТИК" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1161-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на топлоизолационна система от сандвич панели за покрив (675 m2)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕХНО ВЕТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0729-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление с изходяща мощност на инвертора AC 60 kW и локално съоръжение за съхранение на електрическа енергия с капацитет 61.44 kWh”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АРТ СТОУН ДИЗАЙН" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0634-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на Локални съоръжения за съхранение на енергия - батерии в комбинация с инвертори, вкл. съпътстващи дейности – подготвителни дейности, доставка на спомагателни материали, извършване на необходимите СМР </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ЕВЪР СОКС ЕООД
 </x:t>
   </x:si>
   <x:si>
-    <x:t>НОВ СТИЛ ООД</x:t>
-[...7 lines deleted...]
-ОП 2: Изграждане и въвеждане в експлоатация на Система за архивиране на информация – 1 бр. и Система за управление на съхранението и споделянето на информация – 1 бр., включително физически сървър за хардуерно обезпечаване на системите.
+    <x:t>BG16RFPR001-2.004-2617-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на информационни и комуникационни технологии: 
+- Разработване и внедряване на Модул/система за управление на продажбите на дребно (Point-of-Sale система);
+- Изграждане на система за защита на информацията в локална мрежа, която ще включва защитни стени, системи за разпознаване на пробиви (IPS), централизирано управление на крайни точки (EDR) за защита от зловреден софтуер, филтриране на достъпа до интернет, сигурни VPN връзки,централизирано събиране на логове (SIEM) и многофакторна автентификация (MFA).
+- Изграждане на система за архивиране на информация.
+- Изграждане на система за управление на съхранението и споделянето на информация.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ПС ЛАЙФ ООД</x:t>
-[...157 lines deleted...]
-    <x:t xml:space="preserve">Ад Тек Интернешънъл ООД
+    <x:t>МЕДИЦИНСКИ ЦЕНТЪР СЕЛЕНА- Л ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1030-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на термопомпа в съответствие със Списъка на допустимите категории активи в областта на енергийната ефективност и използването на енергия от възобновяеми източници по Процедура BG16RFPR001-2.004 за СИМЕТРИЯ СТИЙЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИМЕТРИЯ СТИЙЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2010-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на строително-монтажни работи (СМР) за въвеждане на енергийно ефективни изолационни системи в сгради по следните обособени позиции:
+Обособена позиция 1: Топлоизолационни системи за външни стени и подове към външен въздух – (ТИ плоча от EPS) – 216 m2
+Обособена позиция 2:
+-	Подмяна на прозрачни ограждащи конструкции - врати (с рамка от алуминий с прекъснат топлинен мост)  – 13 m2
+-	Подмяна на прозрачни ограждащи конструкции - прозорци (с рамка от екструдиран поливинилхлорид (PVC))  – 334 m2</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">	
+ОНИКС-2007 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0370-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа /ФтЕЦ/ с мощност 60 kW, включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТЕФАНОВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1383-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за изпълнение на СМР с цел подобряване на енергийната ефективност в РОССА ГРУП ООД: Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление с мощност 30kW. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>РОССА ГРУП ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1478-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на фотоволтаични панели в комбинация с инвертор/и – 55 kW, за собствено потребление“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕТАЛПЛАСТ ИНЖЕНЕРИНГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0025-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Проектиране, изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с инсталирана номинална инверторна мощност 120 kW"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВИКАРД БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0561-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с инсталирана инверторна мощност 30 kW с локално съоръжение за съхранение на енергия – 1 бр.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFPR001-1.012-1860-C02</x:t>
-[...6 lines deleted...]
-Обособена позиция 4: Изграждане на система за управление на съхранението и споделянето на информация  – 1 бр.
+    <x:t>ПЛАМЕН ПЕТРОВ - 96 ЕТ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0317-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за извършване на доставка и монтаж на алуминиева дограма – 61,32 кв.м</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПОЛАРИС ПРОДУКТ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1202-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на локално съоръжение за съхранение на енергия – батерии с инвертори“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ФОТЕВИ ИНВЕСТ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1352-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, въвеждане в експлоатация на: Термопомпи Въздух-вода – 2 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРТЕЛ-22 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0707-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на Автоматизирана система за сортиране на отпадъчни фолиа</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПОЛИГРУП ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0210-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за изграждане и внедряване на една интегрирана информационна система, съставена от четири взаимносвързани функционални компонента: система за управление на ресурсите (ERP), система за управление на взаимоотношенията с клиенти (CRM), система за архивиране на информация и система за управление на съхранението и споделянето на информация.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>М.М. ГРУП 1 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2045-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на фотоволтаична елекроцентрала с мощност 60 kW, за нуждите на търговска фирма в гр. Пловдив</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ЛАЙТ КОНСТРЪКШЪН“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1068-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Сдружение "Каритас София"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0007-C04</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изграждане на фотоволтаична система за собствено потребление на „ДЕМАТО“ ООД в гр. Пловдив – фотоволтаични панели в комбинация с инвертори“
+Изграждане на фотоволтаична система (фотоволтаични панели в комбинация с инвертори) за собствено потребление върху покривната конструкция на сградата на Възложителя в гр. Пловдив, ул. „6-ти септември“ № 222А, включително проектиране, доставка, строително-монтажни работи, монтаж, въвеждане в експлоатация и гаранционно обслужване.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ЕМ ДЖИ ЕМ ЕООД</x:t>
-[...432 lines deleted...]
-    <x:t>Извършване на строително-монтажни работи за изграждане на фотоволтаична централа за собствено потребление, полагане на покривна топлоизолация и монтаж на секционни индустриални врати за нуждите на сервизната база на „ВАРНА МОБИЛ“ ООД в гр. Варна</x:t>
+    <x:t>Демато ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1636-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на Фотоволтаична електрическа централа (ФвЕЦ) с мощност 30 kW, включващо изготвяне на необходимия инвестиционен проект и изпълнение на всички дейности, необходими за изграждането и въвеждането в експлоатация на ФтЕЦ като цялостна функционираща система.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Аква Белла Къмпани ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2166-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТАНАТОС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0841-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертор</x:t>
+  </x:si>
+  <x:si>
+    <x:t>САНДИ 95 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0677-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на Фотоволтаична централа със съоръжения за съхранение на енергията с мощност 30 KW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ „АРА-Русанка Аргирова”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0709-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на фотоволтаична система за собствено потребление със система за съхранение на електрическа енергия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗАРА ТРЕЙД 08 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1226-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на енергийно ефективни изолационни системи в сграда  - с две обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗЕЛЕНЧУЦИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0850-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, изграждане и въвеждане в експлоатация на ФтЕЦ с мощност от мин. 20 kW и допълнителни локални съоръжения за съхранение на електрическа енергия в комбинация с инвертор/и с общ капацитет на съхранение от мин. 40 kWh за нуждите на хотел „Даф Транс“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕКСПРЕС-М ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0835-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Извършване на строително-монтажни работи за полагане на покривна топлоизолация и монтаж на секционни индустриални врати за нуждите на сервизната база на „ВАРНА МОБИЛ“ ООД в гр. Варна</x:t>
   </x:si>
   <x:si>
     <x:t>ВАРНА МОБИЛ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-2206-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Доставка, монтаж и въвеждане в експлоатация на енергоспестяващо оборудване, климатична система и съоръжения за сгъстен въздух за нуждите на сервизната база на „ВАРНА МОБИЛ“ ООД в гр. Варна</x:t>
-[...11 lines deleted...]
-    <x:t>„Изграждане на фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти) с мощност 50 kW“</x:t>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на климатична система за нуждите на сервизната база на „ВАРНА МОБИЛ“ ООД в гр. Варна</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на фотоволтаична електрическа централа (ФтЕЦ)  с изходяща номинална активна (AC) мощност на инверторите не по-малко от 50 kW, включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата – доставка, монтаж и въвеждане в експлоатация, съгласно Разрешение за строеж № 211/27.08.2026 г. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>М-Маш ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0626-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Инженеринг – проектиране и изграждане на обществена пералня за пране на хотелско, болнично и друг вид обществено пране в УПИ XXIII-44, XXIV-45, XXV-46, XXVI-47 и XXVII-48, кв.331а, по плана на гр. Ямбол</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“ДСГ България” ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0029-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Инженеринг — изготвяне на проектни решения, доставка, изграждане и въвеждане в експлоатация на две фотоволтаични електрически централи с обща инсталирана мощност 56 kW и локални съоръжения за съхранение на електрическа енергия с общ капацитет 120 kWh, за собствено потребление, на два обекта в гр. Стара Загора“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Алимар 11" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0083-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на нова фотоволтаична система (Фотоволтаични панели в комбинация с инвертори) с инсталирана мощност не по-малко от 147 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Йота ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0027-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на Фотоволтаична система за производство на енергия от ВЕИ за собствено потребление в комбинации с локални съоръжения за съхранение на енергия (батерии) - 1бр.</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">
-ЕЛИНА - 7 ООД</x:t>
-[...124 lines deleted...]
-    <x:t>BG65AMPR001-2.001-0007-C04</x:t>
+ПЛАСТИКА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0728-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване по Индустрия 4.0 в „КОТА 2001“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОТА 2001 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0069-C01</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -1414,1979 +1466,1945 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E113"/>
+  <x:dimension ref="A1:E111"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46288</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46271</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46288</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46274</x:v>
+        <x:v>46294</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46288</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46252</x:v>
+        <x:v>46294</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46288</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46278</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46288</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46280</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46288</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46280</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46288</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46281</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46288</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46281</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46288</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46281</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46288</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46281</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46288</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46281</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46288</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46281</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D13" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
-      <x:c r="D13" s="0" t="s">
+      <x:c r="E13" s="0" t="s">
         <x:v>37</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46288</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46281</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46288</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46281</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46288</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46281</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46288</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46281</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46288</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46281</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46289</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46282</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46289</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46282</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46289</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46282</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46289</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46282</x:v>
+        <x:v>46294</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46289</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46282</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46289</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46282</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46289</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46282</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46289</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46282</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46289</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B27" s="2">
         <x:v>46282</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46289</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46282</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46289</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46279</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46289</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46268</x:v>
+        <x:v>46294</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46289</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46274</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46289</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46274</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46289</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46274</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46290</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46275</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46290</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46279</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46290</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46280</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46290</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46282</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46290</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46282</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46290</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46282</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46290</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46282</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46290</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46282</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46290</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46282</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46290</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46282</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46290</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46282</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46290</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46282</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46290</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46282</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46290</x:v>
+        <x:v>46313</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46282</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46290</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46282</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46290</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46281</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46290</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46283</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46290</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46283</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46290</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46283</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46290</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46283</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46293</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46285</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46293</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46283</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46293</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46283</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46293</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46283</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46293</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46281</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46293</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46286</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46293</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46286</x:v>
+        <x:v>46306</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46293</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46286</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46293</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46286</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46293</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46286</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46293</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46286</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46293</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46286</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46293</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46282</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46293</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46282</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46293</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46283</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46293</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46278</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46293</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46278</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46293</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46276</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46294</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46279</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46294</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46279</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46294</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46281</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46294</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46286</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46294</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46284</x:v>
+        <x:v>46305</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46294</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46283</x:v>
+        <x:v>46305</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46295</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46284</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46295</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46284</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46295</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46288</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46295</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46285</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46295</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46288</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46295</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46280</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46295</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46280</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
-        <x:v>46295</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B85" s="2">
-        <x:v>46276</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="2">
-        <x:v>46296</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B86" s="2">
-        <x:v>46281</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="2">
-        <x:v>46296</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B87" s="2">
-        <x:v>46281</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="2">
-        <x:v>46296</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B88" s="2">
-        <x:v>46281</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="2">
-        <x:v>46296</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B89" s="2">
-        <x:v>46286</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="2">
-        <x:v>46297</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B90" s="2">
-        <x:v>46288</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="2">
-        <x:v>46297</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B91" s="2">
-        <x:v>46286</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:5">
       <x:c r="A92" s="2">
-        <x:v>46297</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B92" s="2">
-        <x:v>46282</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:5">
       <x:c r="A93" s="2">
-        <x:v>46297</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B93" s="2">
-        <x:v>46282</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:5">
       <x:c r="A94" s="2">
-        <x:v>46297</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B94" s="2">
-        <x:v>46282</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:5">
       <x:c r="A95" s="2">
-        <x:v>46297</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B95" s="2">
-        <x:v>46283</x:v>
+        <x:v>45671</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:5">
       <x:c r="A96" s="2">
-        <x:v>46297</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B96" s="2">
-        <x:v>46282</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:5">
       <x:c r="A97" s="2">
-        <x:v>46297</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B97" s="2">
-        <x:v>46282</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:5">
       <x:c r="A98" s="2">
-        <x:v>46297</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B98" s="2">
-        <x:v>46282</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:5">
       <x:c r="A99" s="2">
-        <x:v>46297</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B99" s="2">
-        <x:v>46282</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:5">
       <x:c r="A100" s="2">
-        <x:v>46297</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="B100" s="2">
-        <x:v>46282</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:5">
       <x:c r="A101" s="2">
-        <x:v>46298</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="B101" s="2">
-        <x:v>46288</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:5">
       <x:c r="A102" s="2">
-        <x:v>46299</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="B102" s="2">
-        <x:v>46286</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:5">
       <x:c r="A103" s="2">
-        <x:v>46300</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="B103" s="2">
-        <x:v>46288</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:5">
       <x:c r="A104" s="2">
-        <x:v>46300</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B104" s="2">
-        <x:v>46283</x:v>
+        <x:v>46306</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:5">
       <x:c r="A105" s="2">
-        <x:v>46300</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B105" s="2">
-        <x:v>46283</x:v>
+        <x:v>46306</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:5">
       <x:c r="A106" s="2">
-        <x:v>46300</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="B106" s="2">
-        <x:v>46285</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:5">
       <x:c r="A107" s="2">
-        <x:v>46300</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="B107" s="2">
-        <x:v>46285</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:5">
       <x:c r="A108" s="2">
-        <x:v>46302</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="B108" s="2">
-        <x:v>46286</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:5">
       <x:c r="A109" s="2">
-        <x:v>46303</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="B109" s="2">
-        <x:v>46288</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:5">
       <x:c r="A110" s="2">
-        <x:v>46304</x:v>
+        <x:v>46323</x:v>
       </x:c>
       <x:c r="B110" s="2">
-        <x:v>46288</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:5">
       <x:c r="A111" s="2">
-        <x:v>46304</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="B111" s="2">
-        <x:v>46282</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
-        <x:v>305</x:v>
-[...33 lines deleted...]
-        <x:v>311</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Tenders and Offers</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Area</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>