--- v0 (2026-07-09)
+++ v1 (2026-08-01)
@@ -1,1008 +1,831 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb72b906b88be43a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d995e1991221478d878d48b186f2bd63.psmdcp" Id="R114eecc464424ed0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R683b805e8ed74471" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/346bcb8e922b43c18671ef1de8641b52.psmdcp" Id="R2b61ddba6c384e5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Tenders and Offers" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Offers submission deadline</x:t>
   </x:si>
   <x:si>
     <x:t>Announcement date of procedure for external assignment</x:t>
   </x:si>
   <x:si>
     <x:t>Procedure subject</x:t>
   </x:si>
   <x:si>
     <x:t>Beneficiary</x:t>
   </x:si>
   <x:si>
     <x:t>Contract registration number</x:t>
   </x:si>
   <x:si>
-    <x:t>„Топлинно изолиране на производствена сграда на „НИКОЛА СИМОВ - 99“ ООД - гр. Търговище, чрез доставка и монтаж на топлоизолационна система от покривни сандвич панели с топлоизолация от PUR – 300 кв. м.“</x:t>
-[...39 lines deleted...]
-ОП 4 „Изграждане на фотоволтаична централа от 15 kW“
+    <x:t xml:space="preserve">Изграждане  на фотоволтаична електрическа централа (ФтЕЦ) с инсталирана мощност 60 kW, предназначена за производство на електроенергия за собствено потребление. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>АГРОМАШИНА ГРУП ПАЗАРДЖИК</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0840-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Доставка и монтаж на локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертор/и по АДБФП  BG16RFPR001-2.004-2218-C01 „Изграждане на локални съоръжения за съхранение на енергия в “Георги Венциславов 2005“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГЕОРГИ ВЕНЦИСЛАВОВ - 2005 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2218-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Проектиране и изграждане на фотоволтаична система за собствено потребление с изходяща мощност АС минимум 60 kW и локални съоръжения за съхранение на електрическа енергия с капацитет минимум 60 kWh, в производствена база „Еврохолд Финанс“ ЕООД , находяща се в гр. Враца, ул.“Илинден“ № 5 </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Еврохолд финанс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1257-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дезинфекция, дезинсекция и дератизация (ДДД) за сигурни зони в РПЦ София и РПЦ Харманли - МОМ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Държавна агенция за бежанците при Министерския съвет (ДАБ при МС)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-1.003-0002-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и монтаж на топлоизолационни системи от сандвич панели за покриви
 </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">"АМБУЛАТОРИЯ ЗА ГРУПОВА ПРАКТИКА ЗА ПЪРВИЧНА ДЕНТАЛНА ПОМОЩ МЕДИКЕЪР" ООД
+    <x:t>ДЪ ПОЙНТ СТОНЕ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2189-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на 100 kW локални съоръжения за съхранение на енергия - батерии в комбинация с инвертори за нуждите на Кариби ЕООД, в рамките на ДБФП BG16RFPR001-2.004-0181-C01.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFPR001-2.004-0262-C01</x:t>
-[...58 lines deleted...]
-Обособена позиция 2: ДНА - Пакет софтуери за дизайн, 3D моделиране и AI помощни средства с колаборационен модул - 1 бр.
+    <x:t>КАРИБИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0181-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Инженеринг – проектиране и изграждане на обществена пералня за пране на хотелско, болнично и друг вид обществено пране в УПИ XXIII-44, XXIV-45, XXV-46, XXVI-47 и XXVII-48, кв.331а, по плана на гр. Ямбол</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“ДСГ България” ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0029-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на ЛОКАЛНИ СЪОРЪЖЕНИЯ ЗА СЪХРАНЕНИЕ НА ЕНЕРГИЯ (БАТЕРИИ) В КОМБИНАЦИЯ С ИНВЕРТОР/И.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НАЙД - ДЕ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2644-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на ЛОКАЛНИ СЪОРЪЖЕНИЯ ЗА СЪХРАНЕНИЕ НА ЕНЕРГИЯ (БАТЕРИИ) В КОМБИНАЦИЯ С ИНВЕРТОР/И</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КА ЕМ-ВАРНА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0930-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на топлоизолационни системи за външни стени и подове към външен въздух: ТИ плоча от EPS,</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОДЕСОССТРОЙ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1357-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ДЖИ ТИ КАПИТАЛ' ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2114-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на енергоефективно оборудване (VRF/VRV системи и термопомпи въздух–въздух) за търговските обекти на ПОТРЕБИТЕЛНА КООПЕРАЦИЯ „НАПРЕДЪК“, гр. Варна“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПОТРЕБИТЕЛНА КООПЕРАЦИЯ НАПРЕДЪК Кооперация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0171-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа ФтЕЦ 55KW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕМИЛИОНИ 2019 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2276-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на Фотоволтаична централа с мощност до 60 kWp за собствени нужди, върху покриви на  СПА Комплекс "Свети Георги", с. Балдево, община Гърмен.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>УРУМОВ - 2 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1024-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и внедряване на ИКТ решения за дигитализация на дейността на „СКАРАТА“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Скарата ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0163-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител във връзка с изпълнение на АД № BG16RFPR001-1.012-0308-C01 с две обособени позиции
+Обособена позиция 1:
+• Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система)
+• Въвеждане на система за бизнес анализи (Business Intelligence система)
+• Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система)
+Обособена позиция 2:
+• Изграждане на система за архивиране на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЛДИДЖИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0308-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на термопомпена VRF система за нуждите на „Стрийт парк“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТРИЙТ ПАРК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2055-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, внедряване, конфигуриране, обучение и гаранционна поддръжка на „AI Maintenance Assistant – Интелигентна система за прогнозна диагностика, анализ и подпомагане на техническата поддръжка чрез изкуствен интелект</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДАНЛЕКС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0614-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на Фотоволтаична електрическа централа 50kWp за собствени нужди и локално средство за съхранение на електроенергия. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СЪН СИС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1824-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изграждане на нова фотоволтаична инсталация за производство на енергия от ВЕИ за собствено потребление (Фотоволтаични панели в комбинация с инвертори) с мощност 150 kW“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНВЕНТИКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0154-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Интегрирани системи за управление на бизнес процесите в "Диалдент 2000 ЕООД"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Диалдент 2000 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0336-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване за внедряване на мерки за енергийна ефективност</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СИТИ НОВЕЛ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2339-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на 1 брой портално подемно съоръжение за въвеждане на нов процесов модел в производството на строителни и декоративни скални материали</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЙОТОВ СТОУН ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-0702</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на фотоволтаична система за производство на електрическа енергия за собствени нужди, състояща се от фотоволтаични панели, хибридни инвертори, носеща конструкция, кабели и всички необходими компоненти за нормалното функциониране на системата, с обща инсталирана мощност 150 kWp“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Мартис 09 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0672-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на батерия 215 kW с инвертор</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ФОРС - 81 ООД
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ТЕХНО ЕНТЕРТЕЙНМЪНТ ООД</x:t>
-[...8 lines deleted...]
-ОП 3.Въжена лебедка съгласно приложена техническа спецификация - 1 бр. 
+    <x:t>BG16RFPR001-2.004-0664-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на рекуперативни блокове за отопление, вентилация и охлаждане (рекуператори) - 4бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Нитекс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0418-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">СМР по прилагане на мерки за енергийна ефективност по външните ограждащи конструкции на производствената сграда на ДЕТЕЛИНА 2007 ЕООД, които включват:
+- Топлоизолационна система за външни стени и подове към външен въздух –
+доставка и монтаж на топлоизолационни плочи от минерална вата, вкл. лепило, механично закрепване с дюбели, армираща шпакловка със стъклотекстилна мрежа, грунд и финишно покритие, обработка на ъгли, водооткапи и детайли;
+- Прозрачни ограждащи конструкции – доставка и монтаж на прозорци и врати с рамка от алуминий с прекъснат топлинен мост, остъклени със стъклопакет с нискоемисионно стъкло, вкл. демонтаж на съществуваща дограма, обръщане на страници, подпрозоречни поли и уплътняване.
+- Прозрачни ограждащи конструкции – доставка и монтаж на прозорци и врати с рамка от екструдиран поливинилхлорид (PVC), остъклени със стъклопакет с нискоемисионно стъкло, вкл. демонтаж на съществуваща дограма, обръщане на страници, подпрозоречни поли и уплътняване. 
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ГЛОБАЛ ЛИФТ ООД</x:t>
-[...9 lines deleted...]
-ОП 4.Скоба захватна съгласно приложена техническа спецификация - 1 бр.
+    <x:t xml:space="preserve">
+ДЕТЕЛИНА 2007 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0713-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и монтаж на оборудване и материали за ДЕТЕЛИНА 2007 ЕООД:
+- трифазен хибриден инвертор за съхранение на енергия , високоволтов, с 2 независими батерийни входа, безпроблемно превключване, вкл. Комуникационен модул, или еквивалентно;
+- батерийна система за съхранение на енергия, клъстер от 3÷15 модула (брой модули съгласно проекта), безкабелно подреждане, или еквивалентно;
+- управляващ модул на батерийната система, работно напрежение 134,4–864 V, или еквивалентно;
+- DC кабели, соларен тип, с MC4 конектори, за връзка PV масив –инвертор и инвертор – батерийна система, вкл. крайни обработки, или еквивалентно;
+- AC кабелна линия от инвертора до главно разпределително табло, вкл. кабелоносещи системи (скари, тръби, крепежи);
+- разпределително табло с комутационна и защитна апаратура – автоматични прекъсвачи,дефектнотокова защита, катодни отводители тип II (AC и DC страна);
+- материали за заземителна и мълниезащитна инсталация – заземители, шини, проводници, клеми. </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Проектиране и изграждане на фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление с локално съоръжение за съхранение на електрическа енергия (батерия), с мощност на инвертора 20 kW, за нуждите на „АВТОКАР-КОМЕРС“ ЕООД“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АВТОКАР-КОМЕРС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0403-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разработване, доставка и внедряване на интегрирана информационна система за управление на бизнес процесите в предприятието, включваща ERP система, CRM система, Point-of-Sale система и система за архивиране на информацията, както и обучение на персонала за работа със системата.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВИСТА-СЕРВИЗ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1324-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Създаване и тестване на Система за диагностициране, назначаване и моделиране на Индивидуални Ортопедични стелки, свързани с разработването на продуктова иновация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОРТОТЕХ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0466-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Дигитализация на Спектър 68 ООД
+Обособена позиция 1: Въвеждане на система за управление на складовото стопанство (WMS)
+Обособена позиция 2: Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система)
 </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Доставка на електрически стълбищен катерач – 1 бр. </x:t>
-[...5 lines deleted...]
-- Изграждане и въвеждане на Система за архивиране на информация.
+    <x:t>СПЕКТЪР 68 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0208-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Предоставяне на услуги за текуща подкрепа за социална и трудова интеграция на 5 новонаети лица в социалното предприятие „Поливас 2013“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Поливас 2013" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0013-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за предоставяне обучения за придобиване на „меки“ умения: Ключова компетентност (КК) 2 – Многоезикова компетентност – „Обучения по 
+английски език и бизнес английски“ във връзка с изпълнение на проект BG05SFPR002-1.0190089-C01 „Придобиване на нови умения в "ЕЙ АР ЕС БЪЛГАРИЯ" ЕООД“  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕЙ АР ЕС БЪЛГАРИЯ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.019-0089-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на ИКТ системи в предприятието "Ар Груп Про" ЕООД, включващи следните обособени позиции:
+ОП1: Интегрирани ИКТ системи, вкл.:
+1.	Въвеждане на модул система за управление на ресурсите (ERP система)
+2.	Въвеждане на модул Система за управление на взаимоотношенията с клиенти (CRM система) 
+ОП2: Системи за архивиране и управление на информацията, вкл.:
+1.	Изграждане на система за архивиране на информация
+2.	Изграждане на система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Ар Груп Про" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1271-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на 3 обособени позиции: ОП1 Системи за оползотворяване на отпадна топлина студ генерирана при производството на сгъстен въздух или студопроизводство; ОП2 Енергийно ефективни охладители на въздух; ОП3 Котли на биомаса </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Интерпред Партнер АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1151-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на интегрирана информационна система в "Алфабот" ООД, включваща следните основни модули/системи:
+1. Въвеждане на система за управление на взаимоотношенията с клиенти
+(CRM система);
+2. Въвеждане на система за управление на веригата за доставки на
+суровини/материали/компоненти/продукти за производствения процес;
+3. Въвеждане на система за управление на складовото стопанство (WMS);
+4. Въвеждане на модул/система за управление на производството.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АЛФАБОТ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0917-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изработване на технически проект и изграждане на ФЕЦ с мощност минимум 100 kW за производство на енергия от възобновяеми източници за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"КМС" ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1175-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Топлинно изолиране на външни стени с ТИ плочи от EPS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РД СИСТЕМС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1091-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 56 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"РЕФРАН" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0933-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Инженеринг – проектиране и изграждане на вътрешна инфраструктура на обект „Индустриален парк със складова база в УПИ I-307, кв.10в, по плана на промишлена зона гр. Сливен“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“ДСГ Логистика” ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.005-0006-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на енергийната ефективност на ЛМ ХОЛИДЕЙС ООД, структуриранa в две обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛМ ХОЛИДЕЙС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0721-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на система от възобновяеми енергийни източници за получаване на електроенергия за собствено потребление“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Искрецка Пъстърва ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG14MFPR001-2.002-0022-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Създаване и тестване на прототип, свързан с разработването на продуктова (услуга) иновация - Уеб базирано приложение за извършване на счетоводни услуги</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХЮМАНКОНСУЛТИНГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0213-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Извършване на  дейности по организация и управление на проект и по осигуряване на видимост, прозрачност и комуникация по проекта</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЕОХИМ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0025-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на ДМА, както следва: ОП 1 - Компресор с инверторно управление с изсушител при номинална мощност на основния двигател от 22 kw - 2бр. ОП 2 - Централизирано управление (ЦУ) за сгъстен въздух - 1 бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ АНДИ-АНИ ИВАНОВА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1301-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на покривна фотоволтаична електрическа централа с инсталирана мощност не по-малка от 50 kWp, в комбинация с локална система за съхранение на енергия (батерия) с полезен капацитет не по-малък от 50 kWh </x:t>
+  </x:si>
+  <x:si>
+    <x:t>РИВОЛИ ТРЕЙД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2682-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМР за прилагане на мерки за енергийна ефективност по следните обособени позиции:
+ОП 1 „Топлинно изолиране на външни стени със сандвич панели“
+ОП 2 " Доставка и монтаж на външни прозорци и остъклени врати, с рамка от алуминий с прекъснат топлинен мост“
+ОП 3 "Доставка и монтаж на секционни индустриални врати“,</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ДАНИМПЕКС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0595-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМР за прилагане на мерки за енергийна ефективност по следните обособени позиции:
+ОП 1 „Топлинно изолиране на външни стени със сандвич панели“
+ОП 2 " Доставка и монтаж на външни прозорци и остъклени врати, с рамка от алуминий с прекъснат топлинен мост“
+ОП 3 "Доставка и монтаж на секционни индустриални врати“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ГАТО 2020" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0612-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предоставяне на маркетингови, рекламни и дигитални услуги и внедряване на CRM система за развитие на бизнес процесите на „Биоконсерв“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Биоконсерв ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0067-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на съвременна VRV система за отопление и охлаждане в Медицински център "Света Ана".</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЦ СВЕТА АНА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1986-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на Фотоволтаична електрическа централа 50 kWp за собствени нужди  и локално средство за съхранение на електроенергия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СТОВИ 1" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2116-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изпълнение на мерки за повишаване на енергийната ефективност на „ДИТА-М БЪЛГАРИЯ ООД“ по обособени позиции:
+Обособена позиция № 1 –  „Доставка и монтаж на 4 броя термопомпи - VRF система на директно изпарение“;
+Обособена позиция № 2 – „Доставка и монтаж на рекуперативен блок за отопление, вентилация и охлаждане“
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ТОТАЛ-ТЕСТ</x:t>
-[...59 lines deleted...]
-    <x:t xml:space="preserve">Закупуване, доставка и въвеждане в експлоатация на  "Комплект фотоапарат с обективи" - 1 бр.
+    <x:t>ДИТА-М БЪЛГАРИЯ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1673-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Интеграция на софтуерна платформа със CRM/ERP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИМОНАС КАРДС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0104-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, инсталиране и въвеждане в експлоатация на Локални съоръжения за съхранение на енергия / батерии/ в комбинация с инвертори.
 </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Определяне на доставчик с пет обособени позиции:
-[...4 lines deleted...]
-ОП  5. Кука за повдигане съгласно приложена техническа спецификация- 1 опаковка с минимална товароподемност 1000 кг  и 1 опаковка с минимална товароподемност 2000 кг.
+    <x:t>"НОВИ ТЕХНОЛОГИИ И СИСТЕМИ- СЕЛЕКТ - ПЕТКО ВАТЕВ" ЕТ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0812-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изработване на технически проект и изграждане на фотоволтаична електрическа централа с инсталирана мощност минимум 20 kW, включваща локално съоръжение за съхранение на електрическа енергия с капацитет минимум 20 kWh, за производство и използване на електрическа енергия от възобновяеми източници за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗДРАМИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1323-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за изпълнение на енергийно-ефективна външна топлоизолационна система на производствена сграда</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗЕКАЛАБС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2070-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на PVC дограма</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВИЛНИ СЕЛИЩА - БОРОВЕЦ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2447-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаични панели, в комбинация с инвертор и локално съоръжение за съхранение на електрическа енергия, разделена в две обособени позиции:
+ОП 1 – Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертор;
+ОП 2 - Доставка, монтаж, изпитване и въвеждане в експлоатация на локално съоръжение за съхранение на електрическа енергия (батерийна система) с инвертор с инсталирана мощност 60 kW;
 </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на 1бр. енергийно ефективен охладител на въздух </x:t>
-[...101 lines deleted...]
-ОП 7 Доставка на  мобилен СМАРТФОН - 1 БР
+    <x:t>Галатея Ен ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1890-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, монтаж след проектиране и изграждане и пуск в експлоатация на Фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с изходна мощност на инверторната група от поне 56,5 kw“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ВЕГАС - 93" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2308-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Строително-монтажни дейности за повишаване на енергийната ефективност на „НИКСИ“ ЕООД в две обособени позиции:
+ОП 1: Подмяна на съществуваща дограма с PVC дограма 100 m2
+ОП 2: Монтаж на топлоизолационни системи от сандвич панели за покриви 180 m2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"НИКСИ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0476-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изграждане на нова фотоволтаична система с мощност 3.6 MW за производство на енергия от възобновяеми източници, за продажба на енергия на свободния пазар в комбинация с локални съоръжения за съхранение на произведената енергия (батерии):
+ОП 1: Изграждане фотоволтаична система с мощност 3.6 MW
+ОП 2: Изграждане на система за съхранение на електрическа енергия с номинална мощност 3 600 kW и номинален капацитет 7 942 kWh“
 </x:t>
   </x:si>
   <x:si>
-    <x:t>АЙВИ АРХ ЕООД</x:t>
-[...442 lines deleted...]
-    <x:t>BG16RFPR001-2.004-0418-C01</x:t>
+    <x:t>"АКВА-МАГ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.011-0049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на химически продукти</x:t>
+  </x:si>
+  <x:si>
+    <x:t>и.Д. Сълюшън Къмпани ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0383</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Строително-монтажни работи с:
+- 380 м2 топлинно изолиране със сандвич-панели за външни стени;
+- 400 м2 топлинно изолиране на външни стени с топлоизолационни плочи от EPS.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Линсон мото" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2480-C01</x:t>
   </x:si>
   <x:si>
     <x:t>„Доставка и монтаж на оборудване за фотоволтаична електроцентрала с минимална инсталирана мощност 60 kWp и батерийна система за съхранение на електрическа енергия с минимален използваем капацитет 61,4 kWh за собствени нужди на „ТОПАЛ“ ЕООД.“</x:t>
   </x:si>
   <x:si>
     <x:t>ТОПАЛ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1269-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Строително монтажни работи на фотоволтаични панели в комбинация с инвертори с мощност 100кW за собствено ползване на ПОЛИПЛАСТ ПМ ООД</x:t>
-[...90 lines deleted...]
-    <x:t xml:space="preserve">Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 60 kWp за собствено потребление </x:t>
+    <x:t>Строително-монтажни работи за прилагане на мерки за енергийна ефективност: 
+Обособена позиция № 1 Топлинно изолиране на външни стени 
+Обособена позиция № 2 Топлинно изолиране на покрив
+Обособена позиция № 3 Топлинно изолиране на под
+Обособена позиция № 4 Подмяна на прозорци и врати</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЧЕРНОМОРСКИ СОЛНИЦИ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1573-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на обзавеждане и оборудване за осигуряване на социални придобивки за работещите в „Булметал“ АД както следва: Доставка и монтаж на кухненско оборудване.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛМЕТАЛ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1869-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична централа за собствени нужди комбинирана с локални съоръжения за съхранение на енергия (батерия/и)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СЕЛИН-СТРОЙ 04" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0420-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаична система за собствено потребление с минимална инсталирана мощност 60,30 kWp (DC), хибриден инвертор с минимална номинална мощност 60 kW (AC) и батерия за съхранение на електрическа енергия с минимален капацитет 61,4 kWh за ЕТ „Проектстрой – Петър Петров – Петя Пътева“.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ ПРОЕКТСТРОЙ-ПЕТЪР ПЕТРОВ-ПЕТЯ ПЪТЕВА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2112-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 60 kWp за собствено потребление</x:t>
   </x:si>
   <x:si>
     <x:t>"ЮНЕЛ ИНВЕСТ" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1491-C01</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">СМР за изграждане на фотоволтаична електрическа централа с мощност 29,580 kW (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) </x:t>
-[...50 lines deleted...]
-    <x:t>BG-RRP-1.015-2288-C01</x:t>
+    <x:t>Изграждане на фотоволтаична електроцентрала (ФтЕЦ) с мощност 52 kW, комбинирана с децентрализирана хибридна система за съхранение на енергия с капацитет 60 kWh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Мегаборд Конструкции ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0826-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на офис оборудване:
+Обособена позиция 1 – Доставка на ергономични столове
+Обособена позиция 2 – Доставка на работни бюра
+Обособена позиция 3 – Доставка на шумоизолиращи прегради</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОМЕТ ЕЛЕКТРОНИКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1053-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, монтаж и въвеждане в експлоатация на термопомпи от типа "въздух" - "вода" с отоплителна мощност 63 kW– 3 бр. и термопомпи от типа "въздух" - "вода" с отоплителна мощност 27 kW– 3 бр.“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВЕЛИНА ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2761-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дейности за осигуряване на Енергийна ефективност: 
+Обособена позиция 1: Изграждане на Фотоволтаични панели в комбинация с инвертори с мощност 24 kW
+Обособена позиция 2: Изграждане на Локални съоръжения за съхранение на енергия батерии в комбинация с инвертори с мощност 48 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАЙ 2018 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1193-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертори - 45 kW и локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори - 90 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МАЗАЛАТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2222-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на Фотоволтаични панели в комбинация с инвертори - 45 kW и Локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори - 90 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛСТРОЙ-СМК АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2177-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Процедура за избор на изпълнител/и за въвеждане на ИКТ услуги/решения в предприятието "ЕВАПРЕС ИНВЕСТ" ЕООД във връзка с АДПБФП № BG16RFPR001-1.012-0096-C01 по процедура „Дигитализация на предприятията“, включваща 3 обособени позиции: 
+Обособена позиция 1: Създаване на онлайн магазин;
+Обособена позиция 2: Въвеждане на ИКТ услуги/решения, включващи:
+* Въвеждане на система за управление на ресурсите (ERP система);
+* Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система);
+Обособена позиция 3: Изграждане на система за защита на информацията в локална мрежа;</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕваПрес Инвест" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0096-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на обзавеждане и оборудване за провеждане на дейности за Фондация "Св. Пимен Зографски - Национална художествена академия"</x:t>
   </x:si>
   <x:si>
     <x:t>НАЦИОНАЛНА ХУДОЖЕСТВЕНА АКАДЕМИЯ</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-1.001-0066-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение "Каритас София"</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMPR001-2.001-0007-C03</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
@@ -1369,1792 +1192,1418 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E102"/>
+  <x:dimension ref="A1:E80"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46213</x:v>
+        <x:v>46235</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46197</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46213</x:v>
+        <x:v>46235</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46198</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46213</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46198</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46213</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46199</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46213</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46203</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46213</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46203</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46213</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46203</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46213</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46203</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46213</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46203</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46213</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46203</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46213</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46203</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46213</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46206</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46213</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46206</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46213</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46206</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46213</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46206</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46213</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46206</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46213</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46206</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46213</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46206</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46213</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46206</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46213</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46206</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46213</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46206</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46213</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46206</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46213</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46206</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46213</x:v>
+        <x:v>46239</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46206</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46213</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46206</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46214</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46207</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46214</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46207</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46214</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46204</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46214</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46199</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46216</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46199</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46216</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46202</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46216</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46206</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46216</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46206</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46216</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46206</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46216</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46209</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46216</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46209</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46216</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46209</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46216</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46209</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46216</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46209</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46216</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46209</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46216</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46209</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46217</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46209</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46217</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46209</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46217</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46210</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46217</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46210</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46217</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46210</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46217</x:v>
+        <x:v>46242</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46209</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46217</x:v>
+        <x:v>46243</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46209</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46217</x:v>
+        <x:v>46243</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46204</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46217</x:v>
+        <x:v>46243</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46205</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46218</x:v>
+        <x:v>46243</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46204</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46218</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46203</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46218</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46206</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46218</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46211</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46218</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46210</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46218</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46211</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46218</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46211</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46219</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46211</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46219</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46211</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46219</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46212</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46219</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46212</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46219</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46212</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46219</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46212</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46219</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46212</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46219</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46212</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46219</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46209</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46219</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46209</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46219</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46209</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46219</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46205</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46220</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46205</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46220</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46205</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46220</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46210</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46220</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46212</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46220</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46212</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46220</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46212</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46220</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46212</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46220</x:v>
+        <x:v>46252</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46212</x:v>
+        <x:v>46221</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46220</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46212</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46220</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46212</x:v>
+        <x:v>45671</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>232</x:v>
-[...60 lines deleted...]
-      <x:c r="C84" s="0" t="s">
         <x:v>239</x:v>
-      </x:c>
-[...310 lines deleted...]
-        <x:v>295</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Tenders and Offers</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Area</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>