--- v0 (2026-06-27)
+++ v1 (2026-08-03)
@@ -1,1035 +1,857 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ebd3fb1023a4030" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fbdbd96f32f84db4af73b17a7b8f6f35.psmdcp" Id="Ra3edd0a71a55490b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R211bca4cccb34bc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e7d7b6fd9f214a55ab69f01d775ce3ce.psmdcp" Id="R01d7095daecc42fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Tenders and Offers" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Offers submission deadline</x:t>
   </x:si>
   <x:si>
     <x:t>Announcement date of procedure for external assignment</x:t>
   </x:si>
   <x:si>
     <x:t>Procedure subject</x:t>
   </x:si>
   <x:si>
     <x:t>Beneficiary</x:t>
   </x:si>
   <x:si>
     <x:t>Contract registration number</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Изготвяне на технически проект и изграждане на фотоволтаична система за собствено потребление в комбинация с батерии с обща инсталирана мощност от 50 kWp в Дестинация България ЕООД </x:t>
-[...44 lines deleted...]
-    <x:t xml:space="preserve">Предмет на процедура - изграждане и въвеждане в експлоатация на комплексна информационна система за: модул за бизнес анализи (Business Intelligence система); модул за защита на информацията в локална мрежова среда и модул за управление на съхранението и споделянето на информация 
+    <x:t xml:space="preserve">„Изграждане на нова фотоволтаична инсталация за производство на енергия от ВЕИ за собствено потребление (Фотоволтаични панели в комбинация с инвертори) с мощност 150 kW“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНВЕНТИКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0154-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на Фотоволтаична електрическа централа 50kWp за собствени нужди и локално средство за съхранение на електроенергия. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СЪН СИС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1824-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, внедряване, конфигуриране, обучение и гаранционна поддръжка на „AI Maintenance Assistant – Интелигентна система за прогнозна диагностика, анализ и подпомагане на техническата поддръжка чрез изкуствен интелект</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДАНЛЕКС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0614-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване за внедряване на мерки за енергийна ефективност</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СИТИ НОВЕЛ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2339-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Интегрирани системи за управление на бизнес процесите в "Диалдент 2000 ЕООД"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Диалдент 2000 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0336-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на 1 брой портално подемно съоръжение за въвеждане на нов процесов модел в производството на строителни и декоративни скални материали</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЙОТОВ СТОУН ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-0702</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на фотоволтаична система за производство на електрическа енергия за собствени нужди, състояща се от фотоволтаични панели, хибридни инвертори, носеща конструкция, кабели и всички необходими компоненти за нормалното функциониране на системата, с обща инсталирана мощност 150 kWp“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Мартис 09 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0672-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на рекуперативни блокове за отопление, вентилация и охлаждане (рекуператори) - 4бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Нитекс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0418-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на батерия 215 kW с инвертор</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ФОРС - 81 ООД
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ЕВРОТИМТЕКС ЕООД</x:t>
-[...26 lines deleted...]
-    <x:t xml:space="preserve">"ДОМИНО 4" ООД
+    <x:t>BG16RFPR001-2.004-0664-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Проектиране и изграждане на фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление с локално съоръжение за съхранение на електрическа енергия (батерия), с мощност на инвертора 20 kW, за нуждите на „АВТОКАР-КОМЕРС“ ЕООД“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АВТОКАР-КОМЕРС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0403-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разработване, доставка и внедряване на интегрирана информационна система за управление на бизнес процесите в предприятието, включваща ERP система, CRM система, Point-of-Sale система и система за архивиране на информацията, както и обучение на персонала за работа със системата.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВИСТА-СЕРВИЗ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1324-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Създаване и тестване на Система за диагностициране, назначаване и моделиране на Индивидуални Ортопедични стелки, свързани с разработването на продуктова иновация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОРТОТЕХ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0466-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Дигитализация на Спектър 68 ООД
+Обособена позиция 1: Въвеждане на система за управление на складовото стопанство (WMS)
+Обособена позиция 2: Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система)
 </x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFPR001-2.004-1062-C01</x:t>
-[...74 lines deleted...]
-    <x:t xml:space="preserve">БИНДИНГ БЪЛГАРИЯ ООД
+    <x:t>СПЕКТЪР 68 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0208-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Предоставяне на услуги за текуща подкрепа за социална и трудова интеграция на 5 новонаети лица в социалното предприятие „Поливас 2013“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Поливас 2013" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0013-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на 3 обособени позиции: ОП1 Системи за оползотворяване на отпадна топлина студ генерирана при производството на сгъстен въздух или студопроизводство; ОП2 Енергийно ефективни охладители на въздух; ОП3 Котли на биомаса </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Интерпред Партнер АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1151-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на ИКТ системи в предприятието "Ар Груп Про" ЕООД, включващи следните обособени позиции:
+ОП1: Интегрирани ИКТ системи, вкл.:
+1.	Въвеждане на модул система за управление на ресурсите (ERP система)
+2.	Въвеждане на модул Система за управление на взаимоотношенията с клиенти (CRM система) 
+ОП2: Системи за архивиране и управление на информацията, вкл.:
+1.	Изграждане на система за архивиране на информация
+2.	Изграждане на система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Ар Груп Про" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1271-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за предоставяне обучения за придобиване на „меки“ умения: Ключова компетентност (КК) 2 – Многоезикова компетентност – „Обучения по 
+английски език и бизнес английски“ във връзка с изпълнение на проект BG05SFPR002-1.0190089-C01 „Придобиване на нови умения в "ЕЙ АР ЕС БЪЛГАРИЯ" ЕООД“  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕЙ АР ЕС БЪЛГАРИЯ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.019-0089-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на ДМА, както следва: ОП 1 - Компресор с инверторно управление с изсушител при номинална мощност на основния двигател от 22 kw - 2бр. ОП 2 - Централизирано управление (ЦУ) за сгъстен въздух - 1 бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ АНДИ-АНИ ИВАНОВА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1301-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на интегрирана информационна система в "Алфабот" ООД, включваща следните основни модули/системи:
+1. Въвеждане на система за управление на взаимоотношенията с клиенти
+(CRM система);
+2. Въвеждане на система за управление на веригата за доставки на
+суровини/материали/компоненти/продукти за производствения процес;
+3. Въвеждане на система за управление на складовото стопанство (WMS);
+4. Въвеждане на модул/система за управление на производството.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АЛФАБОТ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0917-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Създаване и тестване на прототип, свързан с разработването на продуктова (услуга) иновация - Уеб базирано приложение за извършване на счетоводни услуги</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХЮМАНКОНСУЛТИНГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0213-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Топлинно изолиране на външни стени с ТИ плочи от EPS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РД СИСТЕМС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1091-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изработване на технически проект и изграждане на ФЕЦ с мощност минимум 100 kW за производство на енергия от възобновяеми източници за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"КМС" ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1175-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 56 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"РЕФРАН" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0933-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Инженеринг – проектиране и изграждане на вътрешна инфраструктура на обект „Индустриален парк със складова база в УПИ I-307, кв.10в, по плана на промишлена зона гр. Сливен“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“ДСГ Логистика” ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.005-0006-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на енергийната ефективност на ЛМ ХОЛИДЕЙС ООД, структуриранa в две обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛМ ХОЛИДЕЙС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0721-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на система от възобновяеми енергийни източници за получаване на електроенергия за собствено потребление“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Искрецка Пъстърва ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG14MFPR001-2.002-0022-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на покривна фотоволтаична електрическа централа с инсталирана мощност не по-малка от 50 kWp, в комбинация с локална система за съхранение на енергия (батерия) с полезен капацитет не по-малък от 50 kWh </x:t>
+  </x:si>
+  <x:si>
+    <x:t>РИВОЛИ ТРЕЙД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2682-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМР за прилагане на мерки за енергийна ефективност по следните обособени позиции:
+ОП 1 „Топлинно изолиране на външни стени със сандвич панели“
+ОП 2 " Доставка и монтаж на външни прозорци и остъклени врати, с рамка от алуминий с прекъснат топлинен мост“
+ОП 3 "Доставка и монтаж на секционни индустриални врати“,</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ДАНИМПЕКС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0595-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМР за прилагане на мерки за енергийна ефективност по следните обособени позиции:
+ОП 1 „Топлинно изолиране на външни стени със сандвич панели“
+ОП 2 " Доставка и монтаж на външни прозорци и остъклени врати, с рамка от алуминий с прекъснат топлинен мост“
+ОП 3 "Доставка и монтаж на секционни индустриални врати“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ГАТО 2020" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0612-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на съвременна VRV система за отопление и охлаждане в Медицински център "Света Ана".</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЦ СВЕТА АНА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1986-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предоставяне на маркетингови, рекламни и дигитални услуги и внедряване на CRM система за развитие на бизнес процесите на „Биоконсерв“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Биоконсерв ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0067-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на Фотоволтаична електрическа централа 50 kWp за собствени нужди  и локално средство за съхранение на електроенергия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СТОВИ 1" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2116-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изработване на технически проект и изграждане на фотоволтаична електрическа централа с инсталирана мощност минимум 20 kW, включваща локално съоръжение за съхранение на електрическа енергия с капацитет минимум 20 kWh, за производство и използване на електрическа енергия от възобновяеми източници за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗДРАМИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1323-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изпълнение на мерки за повишаване на енергийната ефективност на „ДИТА-М БЪЛГАРИЯ ООД“ по обособени позиции:
+Обособена позиция № 1 –  „Доставка и монтаж на 4 броя термопомпи - VRF система на директно изпарение“;
+Обособена позиция № 2 – „Доставка и монтаж на рекуперативен блок за отопление, вентилация и охлаждане“
 </x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFPR001-2.004-1184-C01</x:t>
-[...8 lines deleted...]
-    <x:t>BG16RFPR001-2.004-1232-C01</x:t>
+    <x:t>ДИТА-М БЪЛГАРИЯ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1673-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Интеграция на софтуерна платформа със CRM/ERP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИМОНАС КАРДС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0104-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Строително-монтажни дейности за повишаване на енергийната ефективност на „НИКСИ“ ЕООД в две обособени позиции:
+ОП 1: Подмяна на съществуваща дограма с PVC дограма 100 m2
+ОП 2: Монтаж на топлоизолационни системи от сандвич панели за покриви 180 m2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"НИКСИ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0476-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, инсталиране и въвеждане в експлоатация на Локални съоръжения за съхранение на енергия / батерии/ в комбинация с инвертори.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"НОВИ ТЕХНОЛОГИИ И СИСТЕМИ- СЕЛЕКТ - ПЕТКО ВАТЕВ" ЕТ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0812-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на PVC дограма</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВИЛНИ СЕЛИЩА - БОРОВЕЦ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2447-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за изпълнение на енергийно-ефективна външна топлоизолационна система на производствена сграда</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗЕКАЛАБС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2070-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, монтаж след проектиране и изграждане и пуск в експлоатация на Фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с изходна мощност на инверторната група от поне 56,5 kw“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ВЕГАС - 93" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2308-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител/и за предоставяне на специализирани услуги за изпълнение на проект № BG05SFPR001-1.010-0043 и наименование „Изграждане на уважение и сигурност: превенция на насилието в ЧПГДН „СофтУни БУДИТЕЛ“, финансиран по Програма „Образование" 2021 – 2027, процедура BG05SFPR001-1.010„Превенция и предотвратяване на тормоза и насилието и намаляване агресията в училищата".</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Частна професионална гимназия по дигитални науки СофтУни БУДИТЕЛ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0043-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на нематериални активи за нуждите на производствено предприятие</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИМПУЛС - 97 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1221-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Инвестиция в енергийно ефективни системи – термопомпа и компресорна инсталация за оптимизация на енергопотреблението“: Термопомпа VRF VRV система на директно изпарение- 2 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОМФОРТ ПАРТНЕРС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0575-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на материали: 
+Инструментална стомана Х12 - 3,7 т.
+Стомана Ст.45  - 3,4 т.
+Нисковъглеродна стомана DD11 - 80 т.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БАЛКАНКАР-ЗАРЯ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0060-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на интегрирани ИКТ системи в предприятието „ТАРА СИСТЕМС“ ЕООД, включващи следните обособени позиции:
+ОП1: Интегрирани ИКТ системи, вкл.:
+1. Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система);
+2. Въвеждане на модул/система за управление на складовото стопанство (WMS).
+ОП2: Системи за архивиране и управление на информацията, вкл.:
+1.	Изграждане на система за архивиране на информация
+2.	Изграждане на система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ТАРА СИСТЕМС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1183-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на решения/системи за дигитализация на предприятието</x:t>
+  </x:si>
+  <x:si>
+    <x:t>К и Б КЛИМА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1920-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕРА ЕКО БИЛД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1622-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТВ БЪЛГАРИЯ 24 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2396-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НАПОЛИ 1994 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2142-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на машини и оборудване по обособени позиции:
+ОП1. Роботизирана линия за транспорт на детайли MP-MR - 1 бр.
+ОП2. Роботизирана линия за транспорт на детайли MS - 1 бр</x:t>
+  </x:si>
+  <x:si>
+    <x:t>М + С ХИДРАВЛИК АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0012-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изграждане на нова фотоволтаична система с мощност 3.6 MW за производство на енергия от възобновяеми източници, за продажба на енергия на свободния пазар в комбинация с локални съоръжения за съхранение на произведената енергия (батерии):
+ОП 1: Изграждане фотоволтаична система с мощност 3.6 MW
+ОП 2: Изграждане на система за съхранение на електрическа енергия с номинална мощност 3 600 kW и номинален капацитет 7 942 kWh“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АКВА-МАГ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.011-0049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на услуги по провеждане на специфични технически обучения на 50 служители на Сиела Норма АД по проект BG05SFPR002-1.019-0034-C01, съфинансиран от ЕС</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Сиела Норма АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.019-0034-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка  на ИКТ решение:
+Обособена позиция 1 -  Създаване на онлайн магазин 
+Обособена позиция 2 - Въвеждане на модул за управление на веригата за доставки на суровини/материали/компоненти/продукти
+Обособена позиция 3 - Въвеждане на модул за управление на складовото стопанство (WMS) 
+Обособена позиция 4 - Изграждане на система за управление на съхранението и споделянето на информация
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЕЯКОЛОР ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2183-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на термопомпи въздух-въздух</x:t>
+  </x:si>
+  <x:si>
+    <x:t>УНИВЕРСАЛСТРОЙ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1127-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на химически продукти</x:t>
+  </x:si>
+  <x:si>
+    <x:t>и.Д. Сълюшън Къмпани ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0383</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Процедура 1 - Услуга за разработване и внедряване на ИКТ базирана многоелементна софтуерна система за управление на бизнес процесите, включваща следните елементи: CRM система, ERP система и електронен магазин - нова</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ТРАНСАВТО" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0797-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Процедура 2 - Услуга за разработване и внедряване на ИКТ базирана многоелементна софтуерна система за управление на бизнес процесите, включваща следните елементи: CRM система и ERP система-нова</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ШИПКА КОНСУЛТ ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0788-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на ДМА, както следва: 1. Компресор за сгъстен въздух с инверторно управление (2 бр.) 2. Изсушител на сгъстен въздух (2 бр.) 3. Ресивър с въздушен обем 500л (1 бр.) 4. Ресивър с въздушен обем 1000л (1 бр.)“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФОЛИАРТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0818-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и внедряване на софтуерно решение</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РУМЕН ЙОРГОВ И Н АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1851-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Строително-монтажни работи с:
+- 380 м2 топлинно изолиране със сандвич-панели за външни стени;
+- 400 м2 топлинно изолиране на външни стени с топлоизолационни плочи от EPS.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Линсон мото" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2480-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на оборудване за фотоволтаична електроцентрала с минимална инсталирана мощност 60 kWp и батерийна система за съхранение на електрическа енергия с минимален използваем капацитет 61,4 kWh за собствени нужди на „ТОПАЛ“ ЕООД.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТОПАЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1269-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Строително-монтажни работи за прилагане на мерки за енергийна ефективност: 
+Обособена позиция № 1 Топлинно изолиране на външни стени 
+Обособена позиция № 2 Топлинно изолиране на покрив
+Обособена позиция № 3 Топлинно изолиране на под
+Обособена позиция № 4 Подмяна на прозорци и врати</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЧЕРНОМОРСКИ СОЛНИЦИ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1573-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична централа за собствени нужди комбинирана с локални съоръжения за съхранение на енергия (батерия/и)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СЕЛИН-СТРОЙ 04" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0420-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на обзавеждане и оборудване за осигуряване на социални придобивки за работещите в „Булметал“ АД както следва: Доставка и монтаж на кухненско оборудване.</x:t>
   </x:si>
   <x:si>
     <x:t>БУЛМЕТАЛ АД</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR002-1.004-1869-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Изграждане на 20kW фотоволтаична централа за производство и съхранение на електроенергия за собствени нужди върху производствена база на „П енд В“ ООД.</x:t>
-[...779 lines deleted...]
-    <x:t>BG16RFPR001-2.004-1373-C01</x:t>
+    <x:t>Доставка на офис оборудване:
+Обособена позиция 1 – Доставка на ергономични столове
+Обособена позиция 2 – Доставка на работни бюра
+Обособена позиция 3 – Доставка на шумоизолиращи прегради</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОМЕТ ЕЛЕКТРОНИКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1053-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изпълнение на дейности за подобряване на енергийната ефективност на административната сграда на „БУЛМЕКС“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"БУЛМЕКС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0788-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 60 kWp за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЮНЕЛ ИНВЕСТ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1491-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електроцентрала (ФтЕЦ) с мощност 52 kW, комбинирана с децентрализирана хибридна система за съхранение на енергия с капацитет 60 kWh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Мегаборд Конструкции ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0826-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаична система за собствено потребление с минимална инсталирана мощност 60,30 kWp (DC), хибриден инвертор с минимална номинална мощност 60 kW (AC) и батерия за съхранение на електрическа енергия с минимален капацитет 61,4 kWh за ЕТ „Проектстрой – Петър Петров – Петя Пътева“.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ ПРОЕКТСТРОЙ-ПЕТЪР ПЕТРОВ-ПЕТЯ ПЪТЕВА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2112-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, монтаж и въвеждане в експлоатация на термопомпи от типа "въздух" - "вода" с отоплителна мощност 63 kW– 3 бр. и термопомпи от типа "въздух" - "вода" с отоплителна мощност 27 kW– 3 бр.“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВЕЛИНА ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2761-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертори с изходяща номинална активна мощност 140 kW за производство на електрическа енергия от възобновяеми източници за собствено потребление.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТРАКИЯ КОМЕРС - 90 АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1093-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дейности за осигуряване на Енергийна ефективност: 
+Обособена позиция 1: Изграждане на Фотоволтаични панели в комбинация с инвертори с мощност 24 kW
+Обособена позиция 2: Изграждане на Локални съоръжения за съхранение на енергия батерии в комбинация с инвертори с мощност 48 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАЙ 2018 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1193-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертори - 45 kW и локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори - 90 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МАЗАЛАТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2222-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Повишаване на енергийната ефективност и използване на енергия от възобновяеми източници в „МИНИ МАКС ГРУП“ ООД чрез изграждане на фотоволтаична инсталация в обект на предприятието“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„МИНИ МАКС ГРУП” ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1841-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на Фотоволтаични панели в комбинация с инвертори - 45 kW и Локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори - 90 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛСТРОЙ-СМК АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2177-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Инженеринг – проектиране, строителство и осъществяване на авторски надзор по време на изпълнението на строежа“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРОГРЕС 99 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0656-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ Доставка и монтаж на енергийно ефективна топлоизолационна система от сандвич панели с топлоизолация от PUR/PU (полиуретан) за покриви “</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+СКАЙМЕТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0410-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и монтаж на енергийно ефективна топлоизолационна система от сандвич панели с топлоизолация от PUR/PU (полиуретан) за покриви </x:t>
+  </x:si>
+  <x:si>
+    <x:t>КЛИМСИСТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0251-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаична електроцентрала (ФЕЦ) с хибриден инвертор, с инсталирана мощност на панелите 70,35 kWp (DC), инвертор 70 kW (AC) и батерия с общ капацитет 71,7 kWh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РОВЕН ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2290-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Проектиране и изграждане на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление с инсталирана мощност 20 kW и локално съоръжение за съхранение на електрическа енергия с капацитет минимум 30 kWh в "ВЕТЕЙДА 2" ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ВЕТЕЙДА 2" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0807-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Процедура за избор на изпълнител/и за въвеждане на ИКТ услуги/решения в предприятието "ЕВАПРЕС ИНВЕСТ" ЕООД във връзка с АДПБФП № BG16RFPR001-1.012-0096-C01 по процедура „Дигитализация на предприятията“, включваща 3 обособени позиции: 
+Обособена позиция 1: Създаване на онлайн магазин;
+Обособена позиция 2: Въвеждане на ИКТ услуги/решения, включващи:
+* Въвеждане на система за управление на ресурсите (ERP система);
+* Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система);
+Обособена позиция 3: Изграждане на система за защита на информацията в локална мрежа;</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕваПрес Инвест" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0096-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на обзавеждане и оборудване за провеждане на дейности за Фондация "Св. Пимен Зографски - Национална художествена академия"</x:t>
   </x:si>
   <x:si>
     <x:t>НАЦИОНАЛНА ХУДОЖЕСТВЕНА АКАДЕМИЯ</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-1.001-0066-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение "Каритас София"</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMPR001-2.001-0007-C03</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
@@ -1396,1809 +1218,1486 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E103"/>
+  <x:dimension ref="A1:E84"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46200</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46185</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46200</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46185</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46200</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46188</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46200</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46188</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46200</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46188</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46200</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46188</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46201</x:v>
+        <x:v>46239</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46191</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46201</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46191</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46201</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46191</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46201</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46192</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46201</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46195</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46202</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46195</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46202</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46195</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46202</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46195</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46202</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46192</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46202</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46192</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46202</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46190</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46202</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46190</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46202</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46190</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46202</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46192</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46202</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46192</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46202</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46195</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46202</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46195</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46202</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46195</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46202</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46195</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46202</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46185</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46202</x:v>
+        <x:v>46242</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46185</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46203</x:v>
+        <x:v>46243</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46195</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46203</x:v>
+        <x:v>46243</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46189</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46203</x:v>
+        <x:v>46243</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46191</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46203</x:v>
+        <x:v>46243</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46188</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46203</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46188</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46203</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46188</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46203</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46188</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46203</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46188</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46203</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46188</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46203</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46195</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46203</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46195</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46203</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46195</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46203</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46195</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46203</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46195</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46203</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46196</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46203</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46196</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46203</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46196</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46203</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46196</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46203</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46196</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46204</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46197</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46204</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46197</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46204</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46197</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46204</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46197</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46204</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46197</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46204</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46197</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46204</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46196</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46204</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46195</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46204</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46195</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46204</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46192</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46204</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46184</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46204</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46196</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46205</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46189</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46205</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46195</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46205</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46197</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46205</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46198</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46205</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46198</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46205</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46198</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46205</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46198</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46205</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46198</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46205</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46198</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46206</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46198</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46206</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46199</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46206</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46199</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46206</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46199</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46206</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46199</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46206</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46199</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46206</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46199</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46206</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46199</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46206</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46199</x:v>
+        <x:v>46235</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46206</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46199</x:v>
+        <x:v>46236</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46206</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46199</x:v>
+        <x:v>46236</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46207</x:v>
+        <x:v>46252</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46197</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46209</x:v>
+        <x:v>46252</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46195</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46209</x:v>
+        <x:v>46252</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46200</x:v>
+        <x:v>46221</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46209</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46200</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46209</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46199</x:v>
+        <x:v>45671</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>248</x:v>
-[...12 lines deleted...]
-      <x:c r="D85" s="0" t="s">
         <x:v>250</x:v>
-      </x:c>
-[...307 lines deleted...]
-        <x:v>304</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Tenders and Offers</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Area</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>