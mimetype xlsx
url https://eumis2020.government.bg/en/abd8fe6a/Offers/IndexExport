--- v1 (2026-08-03)
+++ v2 (2026-09-08)
@@ -1,875 +1,1248 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R211bca4cccb34bc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e7d7b6fd9f214a55ab69f01d775ce3ce.psmdcp" Id="R01d7095daecc42fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref519f5b12664c5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/38fade774d354b888277b9d58ad5f56f.psmdcp" Id="Rd97dac5d456c47c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Tenders and Offers" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Offers submission deadline</x:t>
   </x:si>
   <x:si>
     <x:t>Announcement date of procedure for external assignment</x:t>
   </x:si>
   <x:si>
     <x:t>Procedure subject</x:t>
   </x:si>
   <x:si>
     <x:t>Beneficiary</x:t>
   </x:si>
   <x:si>
     <x:t>Contract registration number</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">„Изграждане на нова фотоволтаична инсталация за производство на енергия от ВЕИ за собствено потребление (Фотоволтаични панели в комбинация с инвертори) с мощност 150 kW“ </x:t>
-[...74 lines deleted...]
-    <x:t xml:space="preserve">ФОРС - 81 ООД
+    <x:t>Изграждане на Фотоволтаична система с инвертори и батерии с мощност 78 kW - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Крисмар" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0535-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична система с изходяща (номинална) активна мощност не по-малка от 60 kW и локално съоръжение за съхранение на енергия (батерийна система) с номинален капацитет не по-малък от 60 kWh за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОНТРОЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1787-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на ФЕЦ за производство на енергия от възобновяеми източници за собствено потребление в комбинация с локални съоръжения за съхранение на енергия (батерии), свързани към изградената фотоволтаична система</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУТЕР ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0635-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на енергийно ефективна топлоизолационна система от сандвич панели с топлоизолация от PUR/PU (полиуретан) за покриви</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОЛИМПМИР ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0546-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Инженеринг – проектиране и изграждане на Индустриален парк в ПИ 15535.502.106 и ПИ 15535.502.102 по КККР на село Големо село, община Бобов дол, област Кюстендил</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Еко Анализ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.005-0012-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на ФЕЦ с мощност 25 kW за производство на енергия от възобновяеми източници за собствено потребление в комбинация с локални съоръжения за съхранение на енергия (батерии) с капацитет минимум 30 kWh, свързани към изградената фотоволтаична система</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИМОННА 2010 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0892-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване на дигитализацията на предприятието</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГЕРИС ГЛАС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1144-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Покупка, монтаж и въвеждане в експлоатация на Фотоволтаична електрическа централа ФтЕЦ - 40 kWp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РИКО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1283-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на строително-монтажни работи за прилагане на енергийно ефективни топлоизолационни системи в сграда, използвана от „НОВА ЛИНИЯ“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НОВА ЛИНИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0005-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изпълнение на строително – монтажни работи (СМР) по изграждане на фотоволтаична електрическа централа (ФВЦ) с капацитет от 50 kW, включваща соларни панели, инвертор, батерии и други компоненти, необходими за функциониране на централата - 1 комплект </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Мерджан ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0160-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване на енергийната ефективност и използване на енергия от възобновяеми източници в ГИС - 04 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГИС-04 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0857-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване на енергийната ефективност и използване на енергия от възобновяеми източници в Славянка ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Славянка ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0864-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Организация и провеждане на обучения и информационни събития</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СДРУЖЕНИЕ С НЕСТОПАНСКА ЦЕЛ "БЪЛГАРСКИ ФЕРМЕРСКИ СЪЮЗ"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0141-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертори - 12 kW и локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори - 56 kW“ на обект с адрес: обл. Смолян, общ. Златоград, гр. Златоград, ул. Беловидово, бл.195 в ПИ с идентификатор 31111.34.932.1 , 31111.34.816.1 , 31111.34.816.3 и 31111.34.816.11.2"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ "САТЕЛИТ-ТМ - АНТОН СИМЕОНОВ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0585-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване на енергийната ефективност и използване на енергия от възобновяеми източници в Рули ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Рули ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0858-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на Интегрирана система за производство на трислойно ко-екструдирано IBC фолио - 1 бр. , включително всички необходими хардуерни и софтуерни компоненти, техническа документация и гаранционно обслужване  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИНЕЛА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0014-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на 30kW фотоволтаична централа ведно със съоражения за съхранение на електроенергия за собствени нужди върху обект на РПК НАРКООП.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Кооперация РАЙОННА ПОТРЕБИТЕЛНА КООПЕРАЦИЯ "НАРКООП"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1855-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, и въвеждане в експлоатация на  Интегрирана система за пренавиване и рязане на хартия - 1 бр.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРАГОРН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0030-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на Интегрирана система за печат върху облекло – 1 бр.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТРЕА 44 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0048-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на Интегрирана система за производство на метални изделия – 1 бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>КАМИНИНОКС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0121-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на интегрирана ИКТ система за управление на бизнес процесите, включваща система за управление на ресурсите (ERP) и система за управление на взаимоотношенията с клиенти (CRM)
 </x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFPR001-2.004-0664-C01</x:t>
-[...31 lines deleted...]
-Обособена позиция 2: Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система)
+    <x:t>ФЪНДЕЙ 2020 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2192-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на Интегрирана система за високо прецизно рязане на сложни елементи – 1 бр. включително всички необходими хардуерни и софтуерни компоненти, техническа документация и гаранционно обслужване“,</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРОЕКТОМЕТАЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0036-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на система за създаване на рециклирани табани</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНГИЛИЗ ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR002-1.002-0006-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подкрепа за развитие на бизнес процесите в социално предприятие ЕТ Атанас Пешалов</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ Атанас Пешалов</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0010-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, внедряване, конфигуриране и въвеждане в експлоатация на интегрирана система за защита, архивиране, съхранение и споделяне на корпоративна информация“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЛЕКТРИКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1305-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Услуга по провеждане на маркетингови дейности”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТРЕЙНЪР КОНСУЛТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0146-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Въвеждане на ИКТ системи за управление на бизнеса“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХАРИЗМА 222 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0470-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Внедряване на Интегрирани системи за управление на бизнес процесите във "ФАРКО адвъртайзинг ЕООД"</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ФАРКО адвъртайзинг ЕООД
 </x:t>
   </x:si>
   <x:si>
-    <x:t>СПЕКТЪР 68 ООД</x:t>
-[...177 lines deleted...]
-    <x:t>Предоставяне на маркетингови, рекламни и дигитални услуги и внедряване на CRM система за развитие на бизнес процесите на „Биоконсерв“ ООД</x:t>
+    <x:t>BG16RFPR001-1.012-0335-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, въвеждане в експлоатация и гаранционно обслужване на локално съоръжение за съхранение на енергия (батерии) в комбинация с инвертор/и за нуждите на ДАРМИ - ДД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДАРМИ - ДД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0155-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и внедряване на ИКТ решение, представляващо единна интегрирана информационна система, включваща следните функционално свързани модули: 
+• система за управление на взаимоотношенията с клиенти (CRM); 
+• система за управление на производството; 
+• система за архивиране на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Валтекс-Г“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1873-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ИЗБОР НА ИЗПЪЛНИТЕЛ ЗА ИЗГРАЖДАНЕ НА РЕШЕНИЯ В ОБЛАСТТА НА ИКТ включващ: 
+- Изграждане и въвеждане на Система за управление на ресурсите (ERP система);
+- Изграждане и въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система);
+- Изграждане и въвеждане на система за бизнес анализи (Business Intelligence система) 
+- Изграждане и въвеждане на Система за архивиране на информация.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЙ БИ ГЛОБАЛ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1218-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и внедряване на интегрирана информационна система, предназначена за дигитализация на основни бизнес процеси в предприятието, включваща следните функционално свързани модули:
+•	система за управление на взаимоотношенията с клиенти (CRM система);
+•	модул/система за управление на производството;
+•	модул/система за управление на складовото стопанство (WMS);
+•	система за управление на съхранението и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Стема-08 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0460-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и пускане в експлоатация на Агрегат с кондензатор за въздушно охлаждане (чилър) с мощност 187kW </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПАНТЕЛЕЙ ТОШЕВ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0633-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на: 
+1. Система за защита на информацията в локална мрежа;
+2. Система за архивиране на информация;
+3. Система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНЖКОНСУЛТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0380-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на VRF/VRV система на директно изпарение (2бр.)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>К 2 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0652-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на VRF/VRV система на директно изпарение (2 бр.)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИВ - ЕЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0682-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на оборудване за въвеждане на енергийноефективни мерки по обособени позиции:  
+Обособена позиция 1: Климатична камера с високо ефективна рекуперация на топлина/студ/влага – 1 бр
+Обособена позиция 2: Система за оползотворяване на отпадна топлина, генерирана при производството на сгъстен въздух – 1 бр</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Екселпак България ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0548-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Организиране на събития и изготвяне на информационни материали</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИСИЯ НА МЕЖДУНАРОДНА ОРГАНИЗАЦИЯ ПО МИГРАЦИЯ В БЪЛГАРИЯ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0005-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Организиране на събития и изготвяне на информационни материали - МОМ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Държавна агенция за бежанците при Министерския съвет (ДАБ при МС)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-1.003-0002-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на стационарна бетонпомпа – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ ИВАЙЛО НЕШЕВ - НЕШ - И</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-0738</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертор/и</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РЕФАН БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1124-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Провеждане на тръжна процедура по ПМС 4 от 11 януари 2024 г. за избор на доставчик на група материали за насищане на платки и електронни компоненти за разработка на радиолекетронно оборудване по опис с обща прогнозна стойност 3 630.17 евро ДДС</x:t>
+  </x:si>
+  <x:si>
+    <x:t>САМЕЛ - 90 АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0289-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Провеждане на тръжна процедура по ПМС 4 от 11 януари 2024 г. за избор на доставчик на материали - керамични плочи за изпичане с единична стойност под 357.90 евро и обща прогнозна стойност 6 135.50 евро без ДДС</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАЗХОДИ ЗА УСЛУГИ И РЕШЕНИЯ В ОБЛАСТТА НА ИКТ по следните обособени позиции:
+Обособена позиция 1 – Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) 
+Обособена позиция 2 – Въвеждане на модул/система за управление на складовото стопанство (WMS)
+Обособена позиция 3 – Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система)
+Обособена позиция 4 – Въвеждане на Система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СЕЙВ КОМПЮТЪРС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1994-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка и въвеждане в експлоатация на „Ротационен компресор за сгъстен въздух 15 Kw“ – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПЪЧКОВ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2172-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на компютърно оборудване и система за съхранение на данни, включваща:
+•	Настолен компютър – 1 брой 
+•	Монитор – 1 брой 
+•	NAS сървър – 1 брой 
+•	Твърди дискове – 16 броя
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ТКД ЗДРАВЕЦ - ГАБРОВО”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0140-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на доставчик на софтуер за управление както следва:
+ОП 1 Система за управление на ресурсите (ERP система) 
+ОП 2 Система за бизнес анализи (Business Intelligence система) 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Графотрейд</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0457-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, доставка и изграждане на фотоволтаична електрическа централа за собствено потребление с мощност 50 kW и батериен блок с капацитет 51 kWh, включително присъединяване, пуск и въвеждане в експлоатация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АКЮРЪСИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0103-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за извършване на доставка, монтаж, изграждане и въвеждане в експлоатация на:
+1. Фотоволтаични панели в комбинация с инвертори с инсталирана мощност 30 kW  
+2. Локални съоръжения за съхранение на енергия батерии в комбинация с инвертори с капацитет 40 kWh
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ВЕРОНИ БГ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0615-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична централа 50 kw на покрива на сграда в комбинация с локални съоръжения за съхранение на енергия за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРОМЕТЕЙ-ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1090-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и извършване на строително-монтажни работи по фотоволтаични панели и инвертори с инсталирана мощност 147 kWp за разширяване на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление на „ХИСАР-МИЛЕНИУМ“ ООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХИСАР - МИЛЕНИУМ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1402-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Организация и провеждане на национални и международни събития, обучителен обмен и участия във форуми и изложения за насърчаване на социалното предприемачество и сътрудничеството“</x:t>
   </x:si>
   <x:si>
     <x:t>Биоконсерв ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR002-1.013-0067-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Изграждане на Фотоволтаична електрическа централа 50 kWp за собствени нужди  и локално средство за съхранение на електроенергия</x:t>
-[...19 lines deleted...]
-Обособена позиция № 2 – „Доставка и монтаж на рекуперативен блок за отопление, вентилация и охлаждане“
+    <x:t>Доставка и внедряване на ИКТ решения: ОП 1: Въвеждане на Система за управление на ресурсите (ERP система) – 1 бр. и Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) – 1 бр.; ОП 2: Изграждане на система за архивиране на информация – 1 бр. и Изграждане на система за управление на съхранението и споделянето на информация – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ХЕНДИ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2076-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Интегрирани системи за управление на бизнес процесите:
+1. Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система);
+2. Въвеждане на модул/система за управление на складовото стопанство (WMS);</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЯНКУЛОВИ ТРАНС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0473-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на ДМА по обособени позиции, както следва:
+Обособена позиция 1: Доставка, монтаж и въвеждане в експлоатация на Автоматичен широколентов шлайф с ЦПУ (1 бр.); 
+Обособена позиция 2: Доставка, монтаж и въвеждане в експлоатация на Автоматична едностранна кантираща машина с ЦПУ (1 бр.);
+Обособена позиция 3: Внедряване на Платформа за мониторинг на производствено оборудване и анализ на данни (1 бр.)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЛЕГАНС МЕБЕЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0195-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на ДМА по обособени позиции, както следва:
+Обособена позиция 1: Доставка, монтаж и въвеждане в експлоатация на Автоматичен пакетно-разкройващ циркуляр с ЦПУ (1 бр.);
+Обособена позиция 2: Внедряване на Платформа за мониторинг на производствено оборудване и анализ на данни (1 бр.)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНТЕКСТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0194-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на нова ФтЕЦ за собствено потребление на произведената енергия върху покриви и фасади на съществуваща сграда с изходяща мощност 20kW, съчетано с доставка и монтаж на локални съоръжения за съхранение на електрическа енергия (батерия) с минимален общ капацитет 100kWh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НИКТРОНИКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0492-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на: Хоризонтален обработващ център с двупалетна станция,  Вертикален CNC-струг, Дискова отрезна машина (циркуляр) за тръби с входящ и изходящ ролкови транспортьори и Машина с CNC управление за суперфинишна обработка на външни цилиндрични повърхности между центри.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХИДРАВЛИЧНИ ЕЛЕМЕНТИ И СИСТЕМИ /ХЕС/ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0047-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за прилагане на мерки за енергийна ефективност за автосервиз в гр. Годеч</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОДИ - Д ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0344-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Извършване на СМР – фотоволтаична електрическа централа – 60 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕКОРЕПАК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2169-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на 2 броя Фтец по 15 киловата за адреси с. Гложене, местност Левица №6А и местност Левица №12А</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0578-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 56 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФОРМО - НИА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0959-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 55 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ТРАНС ТУПАРОВ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0091-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и изпълнение на СМР дейности за енергийно-ефективни изолационни системи в сгради: 
+1. Tоплоизолационни системи от сандвич панели за външни стени и подове към външен въздух – 452 кв.м 
+2. Tоплоизолационни системи от сандвич панели за покриви – 389 кв.м.“
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ДИТА-М БЪЛГАРИЯ ООД</x:t>
-[...25 lines deleted...]
-    <x:t xml:space="preserve">Доставка, инсталиране и въвеждане в експлоатация на Локални съоръжения за съхранение на енергия / батерии/ в комбинация с инвертори.
+    <x:t>ЕКОКОМЕРС-НЕК ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0927-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за извършване на доставка, монтаж, изграждане, изпитване и въвеждане в експлоатация на: 1.Фотоволтаична електроцентрала в комбинация с батерии с инсталирана мощност 50 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АМАТА" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1125-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на термопомпи въздух-вода</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЛЕКС-64 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0462-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ДМА и ДНА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИГ 23 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0672-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на решения в областта на ИКТ по обособени позиции:
+ОП 1: Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)
+ОП 2: Въвеждане на модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес/процеса на предоставяне на услуги
+ОП 3: Въвеждане на модул/система за управление на складовото стопанство (WMS)
+OП 4: Въвеждане на система за бизнес анализи (Business Intelligence система)
 </x:t>
   </x:si>
   <x:si>
-    <x:t>"НОВИ ТЕХНОЛОГИИ И СИСТЕМИ- СЕЛЕКТ - ПЕТКО ВАТЕВ" ЕТ</x:t>
-[...83 lines deleted...]
-    <x:t>BG16RFPR001-1.012-1183-C01</x:t>
+    <x:t>"ДРЪСТЪР СПЕДИШЪН" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0261-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на решения в областта на ИКТ по обособени позиции:
+ОП № 1: Изграждане на система за защита на информацията в локална мрежа
+ОП № 2: Изграждане на система за архивиране на информация
+ОП № 3: Изграждане на система за управление на съхранението и споделянето на информация
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"НИРА 21" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2209-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж, въвеждане в експлоатация и гаранционно обслужване на енергийно ефективно оборудване –  22 бр. локални съоръжения за съхранение на енергия (батерии), всяко с минимален капацитет 5,12 kWh по постояннотоковата част в комбинация с инверторни модули и интелигентна система за управление на енергийния поток във връзка с изпълнение на Договор № BG16RFPR001-2.004-1289-C01/01.06.2026 г. с бенефициент „ТЕРА ГРАНД“ ЕООД, финансиран по процедура BG16RFPR001-2.004 „Енергийна ефективност и използване на енергия от възобновяеми източници в предприятията“, Програма "Конкурентоспособност и иновации в предприятията" 2021-2027“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ТЕРА ГРАНД" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1289-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за въвеждане на съвременни информационни и комуникационни технологии:
+Въвеждане на Система за управление на ресурсите (ERP система)
+Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система)
+Въвеждане на система за бизнес анализи (Business Intelligence система)
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Аква Белла Къмпани ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1281-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Внедряване на решения/системи за дигитализация на предприятието</x:t>
   </x:si>
   <x:si>
     <x:t>К и Б КЛИМА ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-1920-C01</x:t>
   </x:si>
   <x:si>
+    <x:t>ТРАНС КОМФОРТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2375-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t>ТЕРА ЕКО БИЛД ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-1622-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>ТВ БЪЛГАРИЯ 24 ЕООД</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>НАПОЛИ 1994 ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-2142-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Доставка, монтаж и въвеждане в експлоатация на машини и оборудване по обособени позиции:
-[...1 lines deleted...]
-ОП2. Роботизирана линия за транспорт на детайли MS - 1 бр</x:t>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на машина за протегляне </x:t>
   </x:si>
   <x:si>
     <x:t>М + С ХИДРАВЛИК АД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-4.006-0012-C01</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">„Изграждане на нова фотоволтаична система с мощност 3.6 MW за производство на енергия от възобновяеми източници, за продажба на енергия на свободния пазар в комбинация с локални съоръжения за съхранение на произведената енергия (батерии):
-[...1 lines deleted...]
-ОП 2: Изграждане на система за съхранение на електрическа енергия с номинална мощност 3 600 kW и номинален капацитет 7 942 kWh“
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на плоскошлифовъчна машина
 </x:t>
   </x:si>
   <x:si>
-    <x:t>"АКВА-МАГ" ЕООД</x:t>
-[...18 lines deleted...]
-Обособена позиция 4 - Изграждане на система за управление на съхранението и споделянето на информация
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на машина за лепинговане</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, внедряване и въвеждане в експлоатация на интегрирани линии за заваряване и почистване с цифрова платформа за интелигентно управление и оптимизация на производствения цикъл</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛОРЕКС ПРО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0292-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Извършване на непреки разходи по проекта</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НУХЕЛТ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0024-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка монтаж и инсталация на:
+Обособена позиция 1: Компресор за сгъстен въздух вкл резервоари за сгъстен въздух с инверторно управление 22 kW - 1 брой; Ресивър 1000 литра - 1 брой и Изсушител на сгъстен въздух 22 kW - 1 брой с място на изпълнение гр. Провадия;
+Обособена позиция 2: Компресор за сгъстен въздух вкл резервоари за сгъстен въздух с инверторно управление 22 kW - 1 брой; Ресивър 1000 литра - 1 брой и Изсушител на сгъстен въздух 22 kW - 1 брой с място на изпълнение гр. Варна
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ДЕЯКОЛОР ЕООД</x:t>
-[...223 lines deleted...]
-    <x:t>„ Доставка и монтаж на енергийно ефективна топлоизолационна система от сандвич панели с топлоизолация от PUR/PU (полиуретан) за покриви “</x:t>
+    <x:t>"А.Д.ХОЛД" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0127-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за предоставяне на услуги по внедряване на ИКТ решения, включващи внедряване на система за управление на взаимоотношенията с клиенти (CRM), система/платформа за вътрешнофирмени обучения в електронна среда (LMS), както и система за управление на съхранението и споделянето на информация, съобразени с изискванията на Приложение 16 по процедура BG16RFPR001-1.012 „Дигитализация на предприятията“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Анира Трейдинг ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1766-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж, интегриране, изпитване и въвеждане в експлоатация на енергийно ефективна система за сгъстен въздух, включваща:  1 бр. винтов компресор за сгъстен въздух с инверторно управление и номинална мощност на основния двигател 75 kW; 1 бр. изсушител за сгъстен въздух с номинална мощност на основния компресор 75 kW; 1 бр. ресивър за сгъстен въздух с обем 3 000 литра“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕКОЛЕКТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1706-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, интегриране, изпитване и въвеждане в експлоатация на енергийно ефективна система за сгъстен въздух, включваща:  1 бр. винтов компресор за сгъстен въздух с инверторно управление и номинална мощност на основния двигател 75 kW; 1 бр. изсушител за сгъстен въздух с номинална мощност на основния компресор 75 kW; 1 бр. ресивър за сгъстен въздух с обем 3 000 литра</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕХНОПЛАСТ РИСАЙКЛИНГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1715-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на СМР за извършване на текущ ремонт по смисъла на ЗУТ за повишаване на енергийната ефективност</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕН ПИ ЕН ПЛАСТ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0032-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на енергийно ефективни изолационни системи в сграда - с две обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗЕЛЕНЧУЦИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0850-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на енергийно ефективни изолационни системи - сандвич панели за стени – 650 м2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Мулти Комфорт" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1167-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане, внедряване и интеграция на софтуерни решения по Договор № BG16RFPR001-1.012-0454-C01. Процедурата е разделена на две обособени позиции, както следва:
+Обособена позиция № 1: „Въвеждане на Система за управление на ресурсите (ERP система)“;
+Обособена позиция № 2: „Въвеждане на система за бизнес анализи (Business Intelligence система)“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛП СОФИЯ - 3ПЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0454-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на ИКТ решения за дигитализация на дейността на „Равера“ ЕООД“, включващи:
+Обособена позиция № 1: Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) – 1 брой;
+Обособена позиция № 2: Изграждане на система за защита на информацията в локална мрежа – 1 брой;
+Обособена позиция № 3: Изграждане на система за архивиране на информация – 1 брой</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАВЕРА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0217-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Изграждане и въвеждане в експлоатация фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност минимум 56 kW и система за съхранение на енергия с капацитет минимум 56 kWh, предназначена за покриване на собствените нужди от електроенергия”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БИЛДИНГ ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1192-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> „Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) с инсталирана мощност минимум 25 kW и система за съхранение на енергия с капацитет минимум 25 KWh“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КРИД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2585-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИД ТРЕЙД 2021 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2614-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Варвара -2 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0952-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертор/и с мощност 80 kW и локални съоръжения за съхранение на енергия батерии) в комбинация с инвертор/и с общ капацитет на съхранение 40 kWh и свързването им във ФтЕЦ за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕКС АУДИО" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0519-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕГА-ТРАНС-07 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1119-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Услуги, необходими за разработването на иновация по обособени позиции: 
+ОП. 1 Услуга по разработване на софтуер за управление и контрол 
+ОП 2. Услуга по направа на отливки от стомана и алуминий на рамки, преходи, различни клетки и лазерно рязане на различни проби
+ОП 3 Услуги по съдействие и консултации при разработка на ефективен генератор за производство на електроенергия от вятър в различни конфигурации 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Системс енд Технолъджис" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0282-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изпълнение на строително-монтажни работи за подмяна на прозрачни ограждащи конструкции (прозорци) с рамка от екструдиран поливинилхлорид (PVC) в сграда, използвана от „ГОРАИНВЕСТ“ АД“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГОРАИНВЕСТ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0007-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на фотоволтаична централа с мощност ~30 kWp и система за съхранение на електрическа енергия (BESS) 45 kWh за собствено потребление, по проект BG16RFPR001-2.004-2509.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Оптицентър ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2509-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФтЕЦ) за собствени нужди с мощност на инвертора 50 кW (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата).</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИФО ДИЗАЙН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0469-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на Фотоволтаични панели в комбинация с инвертори с мощност 140 kW за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕСТЕ МЕБЕЛИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0460-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, доставка, монтаж и пускане в действие на Фотоволтаична електрическа централа (ФтЕЦ) с мощност не по-малка 56,05 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАНИНА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0688-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на Локални съоръжения за съхранение на енергия - батерии в комбинация с инвертори, вкл. съпътстващи дейности – подготвителни дейности, доставка на спомагателни материали, извършване на необходимите СМР </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ЕВЪР СОКС ЕООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2617-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на локални съоражения за съхранение на енергия (батерии) в комбинация с инвертори по обособени позиции:
+Обособена позиция 1: Локални съоражения за съхранение на енергия батерии в комбинация с инвертор/и с капацитет 60 kW -за ФЕЦ Ивайловград, 
+Обособена позиция 2: Локални съоражения за съхранение на енергия батерии в комбинация с инвертор/и с капацитет 40 kW  -за ФЕЦ Поморие
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗОРА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0026-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Извършване на СМР на енергийно ефективни изолационни системи в сгради: сандвич панели стени – 130 м2, сандвич панели покрив – 390 м2 и секционни индустриални врати/външни плътни врати – 25 м2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ФОРЕСТА МЕБЕЛ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2059-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Внедряване и въвеждане в експлоатация на интегрирана информационна система за управление на бизнес процесите в „СОФИТЕКС КЪМПАНИ“ ООД, включваща система за управление на ресурсите (ERP) и система за управление на взаимоотношенията с клиентите (CRM), с интеграция помежду им </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СОФИТЕКС КЪМПАНИ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2063-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДОСТАВКА, МОНТАЖ И ВЪВЕЖДАНЕ В ЕКСПЛОАТАЦИЯ НА 5 (ПЕТ) ТЕРМОПОМПИ ВЪЗДУХ-ВЪЗДУХ ЗА НУЖДИТЕ НА ИНЕКС ТРЕЙД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНЕКС ТРЕЙД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0969-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПАПАДОПУЛОС И СИН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0489-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">"Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 56 kW“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МОНИ ТРЕЙД" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0962-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на нова фотоволтаична инсталация за производство на енергия от ВЕИ за собствено потребление (Фотоволтаични панели в комбинация с инвертори) с мощност минимум 150 kWp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЕВА БРОДКАСТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2042-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Проектиране и изграждане на фотоволтаична система за собствено потребление с изходяща мощност АС минимум 50 kW и локални съоръжения за съхранение на електрическа енергия с капацитет минимум 50 kWh </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АГРОФЕРМ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0987-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, изграждане и въвеждане в експлоатация на нова Фотоволтаична
+електроцентрала с мощност 30kW за собствено потребление, включваща и система
+за съхранение на електрическата енергия (ССЕЕ) с разполагане върху покривната
+част на съществуваща производствена сграда, собственост на Възложителя с
+Идентификатор 56722.651.387.1 и адрес: град Плевен, ул. Кара Колю №10.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИВКО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1711-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Инженеринг — изготвяне на проектни решения, доставка, изграждане и въвеждане в експлоатация на две фотоволтаични електрически централи с обща инсталирана мощност 56 kW и локални съоръжения за съхранение на електрическа енергия с общ капацитет 120 kWh, за собствено потребление, на два обекта в гр. Стара Загора“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Алимар 11" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0083-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и монтаж на енергийно-ефективна топлоизолационна система от сандвич панели за покрив - 444 кв.м. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>МОРАНО ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0321-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на енергийно-ефективни изолационни системи в три обособени позиции:
+Обособена позиция 1 Доставка и монтаж на прозрачни ограждащи конструкции - 32 кв.м.;  
+Обособена позиция 2 Доставка и монтаж на секционни индустриални врати - 2 бр.; 
+Обособена позиция 3 Доставка и монтаж на топлоизолационна система от сандвич панели за покрив - 171 кв.м.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФЕНИКС ЛВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0478-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">
-СКАЙМЕТ ЕООД</x:t>
-[...52 lines deleted...]
-    <x:t>BG16FFPR003-1.001-0066-C01</x:t>
+Реализиране на мерки за подобряване на енергийната ефективност на „МОНТАЖСТРОЙ 91“ ЕООД, в рамките на проект BG16RFPR001-2.004-1631-C01:
+Обособена позиция 1: Доставка, монтаж и пускане в експлоатация на Фотоволтаични панели в комбинация с инвертор/и;
+Обособена позиция 2: Доставка, инсталиране и пускане в експлоатация на Локално съоръжение за съхранение на енергия (батерия) в комбинация с инвертор/и;</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„МОНТАЖСТРОЙ 91“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1631-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на СМР за енергийно-ефективни изолационни системи в сгради: Tоплоизолационни системи за външни стени и подове към външен въздух ТИ плоча от EPS – 1040 кв.м</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ГАРЕНА 5" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1144-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Инженеринг на вътрешна техническа инфраструктура и сгради на обект: Логистичен парк Декарт в УПИ XIV (ПИ 55871.507.762) , кв. 619, по плана на кв. Сини вир, гр. Перник
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЕКАРТ КОРПОРЕЙШЪН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.005-0009-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 51,84 kW – 1 бр“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0090-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на фотоволтаична система за производство на електрическа енергия от възобновяеми източници с мощност 55 kW, включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ДРИМ-2020" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0206-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, настройване и въвеждане в експлоатация на 4 броя термопомпи за БГВ в два хотела, 1 бр. термопомпа за затопляне на водата във външен басейн и 1 брой и рекуперативен блок в зала за хранене с местонахождение с. Кранево, община Балчик, област Добрич“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Екогруп</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2193</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за изграждане, доставка, монтаж, настройки и въвеждане в експлоатация на Фотоволтаична инсталация с ЛСС в единна система за производство и съхраняване на чиста енергия от ВЕИ, както следва:
+-	изграждане на фотоволтаична инсталация за 0,4 МWp 
+-	изграждане, доставка, монтаж, настройки и въвеждане в експлоатация на ЛСС 1290 kWh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ХЛЕБОЗАВОД" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0050-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Проектиране, доставка, изграждане, монтаж, присъединяване, изпитване и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с обща изходяща номинална активна мощност на инверторите не по-малка от 50 kW и локално съоръжение за съхранение на електрическа енергия с номинален капацитет не по-малък от 50 kWh“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>УЧМАГ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1021-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на ново нулевоемисионно оборудване за претоварване за повишаване на капацитета на пристанищен оператор „Пристанище Варна“ ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Пристанище Варна" ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR001-3.002-0002-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на фотоволтаична електрическа централа/ФтЕЦ/ 65 kWp за собствено потребление с локално съоръжение за съхранение на електрическа енергия/батерия/ - 81.92kWh и инвертор с мощност 65kW за нуждите на"ГЕМОВА" ЕООД.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГЕМОВА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0964-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение "Каритас София"</x:t>
   </x:si>
   <x:si>
-    <x:t>BG65AMPR001-2.001-0007-C03</x:t>
+    <x:t>BG65AMPR001-2.001-0007-C04</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -1218,1486 +1591,2200 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E84"/>
+  <x:dimension ref="A1:E126"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46238</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46223</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46238</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46227</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46238</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46231</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46238</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46231</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46238</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46231</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46238</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46231</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46239</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46231</x:v>
+        <x:v>46259</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46240</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46230</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46240</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46230</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46240</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46225</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46240</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46232</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46240</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46233</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46240</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46233</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46240</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46233</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46241</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46233</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46241</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46234</x:v>
+        <x:v>46263</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46241</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46234</x:v>
+        <x:v>46263</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46241</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46233</x:v>
+        <x:v>46264</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46241</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46233</x:v>
+        <x:v>46264</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46241</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46234</x:v>
+        <x:v>46264</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46241</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46231</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46241</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46231</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46241</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46226</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46241</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46226</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46241</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46225</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46241</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46231</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46242</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46234</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46243</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46233</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46243</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46233</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46243</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46232</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46243</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46232</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46244</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46232</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46244</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46232</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46244</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46232</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46244</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46232</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46244</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46227</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46244</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46231</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46244</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46234</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46244</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46233</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46244</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46233</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46244</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46237</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46244</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46237</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46244</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46237</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46244</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46237</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="D45" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="E45" s="0" t="s">
         <x:v>134</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46244</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46237</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="D46" s="0" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="E46" s="0" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46244</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46237</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D47" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E47" s="0" t="s">
         <x:v>140</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46244</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46237</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="E48" s="0" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46244</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46237</x:v>
+        <x:v>46259</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46244</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46237</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46244</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46237</x:v>
+        <x:v>46263</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46244</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46227</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46245</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46237</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46245</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46237</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46245</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46238</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46245</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46233</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46245</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46237</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46245</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46237</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46245</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46237</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46245</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46237</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46245</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46230</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46245</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46230</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46246</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46227</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46246</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46231</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46246</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46234</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46247</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46233</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46247</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46237</x:v>
+        <x:v>46257</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46247</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46232</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46247</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46232</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46247</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46232</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46248</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46232</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46248</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46237</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46248</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46233</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46251</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46234</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46251</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46237</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="D75" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="D75" s="0" t="s">
+      <x:c r="E75" s="0" t="s">
         <x:v>222</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46251</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46234</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="D76" s="0" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="E76" s="0" t="s">
         <x:v>224</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46251</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46235</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="D77" s="0" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="E77" s="0" t="s">
         <x:v>227</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46251</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46236</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46251</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46236</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46252</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46237</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46252</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46237</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46252</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46221</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46290</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46175</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
+        <x:v>46276</x:v>
+      </x:c>
+      <x:c r="B84" s="2">
+        <x:v>46269</x:v>
+      </x:c>
+      <x:c r="C84" s="0" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="D84" s="0" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="E84" s="0" t="s">
+        <x:v>244</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="85" spans="1:5">
+      <x:c r="A85" s="2">
+        <x:v>46276</x:v>
+      </x:c>
+      <x:c r="B85" s="2">
+        <x:v>46269</x:v>
+      </x:c>
+      <x:c r="C85" s="0" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="D85" s="0" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="E85" s="0" t="s">
+        <x:v>247</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="86" spans="1:5">
+      <x:c r="A86" s="2">
+        <x:v>46277</x:v>
+      </x:c>
+      <x:c r="B86" s="2">
+        <x:v>46267</x:v>
+      </x:c>
+      <x:c r="C86" s="0" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="D86" s="0" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="E86" s="0" t="s">
+        <x:v>250</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="87" spans="1:5">
+      <x:c r="A87" s="2">
+        <x:v>46277</x:v>
+      </x:c>
+      <x:c r="B87" s="2">
+        <x:v>46266</x:v>
+      </x:c>
+      <x:c r="C87" s="0" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="D87" s="0" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="E87" s="0" t="s">
+        <x:v>253</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="88" spans="1:5">
+      <x:c r="A88" s="2">
+        <x:v>46278</x:v>
+      </x:c>
+      <x:c r="B88" s="2">
+        <x:v>46267</x:v>
+      </x:c>
+      <x:c r="C88" s="0" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="D88" s="0" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="E88" s="0" t="s">
+        <x:v>256</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="89" spans="1:5">
+      <x:c r="A89" s="2">
+        <x:v>46278</x:v>
+      </x:c>
+      <x:c r="B89" s="2">
+        <x:v>46268</x:v>
+      </x:c>
+      <x:c r="C89" s="0" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="D89" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="E89" s="0" t="s">
+        <x:v>259</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="90" spans="1:5">
+      <x:c r="A90" s="2">
+        <x:v>46279</x:v>
+      </x:c>
+      <x:c r="B90" s="2">
+        <x:v>46269</x:v>
+      </x:c>
+      <x:c r="C90" s="0" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="D90" s="0" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="E90" s="0" t="s">
+        <x:v>262</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="91" spans="1:5">
+      <x:c r="A91" s="2">
+        <x:v>46279</x:v>
+      </x:c>
+      <x:c r="B91" s="2">
+        <x:v>46269</x:v>
+      </x:c>
+      <x:c r="C91" s="0" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="D91" s="0" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="E91" s="0" t="s">
+        <x:v>265</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="92" spans="1:5">
+      <x:c r="A92" s="2">
+        <x:v>46279</x:v>
+      </x:c>
+      <x:c r="B92" s="2">
+        <x:v>46269</x:v>
+      </x:c>
+      <x:c r="C92" s="0" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="D92" s="0" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="E92" s="0" t="s">
+        <x:v>268</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="93" spans="1:5">
+      <x:c r="A93" s="2">
+        <x:v>46279</x:v>
+      </x:c>
+      <x:c r="B93" s="2">
+        <x:v>46269</x:v>
+      </x:c>
+      <x:c r="C93" s="0" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="D93" s="0" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="E93" s="0" t="s">
+        <x:v>270</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="94" spans="1:5">
+      <x:c r="A94" s="2">
+        <x:v>46279</x:v>
+      </x:c>
+      <x:c r="B94" s="2">
+        <x:v>46269</x:v>
+      </x:c>
+      <x:c r="C94" s="0" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="D94" s="0" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="E94" s="0" t="s">
+        <x:v>272</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="95" spans="1:5">
+      <x:c r="A95" s="2">
+        <x:v>46279</x:v>
+      </x:c>
+      <x:c r="B95" s="2">
+        <x:v>46269</x:v>
+      </x:c>
+      <x:c r="C95" s="0" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="D95" s="0" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="E95" s="0" t="s">
+        <x:v>275</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="96" spans="1:5">
+      <x:c r="A96" s="2">
+        <x:v>46279</x:v>
+      </x:c>
+      <x:c r="B96" s="2">
+        <x:v>46269</x:v>
+      </x:c>
+      <x:c r="C96" s="0" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="D96" s="0" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="E96" s="0" t="s">
+        <x:v>277</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="97" spans="1:5">
+      <x:c r="A97" s="2">
+        <x:v>46279</x:v>
+      </x:c>
+      <x:c r="B97" s="2">
+        <x:v>46269</x:v>
+      </x:c>
+      <x:c r="C97" s="0" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="D97" s="0" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="E97" s="0" t="s">
+        <x:v>280</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="98" spans="1:5">
+      <x:c r="A98" s="2">
+        <x:v>46279</x:v>
+      </x:c>
+      <x:c r="B98" s="2">
+        <x:v>46267</x:v>
+      </x:c>
+      <x:c r="C98" s="0" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="D98" s="0" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="E98" s="0" t="s">
+        <x:v>283</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="99" spans="1:5">
+      <x:c r="A99" s="2">
+        <x:v>46279</x:v>
+      </x:c>
+      <x:c r="B99" s="2">
+        <x:v>46254</x:v>
+      </x:c>
+      <x:c r="C99" s="0" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="D99" s="0" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="E99" s="0" t="s">
+        <x:v>286</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="100" spans="1:5">
+      <x:c r="A100" s="2">
+        <x:v>46279</x:v>
+      </x:c>
+      <x:c r="B100" s="2">
+        <x:v>46265</x:v>
+      </x:c>
+      <x:c r="C100" s="0" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="D100" s="0" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="E100" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="101" spans="1:5">
+      <x:c r="A101" s="2">
+        <x:v>46279</x:v>
+      </x:c>
+      <x:c r="B101" s="2">
+        <x:v>46265</x:v>
+      </x:c>
+      <x:c r="C101" s="0" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="D101" s="0" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="E101" s="0" t="s">
+        <x:v>292</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="102" spans="1:5">
+      <x:c r="A102" s="2">
+        <x:v>46279</x:v>
+      </x:c>
+      <x:c r="B102" s="2">
+        <x:v>46264</x:v>
+      </x:c>
+      <x:c r="C102" s="0" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="D102" s="0" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="E102" s="0" t="s">
+        <x:v>295</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="103" spans="1:5">
+      <x:c r="A103" s="2">
+        <x:v>46279</x:v>
+      </x:c>
+      <x:c r="B103" s="2">
+        <x:v>46262</x:v>
+      </x:c>
+      <x:c r="C103" s="0" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="D103" s="0" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="E103" s="0" t="s">
+        <x:v>298</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="104" spans="1:5">
+      <x:c r="A104" s="2">
+        <x:v>46279</x:v>
+      </x:c>
+      <x:c r="B104" s="2">
+        <x:v>46262</x:v>
+      </x:c>
+      <x:c r="C104" s="0" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="D104" s="0" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="E104" s="0" t="s">
+        <x:v>301</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="105" spans="1:5">
+      <x:c r="A105" s="2">
+        <x:v>46280</x:v>
+      </x:c>
+      <x:c r="B105" s="2">
+        <x:v>46267</x:v>
+      </x:c>
+      <x:c r="C105" s="0" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="D105" s="0" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="E105" s="0" t="s">
+        <x:v>304</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="106" spans="1:5">
+      <x:c r="A106" s="2">
+        <x:v>46280</x:v>
+      </x:c>
+      <x:c r="B106" s="2">
+        <x:v>46269</x:v>
+      </x:c>
+      <x:c r="C106" s="0" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="D106" s="0" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="E106" s="0" t="s">
+        <x:v>307</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="107" spans="1:5">
+      <x:c r="A107" s="2">
+        <x:v>46281</x:v>
+      </x:c>
+      <x:c r="B107" s="2">
+        <x:v>46273</x:v>
+      </x:c>
+      <x:c r="C107" s="0" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="D107" s="0" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="E107" s="0" t="s">
+        <x:v>310</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="108" spans="1:5">
+      <x:c r="A108" s="2">
+        <x:v>46281</x:v>
+      </x:c>
+      <x:c r="B108" s="2">
+        <x:v>46268</x:v>
+      </x:c>
+      <x:c r="C108" s="0" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="D108" s="0" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="E108" s="0" t="s">
+        <x:v>312</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="109" spans="1:5">
+      <x:c r="A109" s="2">
+        <x:v>46281</x:v>
+      </x:c>
+      <x:c r="B109" s="2">
+        <x:v>46266</x:v>
+      </x:c>
+      <x:c r="C109" s="0" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="D109" s="0" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="E109" s="0" t="s">
+        <x:v>315</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="110" spans="1:5">
+      <x:c r="A110" s="2">
+        <x:v>46281</x:v>
+      </x:c>
+      <x:c r="B110" s="2">
+        <x:v>46266</x:v>
+      </x:c>
+      <x:c r="C110" s="0" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="D110" s="0" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="E110" s="0" t="s">
+        <x:v>318</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="111" spans="1:5">
+      <x:c r="A111" s="2">
+        <x:v>46281</x:v>
+      </x:c>
+      <x:c r="B111" s="2">
+        <x:v>46266</x:v>
+      </x:c>
+      <x:c r="C111" s="0" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="D111" s="0" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="E111" s="0" t="s">
+        <x:v>321</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="112" spans="1:5">
+      <x:c r="A112" s="2">
+        <x:v>46282</x:v>
+      </x:c>
+      <x:c r="B112" s="2">
+        <x:v>46266</x:v>
+      </x:c>
+      <x:c r="C112" s="0" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="D112" s="0" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="E112" s="0" t="s">
+        <x:v>324</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="113" spans="1:5">
+      <x:c r="A113" s="2">
+        <x:v>46282</x:v>
+      </x:c>
+      <x:c r="B113" s="2">
+        <x:v>46267</x:v>
+      </x:c>
+      <x:c r="C113" s="0" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="D113" s="0" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="E113" s="0" t="s">
+        <x:v>327</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="114" spans="1:5">
+      <x:c r="A114" s="2">
+        <x:v>46283</x:v>
+      </x:c>
+      <x:c r="B114" s="2">
+        <x:v>46268</x:v>
+      </x:c>
+      <x:c r="C114" s="0" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="D114" s="0" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="E114" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="115" spans="1:5">
+      <x:c r="A115" s="2">
+        <x:v>46283</x:v>
+      </x:c>
+      <x:c r="B115" s="2">
+        <x:v>46268</x:v>
+      </x:c>
+      <x:c r="C115" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="D115" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="E115" s="0" t="s">
+        <x:v>333</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="116" spans="1:5">
+      <x:c r="A116" s="2">
+        <x:v>46283</x:v>
+      </x:c>
+      <x:c r="B116" s="2">
+        <x:v>46269</x:v>
+      </x:c>
+      <x:c r="C116" s="0" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="D116" s="0" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="E116" s="0" t="s">
+        <x:v>336</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="117" spans="1:5">
+      <x:c r="A117" s="2">
+        <x:v>46283</x:v>
+      </x:c>
+      <x:c r="B117" s="2">
+        <x:v>46268</x:v>
+      </x:c>
+      <x:c r="C117" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="D117" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="E117" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="118" spans="1:5">
+      <x:c r="A118" s="2">
+        <x:v>46283</x:v>
+      </x:c>
+      <x:c r="B118" s="2">
+        <x:v>46267</x:v>
+      </x:c>
+      <x:c r="C118" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="D118" s="0" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="E118" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="119" spans="1:5">
+      <x:c r="A119" s="2">
+        <x:v>46284</x:v>
+      </x:c>
+      <x:c r="B119" s="2">
+        <x:v>46269</x:v>
+      </x:c>
+      <x:c r="C119" s="0" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="D119" s="0" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="E119" s="0" t="s">
+        <x:v>345</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="120" spans="1:5">
+      <x:c r="A120" s="2">
+        <x:v>46285</x:v>
+      </x:c>
+      <x:c r="B120" s="2">
+        <x:v>46267</x:v>
+      </x:c>
+      <x:c r="C120" s="0" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="D120" s="0" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="E120" s="0" t="s">
+        <x:v>348</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="121" spans="1:5">
+      <x:c r="A121" s="2">
+        <x:v>46286</x:v>
+      </x:c>
+      <x:c r="B121" s="2">
+        <x:v>46269</x:v>
+      </x:c>
+      <x:c r="C121" s="0" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="D121" s="0" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="E121" s="0" t="s">
+        <x:v>351</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="122" spans="1:5">
+      <x:c r="A122" s="2">
+        <x:v>46286</x:v>
+      </x:c>
+      <x:c r="B122" s="2">
+        <x:v>46269</x:v>
+      </x:c>
+      <x:c r="C122" s="0" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="D122" s="0" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="E122" s="0" t="s">
+        <x:v>354</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="123" spans="1:5">
+      <x:c r="A123" s="2">
+        <x:v>46288</x:v>
+      </x:c>
+      <x:c r="B123" s="2">
+        <x:v>46271</x:v>
+      </x:c>
+      <x:c r="C123" s="0" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="D123" s="0" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="E123" s="0" t="s">
+        <x:v>357</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="124" spans="1:5">
+      <x:c r="A124" s="2">
+        <x:v>46288</x:v>
+      </x:c>
+      <x:c r="B124" s="2">
+        <x:v>46252</x:v>
+      </x:c>
+      <x:c r="C124" s="0" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="D124" s="0" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="E124" s="0" t="s">
+        <x:v>360</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="125" spans="1:5">
+      <x:c r="A125" s="2">
+        <x:v>46289</x:v>
+      </x:c>
+      <x:c r="B125" s="2">
+        <x:v>46268</x:v>
+      </x:c>
+      <x:c r="C125" s="0" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="D125" s="0" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="E125" s="0" t="s">
+        <x:v>363</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="126" spans="1:5">
+      <x:c r="A126" s="2">
         <x:v>46317</x:v>
       </x:c>
-      <x:c r="B84" s="2">
+      <x:c r="B126" s="2">
         <x:v>45671</x:v>
       </x:c>
-      <x:c r="C84" s="0" t="s">
-[...6 lines deleted...]
-        <x:v>250</x:v>
+      <x:c r="C126" s="0" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="D126" s="0" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="E126" s="0" t="s">
+        <x:v>366</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Tenders and Offers</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Area</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>