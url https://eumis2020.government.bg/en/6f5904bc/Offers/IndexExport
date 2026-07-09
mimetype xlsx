--- v0 (2026-06-19)
+++ v1 (2026-07-09)
@@ -1,1024 +1,997 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68133701f4424394" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/50cef2d27af2472cbd05a3ef50af0958.psmdcp" Id="Raf240fff56ff4177" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R453e0df278d347ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/07e8928abb9a4fd99800cb71b8c96eb7.psmdcp" Id="R8b5529b9648c40b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Tenders and Offers" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Offers submission deadline</x:t>
   </x:si>
   <x:si>
     <x:t>Announcement date of procedure for external assignment</x:t>
   </x:si>
   <x:si>
     <x:t>Procedure subject</x:t>
   </x:si>
   <x:si>
     <x:t>Beneficiary</x:t>
   </x:si>
   <x:si>
     <x:t>Contract registration number</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Доставка и внедряване на интегрирани системи за управление на бизнес процеси, управление на документи и корпоративна информация, както следва:
-[...3 lines deleted...]
-Обособена позиция 4: Изграждане на система за управление на съхранението и споделянето на информация  – 1 бр.
+    <x:t>„Доставка и монтаж на технологично оборудване за ФЕЦ за производство на електроенергия за собствени нужди на фирма "РЕАЛ ВД" ООД, със следните параметри - 50,5kWp фотоволтаичнa системa и 62кВтч батерии за съхранение.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РЕАЛ ВД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1727-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на специализиран софтуер „Интуитивна AI платформа за бизнес анализ с комуникация на естествен език – NovaBI“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЮМАРК ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2710-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, внедряване и въвеждане в експлоатация на ERP система за правление на ресурсите и POS система за управление на продажбите на дребно за нуждите на „КЕЙК ТАЙМ“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КЕЙК ТАЙМ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2023-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, внедряване и въвеждане в експлоатация на ERP система за управление на ресурсите и POS система за управление на продажбите на дребно за нуждите на „ ТЕХНИКЪЛ - СТ ЕООД“
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ЕМ ДЖИ ЕМ ЕООД</x:t>
-[...101 lines deleted...]
-3.	Изграждане на система за управление на съхранението и споделянето на информация.
+    <x:t>ТЕХНИКЪЛ - СТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2027-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, внедряване и въвеждане в експлоатация на ERP система за управление на ресурсите и POS система за управление на продажбите на дребно за нуждите на „ШОКОЛАД – СТ“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ШОКОЛАД - СТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2020-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на ДМА: Настолен компютър All-in-One – 4 броя </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПВМ ПРОЕКТ ИНЖЕНЕРИНГ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2454-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на Система за управление на ресурсите (ERP система) (Обособена позиция №1) и/или Изграждане на система за управление на съхранението и споделянето на информация (Обособена позиция №2) и/или Създаване на онлайн магазин (Обособена позиция №3)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВВТ Инженеринг</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1597-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Внедряване и въвеждане в експлоатация на интегрирана информационна система за управление на бизнес процесите в “БАЙ СЪРПРАЙЗ БГ” ЕООД, насочена към дигитализация и оптимизация на основните дейности на предприятието.
+Системата следва да включва следните основни компоненти:
+1. ERP система – за управление на ресурсите на предприятието;
+2. CRM система – за управление на взаимоотношенията с клиенти;
+3. Онлайн магазин – платформа за приемане и обработка на клиентски поръчки чрез интернет."</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">БАЙ СЪРПРАЙЗ БГ ЕООД
 </x:t>
   </x:si>
   <x:si>
-    <x:t>"1ТЕАМ" ООД</x:t>
-[...66 lines deleted...]
-ОП4-Доставка на Специализиран софтуер 
+    <x:t>BG16RFPR001-1.012-0262-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на външен изпълнител за доставка на ДМА по проект BG05SFPR002-1.004-1428-C01 “Адаптиране на работната среда в "АТЛАНТА" ЕООД: 1. Маса за обезпрашаване при междинно шлайфане – 3 бр. 2. Мобилен прахоуловител (към маса за обезпрашаване при междинно шлайфане – 3 бр. 3. Мобилен прахоуловител – 3 бр. 4. Ергономична регулируема работна маса за сглобяване – 3 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АТЛАНТА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1428-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване, доставка, монтаж и въвеждане в експлоатация на CNC обработващ център за високопроизводителен разкрой (Nesting) с автоматично етикетиране</x:t>
+  </x:si>
+  <x:si>
+    <x:t>а2ме ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-1963</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на 1бр. енергийно ефективен охладител на въздух </x:t>
+  </x:si>
+  <x:si>
+    <x:t>КВС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0755-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на интегрирана система за защита на информацията в локална мрежа, архивиране на информация и система за управление на съхранението и споделянето на информация“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Джи М Л - дизайн ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1679-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на интегрирана система за защита на информацията в локална мрежа,  архивиране на информация и система за управление на съхранението и споделянето на информация </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Финпласт ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0597-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване, доставка, монтаж и въвеждане в експлоатация във фирма „ИТС–Ивона" ООД, на „Компресори за сгъстен въздух, вкл. резервоари за сгъстен въздух“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>И Т С - ИВОНА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0586-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване и спцеиализирани софтуерни продукти в областа на архитектурата , с обособени позиции: 1.Доставка на черна техника  3.Доставка за обработване и корекция на визуализация в архитектурата</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БЕЛ АРХ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0804-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Процедура № 1: „Възлагане на научни изследвания и външни услуги, необходими за разработването на иновативен продукт - нов полимерен материал на основата на Polyamid 6 (PA6) чрез използване на добавки, включващи примеси с различна концентрация на рециклиран полиамид 6 (PA6) с 83%-но съдържание на графит“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛМОУЛД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0304-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Закупуване, доставка и въвеждане в експлоатация на  "Комплект фотоапарат с обективи" - 1 бр.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>"КАПИТАЛ - СТРОИТЕЛСТВО" ЕООД</x:t>
-[...14 lines deleted...]
-    <x:t>Доставка, монтаж и въвеждане в експлоатация на машина за хонинговане -1 бр</x:t>
+    <x:t>ТЕХНО ЕНТЕРТЕЙНМЪНТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2743-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Определяне на доставчик с пет обособени позиции:
+ОП 1. Безкабелен ъглошлайф комплект с 2 бр. батерии и зарядно съгласно приложена техническа спецификация - 2 бр. 
+ОП 2. Безкабелна ударно пробивна машинa комплект с 2 бр. батерии и зарядно съгласно приложена техническа спецификация - 2 бр. 
+ОП 3. Безкабелен гайковерт комплект с батерия и зарядно съгласно приложена техническа спецификация - 1 бр.	
+ОП 4. Безкабелна пробивна машина комплект с батерия съгласно приложена техническа спецификация - 1 бр.
+ОП  5. Кука за повдигане съгласно приложена техническа спецификация- 1 опаковка с минимална товароподемност 1000 кг  и 1 опаковка с минимална товароподемност 2000 кг.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГЛОБАЛ ЛИФТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2245-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Закупуване, доставка и въвеждане в експлоатация на ДМА и ДНА за оптимизиране на бизнес процесите в  „ТЕХНО ЕНТЕРТЕЙНМЪНТ“ ООД, по следните обособени позиции: 
+Обособена позиция 1:  ДМА - Сървър с база данни и виртуализация - 2 бр.;  Сървър за хостинг - 2 бр.;
+Обособена позиция 2: ДНА - Пакет софтуери за дизайн, 3D моделиране и AI помощни средства с колаборационен модул - 1 бр.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Определяне на доставчик с три обособени позиции:
+ОП 1. Въжена лебедка съгласно приложена техническа спецификация - 3 бр. 
+ОП 2.Въжена лебедка съгласно приложена техническа спецификация -  1бр. 	
+ОП 3.Въжена лебедка съгласно приложена техническа спецификация - 1 бр. 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Определяне на доставчик с четири обособени позиции:
+ОП 1.Крик хидравличен съгласно приложена техническа спецификация - 1 бр. 
+ОП 2.Скоба захватна съгласно приложена техническа спецификация - 1 бр. 
+ОП 3.Скоба захватна съгласно приложена техническа спецификация - 1 бр.	
+ОП 4.Скоба захватна съгласно приложена техническа спецификация - 1 бр.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на електрически стълбищен катерач – 1 бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ИЗБОР НА ИЗПЪЛНИТЕЛ ЗА ИЗГРАЖДАНЕ НА РЕШЕНИЯ В ОБЛАСТТА НА ИКТ включващ: 
+- Изграждане и въвеждане на Система за управление на ресурсите (ERP система);
+- Изграждане и въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система);
+- Изграждане и въвеждане на Система за архивиране на информация.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТОТАЛ-ТЕСТ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1206-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Устойчиво енергийно обновяване на сгради в сферата на търговията и услугите</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АХАТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-4.021-0290-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Топлинно изолиране на производствена сграда на „НИКОЛА СИМОВ - 99“ ООД - гр. Търговище, чрез доставка и монтаж на топлоизолационна система от покривни сандвич панели с топлоизолация от PUR – 300 кв. м.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„НИКОЛА СИМОВ - 99“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1692-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на енергийно ефективни системи в две обособени позиции: Обособена позиция 1: Фотоволтаична електрическа централа ФтЕЦ Обособена позиция 2: Локални съоръжения за съхранение на енергия батерии в комбинация с инвертори</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АрМе ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0464-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на фотоволтаична електрическа централа с мощност 25 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДБ СТРОЙ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0141-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на технологично оборудване за ФЕЦ за производство на електроенергия за собствени нужди на фирма МОНЦА-ВН ЕООД, със следните параметри - технологично оборудване за 63,45kWp фотоволтаична система и 61,4kWh батерии за съхранение на енергия."</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МОНЦА- ВН  ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1775-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждането на фотоволтаична система за собствено потребление с мощност 50 kW и локални съоръжения за съхранение на електрическа енергия с капацитет минимум 60 kWh,  в гр. Хасково, местност "Дерекьой топра" ПИ 77195.20.17“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПЛАСТЕР" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0990-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждането на фотоволтаична система за собствено потребление с инсталирана мощност 20 kW и локални съоръжения за съхранение на електрическа енергия с капацитет минимум 27 kWh, в гр. Хасково, ж.к. Орфей 14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПЛАСТЕР АРТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0998-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">СМР за прилагане на мерки за енергийна ефективност по следните обособени позиции:
+ОП 1 „Топлинно изолиране на покрив"
+ОП 2 „Топлинно изолиране на външни стени“
+ОП 3 „Подмяна на прозорци и външна врата“
+ОП 4 „Изграждане на фотоволтаична централа от 15 kW“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">"АМБУЛАТОРИЯ ЗА ГРУПОВА ПРАКТИКА ЗА ПЪРВИЧНА ДЕНТАЛНА ПОМОЩ МЕДИКЕЪР" ООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0262-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на локални съоръжения за съхранение на енергия в комбинация с инвертори към съществуваща централа</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИС ВАНИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1563-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на мярка по енергийна ефективност в търговско предприятие</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЛЕКТРИК 90 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1513-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Изграждане на инсталация за производство на ел. енергия със съоръжения за съхранение на електроенергия за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРТВИЖЪН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1535-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с мощност 56 kW за собствено потребление, включваща доставка, монтаж, изграждане и въвеждане в експлоатация на фотоволтаични модули, инвертор, конструкция и система за съхранение на електрическа енергия.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Евелин 2011 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2052-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа за нуждите на Кориантро ООД, във връзка с изпълнението на проект "Подобряване на енергийната независимост и конкурентоспособността на производството чрез възобновяема енергия в Кориантро ООД с Договор № BG16RFPR001-2.004-1791-C01, от 01.01.2026 г. по процедура BG16RFPR001-2.004 „Енергийна ефективност и използване на енергия от възобновяеми източници в предприятията“, финансиран по ОП "Конкурентоспособност и иновации в предприятията" 2021-2027.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Кориантро ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1791-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изграждане на система от възобновяеми енергийни източници за получаване на електроенергия за собствено потребление“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Искрецка Пъстърва ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG14MFPR001-2.002-0022-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на ДМА в съответствие със Списъка на допустимите категории активи в областта на енергийната ефективност и използването на енергия от възобновяеми източници по Процедура BG16RFPR001-2.004:
+1. Термопомпи - въздух-въздух - 31kW - 6 броя
+2. Компресори за сгъстен въздух включително резервоари за сгъстен въздух - Конвенционален с изсушител - 15kW - 3 броя</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Зем Холд 2012" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1666-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СТАД - БЛИЗНАКОВ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1537-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на интегрирана система за управление на бизнес процеси за нуждите на СЪНСЕТ КАФЕ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СЪНСЕТ КАФЕ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0821-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на ДМА
+ПО ОБОСОБЕНИ ПОЗИЦИИ: 
+ОП1 Доставка на компютърна конфигурация - 3 БР
+ОП 2 Доставка на компютърна конфигурация - 1 БР
+ОП 3  Доставка на ПРОФЕСИОНАЛНЕ МОНИТОР - 4 БР.
+ОП 4 Доставка на лазерно цветно м.ф. устройство А3 -1БР.
+ОП 5 Доставка на плотер със скенер - 1БР.
+ОП 6 Доставка на преносим компютър- 2 БР.
+ОП 7 Доставка на  мобилен СМАРТФОН - 1 БР
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЙВИ АРХ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2486-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Осигуряване на социални придобивки за работещите: Доставка на кухненско и офис - обзавеждане</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СКАЙ МОНТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0628-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване и въвеждане в експлоатация на оборудване по обособени позиции:
+1.Обособена позиция 1 : Резервоар (ресивър) за сгъстен въздух с обем 3000 l; 
+2.Обособена позиция 2: Конвенционален компресор с мощност 45 kW
+3.Обособена позиция 3: Изсушител на сгъстен въздух за компресор 45 kW.  
+4.Обособена позиция 4 : Централизирано управление на системи за сгъстен въздух - 1бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АСТРОИДА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1333-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на Роботизирана линия за фосфатиране с пречиствателна станция </x:t>
   </x:si>
   <x:si>
     <x:t>М + С ХИДРАВЛИК АД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-4.006-0012-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Изследвания, изпитвания, измервания и валидиране, както и създаване и тестване на прототип, необходими за и свързани с разработването на иновативната услуга - софтуерна платформа за създаване на онлайн магазини</x:t>
-[...35 lines deleted...]
-    <x:t xml:space="preserve">Изграждане и внедряване на система за архивиране на информация 
+    <x:t xml:space="preserve">Осигуряване на социални придобивки за работещите, вкл. ремонт и оборудване на места за отдих, рехабилитация, спорт, хранене и почивка в предприятията и др“, 
+с предмет: „Доставка и монтаж на 
+1.	Фургон за отдих, хранене, почивка и преобличане - 1 бр.“
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ЮНУЗ ООД</x:t>
-[...274 lines deleted...]
-    <x:t xml:space="preserve">Предметът на процедурата е  предмет избор на изпълнител на дейности по внедряване на интегрирано софтуерно решение, включващо CRM система и въвеждане на модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес/процеса на предоставяне на услуги.
+    <x:t>ПИТОН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1182-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на решения в областта на ИКТ по обособени позиции: ОП 1: Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) - 1 бр., Въвеждане на модул/система за управление на складовото стопанство (WMS) - 1 бр., Въвеждане на система за управление за бизнес анализи(Business intelligence) - 1 бр.; ОП 2: Въвеждане на модул/система за управление на продажбите на дребно(Point-of-sale) - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Еделвайс-93 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0347-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на термопомпи – 3 броя.
+Доставка и монтаж на енергийно ефективни изолационни системи на сграда.
+Обособена позиция 1. Термопомпена система въздух-вода с мощност 26 kW – 1 брой;
+Обособена позиция 2. Термопомпа въздух-въздух с мощност 16.1 kW – 2 броя;
+Обособена позиция 3. Подобряване на енергийната ефективност на сграда чрез:
+Топлоизолационна плоча от XPS -18 кв.м, топлоизолационна плоча от EPS – 127 кв.м. и Сандвич панел с топлоизолация от PUR за топлоизолиране на покриви 160 кв.м.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Системи и техника за сигурност" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1534-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Процедура № 1: Изпълнение на строително – монтажни работи (СМР) по подобряване на енергийната ефективност в производствената база на „Туристстрой – Царацово“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ТУРИСТСТРОЙ - ЦАРАЦОВО" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1472-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Създаване и тестване на прототипи и пилотни линии, свързани с разработването на продуктовата иновация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВОДСТРОЙ ПЛОВДИВ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0351-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и инсталация на ДМА за нуждите на Булпласт – М ЕООД </x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛПЛАСТ-М ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1993-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за изграждане на Локално съоръжение за съхранение на електроенергия (ЛСС) с капацитет от 5.08 МWh, и максимална активна мощност отдавана към мрежата 2.4 МW, като част от комбиниран проект към изградена и пусната в експлоатация фотоволтаична електроцентрала (ФвЕЦ) с мощност 3.0 МW за производство на електроенергия от ВЕИ (слънчева енергия)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Пи Ви Вижън ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.004-1736</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и инсталация на CNC пробивен център – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХАРМОНТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-1340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на система за сгъстен въздух, състояща се от 1 брой компресор с инверторно управление с изсушител и 1 брой ресивър</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕТАЛ ГРУП ЕЛИТ 2006 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1049-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>доставка на мебели за ресторант</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЮ ШИЛД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2421-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, дизайн и софтуерно разработване на иновативни функционалности - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИМОНАС КАРДС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0104-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> „СЪЗДАВАНЕ И ТЕСТВАНЕ НА ПРОТОТИПИ И ПИЛОТНИ ЛИНИИ, СВЪРЗАНИ С РАЗРАБОТВАНЕТО НА ПРОДУКТОВА ИНОВАЦИЯ - ИНОВАТИВНИ 
+КОЗМЕТИЧНИ ПРОДУКТИ (КРЕМ И СЕРУМ) НА БАЗА НА ROSEPROINN СИСТЕМАТА“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕКОМААТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0241-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на 1 бр  Апарат за фокусирана високоинтензивна магнитна терапия
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ДЕВАЛ 2017 ЕООД</x:t>
-[...14 lines deleted...]
-    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на енергийно ефективно оборудване за нуждите на „НАДЕЖДА-94“ ООД
+    <x:t>МЕДИЦИНСКИ ЦЕНТЪР ХИПОКРАТ - Н ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2554-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предмет на предвидената процедура	Обект на процедурата	Приложим нормативен акт	Действия
+Доставка, монтаж, настройка и въвеждане в експлоатация на оборудване за разширение на съществуваща фотоволтаична система за собствено потребление и изграждане на система за съхранение на електрическа енергия за нуждите на хотелски комплекс. Процедурата включва доставка на фотоволтаични панели, конструкция, свързващи компоненти, система за съхранение на енергия (батерия), комуникационно оборудване, електроразпределителни компоненти, монтажни дейности, настройка и пуск в експлоатация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>САН ПРОПЪРТИС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0261-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане и внедряване на ИКТ решение, представляващо единна интегрирана информационна система, включваща следните функционално свързани модули:
+•	система за управление на складовото стопанство (WMS); 
+•	система за управление на производството; 
+•	система за архивиране на информация. 
 </x:t>
   </x:si>
   <x:si>
-    <x:t>НАДЕЖДА-94 ООД</x:t>
-[...18 lines deleted...]
-</x:t>
+    <x:t>Плутон Инвест ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1418-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка , монтаж и въвеждане в експлоатация на 2бр термопомпи въздух-вода и придружаваща екипировка с обща топлинна мощност 100 kW .</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕН ТИ ЕН - БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0270-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и пускане в експлоатация на ДМА: Компресор за сгъстен въздух с инверторно управление – 2 бр. и Ресивър за сгъстен въздух – 2 бр.  и Изсушител за сгъстен въздух – 2 бр.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МОНТАЖИ ПРОБГ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0108-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и внедряване на интегрирана информационна система, включваща CRM система и система за бизнес анализи (BI)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФЕЛДЕР ГРУП БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0125-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на СМР за: Обособена позиция 1 - „Внедряване на съвременни технически решения за енергийна ефективност на сградата – изолиране на външните стени, покрив, подмяна на дограмата“ Обособена позиция 2 - „Изграждане на термопомпена и рекуперативна вентилационна инсталации“ Обособена позиция 3 - „Инсталиране на локални съоръжения за съхранение на енергия батерии в комбинация с инвертори“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АЛНИ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0226-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на енергийната ефективност на УЗУНОВ 90 АНИМАЛПЕТС ООД, структуриранa в две обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>УЗУНОВ 90 АНИМАЛПЕТС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0547-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на високотехнологично оборудване по 2 обособени позиции 
+•	Обособена позиция 1: Доставка на компютърно оборудване 
+•	Обособена позиция 2: Доставка на лазер за гравиране и рязане</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ДИ ЕН ЕЙ ПРОДЖЕКТ“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2801-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на ИКТ разделени в четири обособени позиции, както следва:
+Обособена позиция 1: "Създаване на онлайн магазин" - 1 бр.
+Обособена позиция 2: "Въвеждане на Система за управление на ресурсите(ERP система)" - 1бр.
+Обособена позиция 3: "Изграждане на система за защита на информацията в локална мрежа" - 1 бр.
+Обособена позиция 4: "Изграждане на система за архивиране на информация" - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"М И Д АВТО" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1319-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАЗХОДИ ЗА УСЛУГИ И РЕШЕНИЯ В ОБЛАСТТА НА ИКТ по следните обособени позиции:
+Обособена позиция 1 – Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)
+Обособена позиция 2 – Въвеждане на система за управление на веригата за доставки на продукти за производствения процес/процеса на предоставяне на услуги
+Обособена позиция 3 – Въвеждане на система за управление на складовото стопанство (WMS)
+Обособена позиция 4 – Въвеждане на система за управление на производството</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СОНЕЛ-В ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1341-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на 4 броя системи/модули за нуждите на СЧЕТОВОДНА КЪЩА ОФИС 2001 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СЧЕТОВОДНА КЪЩА ОФИС 2001 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0726-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разработване и тестване на прототип на приложение: Тест за изследване на компетентностни модели за предвиждане и оценка на стереотипни ценностни системи: „Когнитивни меметики“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЛП БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0117-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на решения в областта на ИКТ по обособени позиции: ОП 1: Въвеждане на Система за управление на ресурсите (ERP система) – 1 бр.; ОП 2:Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНФОРМА 2002 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1738-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка на активи за нуждите на МЕДИКО-ДЕНТАЛЕН ЦЕНТЪР „ВИЗИОДЕНТ“ ЕООД, в рамките на ДБФП BG05SFPR002-1.004-0456-C01“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕДИКО-ДЕНТАЛЕН ЦЕНТЪР „ВИЗИОДЕНТ” ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0456-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на 3 броя термопомпи " въздух-вода"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТНА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0813-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на локално съоръжение за съхранение на енергия батерия в комбинация с инвертор 102,4kW.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АВТОКОМФОРТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0003-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изграждане на нова фотоволтаична инсталация 55kw.за производство на енергия от ВЕИ за собствено потребление в комбинация с локални съоръжения за съхранение на енергия (батерии)“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>БЕЙКЪЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0024-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждането на фотоволтаична система за собствено потребление с инсталирана мощност 20 kW и локални съоръжения за съхранение на електрическа енергия с капацитет минимум 50 kWh, в производствена база „РЕА-Елена Будовска“,гр. Хасково</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РЕА - Елена Будовска ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0991-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, доставка и изграждане на фотоволтаична електрическа централа за собствено потребление с мощност 50 kW и батериен блок с капацитет 51 kWh, включително
+присъединяване, пуск и въвеждане в експлоатация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АКЮРЪСИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0103-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 60 kW за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НН ЕЛЕКТРОНИК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0904-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 50 kW за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПЕРФЕКТ ПЛАСТ ВЕЛИКИ ПРЕСЛАВ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0745-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на машини за целите на проект BG16RFPR001-1.010-0354:
+1. Пакетен циркуляр с NC управление - 1 бр.;
+2. Кантираща машина – 1 бр.;</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТИВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-0354</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) с мощност 55 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФРИНА - КМ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0501-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на ДМА по ОП "Конкурентноспособност и иновации в предприятията 2021-2027", по проект "Подобряване на производствения капацитет на семейната рекламна агенция Райц-2 ООД", включваща "обектив, или еквивалентно"</x:t>
   </x:si>
   <x:si>
     <x:t>РАЙЦ - 2 ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.004-0378-C01</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Закупуване на ДМА по ОП "Конкурентноспособност и иновации в предприятията 2021-2027", по проект "Подобряване на производствения капацитет на семейната рекламна агенция Райц-2 ООД", включваща ДМА "UV LED printer, или еквивалентно"; "Принтер за директен печат върху текстил и DTF, или еквивалентно"; "Машина за огъване на пластмаса, или еквивалентно"; "Фибров лазер 50W Лазерен Маркировщик + Автофокус, или еквивалентно"; "Лазер за рязане и гравиране на метал, или еквивалентно".
-[...363 lines deleted...]
-    <x:t>BG16RFPR001-2.004-2458-C01</x:t>
+    <x:t>Изпълнение на дейностите по административен договор № BG16RFPR001-2.004-2069-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДМТех ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2069-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Неотложен и необходим ремонт за подобряване на енергийната ефективност в сграда, собственост на „Актив инвест груп“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Актив инвест груп ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1218-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> "Неотложен и необходим ремонт за подобряване на енергийната ефективност в сграда“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВСД Сервиз</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2720-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на нови дигитални решения с цел повишаване нивото на дигитализация в СТРОЙМАРКЕТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТРОЙМАРКЕТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1861-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Строително монтажни работи на фотоволтаични панели в комбинация с инвертори с мощност 100кW за собствено ползване на ПОЛИПЛАСТ ПМ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПОЛИПЛАСТ ПМ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2723-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Възлагане на услуги за внедряване на интегрирани софтуерни решения в областта на информационните и комуникационни технологии, насочени към дигитализация и оптимизация на управленските и бизнес процесите на предприятието. Внедряване на система за управление на взаимоотношенията с клиенти (CRM) и система за бизнес анализи (Business Intelligence).</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">
-Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 30 kW за собствено потребление</x:t>
-[...5 lines deleted...]
-    <x:t>BG16RFPR001-2.004-0750-C01</x:t>
+Технически прегледи ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1054-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ДМА за енергийна ефективност: ОП1 - Рекуперативни блокове за отопление вентилация охлаждане - 3 броя, ОП2 - Термопомпи - 2 броя, ОП3 - Компресор за сгъстен въздух вкл. резервоар за сгъстен въздух - 1 брой</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТС Холдинг Груп ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0161-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 55 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕБЕЛИ СПАС ДИЗАЙН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0051-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 60 kWp за собствено потребление </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЮНЕЛ ИНВЕСТ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1491-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична система 50 kW за производство на електроенергия за собствено потребление и система за съхранение на електрическа енергия 200 kWh.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КРЕС-Д ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0095-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Проектиране и изграждане на фотоволтаична инсталация с мощност 30 kW и система за съхранение на енергия с капацитет минимум 60 kWh предназначени за собствено потребление </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Идея Хоум ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0347-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">СМР за изграждане на фотоволтаична електрическа централа с мощност 29,580 kW (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"БИЗНЕС НЕДЕВИ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0290-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 56 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СОЛА 2020" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0033-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на енергийната ефективност на фирма ЕВРОПАВИМЕНТИ ПЛЮС ООД чрез енергоспестяващи мерки</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕВРОПАВИМЕНТИ ПЛЮС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0581-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Енергийна ефективност и използване на енергия от възобновяеми източници в „Дръстър Инженеринг“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дръстър Инженеринг ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1866-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на мебели по проект BG-RRP-1.015 ,,Училищна STEM среда" и сключен договор номер BG-RRP-1.015-2288-CO1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОСНОВНО УЧИЛИЩЕ "ВАСИЛ ЛЕВСКИ"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-1.015-2288-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на обзавеждане и оборудване за провеждане на дейности за Фондация "Св. Пимен Зографски - Национална художествена академия"</x:t>
   </x:si>
   <x:si>
     <x:t>НАЦИОНАЛНА ХУДОЖЕСТВЕНА АКАДЕМИЯ</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-1.001-0066-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение "Каритас София"</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMPR001-2.001-0007-C03</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
@@ -1385,1843 +1358,1775 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E105"/>
+  <x:dimension ref="A1:E101"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46192</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46183</x:v>
+        <x:v>46197</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46192</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46183</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46192</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46184</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46192</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46184</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46192</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46185</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46192</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46185</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46192</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46185</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46192</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46185</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46192</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46185</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46194</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46187</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46194</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46182</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46195</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46188</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46195</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46188</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46195</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46188</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46195</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46188</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46195</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46188</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46195</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46188</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46195</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46188</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46195</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46188</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46195</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46188</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46195</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46188</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46195</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46187</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46195</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46185</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46195</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46185</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46195</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46185</x:v>
+        <x:v>46197</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46195</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46185</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46195</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46185</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46195</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46185</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46195</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46185</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46195</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46185</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46195</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46183</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46195</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46178</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46195</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46178</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46195</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46178</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46195</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46178</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46195</x:v>
+        <x:v>46214</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46178</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46195</x:v>
+        <x:v>46214</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46178</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46195</x:v>
+        <x:v>46214</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46178</x:v>
+        <x:v>46207</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46195</x:v>
+        <x:v>46214</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46178</x:v>
+        <x:v>46207</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46196</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46184</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46196</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46188</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46196</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46189</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46196</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46189</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46196</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46189</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46196</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46189</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46196</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46189</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46196</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46189</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46196</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46188</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46196</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46184</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46196</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46188</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46196</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46188</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46197</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46190</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46197</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46190</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46197</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46190</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46197</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46190</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46197</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46190</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46197</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46185</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46197</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46190</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46197</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46189</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46197</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46188</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46198</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46190</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46198</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46190</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46198</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46190</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46198</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46190</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46198</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46191</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46198</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46191</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46198</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46191</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46198</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46190</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46198</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46191</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46198</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46191</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46198</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46191</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46198</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46191</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46199</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46191</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46199</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46189</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46199</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46189</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46199</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46189</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46199</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46189</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46200</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46185</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46200</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46185</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46200</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46188</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46200</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46188</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46200</x:v>
+        <x:v>46221</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46188</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46200</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46188</x:v>
+        <x:v>46207</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
-        <x:v>46201</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B85" s="2">
-        <x:v>46191</x:v>
+        <x:v>46208</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="2">
-        <x:v>46201</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B86" s="2">
-        <x:v>46191</x:v>
+        <x:v>46208</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="2">
-        <x:v>46201</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B87" s="2">
-        <x:v>46191</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="2">
-        <x:v>46202</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B88" s="2">
-        <x:v>46190</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="2">
-        <x:v>46202</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="B89" s="2">
-        <x:v>46190</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="2">
-        <x:v>46202</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="B90" s="2">
-        <x:v>46190</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="2">
-        <x:v>46202</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B91" s="2">
-        <x:v>46185</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:5">
       <x:c r="A92" s="2">
-        <x:v>46202</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B92" s="2">
-        <x:v>46185</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:5">
       <x:c r="A93" s="2">
-        <x:v>46203</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B93" s="2">
-        <x:v>46188</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:5">
       <x:c r="A94" s="2">
-        <x:v>46203</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B94" s="2">
-        <x:v>46188</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:5">
       <x:c r="A95" s="2">
-        <x:v>46203</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="B95" s="2">
-        <x:v>46188</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:5">
       <x:c r="A96" s="2">
-        <x:v>46203</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="B96" s="2">
-        <x:v>46188</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:5">
       <x:c r="A97" s="2">
-        <x:v>46203</x:v>
+        <x:v>46228</x:v>
       </x:c>
       <x:c r="B97" s="2">
-        <x:v>46188</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:5">
       <x:c r="A98" s="2">
-        <x:v>46203</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="B98" s="2">
-        <x:v>46188</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:5">
       <x:c r="A99" s="2">
-        <x:v>46203</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B99" s="2">
-        <x:v>46189</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:5">
       <x:c r="A100" s="2">
-        <x:v>46203</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B100" s="2">
-        <x:v>46191</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:5">
       <x:c r="A101" s="2">
-        <x:v>46204</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B101" s="2">
-        <x:v>46184</x:v>
+        <x:v>45671</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
-        <x:v>284</x:v>
-[...46 lines deleted...]
-      <x:c r="D104" s="0" t="s">
         <x:v>292</x:v>
-      </x:c>
-[...18 lines deleted...]
-        <x:v>296</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Tenders and Offers</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Area</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>