--- v1 (2026-07-09)
+++ v2 (2026-07-31)
@@ -1,997 +1,826 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R453e0df278d347ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/07e8928abb9a4fd99800cb71b8c96eb7.psmdcp" Id="R8b5529b9648c40b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc49f2d3de7b24b82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0dcfa4fc5678441a809c840adbb81919.psmdcp" Id="R1882074638094975" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Tenders and Offers" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Offers submission deadline</x:t>
   </x:si>
   <x:si>
     <x:t>Announcement date of procedure for external assignment</x:t>
   </x:si>
   <x:si>
     <x:t>Procedure subject</x:t>
   </x:si>
   <x:si>
     <x:t>Beneficiary</x:t>
   </x:si>
   <x:si>
     <x:t>Contract registration number</x:t>
   </x:si>
   <x:si>
-    <x:t>„Доставка и монтаж на технологично оборудване за ФЕЦ за производство на електроенергия за собствени нужди на фирма "РЕАЛ ВД" ООД, със следните параметри - 50,5kWp фотоволтаичнa системa и 62кВтч батерии за съхранение.“</x:t>
-[...26 lines deleted...]
-    <x:t xml:space="preserve">„Доставка, внедряване и въвеждане в експлоатация на ERP система за управление на ресурсите и POS система за управление на продажбите на дребно за нуждите на „ ТЕХНИКЪЛ - СТ ЕООД“
+    <x:t xml:space="preserve">„Изграждане на фотоволтаична електрическа инсталация за собствено потребление с номинална мощност 55 kW (инсталирана DC мощност 55,080 kWp) и батерийна система с номинален капацитет 56,32 kWh“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>БЕЙКЪЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0024-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Проектиране и изграждане на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление с инсталирана мощност 20 kW и локално съоръжение за съхранение на електрическа енергия с капацитет минимум 20 kWh в „МЕНЛИ КНАЙФ“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МЕНЛИ КНАЙФ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1245-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на Чилъри - 2 бр., за целите на проект BG16RFPR001-2.004-1560-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ЕЛЕКТРОСТАРТ“ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1560-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМР за прилагане на мерки за енергийна ефективност по следните обособени позиции:
+ОП 1 „Топлинно изолиране на външни стени и под“
+ОП 2 "Подмяна на външни прозорци и остъклени врати, с рамка от алуминий с прекъснат топлинен мост“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПРОВАД ПЛОД" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0440-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> „Доставка и монтаж на фотоволтаична система и енергийно ефективни прозрачни ограждащи конструкции, обособени в две позиции“
+•  Обособена позиция № 1: Доставка и монтаж на фотоволтаична система с инвертори. 32 KW
+•  Обособена позиция № 2: Доставка и монтаж на енергийно ефективни прозрачни ограждащи конструкции – алуминиева дограма с прекъснат термомост. 145 кв.м
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ТЕХНИКЪЛ - СТ ЕООД</x:t>
-[...39 lines deleted...]
-    <x:t xml:space="preserve">БАЙ СЪРПРАЙЗ БГ ЕООД
+    <x:t>ЗЕЙНТЕКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0999-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предоставяне на услуги по внедряване на съвременни софтуерни решения в областта на информационните и комуникационни технологии (ИКТ), с цел повишаване нивото на дигитализация, ефективността и интегрираното управление на бизнес процесите в УАН ГИФТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>УАН ГИФТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0530-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Възлагане на научни изследвания – изграждане и тестване на прототип на иновативна платформа за автоматизирано диагностициране на заболявания чрез изкуствен интелект и компютърно зрение</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Коуд Рънърс ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0114-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Доставка и монтаж на локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертор/и по АДБФП  BG16RFPR001-2.004-2218-C01 „Изграждане на локални съоръжения за съхранение на енергия в “Георги Венциславов 2005“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГЕОРГИ ВЕНЦИСЛАВОВ - 2005 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2218-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане  на фотоволтаична електрическа централа (ФтЕЦ) с инсталирана мощност 60 kW, предназначена за производство на електроенергия за собствено потребление. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>АГРОМАШИНА ГРУП ПАЗАРДЖИК</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0840-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на 100 kW локални съоръжения за съхранение на енергия - батерии в комбинация с инвертори за нуждите на Кариби ЕООД, в рамките на ДБФП BG16RFPR001-2.004-0181-C01.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFPR001-1.012-0262-C01</x:t>
-[...74 lines deleted...]
-    <x:t xml:space="preserve">Закупуване, доставка и въвеждане в експлоатация на  "Комплект фотоапарат с обективи" - 1 бр.
+    <x:t>КАРИБИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0181-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Инженеринг – проектиране и изграждане на обществена пералня за пране на хотелско, болнично и друг вид обществено пране в УПИ XXIII-44, XXIV-45, XXV-46, XXVI-47 и XXVII-48, кв.331а, по плана на гр. Ямбол</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“ДСГ България” ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0029-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на ЛОКАЛНИ СЪОРЪЖЕНИЯ ЗА СЪХРАНЕНИЕ НА ЕНЕРГИЯ (БАТЕРИИ) В КОМБИНАЦИЯ С ИНВЕРТОР/И.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НАЙД - ДЕ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2644-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на ЛОКАЛНИ СЪОРЪЖЕНИЯ ЗА СЪХРАНЕНИЕ НА ЕНЕРГИЯ (БАТЕРИИ) В КОМБИНАЦИЯ С ИНВЕРТОР/И</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КА ЕМ-ВАРНА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0930-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на топлоизолационни системи за външни стени и подове към външен въздух: ТИ плоча от EPS,</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОДЕСОССТРОЙ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1357-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ДЖИ ТИ КАПИТАЛ' ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2114-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дезинфекция, дезинсекция и дератизация (ДДД) за сигурни зони в РПЦ София и РПЦ Харманли - МОМ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Държавна агенция за бежанците при Министерския съвет (ДАБ при МС)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-1.003-0002-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и монтаж на топлоизолационни системи от сандвич панели за покриви
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ТЕХНО ЕНТЕРТЕЙНМЪНТ ООД</x:t>
-[...10 lines deleted...]
-ОП  5. Кука за повдигане съгласно приложена техническа спецификация- 1 опаковка с минимална товароподемност 1000 кг  и 1 опаковка с минимална товароподемност 2000 кг.
+    <x:t>ДЪ ПОЙНТ СТОНЕ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2189-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Проектиране и изграждане на фотоволтаична система за собствено потребление с изходяща мощност АС минимум 60 kW и локални съоръжения за съхранение на електрическа енергия с капацитет минимум 60 kWh, в производствена база „Еврохолд Финанс“ ЕООД , находяща се в гр. Враца, ул.“Илинден“ № 5 </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Еврохолд финанс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1257-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на Фотоволтаична централа с мощност до 60 kWp за собствени нужди, върху покриви на  СПА Комплекс "Свети Георги", с. Балдево, община Гърмен.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>УРУМОВ - 2 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1024-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на енергоефективно оборудване (VRF/VRV системи и термопомпи въздух–въздух) за търговските обекти на ПОТРЕБИТЕЛНА КООПЕРАЦИЯ „НАПРЕДЪК“, гр. Варна“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПОТРЕБИТЕЛНА КООПЕРАЦИЯ НАПРЕДЪК Кооперация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0171-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа ФтЕЦ 55KW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕМИЛИОНИ 2019 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2276-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и внедряване на ИКТ решения за дигитализация на дейността на „СКАРАТА“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Скарата ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0163-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител във връзка с изпълнение на АД № BG16RFPR001-1.012-0308-C01 с две обособени позиции
+Обособена позиция 1:
+• Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система)
+• Въвеждане на система за бизнес анализи (Business Intelligence система)
+• Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система)
+Обособена позиция 2:
+• Изграждане на система за архивиране на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЛДИДЖИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0308-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на термопомпена VRF система за нуждите на „Стрийт парк“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТРИЙТ ПАРК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2055-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, внедряване, конфигуриране, обучение и гаранционна поддръжка на „AI Maintenance Assistant – Интелигентна система за прогнозна диагностика, анализ и подпомагане на техническата поддръжка чрез изкуствен интелект</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДАНЛЕКС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0614-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Интегрирани системи за управление на бизнес процесите в "Диалдент 2000 ЕООД"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Диалдент 2000 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0336-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване за внедряване на мерки за енергийна ефективност</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СИТИ НОВЕЛ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2339-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на Фотоволтаична електрическа централа 50kWp за собствени нужди и локално средство за съхранение на електроенергия. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СЪН СИС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1824-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изграждане на нова фотоволтаична инсталация за производство на енергия от ВЕИ за собствено потребление (Фотоволтаични панели в комбинация с инвертори) с мощност 150 kW“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНВЕНТИКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0154-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на 1 брой портално подемно съоръжение за въвеждане на нов процесов модел в производството на строителни и декоративни скални материали</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЙОТОВ СТОУН ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-0702</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на фотоволтаична система за производство на електрическа енергия за собствени нужди, състояща се от фотоволтаични панели, хибридни инвертори, носеща конструкция, кабели и всички необходими компоненти за нормалното функциониране на системата, с обща инсталирана мощност 150 kWp“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Мартис 09 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0672-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на рекуперативни блокове за отопление, вентилация и охлаждане (рекуператори) - 4бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Нитекс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0418-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разработване, доставка и внедряване на интегрирана информационна система за управление на бизнес процесите в предприятието, включваща ERP система, CRM система, Point-of-Sale система и система за архивиране на информацията, както и обучение на персонала за работа със системата.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВИСТА-СЕРВИЗ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1324-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Създаване и тестване на Система за диагностициране, назначаване и моделиране на Индивидуални Ортопедични стелки, свързани с разработването на продуктова иновация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОРТОТЕХ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0466-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Дигитализация на Спектър 68 ООД
+Обособена позиция 1: Въвеждане на система за управление на складовото стопанство (WMS)
+Обособена позиция 2: Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система)
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ГЛОБАЛ ЛИФТ ООД</x:t>
-[...7 lines deleted...]
-Обособена позиция 2: ДНА - Пакет софтуери за дизайн, 3D моделиране и AI помощни средства с колаборационен модул - 1 бр.
+    <x:t>СПЕКТЪР 68 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0208-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Проектиране и изграждане на фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление с локално съоръжение за съхранение на електрическа енергия (батерия), с мощност на инвертора 20 kW, за нуждите на „АВТОКАР-КОМЕРС“ ЕООД“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АВТОКАР-КОМЕРС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0403-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на батерия 215 kW с инвертор</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ФОРС - 81 ООД
 </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Определяне на доставчик с три обособени позиции:
-[...2 lines deleted...]
-ОП 3.Въжена лебедка съгласно приложена техническа спецификация - 1 бр. 
+    <x:t>BG16RFPR001-2.004-0664-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">СМР по прилагане на мерки за енергийна ефективност по външните ограждащи конструкции на производствената сграда на ДЕТЕЛИНА 2007 ЕООД, които включват:
+- Топлоизолационна система за външни стени и подове към външен въздух –
+доставка и монтаж на топлоизолационни плочи от минерална вата, вкл. лепило, механично закрепване с дюбели, армираща шпакловка със стъклотекстилна мрежа, грунд и финишно покритие, обработка на ъгли, водооткапи и детайли;
+- Прозрачни ограждащи конструкции – доставка и монтаж на прозорци и врати с рамка от алуминий с прекъснат топлинен мост, остъклени със стъклопакет с нискоемисионно стъкло, вкл. демонтаж на съществуваща дограма, обръщане на страници, подпрозоречни поли и уплътняване.
+- Прозрачни ограждащи конструкции – доставка и монтаж на прозорци и врати с рамка от екструдиран поливинилхлорид (PVC), остъклени със стъклопакет с нискоемисионно стъкло, вкл. демонтаж на съществуваща дограма, обръщане на страници, подпрозоречни поли и уплътняване. 
 </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Определяне на доставчик с четири обособени позиции:
-[...3 lines deleted...]
-ОП 4.Скоба захватна съгласно приложена техническа спецификация - 1 бр.
+    <x:t xml:space="preserve">
+ДЕТЕЛИНА 2007 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0713-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и монтаж на оборудване и материали за ДЕТЕЛИНА 2007 ЕООД:
+- трифазен хибриден инвертор за съхранение на енергия , високоволтов, с 2 независими батерийни входа, безпроблемно превключване, вкл. Комуникационен модул, или еквивалентно;
+- батерийна система за съхранение на енергия, клъстер от 3÷15 модула (брой модули съгласно проекта), безкабелно подреждане, или еквивалентно;
+- управляващ модул на батерийната система, работно напрежение 134,4–864 V, или еквивалентно;
+- DC кабели, соларен тип, с MC4 конектори, за връзка PV масив –инвертор и инвертор – батерийна система, вкл. крайни обработки, или еквивалентно;
+- AC кабелна линия от инвертора до главно разпределително табло, вкл. кабелоносещи системи (скари, тръби, крепежи);
+- разпределително табло с комутационна и защитна апаратура – автоматични прекъсвачи,дефектнотокова защита, катодни отводители тип II (AC и DC страна);
+- материали за заземителна и мълниезащитна инсталация – заземители, шини, проводници, клеми. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Предоставяне на услуги за текуща подкрепа за социална и трудова интеграция на 5 новонаети лица в социалното предприятие „Поливас 2013“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Поливас 2013" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0013-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 56 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"РЕФРАН" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0933-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Инженеринг – проектиране и изграждане на вътрешна инфраструктура на обект „Индустриален парк със складова база в УПИ I-307, кв.10в, по плана на промишлена зона гр. Сливен“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“ДСГ Логистика” ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.005-0006-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на енергийната ефективност на ЛМ ХОЛИДЕЙС ООД, структуриранa в две обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛМ ХОЛИДЕЙС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0721-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на 3 обособени позиции: ОП1 Системи за оползотворяване на отпадна топлина студ генерирана при производството на сгъстен въздух или студопроизводство; ОП2 Енергийно ефективни охладители на въздух; ОП3 Котли на биомаса </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Интерпред Партнер АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1151-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на интегрирана информационна система в "Алфабот" ООД, включваща следните основни модули/системи:
+1. Въвеждане на система за управление на взаимоотношенията с клиенти
+(CRM система);
+2. Въвеждане на система за управление на веригата за доставки на
+суровини/материали/компоненти/продукти за производствения процес;
+3. Въвеждане на система за управление на складовото стопанство (WMS);
+4. Въвеждане на модул/система за управление на производството.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АЛФАБОТ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0917-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на ДМА, както следва: ОП 1 - Компресор с инверторно управление с изсушител при номинална мощност на основния двигател от 22 kw - 2бр. ОП 2 - Централизирано управление (ЦУ) за сгъстен въздух - 1 бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ АНДИ-АНИ ИВАНОВА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1301-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изработване на технически проект и изграждане на ФЕЦ с мощност минимум 100 kW за производство на енергия от възобновяеми източници за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"КМС" ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1175-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на система от възобновяеми енергийни източници за получаване на електроенергия за собствено потребление“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Искрецка Пъстърва ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG14MFPR001-2.002-0022-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Топлинно изолиране на външни стени с ТИ плочи от EPS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РД СИСТЕМС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1091-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМР за прилагане на мерки за енергийна ефективност по следните обособени позиции:
+ОП 1 „Топлинно изолиране на външни стени със сандвич панели“
+ОП 2 " Доставка и монтаж на външни прозорци и остъклени врати, с рамка от алуминий с прекъснат топлинен мост“
+ОП 3 "Доставка и монтаж на секционни индустриални врати“,</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ДАНИМПЕКС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0595-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМР за прилагане на мерки за енергийна ефективност по следните обособени позиции:
+ОП 1 „Топлинно изолиране на външни стени със сандвич панели“
+ОП 2 " Доставка и монтаж на външни прозорци и остъклени врати, с рамка от алуминий с прекъснат топлинен мост“
+ОП 3 "Доставка и монтаж на секционни индустриални врати“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ГАТО 2020" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0612-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на съвременна VRV система за отопление и охлаждане в Медицински център "Света Ана".</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЦ СВЕТА АНА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1986-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предоставяне на маркетингови, рекламни и дигитални услуги и внедряване на CRM система за развитие на бизнес процесите на „Биоконсерв“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Биоконсерв ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0067-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на Фотоволтаична електрическа централа 50 kWp за собствени нужди  и локално средство за съхранение на електроенергия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СТОВИ 1" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2116-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изработване на технически проект и изграждане на фотоволтаична електрическа централа с инсталирана мощност минимум 20 kW, включваща локално съоръжение за съхранение на електрическа енергия с капацитет минимум 20 kWh, за производство и използване на електрическа енергия от възобновяеми източници за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗДРАМИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1323-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за изпълнение на енергийно-ефективна външна топлоизолационна система на производствена сграда</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗЕКАЛАБС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2070-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, инсталиране и въвеждане в експлоатация на Локални съоръжения за съхранение на енергия / батерии/ в комбинация с инвертори.
 </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Доставка на електрически стълбищен катерач – 1 бр. </x:t>
-[...5 lines deleted...]
-- Изграждане и въвеждане на Система за архивиране на информация.
+    <x:t>"НОВИ ТЕХНОЛОГИИ И СИСТЕМИ- СЕЛЕКТ - ПЕТКО ВАТЕВ" ЕТ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0812-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Интеграция на софтуерна платформа със CRM/ERP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИМОНАС КАРДС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0104-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изпълнение на мерки за повишаване на енергийната ефективност на „ДИТА-М БЪЛГАРИЯ ООД“ по обособени позиции:
+Обособена позиция № 1 –  „Доставка и монтаж на 4 броя термопомпи - VRF система на директно изпарение“;
+Обособена позиция № 2 – „Доставка и монтаж на рекуперативен блок за отопление, вентилация и охлаждане“
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ТОТАЛ-ТЕСТ</x:t>
-[...72 lines deleted...]
-ОП 4 „Изграждане на фотоволтаична централа от 15 kW“
+    <x:t>ДИТА-М БЪЛГАРИЯ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1673-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Строително-монтажни дейности за повишаване на енергийната ефективност на „НИКСИ“ ЕООД в две обособени позиции:
+ОП 1: Подмяна на съществуваща дограма с PVC дограма 100 m2
+ОП 2: Монтаж на топлоизолационни системи от сандвич панели за покриви 180 m2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"НИКСИ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0476-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, монтаж след проектиране и изграждане и пуск в експлоатация на Фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с изходна мощност на инверторната група от поне 56,5 kw“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ВЕГАС - 93" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2308-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изграждане на нова фотоволтаична система с мощност 3.6 MW за производство на енергия от възобновяеми източници, за продажба на енергия на свободния пазар в комбинация с локални съоръжения за съхранение на произведената енергия (батерии):
+ОП 1: Изграждане фотоволтаична система с мощност 3.6 MW
+ОП 2: Изграждане на система за съхранение на електрическа енергия с номинална мощност 3 600 kW и номинален капацитет 7 942 kWh“
 </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">"АМБУЛАТОРИЯ ЗА ГРУПОВА ПРАКТИКА ЗА ПЪРВИЧНА ДЕНТАЛНА ПОМОЩ МЕДИКЕЪР" ООД
-[...569 lines deleted...]
-    <x:t xml:space="preserve">Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 60 kWp за собствено потребление </x:t>
+    <x:t>"АКВА-МАГ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.011-0049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на химически продукти</x:t>
+  </x:si>
+  <x:si>
+    <x:t>и.Д. Сълюшън Къмпани ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0383</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертори с изходяща номинална активна мощност 140 kW за производство на електрическа енергия от възобновяеми източници за собствено потребление.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТРАКИЯ КОМЕРС - 90 АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1093-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Строително-монтажни работи с:
+- 380 м2 топлинно изолиране със сандвич-панели за външни стени;
+- 400 м2 топлинно изолиране на външни стени с топлоизолационни плочи от EPS.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Линсон мото" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2480-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на оборудване за фотоволтаична електроцентрала с минимална инсталирана мощност 60 kWp и батерийна система за съхранение на електрическа енергия с минимален използваем капацитет 61,4 kWh за собствени нужди на „ТОПАЛ“ ЕООД.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТОПАЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1269-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и пускане в експлоатация на ДМА: Компресор за сгъстен въздух с инверторно управление – 1 бр. и Ресивър за сгъстен въздух – 1 бр.  и Изсушител за сгъстен въздух – 1 бр.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Агрострой Добрич ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0587-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична централа за собствени нужди комбинирана с локални съоръжения за съхранение на енергия (батерия/и)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СЕЛИН-СТРОЙ 04" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0420-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Строително-монтажни работи за прилагане на мерки за енергийна ефективност: 
+Обособена позиция № 1 Топлинно изолиране на външни стени 
+Обособена позиция № 2 Топлинно изолиране на покрив
+Обособена позиция № 3 Топлинно изолиране на под
+Обособена позиция № 4 Подмяна на прозорци и врати</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЧЕРНОМОРСКИ СОЛНИЦИ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1573-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 60 kWp за собствено потребление</x:t>
   </x:si>
   <x:si>
     <x:t>"ЮНЕЛ ИНВЕСТ" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1491-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Изграждане на фотоволтаична система 50 kW за производство на електроенергия за собствено потребление и система за съхранение на електрическа енергия 200 kWh.</x:t>
-[...59 lines deleted...]
-    <x:t>BG-RRP-1.015-2288-C01</x:t>
+    <x:t>Изграждане на фотоволтаична електроцентрала (ФтЕЦ) с мощност 52 kW, комбинирана с децентрализирана хибридна система за съхранение на енергия с капацитет 60 kWh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Мегаборд Конструкции ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0826-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на офис оборудване:
+Обособена позиция 1 – Доставка на ергономични столове
+Обособена позиция 2 – Доставка на работни бюра
+Обособена позиция 3 – Доставка на шумоизолиращи прегради</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОМЕТ ЕЛЕКТРОНИКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1053-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаична система за собствено потребление с минимална инсталирана мощност 60,30 kWp (DC), хибриден инвертор с минимална номинална мощност 60 kW (AC) и батерия за съхранение на електрическа енергия с минимален капацитет 61,4 kWh за ЕТ „Проектстрой – Петър Петров – Петя Пътева“.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ ПРОЕКТСТРОЙ-ПЕТЪР ПЕТРОВ-ПЕТЯ ПЪТЕВА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2112-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, монтаж и въвеждане в експлоатация на термопомпи от типа "въздух" - "вода" с отоплителна мощност 63 kW– 3 бр. и термопомпи от типа "въздух" - "вода" с отоплителна мощност 27 kW– 3 бр.“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВЕЛИНА ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2761-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дейности за осигуряване на Енергийна ефективност: 
+Обособена позиция 1: Изграждане на Фотоволтаични панели в комбинация с инвертори с мощност 24 kW
+Обособена позиция 2: Изграждане на Локални съоръжения за съхранение на енергия батерии в комбинация с инвертори с мощност 48 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАЙ 2018 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1193-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност соларни понели 30 kW и 40 kw система за съхранение за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФАКТОР 2005 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1187-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Процедура за избор на изпълнител/и за въвеждане на ИКТ услуги/решения в предприятието "ЕВАПРЕС ИНВЕСТ" ЕООД във връзка с АДПБФП № BG16RFPR001-1.012-0096-C01 по процедура „Дигитализация на предприятията“, включваща 3 обособени позиции: 
+Обособена позиция 1: Създаване на онлайн магазин;
+Обособена позиция 2: Въвеждане на ИКТ услуги/решения, включващи:
+* Въвеждане на система за управление на ресурсите (ERP система);
+* Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система);
+Обособена позиция 3: Изграждане на система за защита на информацията в локална мрежа;</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕваПрес Инвест" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0096-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на обзавеждане и оборудване за провеждане на дейности за Фондация "Св. Пимен Зографски - Национална художествена академия"</x:t>
   </x:si>
   <x:si>
     <x:t>НАЦИОНАЛНА ХУДОЖЕСТВЕНА АКАДЕМИЯ</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-1.001-0066-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение "Каритас София"</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMPR001-2.001-0007-C03</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
@@ -1358,1775 +1187,1418 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E101"/>
+  <x:dimension ref="A1:E80"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46212</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46197</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46212</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46204</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46212</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46205</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46212</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46205</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46212</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46205</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46212</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46205</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46212</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46205</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46212</x:v>
+        <x:v>46235</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46205</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46212</x:v>
+        <x:v>46235</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46211</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46212</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46205</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46213</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46206</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46213</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46206</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46213</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46206</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46213</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46206</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46213</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46206</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46213</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46206</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46213</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46206</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46213</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46206</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46213</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46206</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46213</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46206</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46213</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46206</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46213</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46206</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46213</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46206</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46213</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46206</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46213</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46197</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46213</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46198</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46213</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46198</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46213</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46199</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46213</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46203</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46213</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46203</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46213</x:v>
+        <x:v>46239</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46203</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46213</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46203</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46213</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46203</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46213</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46203</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46213</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46203</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46214</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46199</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46214</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46204</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46214</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46207</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46214</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46207</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46216</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46206</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46216</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46209</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46216</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46209</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46216</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46209</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46216</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46209</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46216</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46209</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46216</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46209</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46216</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46206</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46216</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46206</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46216</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46199</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46216</x:v>
+        <x:v>46243</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46202</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46216</x:v>
+        <x:v>46243</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46209</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46217</x:v>
+        <x:v>46243</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46209</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46217</x:v>
+        <x:v>46243</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46210</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46217</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46210</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46217</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46205</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46217</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46209</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46217</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46209</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46217</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46209</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46217</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46210</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46217</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46204</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46218</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46206</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46218</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46210</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46218</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46204</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46218</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46203</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46218</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46211</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46218</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46211</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46218</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46211</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46219</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46211</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46219</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46212</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46219</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46211</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46219</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46212</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46219</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46205</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46219</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46209</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46219</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46209</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46219</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46209</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46220</x:v>
+        <x:v>46249</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46205</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46220</x:v>
+        <x:v>46252</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46205</x:v>
+        <x:v>46221</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46220</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46205</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46220</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46212</x:v>
+        <x:v>45671</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>232</x:v>
-[...60 lines deleted...]
-      <x:c r="C84" s="0" t="s">
         <x:v>239</x:v>
-      </x:c>
-[...293 lines deleted...]
-        <x:v>292</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Tenders and Offers</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Area</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>