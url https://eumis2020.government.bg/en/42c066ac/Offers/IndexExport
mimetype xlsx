--- v0 (2026-05-16)
+++ v1 (2026-06-15)
@@ -1,937 +1,1026 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ccc2c8da8f04391" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/47ff6154a7a54a7291b69a75f2fc56bc.psmdcp" Id="Re7b8e5ee75584d0b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4093dfaa485a43ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3940378238a54a0dac6443dc8cf39a02.psmdcp" Id="R93477df0506d4aa3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Tenders and Offers" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Offers submission deadline</x:t>
   </x:si>
   <x:si>
     <x:t>Announcement date of procedure for external assignment</x:t>
   </x:si>
   <x:si>
     <x:t>Procedure subject</x:t>
   </x:si>
   <x:si>
     <x:t>Beneficiary</x:t>
   </x:si>
   <x:si>
     <x:t>Contract registration number</x:t>
   </x:si>
   <x:si>
-    <x:t>Доставка на оборудване и контейнери за осигуряване на условия за хранене и отдих на работници и служители във „Виас Инженеринг“ ООД с четири обособени позиции</x:t>
-[...78 lines deleted...]
-Обособена позиция 4 Придобиване на специализирани софтуери за архитектурна дейност.
+    <x:t>Изграждане на фотоволтаична електроцентрала с мощност 60 kW за собствено потребление в „Алуакс“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">"АЛУАКС" ООД
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ГЕОМЕРА ЕООД</x:t>
-[...204 lines deleted...]
-    <x:t>Внедряване на локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертор – 61 kWh, към съществуваща соларна система за собствено потребление.</x:t>
+    <x:t>BG16RFPR001-2.004-0392-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертор – 61 kWh, към съществуваща соларна система за собствено потребление</x:t>
   </x:si>
   <x:si>
     <x:t>"БОДУ" ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0424-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Доставка и въвеждане в експлоатация на ДМА за оборудване на архитектурен офис - Компютърни работни системи (3бр.), Лаптопи (3бр.), Мастилоструйно многофункционално устройство (1бр.), Сървър (1бр.)</x:t>
-[...19 lines deleted...]
-Позиция 2. Оборудване на външни пространства за представяне на изкуство "на открито";
+    <x:t>Закупуване на ДМА по ОП "Конкурентноспособност и иновации в предприятията 2021-2027",  по проект "Подобряване на производствения капацитет на семейната рекламна агенция Райц-2 ООД", включваща ДМА "UV LED printer, или еквивалентно";  "Принтер за директен печат върху текстил и DTF, или еквивалентно"; "Машина за огъване на пластмаса, или еквивалентно"; "Фибров лазер 50W Лазерен Маркировщик + Автофокус, или еквивалентно"; "Лазер за рязане и гравиране на метал, или еквивалентно".</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАЙЦ - 2 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0378-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на локални съоръжения за съхранение на енергия батерии в комбинации с инвертори 120 KW.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ВОЛАКОМ" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0329-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, въвеждане в експлоатация и обучение за работа с високоспециализирано медицинско оборудване и софтуер за нуждите на Изследователски комплекс по съдови заболявания, част от споделената инфраструктура на ИК ЮРИЦ „Здраве“, включващо: ангиографска система за ендоваскуларни интервенции, 128-срезов компютърен томограф за перфузионна диагностика и специализиран софтуер за мултимодално управление на образи.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МНОГОПРОФИЛНА БОЛНИЦА ЗА АКТИВНО ЛЕЧЕНИЕ "ХАДЖИ ДИМИТЪР" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR002-1.003-0011-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на специализирано оборудване включващо три обособени позиции: ОП1 Вакуумпълначна машина – 1 брой , ОП 2 Смесител – 1 брой, ОП3 - Месомелачна машина - 1 брой. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>САКИС 78 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0616-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Доставка на специализиран софтуер за подобряване на производствения капацитет на "Моя Студио" ООД"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МОЯ СТУДИО ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1886-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и въвеждане в експлоатация на специализирано оборудване по обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОНТРАПЛАН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2846-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване, доставка и монтаж на Професионален апарат за лазерна епилация SLD - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТОЕВИ 96 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2160-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Доставна на оборудване и техника" вдве обособени позиции (ОП)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТЕДАКО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2704-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Устойчиво енергийно обновяване на сгради в сферата на търговията и услугите</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АХАТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-4.021-0290-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване по проект</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Футболна агенция-Заков ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2574-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Подобряване на производствения капацитет на предприятието, чрез придобиване на ДМА
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ФОНДАЦИЯ "СВ. ПИМЕН ЗОГРАФСКИ - НАЦИОНАЛНА ХУДОЖЕСТВЕНА АКАДЕМИЯ"</x:t>
-[...206 lines deleted...]
-</x:t>
+    <x:t>СИДИЕС 9 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1940-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и въвеждане в експлоатация на интегрирана AI-базирана платформа за интелигентно управление, мониторинг и оптимизация на производството на електрическа енергия в комплект с термални камери</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЙС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-0445</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Закупуване, доставка и въвеждане в експлоатация на: Аудиосистема с аудиоинтерфейс за 1 човек - 2 бр.; Аудиосистема с аудиоинтерфейс за до 6 човека - 1 бр.; Смесителен пулт с 12 канала - 1 бр.; Специализирана компютърна конфигурация за аудио запис - 2 бр.; Мониторна тонколона със стойка - 4 бр.; Динамични микрофони със стойка - 6 бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЦВЕТЕН ЛАБИРИНТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2827-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и пускане в експлоатация на:
+- Обособена позиция 1: Компресор за сгъстен въздух с инверторно управление с изсушител (1 брой);
+- Обособена позиция 2: Ресивър (1 брой)“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЛУБРИКА" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1171-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, монтаж и пуск в експлоатация на Компресор за сгъстен въздух с инверторно управление и окомплектован с изсушител, при Номинална мощност на основния двигател от 75 kw“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПЛАСТИМО" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1769-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на интегрирана информационна система за защита, архивиране, съхранение и споделяне на информация в „ДАРБИ“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дарби ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0486-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+Изграждане и внедряване на системи за обработка и управление на информация за нуждите на „Сглобяем дом“ ЕООД, включващи инсталиране, конфигуриране, тестване и въвеждане в експлоатация на софтуерни решения, структурирани в две обособени позиции, както следва: ОП1: Въвеждане на системи за управление на ресурсите, взаимоотношенията с клиенти и бизнес анализите, включващи: • система за управление на ресурсите (ERP система) • система за управление на взаимоотношенията с клиенти (CRM система) • система за бизнес анализи (Business Intelligence система) ОП2: Изграждане на система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Сглобяем дом ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0575-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на Централно управление на системи за сгъстен въздух – 1 бр.</x:t>
   </x:si>
   <x:si>
     <x:t>БУНАЙ АД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1490-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Доставка и инсталация на:
-[...42 lines deleted...]
-ОП 2: Въвеждане на интегрирани ИКТ системи, включващи:
+    <x:t>Въвеждане на интегрирани ИКТ системи в предприятието "БЪРЦЕФ" ЕООД, включващи:
 1.	Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)
 2.	Въвеждане на система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес
 3.	Въвеждане на система за управление на складовото стопанство (WMS)</x:t>
   </x:si>
   <x:si>
-    <x:t>"РЕНТАЛ БГ ГРУП" ООД</x:t>
-[...106 lines deleted...]
-    <x:t xml:space="preserve">"Предоставяне на услуги по внедряване на съвременни софтуерни решения в областта на информационните и комуникационни технологии (ИКТ), с цел повишаване нивото на дигитализация, ефективността и интегрираното управление на бизнес процесите в Техновент инженеринг ЕООД"
+    <x:t>"БЪРЦЕФ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1357-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на средства за колективна защита
+Об. позиция 1.
+1. Ергономичен работен стол- 5 броя.
+Об. позиция 2.
+1. Бюро, с възможност за регулиране на височината спрямо ръста на служителя- 5 броя.
+Об. позиция 3.
+1. Диван- 2 броя.
+Об. позиция 4.
+1. Модулна кухня- 1 брой.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕТАЛ ИНВЕСТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0574-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и въвеждане в експлоатация на цялостна линия за професионално кухненско оборудване за нуждите на "ФУУДИ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФУУДИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2861-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на фотографска техника и приспособления</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Албумите ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2451-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, инсталиране и тестови пуск на 2 бр. ДМА, в 2 обособени позиции:
+Обособена позиция 1: Доставка, инсталиране и тестови пуск на 1 брой Автоматизирана линейна шевна система с придвижваща тава, за съединения и подгъви на платна за билбордове и тенти;
+Обособена позиция 2: Доставка, инсталиране и тестови пуск на 1 брой Режеща маса (за производство на кутии от микро велпапе и други картони)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИМИДЖ ФАКТОРИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0919-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на доставчик/ци  за закупуване на ДМА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Янева2019 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2082-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на подемно-транспротни средства по Договор № BG16RFPR001-1.004-1828-C01"По-конкурентен семеен бизнес в строителния бранш" по процедура BG16RFPR001-1.004 "Подкрепа за семейните предприятия, предприятията от творческите индустрии и занаятите" към П"КИП" 2021-2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВАСИЛЕВ КРИЕЙТИВ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1828-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на ДМА : моторизиран престилков абкант 3200 х 1.5 мм- 1 бр.  и на ръчна гилотина  2000 x 1.25 mm- 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВАЛ БИЛД СОФИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2113-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Услуга за възлагане на научни изследвания - изграждане и тестване на прототип</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СОЛИТЕХ" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0398-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и въвеждане в експлоатация на машини по 2 (две) обособени позиции:
+ОП1: Малък (мини) багер;
+ОП2: Малък (мини) челен товарач“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НДН ГРУП ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0858-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за въвеждане на ИКТ и дигитални решения във фирма "ПИ ЕС" ООД по обособени позиции: Обособена позиция 1: Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) - 1 бр., Обособена позиция 2: Въвеждане на модул/система за управление на складовото стопанство (WMS) - 1 бр. Обособена позиция 3: Въвеждане на модул/система за управление на производството - 1 бр. Обособена позиция 4: Въвеждане на Система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда - 1 бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПИ ЕС" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1192-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за въвеждане на ИКТ и дигитални решения във фирма "САНТОРИНИ" ООД по обособени позиции:
+Обособена позиция 1: Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) - 1 бр.
+Обособена позиция 2: Въвеждане на модул/система за управление на складовото стопанство (WMS) - 1 бр. 
+Обособена позиция 3: Въвеждане на модул/система за управление на производството - 1 бр.
+Обособена позиция 4: Въвеждане на Система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда - 1 бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"САНТОРИНИ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1203-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на активи по ОБОСОБЕНИ ПОЗИЦИИ:
+ОП1: Система за пълно осигуряване облачно излъчване на ТВ канал 4К включваща дигитално управление на активи
+ОП2: Снимачен комплект за видео запис 4К</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Алехандро Рекърдс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2216-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на соларна термична инсталация за подготовка на гореща вода за битови нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БИЛДИНГ ХОСПИТАЛС АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-4.021-0411-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на доставчик с 3 обособени позиции :
+ОП 1: Доставка на Лаптоп - съгласно приложена техническа спецификация - 1 бр. 
+ОП 2: Доставка на Лазерно мултифункционално устройство - съгласно приложена техническа спецификация - 1 бр. 
+ОП 3: Доставка на Таблет - съгласно приложена техническа спецификация - 1 бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРОЕКТСОФТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2802-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">закупуване на вертикален и хоризонтален кофраж </x:t>
+  </x:si>
+  <x:si>
+    <x:t>КЛИФ ИНВЕСТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2689-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на енергоспестяващи мерки в "Кеш-Ауто" ЕООД – доставка, монтаж и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) с инсталирана мощност 57 kW, предназначена за производство на електрическа енергия за собствено потребление.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КЕШ-АУТО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2337-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка на Бетон помпа-миксер, монтирана на шаси</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОРОНА ИТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-0161</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на технологично оборудване за предоставяне на VoIP услуги с 2 обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТБГ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2740-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и внедряване на интегрирани системи за управление на бизнес процеси, управление на документи и корпоративна информация, по следните обособени позиции:
+Обособена позиция 1: Система за управление на ресурсите (ERP система)– 1 бр.
+Обособена позиция 2: Система за управление на взаимоотношенията с клиенти (CRM система) – 1 бр.
+Обособена позиция 3: Система за бизнес анализи (Business Intelligence система) – 1 бр.
+Обособена позиция 4: Система за архивиране на информация – 1 бр.
+Обособена позиция 5: Система за управление на съхранението и споделянето на информация – 1 бр.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Техновент инженеринг ЕООД</x:t>
-[...83 lines deleted...]
-    <x:t>BG16RFPR001-1.012-1066-C01</x:t>
+    <x:t>КОКИКОМ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1632-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична инсталация 50kw.за производство на енергия от ВЕИ за собствено потребление в комбинация с локални съоръжения за съхранение на енергия (батерии)“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ИНОВЕКС ПАРТНЪРС ГРУП" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0856-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане  и въвеждане в експлоатация фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност минимум 56 kW и система за съхранение на енергия с капацитет минимум 56 kWh, предназначена за покриване на собствените нужди от електроенергия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Евелин 2011 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2052-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Строително монтажни дейности за повишаване на енергийната ефективност в сграда на фирма „Пламен Петров – П“ ООД по обособени позиции: Обособена позиция 1 (ОП1) – Монтаж на топлоизолационни системи на външните стени – 564 кв.м. Обособена позиция 2 (ОП2) – Подмяна на съществуваща дограма с PVC дограма – 188 кв.м.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Пламен Петров – П ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0777-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа 30kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АБС-КО ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0805-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на термопомпи въздух–вода - 3 броя“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МИНЕРАЛКОМЕРС" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1346-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на локално съоръжение за съхранение на енергия (батерия в комплект с инвертор)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТС Инвест Холдинг АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0196-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и интегриране на Система за управление на ресурсите (ERP) и Система за управление на взаимоотношенията с клиенти (CRM)
+Обособена позиция 1: Система за управление на ресурсите (ERP система) - 1 бр.
+Обособена позиция 2: Система за управление на взаимоотношенията с клиенти (CRM система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЯНЕВ И ЯНЕВ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2372-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Закупуване на професионални уреди и оборудване за производство на сладкарски изделия
+1.Доставка и  на професионални машини за производство на сладкарски изделия
+2.Доставка на професионално  обурудване за сладкарски цех
+3.Доставка на пособия и съоражения от неръждаема стомана за производство на сладкарски изделия 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОЛАКОВ-17 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0405-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на следните информационни и комуникационни технологии: ОП 1 - Създаване на онлайн магазин - 1 бр. ОП 2 - Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) - 1 бр. ОП 3 - Въвеждане на модул/система за управление на складовото стопанство (WMS) - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СПАДОС" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0139-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Закупуване, доставка и монтаж на енергийно ефективни активи по две обособени позиции - 1. Фотоволтаични панели в комбинация с инвертори - 20 kW и 2. Локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори - 103 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БАЛКАНСКИ ЕНТЪРТЕЙМЪНТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1229-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на машини, инструменти и оборудване по Договор № BG16RFPR001-1.004-1828-C01"По-конкурентен семеен бизнес в строителния бранш" по процедура BG16RFPR001-1.004 "Подкрепа за семейните предприятия, предприятията от творческите индустрии и занаятите" към П"КИП" 2021-2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, монтаж, обучение на персонала и пуск в експлоатация на два броя
+рекуперативни блокове с пластинчати топлообменници“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ТИФАНЕЛ“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1920-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на 4 бр Термопомпи VRF/VRV система на директно изпарение  с обща топлинна мощност  238,5 kw”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РХ 5 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0057-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж след проектиране и изграждане и пуск в експлоатация на Фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с изходна мощност на инвертора от поне 19,62 kw“</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и внедряване на интегрирани системи за управление на бизнес процеси, управление на документи и корпоративна информация, както следва:
+Обособена позиция 1: Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система)  – 1 бр.
+Обособена позиция 2: Изграждане на система за защита на информацията в локална мрежа – 1 бр.
+Обособена позиция 3: Изграждане на система за архивиране на информация– 1 бр.
+Обособена позиция 4: Изграждане на система за управление на съхранението и споделянето на информация  – 1 бр.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕМ ДЖИ ЕМ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1633-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на 7бр. термопомпи</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Централ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1148-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Процедура по избор на изпълнител за въвеждане на съвременни информационни и комуникационни технологии: Обособена позиция 1. Система за бизнес анализи (Business Intelligence – BI); 2. Система за вътрешнофирмени обучения в електронна среда; 3. Система за архивиране на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕНДОРЕП" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0345-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за предоставяне на специфично обучение - "Зелени и дигитални умения за успешна кариера",  в изпълнение на проект BG05SFPR002-1.019-0009-С01 „Инвестиция в дигитални и зелени умения за устойчиво развитие“, финансиран по Програма „Развитие на човешките ресурси“ 2021–2027. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИМЕТРИК КОМЮНИКЕЙШЪН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.019-0009-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОСИП (оценка на съответствието на инвестиционен проект) и упражняване на строителен надзор по време на строителството на обект: „ Индустриален парк със складова база в УПИ I-307, кв.10в, по плана на промишлена зона гр. Сливен.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“ДСГ Логистика” ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.005-0006-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка на колективни предпазни средства с 6 броя ОП“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИНАМИК  2012 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1115-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител във връзка с предвидените по проекта външни услуги във връзка с разработването на иновацията.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИТРАНСФОРМЪРС ЛАБС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0349-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предоставяне на услуги по обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ДОСЕВ ИМПЕКС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0467-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване и доставка на оборудване По Обособена позиция 1: Широкоформатен Плотер - 1бр., По обособена позиция 2: Принтер 1бр. Компютърна конфигурация 2бр. Сървър - 1бр</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕХНОАРХ ИНЖИНЕРИНГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1875-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване, доставка и въвеждане в експлоатация на професионална снимачна техника и периферия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РК ФАКТОР ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1745-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на енергийно ефективно оборудване по 2 обособени позиции:
+Обособена позиция 1: Агрегат с кондензатор за въздушно охлаждане (чилър) с мощност 119kW с прогнозна стойност 29 266.44 евро
+Обособена позиция 2: Термопомпа тип вода-вода с топлинна мощност 97.8kW с прогнозна стойност 22 729.98 евро</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ийст Инвестмънтс ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0589-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG - Изработка на комплект от фотолитографски маски за 42 слоя за процес по 110 nm CMOS технология и доставка до завод производител на CMOS оптични сензори DBHitek (Корея)
+EN - Production of a set of photolithographic masks for 42 layers for a 110 nm CMOS technology process and delivery to a CMOS optical sensor manufacturer DBHitek (Korea)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Фотолитикс ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-1345</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Организиране и провеждане на обучения по дигитална компетентност и предприемачество по проект BG-RRP-1.009-0015-С02 „Създаване на Младежки център - гр. Гоце Делчев“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Бизнес инкубатор - Гоце Делчев, Център за подпомагане на предприемачеството</x:t>
+  </x:si>
+  <x:si>
+    <x:t/>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на интегрирана среда за управление, защита и съхранение на корпоративната информация, чрез:
+1.	Изграждане на система за защита на информацията в локална мрежа;
+2.	Изграждане на система за архивиране на информация;
+3.	Изграждане на система за управление на съхранението и споделянето на информация.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"1ТЕАМ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0563-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изследвания, изпитвания, измервания и валидиране, както и създаване и тестване на прототип, необходими за и свързани с разработването на иновативната услуга - софтуерна платформа за създаване на онлайн магазини</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕКСТЕНЗА УЕБ ДИВЕЛЪПМЪНТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0397-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на Фотоволтаична централа със съоръжения за съхранение на енергията с мощност 56 KW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЛИПО - ХАРТ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0187-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Проектиране и изграждането на фотоволтаична система за собствено потребление с инсталирана мощност 70 kW, инвертор 60 kW и локални съоръжения за съхранение на електрическа енергия с капацитет минимум 96 kWh, монтирани на покривната конструкция на търговски обект на „СУН-България“, находящ се в с. Крепост, ул. “Хасковска“ №  141“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СУН-БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0993-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Проектиране и изграждането на фотоволтаична система за собствено потребление с инсталирана мощност 50 kW и локални съоръжения за съхранение на електрическа енергия с капацитет минимум 60 kWh, свързани към фотоволтаична система, в гр. Хасково, Парк Кенана, хотел-ресторант „Романтика“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Румис - абагар ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1489-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане и внедряване на система за архивиране на информация 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЮНУЗ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1008-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Монтаж на плочи от EPS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Валбис Трейд ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0550-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на фотоволтаични панели в комбинация с инвертори</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЕНИЦА-НИС 2015 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0844-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване нивото на дигитализация на предприятието чрез внедряване на  3 бр. ИКТ решения:
+Обособена позиция 1 (ОП 1): Въвеждане на модул/система за управление на складовото стопанство (WMS) – 1 бр. и Въвеждане на модул/система за управление на производството – 1 бр.
+Обособена позиция 2 (ОП 2): Създаване на онлайн магазин – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Пулвис" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1960-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на батерии с инвертори 60 kW - 2 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОСЪМ ИНВЕСТ КОНСУЛТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0834-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ НИК-ПЛАСТИК - ВАЛЯ ПЕТРОВА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0010-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на интегрирана система за управление на бизнес процесите в "ГОЛДЪН ФИЙЛД" ООД"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ГОЛДЪН ФИЙЛД" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0615-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изогтвяне на материали за визуална идентичност</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Държавна агенция за бежанците при Министерския съвет (ДАБ при МС)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-1.003-0002-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изготвяне на материали за визуална идентичност </x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИСИЯ НА МЕЖДУНАРОДНА ОРГАНИЗАЦИЯ ПО МИГРАЦИЯ В БЪЛГАРИЯ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-1.003-0001-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изготвяне на материали за визуална идентичност</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISPR001-3.004-0001-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0015-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0005-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0002-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0003-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0009-C04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на интегрирана система за управление на бизнес процесите в Е енд Д Логистикс ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Е енд Д Логистикс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0331-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка и  монтаж на Прахоуловители, за нуждите на „ПРОТЕЙ – М“ ЕООД, в рамките на ДБФП BG05SFPR002-1.004-0458-C01“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРОТЕЙ - М ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0458-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Провеждане на процедура за избор на изпълнител за доставка на компоненти за хибридна ФЕЦ 18 kWp с батерии, включително услуги по проектиране, монтаж и узаконяване.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Кориантро ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1791-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване, доставка, монтаж и въвеждане в експлоатация на CNC обработващ център за високопроизводителен разкрой (Nesting) с автоматично етикетиране и разтоварваща лента</x:t>
+  </x:si>
+  <x:si>
+    <x:t>а2ме ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-1963</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на обзавеждане</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Перос - 2016" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1399-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка и монтаж на 243 кв.м прозрачни ограждащи конструкции /прозорци и врати/с рамка от алуминий с прекъснат топлинен мост</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХОТЕЛ ЕС ПИ ЕС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2458-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Предметът на процедурата е  предмет избор на изпълнител на дейности по внедряване на интегрирано софтуерно решение, включващо CRM система и въвеждане на модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес/процеса на предоставяне на услуги.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЕВАЛ 2017 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1353-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изготвяне на технически проект и изграждане на фотоволтаична система за собствено потребление в комбинация с батерии с обща инсталирана мощност от 50 kWp в Дестинация България ЕООД </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЕСТИНАЦИЯ БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0848-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на Енергийно_ефективни_изолационни_системи_в_сграда на фирма "Експрес Груп -Т" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Експрес Груп-Т ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1934-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предмет на предвидената процедура е избор на доставчик за предоставяне на ИТ услугa, включваща: 1) въвеждане на система за бизнес анализи (Business Intelligence система); 2) изграждане на система за защита на информацията в локална мрежа; 3) изграждане на система за управление на съхранението и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИМАНТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2219-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предмет на предвидената процедура е - изграждане и внедряване на интегрирана информационна система за управление, анализ, защита, съхранение и споделяне на информация, включваща: модул за бизнес анализи (Business Intelligence система); модул за защита на информацията в локална мрежа и модул за управление на съхранението  и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИ-1 ТРАНС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2215-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предмет на процедурата - изграждане на единна платформа за управление на данни и информационна сигурност, включваща инструменти за: модул за бизнес анализи (Business Intelligence система); модул за защита на информацията в локална мрежова среда и модул за управление на съхранението и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕМИРА ЛОГИСТИК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2222-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Предмет на процедура - изграждане и въвеждане в експлоатация на комплексна информационна система за: модул за бизнес анализи (Business Intelligence система); модул за защита на информацията в локална мрежова среда и модул за управление на съхранението и споделянето на информация 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕВРОТИМТЕКС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2207-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изработване на работен проект, доставка и монтаж на Локално съоръжение за съхранение на електрическа енергия за нуждите на „ЗММ Нова Загора“ АД, гр. Нова Загора
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ЗММ Нова Загора“ АД</x:t>
   </x:si>
   <x:si>
     <x:t>Проектиране и изграждане на фотоволтаична инсталация с мощност 95 kW за собствени нужди</x:t>
   </x:si>
   <x:si>
     <x:t>СИМИД А И д ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0931-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Доставка и монтаж на Термопомпи Въздух-въздух и Енергоспестяващи осветители панели-луни</x:t>
-[...68 lines deleted...]
-    <x:t>BG-RRP-2.005-0002-C01</x:t>
+    <x:t>Изготвяне на технически проект и Изграждане на фотоволтаична система за собствено потребление в комбинация с батерии с обща инсталирана мощност от 40 kWp в ЕКО-КОНСУЛТ-ИНЖЕНЕРИНГ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕКО-КОНСУЛТ-ИНЖЕНЕРИНГ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0038-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">“Изграждане на фотоволтаична централа на покрива на сграда на „СТИИЛ ДИЗАЙН“ ЕООД за производство на електроенергия собствени нужди”  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Стил дзизайн ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2376-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на обзавеждане и оборудване за провеждане на дейности за Фондация "Св. Пимен Зографски - Национална художествена академия"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НАЦИОНАЛНА ХУДОЖЕСТВЕНА АКАДЕМИЯ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-1.001-0066-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение "Каритас София"</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMPR001-2.001-0007-C03</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -1289,1605 +1378,1877 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E91"/>
+  <x:dimension ref="A1:E107"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46159</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46150</x:v>
+        <x:v>46174</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46159</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46152</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46159</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46152</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46160</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46153</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46160</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46152</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46160</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46153</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46160</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46153</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46160</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46153</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46160</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46153</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46160</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46149</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46160</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46153</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46160</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46153</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46160</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46153</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46160</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46153</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46160</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46153</x:v>
+        <x:v>46182</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46160</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46153</x:v>
+        <x:v>46182</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46160</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46153</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46160</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46153</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46160</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46153</x:v>
+        <x:v>46182</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46160</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46153</x:v>
+        <x:v>46182</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46160</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46153</x:v>
+        <x:v>46182</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46160</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46153</x:v>
+        <x:v>46182</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46160</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46153</x:v>
+        <x:v>46182</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46160</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46150</x:v>
+        <x:v>46182</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46161</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46154</x:v>
+        <x:v>46182</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46161</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46154</x:v>
+        <x:v>46182</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46161</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46154</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46161</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46153</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46161</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46154</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46161</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46153</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46161</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46147</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46161</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46149</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46161</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46153</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46161</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46153</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46162</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46149</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46162</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46149</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46162</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46147</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46162</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46155</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46162</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46155</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46162</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46155</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46162</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46153</x:v>
+        <x:v>46182</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46162</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46154</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46163</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46156</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46163</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46156</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46163</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46156</x:v>
+        <x:v>46177</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46163</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46156</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46163</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46156</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46163</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46156</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46163</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46153</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46164</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46154</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46164</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46153</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46164</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46157</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46164</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46157</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46164</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46157</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46164</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46157</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="D56" s="0" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="E56" s="0" t="s">
         <x:v>165</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46164</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46157</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="D57" s="0" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="E57" s="0" t="s">
         <x:v>168</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46164</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46157</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="D58" s="0" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="E58" s="0" t="s">
         <x:v>171</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46164</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46154</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="D59" s="0" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="E59" s="0" t="s">
         <x:v>174</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46164</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46157</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="D60" s="0" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="E60" s="0" t="s">
         <x:v>177</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46164</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46156</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="D61" s="0" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="E61" s="0" t="s">
         <x:v>180</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46164</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46156</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="D62" s="0" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="E62" s="0" t="s">
         <x:v>183</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46164</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46154</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="D63" s="0" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="E63" s="0" t="s">
         <x:v>186</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46164</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46157</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="D64" s="0" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="E64" s="0" t="s">
         <x:v>189</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46164</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46157</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="D65" s="0" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="E65" s="0" t="s">
         <x:v>192</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46164</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46157</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="D66" s="0" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="E66" s="0" t="s">
         <x:v>195</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46164</x:v>
+        <x:v>46194</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46157</x:v>
+        <x:v>46182</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="D67" s="0" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="E67" s="0" t="s">
         <x:v>198</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46164</x:v>
+        <x:v>46194</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46157</x:v>
+        <x:v>46187</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="E68" s="0" t="s">
         <x:v>201</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46164</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46157</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="D69" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="D69" s="0" t="s">
+      <x:c r="E69" s="0" t="s">
         <x:v>204</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46164</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46157</x:v>
+        <x:v>46187</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="D70" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="D70" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46164</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46157</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46164</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46157</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46164</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46157</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46164</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46157</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46164</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46157</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46164</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46157</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46166</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46156</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46167</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46157</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46167</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46157</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46167</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46157</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46168</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46156</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46168</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46156</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46168</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46157</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="E83" s="0" t="s">
         <x:v>244</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46168</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46154</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
-        <x:v>46168</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B85" s="2">
-        <x:v>46154</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="2">
-        <x:v>46168</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B86" s="2">
-        <x:v>46153</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="2">
-        <x:v>46169</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B87" s="2">
-        <x:v>46154</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="2">
-        <x:v>46171</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B88" s="2">
-        <x:v>46156</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="2">
-        <x:v>46172</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="B89" s="2">
-        <x:v>45783</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="2">
-        <x:v>46173</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="B90" s="2">
-        <x:v>46034</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="2">
+        <x:v>46196</x:v>
+      </x:c>
+      <x:c r="B91" s="2">
+        <x:v>46188</x:v>
+      </x:c>
+      <x:c r="C91" s="0" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="D91" s="0" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="E91" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="92" spans="1:5">
+      <x:c r="A92" s="2">
+        <x:v>46196</x:v>
+      </x:c>
+      <x:c r="B92" s="2">
+        <x:v>46188</x:v>
+      </x:c>
+      <x:c r="C92" s="0" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="D92" s="0" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="E92" s="0" t="s">
+        <x:v>261</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="93" spans="1:5">
+      <x:c r="A93" s="2">
+        <x:v>46196</x:v>
+      </x:c>
+      <x:c r="B93" s="2">
+        <x:v>46188</x:v>
+      </x:c>
+      <x:c r="C93" s="0" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="D93" s="0" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="E93" s="0" t="s">
+        <x:v>264</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="94" spans="1:5">
+      <x:c r="A94" s="2">
+        <x:v>46197</x:v>
+      </x:c>
+      <x:c r="B94" s="2">
+        <x:v>46185</x:v>
+      </x:c>
+      <x:c r="C94" s="0" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="D94" s="0" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="E94" s="0" t="s">
+        <x:v>267</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="95" spans="1:5">
+      <x:c r="A95" s="2">
+        <x:v>46197</x:v>
+      </x:c>
+      <x:c r="B95" s="2">
+        <x:v>46185</x:v>
+      </x:c>
+      <x:c r="C95" s="0" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="D95" s="0" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="E95" s="0" t="s">
+        <x:v>270</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="96" spans="1:5">
+      <x:c r="A96" s="2">
+        <x:v>46200</x:v>
+      </x:c>
+      <x:c r="B96" s="2">
+        <x:v>46185</x:v>
+      </x:c>
+      <x:c r="C96" s="0" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="D96" s="0" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="E96" s="0" t="s">
+        <x:v>273</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="97" spans="1:5">
+      <x:c r="A97" s="2">
+        <x:v>46200</x:v>
+      </x:c>
+      <x:c r="B97" s="2">
+        <x:v>46185</x:v>
+      </x:c>
+      <x:c r="C97" s="0" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="D97" s="0" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="E97" s="0" t="s">
+        <x:v>276</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="98" spans="1:5">
+      <x:c r="A98" s="2">
+        <x:v>46200</x:v>
+      </x:c>
+      <x:c r="B98" s="2">
+        <x:v>46188</x:v>
+      </x:c>
+      <x:c r="C98" s="0" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="D98" s="0" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="E98" s="0" t="s">
+        <x:v>279</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="99" spans="1:5">
+      <x:c r="A99" s="2">
+        <x:v>46200</x:v>
+      </x:c>
+      <x:c r="B99" s="2">
+        <x:v>46188</x:v>
+      </x:c>
+      <x:c r="C99" s="0" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="D99" s="0" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="E99" s="0" t="s">
+        <x:v>282</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="100" spans="1:5">
+      <x:c r="A100" s="2">
+        <x:v>46200</x:v>
+      </x:c>
+      <x:c r="B100" s="2">
+        <x:v>46188</x:v>
+      </x:c>
+      <x:c r="C100" s="0" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="D100" s="0" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="E100" s="0" t="s">
+        <x:v>285</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="101" spans="1:5">
+      <x:c r="A101" s="2">
+        <x:v>46200</x:v>
+      </x:c>
+      <x:c r="B101" s="2">
+        <x:v>46188</x:v>
+      </x:c>
+      <x:c r="C101" s="0" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="D101" s="0" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="E101" s="0" t="s">
+        <x:v>288</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="102" spans="1:5">
+      <x:c r="A102" s="2">
+        <x:v>46202</x:v>
+      </x:c>
+      <x:c r="B102" s="2">
+        <x:v>46185</x:v>
+      </x:c>
+      <x:c r="C102" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="D102" s="0" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="E102" s="0" t="s">
+        <x:v>201</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="103" spans="1:5">
+      <x:c r="A103" s="2">
+        <x:v>46202</x:v>
+      </x:c>
+      <x:c r="B103" s="2">
+        <x:v>46185</x:v>
+      </x:c>
+      <x:c r="C103" s="0" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="D103" s="0" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="E103" s="0" t="s">
+        <x:v>293</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="104" spans="1:5">
+      <x:c r="A104" s="2">
+        <x:v>46203</x:v>
+      </x:c>
+      <x:c r="B104" s="2">
+        <x:v>46188</x:v>
+      </x:c>
+      <x:c r="C104" s="0" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="D104" s="0" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="E104" s="0" t="s">
+        <x:v>296</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="105" spans="1:5">
+      <x:c r="A105" s="2">
+        <x:v>46204</x:v>
+      </x:c>
+      <x:c r="B105" s="2">
+        <x:v>46184</x:v>
+      </x:c>
+      <x:c r="C105" s="0" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="D105" s="0" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="E105" s="0" t="s">
+        <x:v>299</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="106" spans="1:5">
+      <x:c r="A106" s="2">
+        <x:v>46290</x:v>
+      </x:c>
+      <x:c r="B106" s="2">
+        <x:v>46175</x:v>
+      </x:c>
+      <x:c r="C106" s="0" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="D106" s="0" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="E106" s="0" t="s">
+        <x:v>302</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="107" spans="1:5">
+      <x:c r="A107" s="2">
         <x:v>46317</x:v>
       </x:c>
-      <x:c r="B91" s="2">
+      <x:c r="B107" s="2">
         <x:v>45671</x:v>
       </x:c>
-      <x:c r="C91" s="0" t="s">
-[...6 lines deleted...]
-        <x:v>269</x:v>
+      <x:c r="C107" s="0" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="D107" s="0" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="E107" s="0" t="s">
+        <x:v>305</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Tenders and Offers</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Area</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>