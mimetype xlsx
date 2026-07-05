--- v1 (2026-06-15)
+++ v2 (2026-07-05)
@@ -1,1017 +1,985 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4093dfaa485a43ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3940378238a54a0dac6443dc8cf39a02.psmdcp" Id="R93477df0506d4aa3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9702df0d9a04815" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9bacf67d91d044a3b6b749626ce02fbd.psmdcp" Id="Rab6e51e3ecf14726" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Tenders and Offers" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Offers submission deadline</x:t>
   </x:si>
   <x:si>
     <x:t>Announcement date of procedure for external assignment</x:t>
   </x:si>
   <x:si>
     <x:t>Procedure subject</x:t>
   </x:si>
   <x:si>
     <x:t>Beneficiary</x:t>
   </x:si>
   <x:si>
     <x:t>Contract registration number</x:t>
   </x:si>
   <x:si>
-    <x:t>Изграждане на фотоволтаична електроцентрала с мощност 60 kW за собствено потребление в „Алуакс“ ООД</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">"АЛУАКС" ООД
+    <x:t xml:space="preserve">Доставка и монтаж на термопомпи </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕДИСтрой ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1107-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на ИКТ решения</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"БИОФАРМА ЛАБОРАТОРИС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0612-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на ДМА по ОП "Конкурентноспособност и иновации в предприятията 2021-2027", по проект "Подобряване на производствения капацитет на семейната рекламна агенция Райц-2 ООД", включваща ДМА "UV LED printer, или еквивалентно";  "Лазер за рязане и гравиране на метал, или еквивалентно".</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАЙЦ - 2 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0378-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на специализирано презентационно оборудване
+•	Интерактивен дисплей – 1 бр.
+•	Стойка за интерактивен дисплей – 1 бр.
+•	Адаптер за пренос на данни с USB type A за интерактивен дисплей – 1 бр.
+•	Адаптер за пренос на данни с USB - type C за интерактивен дисплей – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГЕНИК АРХИТЕКТС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1520-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Осигуряване на социални придобивки за работещите и колективни предпазни средства- както следва: Закупуване, доставка и монтаж на климатици: -4 бр. Колонен климатик и 2 бр. Климатици в сплит система.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛМЕТАЛ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1869-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на високотехнологично оборудване за фотографско студио</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ДРИЙМ ФОТОГРАФИ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1167-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на високотехнологично обурудване в сферата на архитектурните дейностти с обособени позиции: -ДВУЧЕСТОТЕН ИНТЕГРИРАН ПРИЕМНИК , -Широкоформатна линия за рязане и сгъване на документи, -Черна техника -Устройства за разпечатване</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КАРАПАНОПРОДЖЕКТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1311-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Логистични услуги за осигуряване на мероприятия: кръгла маса - 1бр, дискусионен форум - 1бр, обществена дискусия - 1бр и семинар - 1бр (зала, техническо оборудване, техническо осигуряване, кетъринг и материали)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Сдружение Регионален иновационен център "Амбициозно Габрово"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0034-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител по обособени позиции:
+ОБОСОБЕНА ПОЗИЦИЯ 1: Доставка и монтаж на 2 бр. Ротационни компресори с инверторно управление с изсушител
+ОБОСОБЕНА ПОЗИЦИЯ 2: Доставка и монтаж на 1 бр. Ресивър</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РД СИСТЕМС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1091-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на ергономични бюра и столове:
+Об. позиция 1.
+1. Ергономичен стол- 5 броя;
+2. Работно ергономично бюро- 5 броя.
+Об. позиция 2.
+1. Масажен стол- 1 брой.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕКОМ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1772-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ДМА за нуждите на Булпласт – М ЕООД.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛПЛАСТ-М ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1993-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на ДМА по ОП "Конкурентноспособност и иновации в предприятията 2021-2027", по проект "Подобряване на производствения капацитет на семейната рекламна агенция Райц-2 ООД", включваща "обектив, или еквивалентно"</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Предмет на предвидената процедура е възлагане на услуги за внедряване на интегрирани софтуерни решения в областта на информационните и комуникационни технологии, насочени към дигитализация и оптимизация на управленските и бизнес процесите на предприятието. В рамките на процедурата се предвижда 
+Внедряване на ИКТ решения
+внедряване на система за управление на ресурсите (ERP), 
+система за управление на взаимоотношенията с клиенти (CRM), 
+система за бизнес анализи (Business Intelligence), 
+както и система за управление на съхранението и споделянето на информация.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFPR001-2.004-0392-C01</x:t>
-[...101 lines deleted...]
-    <x:t xml:space="preserve">Подобряване на производствения капацитет на предприятието, чрез придобиване на ДМА
+    <x:t>ВАНГЕЛОВИ СТРОЙ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0248-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на интегрирани системи за управление на взаимоотношенията с клиенти и управление на веригата за доставки за нуждите на производствения процес, включващи: • система за управление на взаимоотношенията с клиенти (CRM система) •модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес „</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Меджик Аутдор ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1207-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) – 1 бр. (Обособена позиция №1) и/или за изграждането на система за управление на съхранението и споделянето на информация (Обособена позиция №2)“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМАРТ ЕЛЕКТРИКС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1371-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на технологично оборудване за 50,5kWp фотоволтаичнa системa и 62 кВтч батерии за съхранение за фотоволтаична система за собствено потребление в комбинация с батерии на "КОТЕТЕРОВ-ИНВЕСТ" ЕООД, гр. София“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОТЕТЕРОВ-ИНВЕСТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1626-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на енергийно ефективни системи в две обособени позиции: Обособена позиция 1: Фотоволтаична електрическа централа ФтЕЦ Обособена позиция 2: Локални съоръжения за съхранение на енергия батерии в комбинация с инвертори</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Лидер МАГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0077-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 30 kW за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"КРАСИ МВ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0913-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и изпълнение на СМР дейности за енергийно-ефективни изолационни системи в сгради:
+1. Tоплоизолационни системи от сандвич панели за външни стени и подове към външен въздух – 250 кв.м 
+2. Tоплоизолационни системи от сандвич панели за покриви – 399,5 кв.м.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Стайков и Синове” ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0023-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане на дигитални решения в 5 (пет) обособени позиции, които са както следва:
+1. Въвеждане на система за управление на ресурсите (ERP);
+2. Въвеждане на система за управление на взаимоотношенията с клиенти (CRM);
+3. Въвеждане на система за управлението на продажбите на дребно (POS);
+4. Създаване на онлайн магазин;
+5. Въвеждане на система за бизнес анализи (BI);</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХОБИЛЕНД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1020-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаични панели с инвертори</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ломини ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0345-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на 1 бр. пергола</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОЗИРОГ 27 - СОНЯ ВАСИЛЕВА ЧАКМАКОВА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1911-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на енергийно ефективни изолационни системи в сгради, разделен на следните обособени позиции:
+Обособена позиция № 1: Доставка и монтаж на топлоизолационна система с EPS плочи – 630 кв.м
+Обособена позиция № 2: Доставка и монтаж на топлоизолационна система от сандвич панели – 195 кв.м</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">СИГМАТЕКС-МЦ ЕООД
 </x:t>
   </x:si>
   <x:si>
-    <x:t>СИДИЕС 9 ЕООД</x:t>
-[...80 lines deleted...]
-    <x:t>BG16RFPR001-1.012-1357-C01</x:t>
+    <x:t>BG16RFPR001-2.004-0800-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на Сребърна лента за стопяем елемент Ag99,99 - различни дебелини и размери</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НИКДИМ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0360-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Закупуване на средства за колективна защита
-Об. позиция 1.
-[...2 lines deleted...]
-1. Бюро, с възможност за регулиране на височината спрямо ръста на служителя- 5 броя.
 Об. позиция 3.
 1. Диван- 2 броя.
 Об. позиция 4.
 1. Модулна кухня- 1 брой.</x:t>
   </x:si>
   <x:si>
     <x:t>МЕТАЛ ИНВЕСТ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR002-1.004-0574-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Доставка и въвеждане в експлоатация на цялостна линия за професионално кухненско оборудване за нуждите на "ФУУДИ" ООД</x:t>
-[...170 lines deleted...]
-Обособена позиция 5: Система за управление на съхранението и споделянето на информация – 1 бр.
+    <x:t>Избор на изпълнител за доставка и монтаж на: 
+ОП 1: Компресор за сгъстен въздух с инверторно управление с изсушител, с мощност: 18.5 kW - 1 бр. и Ресивър с обем: 1000 л. - 1 бр. 
+ОП 2: Локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертор – 90 kWh, към съществуваща соларна система за собствено потребление.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЦИЛКОВ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2366-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Избор на изпълнител за доставка на ЛПС и специално работно облекло, необходими за осъществяване на Дейност 3”</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ТРИАДА ИНЖЕНЕРИНГ ООД
 </x:t>
   </x:si>
   <x:si>
-    <x:t>КОКИКОМ ООД</x:t>
-[...14 lines deleted...]
-    <x:t>Изграждане  и въвеждане в експлоатация фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност минимум 56 kW и система за съхранение на енергия с капацитет минимум 56 kWh, предназначена за покриване на собствените нужди от електроенергия</x:t>
+    <x:t>BG05SFPR002-1.004-0401-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка на оборудване” </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Искрецка Пъстърва ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG14MFPR001-2.002-0022-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПОДОБРЯВАНЕ НА ПРОИЗВОДСТВЕНИЯ КАПАЦИТЕТ НА ПРЕДПРИЯТИЕТО, ЧРЕЗ ПРИДОБИВАНЕ НА ДМА ПО ОБОСОБЕНИ ПОЗИЦИИ, 
+като част от дейностите по Административен договор за безвъзмездна финансова помощ (АДБФП) № BG16RFPR001-1.004-1727-C01 от 22.07.2025 г., процедура BG16RFPR001-1.004 „Подкрепа за семейните предприятия, предприятията от творческите индустрии и занаятите“, финансирана от Европейския съюз чрез Програма "Конкурентоспособност и иновации в предприятията" 2021-2027“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕВРОТРАНС 1 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1727-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">СМР  за изграждането на зарядния център по Обособени позиции:
+Обособена позиция 1: СМР за инсталиране и монтаж на зарядните станции и БКТП- 5 бр. бетонни фундаменти за зарядните станции и 1 бр. фундамент за БКТП
+Обособена позиция 2: СМР за инсталация и монтаж на електрически кабели,  необходими за свързване на инфраструктурата за зареждане с електроенергия към мрежата /БКТП/
+Обособена позиция 3: Адаптация на пътя, свързан с изграждането на инфраструктура за достъп до зарядните станции за 449 кв. м.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Автоцентър Тим ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR001-3.003-0002-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 32 kW за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПАВЕКСИМ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0750-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МИЛ-83" ЕООД, гр. Благоевград в качеството си на бенефициент по договор  № BG16RFPR001-2.004-1605-СО1, обявява процедура за възлагане на поръчка с предмет:  
+„Доставка и монтаж на технологично оборудване за ФЕЦ за производство на електроенергия за собствени нужди на фирма "МИЛ-83" ЕООД, със следните параметри - 61,18kWp фотоволтаична система и 61,4kWh батерии за съхранение на енергия.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИЛ-83 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1605-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична инсталация 30 kWp в комбинация с с 47,84 kWh батерии на покрив на съществуваща сграда - ЧДГ “ЕКОМАЛЧОВЦИ”, за собствено потребление.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЧДГ ЕКОМАЛЧОВЦИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0063-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Провеждане на специфично обучение - Дигитални умения, устойчиво и екологично производство и управление на бизнес процеси в сладкарското производство,                                          
+ на служителите на „Булран“ ЕООД, по проект № BG05SFPR002-1.019-0037-C01 „Насърчаване придобиването на нови умения в Булран ЕООД" чрез нови умения“, по процедура BG05SFPR002-1.019 „НОВИ УМЕНИЯ“ по  Програма „Развитие на човешките ресурси“ 2021-2027.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Булран ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.019-0037-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Системи за управление на документи и корпоративна информация:
+1. Изграждане на система за защита на информацията в локална мрежа
+2. Изграждане на система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КАПИТАНСКИ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0449-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Внедряване на Решения в областта на ИКТ на Спато ООД
+Обособена позиция №1 Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) 
+Обособена позиция №2 Интегрирана ИКТ система - за архивиране на информация, за управление на съхранението и споделянето на информация и за защита на информацията в локална мрежа </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Спато ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2162-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на технологично оборудване за ФЕЦ за производство на електроенергия за собствени нужди на фирма "РЕАЛ ВД" ООД, със следните параметри - 50,5kWp фотоволтаичнa системa и 62кВтч батерии за съхранение.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РЕАЛ ВД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1727-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на ДМА: Настолен компютър All-in-One – 4 броя </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПВМ ПРОЕКТ ИНЖЕНЕРИНГ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2454-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разработване и тестване на прототип на приложение: Тест за изследване на компетентностни модели за предвиждане и оценка на стереотипни ценностни системи: „Когнитивни меметики“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЛП БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0117-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на Система за управление на ресурсите (ERP система) (Обособена позиция №1) и/или Изграждане на система за управление на съхранението и споделянето на информация (Обособена позиция №2) и/или Създаване на онлайн магазин (Обособена позиция №3)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВВТ Инженеринг</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1597-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване и въвеждане в експлоатация на оборудване по обособени позиции:
+1.Обособена позиция 1 : Резервоар (ресивър) за сгъстен въздух с обем 3000 l; 
+2.Обособена позиция 2: Конвенционален компресор с мощност 45 kW
+3.Обособена позиция 3: Изсушител на сгъстен въздух за компресор 45 kW.  
+4.Обособена позиция 4 : Централизирано управление на системи за сгъстен въздух - 1бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АСТРОИДА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1333-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Внедряване и въвеждане в експлоатация на интегрирана информационна система за управление на бизнес процесите в “БАЙ СЪРПРАЙЗ БГ” ЕООД, насочена към дигитализация и оптимизация на основните дейности на предприятието.
+Системата следва да включва следните основни компоненти:
+1. ERP система – за управление на ресурсите на предприятието;
+2. CRM система – за управление на взаимоотношенията с клиенти;
+3. Онлайн магазин – платформа за приемане и обработка на клиентски поръчки чрез интернет."</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">БАЙ СЪРПРАЙЗ БГ ЕООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0262-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Интеграция на софтуерна платформа със CRM/ERP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИМОНАС КАРДС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0104-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на специализиран софтуер „Интуитивна AI платформа за бизнес анализ с комуникация на естествен език – NovaBI“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЮМАРК ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2710-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, внедряване и въвеждане в експлоатация на ERP система за правление на ресурсите и POS система за управление на продажбите на дребно за нуждите на „КЕЙК ТАЙМ“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КЕЙК ТАЙМ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2023-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, внедряване и въвеждане в експлоатация на ERP система за управление на ресурсите и POS система за управление на продажбите на дребно за нуждите на „ ТЕХНИКЪЛ - СТ ЕООД“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕХНИКЪЛ - СТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2027-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, внедряване и въвеждане в експлоатация на ERP система за управление на ресурсите и POS система за управление на продажбите на дребно за нуждите на „ШОКОЛАД – СТ“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ШОКОЛАД - СТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2020-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване, доставка, монтаж и въвеждане в експлоатация на CNC обработващ център за високопроизводителен разкрой (Nesting) с автоматично етикетиране</x:t>
+  </x:si>
+  <x:si>
+    <x:t>а2ме ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-1963</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на интегрирана система за защита на информацията в локална мрежа, архивиране на информация и система за управление на съхранението и споделянето на информация“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Джи М Л - дизайн ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1679-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на интегрирана система за защита на информацията в локална мрежа,  архивиране на информация и система за управление на съхранението и споделянето на информация </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Финпласт ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0597-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване, доставка, монтаж и въвеждане в експлоатация във фирма „ИТС–Ивона" ООД, на „Компресори за сгъстен въздух, вкл. резервоари за сгъстен въздух“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>И Т С - ИВОНА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0586-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване и спцеиализирани софтуерни продукти в областа на архитектурата , с обособени позиции: 1.Доставка на черна техника  3.Доставка за обработване и корекция на визуализация в архитектурата</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БЕЛ АРХ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0804-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Процедура № 1: „Възлагане на научни изследвания и външни услуги, необходими за разработването на иновативен продукт - нов полимерен материал на основата на Polyamid 6 (PA6) чрез използване на добавки, включващи примеси с различна концентрация на рециклиран полиамид 6 (PA6) с 83%-но съдържание на графит“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛМОУЛД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0304-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Закупуване, доставка и въвеждане в експлоатация на  "Комплект фотоапарат с обективи" - 1 бр.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕХНО ЕНТЕРТЕЙНМЪНТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2743-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Определяне на доставчик с пет обособени позиции:
+ОП 1. Безкабелен ъглошлайф комплект с 2 бр. батерии и зарядно съгласно приложена техническа спецификация - 2 бр. 
+ОП 2. Безкабелна ударно пробивна машинa комплект с 2 бр. батерии и зарядно съгласно приложена техническа спецификация - 2 бр. 
+ОП 3. Безкабелен гайковерт комплект с батерия и зарядно съгласно приложена техническа спецификация - 1 бр.	
+ОП 4. Безкабелна пробивна машина комплект с батерия съгласно приложена техническа спецификация - 1 бр.
+ОП  5. Кука за повдигане съгласно приложена техническа спецификация- 1 опаковка с минимална товароподемност 1000 кг  и 1 опаковка с минимална товароподемност 2000 кг.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГЛОБАЛ ЛИФТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2245-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на рекуперативни блокове за отопление, вентилация и охлаждане (рекуператори) - 4бр.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Нитекс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0418-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на 1бр. енергийно ефективен охладител на въздух </x:t>
+  </x:si>
+  <x:si>
+    <x:t>КВС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0755-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на фотоволтаична електрическа централа с мощност 25 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДБ СТРОЙ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0141-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждането на фотоволтаична система за собствено потребление с мощност 50 kW и локални съоръжения за съхранение на електрическа енергия с капацитет минимум 60 kWh,  в гр. Хасково, местност "Дерекьой топра" ПИ 77195.20.17“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПЛАСТЕР" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0990-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждането на фотоволтаична система за собствено потребление с инсталирана мощност 20 kW и локални съоръжения за съхранение на електрическа енергия с капацитет минимум 27 kWh, в гр. Хасково, ж.к. Орфей 14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПЛАСТЕР АРТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0998-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с мощност 56 kW за собствено потребление, включваща доставка, монтаж, изграждане и въвеждане в експлоатация на фотоволтаични модули, инвертор, конструкция и система за съхранение на електрическа енергия.</x:t>
   </x:si>
   <x:si>
     <x:t>Евелин 2011 ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-2052-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Строително монтажни дейности за повишаване на енергийната ефективност в сграда на фирма „Пламен Петров – П“ ООД по обособени позиции: Обособена позиция 1 (ОП1) – Монтаж на топлоизолационни системи на външните стени – 564 кв.м. Обособена позиция 2 (ОП2) – Подмяна на съществуваща дограма с PVC дограма – 188 кв.м.</x:t>
-[...49 lines deleted...]
-3.Доставка на пособия и съоражения от неръждаема стомана за производство на сладкарски изделия 
+    <x:t xml:space="preserve">Закупуване, доставка и въвеждане в експлоатация на ДМА и ДНА за оптимизиране на бизнес процесите в  „ТЕХНО ЕНТЕРТЕЙНМЪНТ“ ООД, по следните обособени позиции: 
+Обособена позиция 1:  ДМА - Сървър с база данни и виртуализация - 2 бр.;  Сървър за хостинг - 2 бр.;
+Обособена позиция 2: ДНА - Пакет софтуери за дизайн, 3D моделиране и AI помощни средства с колаборационен модул - 1 бр.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>КОЛАКОВ-17 ООД</x:t>
-[...52 lines deleted...]
-Обособена позиция 4: Изграждане на система за управление на съхранението и споделянето на информация  – 1 бр.
+    <x:t xml:space="preserve">Определяне на доставчик с три обособени позиции:
+ОП 1. Въжена лебедка съгласно приложена техническа спецификация - 3 бр. 
+ОП 2.Въжена лебедка съгласно приложена техническа спецификация -  1бр. 	
+ОП 3.Въжена лебедка съгласно приложена техническа спецификация - 1 бр. 
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ЕМ ДЖИ ЕМ ЕООД</x:t>
-[...119 lines deleted...]
-3.	Изграждане на система за управление на съхранението и споделянето на информация.
+    <x:t xml:space="preserve">Определяне на доставчик с четири обособени позиции:
+ОП 1.Крик хидравличен съгласно приложена техническа спецификация - 1 бр. 
+ОП 2.Скоба захватна съгласно приложена техническа спецификация - 1 бр. 
+ОП 3.Скоба захватна съгласно приложена техническа спецификация - 1 бр.	
+ОП 4.Скоба захватна съгласно приложена техническа спецификация - 1 бр.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>"1ТЕАМ" ООД</x:t>
-[...41 lines deleted...]
-    <x:t xml:space="preserve">Изграждане и внедряване на система за архивиране на информация 
+    <x:t xml:space="preserve">Доставка на електрически стълбищен катерач – 1 бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ИЗБОР НА ИЗПЪЛНИТЕЛ ЗА ИЗГРАЖДАНЕ НА РЕШЕНИЯ В ОБЛАСТТА НА ИКТ включващ: 
+- Изграждане и въвеждане на Система за управление на ресурсите (ERP система);
+- Изграждане и въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система);
+- Изграждане и въвеждане на Система за архивиране на информация.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ЮНУЗ ООД</x:t>
-[...115 lines deleted...]
-    <x:t>Провеждане на процедура за избор на изпълнител за доставка на компоненти за хибридна ФЕЦ 18 kWp с батерии, включително услуги по проектиране, монтаж и узаконяване.</x:t>
+    <x:t>ТОТАЛ-ТЕСТ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1206-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Устойчиво енергийно обновяване на сгради в сферата на търговията и услугите</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АХАТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-4.021-0290-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Топлинно изолиране на производствена сграда на „НИКОЛА СИМОВ - 99“ ООД - гр. Търговище, чрез доставка и монтаж на топлоизолационна система от покривни сандвич панели с топлоизолация от PUR – 300 кв. м.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„НИКОЛА СИМОВ - 99“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1692-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АрМе ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0464-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на технологично оборудване за ФЕЦ за производство на електроенергия за собствени нужди на фирма МОНЦА-ВН ЕООД, със следните параметри - технологично оборудване за 63,45kWp фотоволтаична система и 61,4kWh батерии за съхранение на енергия."</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МОНЦА- ВН  ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1775-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">СМР за прилагане на мерки за енергийна ефективност по следните обособени позиции:
+ОП 1 „Топлинно изолиране на покрив"
+ОП 2 „Топлинно изолиране на външни стени“
+ОП 3 „Подмяна на прозорци и външна врата“
+ОП 4 „Изграждане на фотоволтаична централа от 15 kW“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">"АМБУЛАТОРИЯ ЗА ГРУПОВА ПРАКТИКА ЗА ПЪРВИЧНА ДЕНТАЛНА ПОМОЩ МЕДИКЕЪР" ООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0262-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на локални съоръжения за съхранение на енергия в комбинация с инвертори към съществуваща централа</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИС ВАНИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1563-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на мярка по енергийна ефективност в търговско предприятие</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЛЕКТРИК 90 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1513-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Изграждане на инсталация за производство на ел. енергия със съоръжения за съхранение на електроенергия за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРТВИЖЪН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1535-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа за нуждите на Кориантро ООД, във връзка с изпълнението на проект "Подобряване на енергийната независимост и конкурентоспособността на производството чрез възобновяема енергия в Кориантро ООД с Договор № BG16RFPR001-2.004-1791-C01, от 01.01.2026 г. по процедура BG16RFPR001-2.004 „Енергийна ефективност и използване на енергия от възобновяеми източници в предприятията“, финансиран по ОП "Конкурентоспособност и иновации в предприятията" 2021-2027.</x:t>
   </x:si>
   <x:si>
     <x:t>Кориантро ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1791-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Закупуване, доставка, монтаж и въвеждане в експлоатация на CNC обработващ център за високопроизводителен разкрой (Nesting) с автоматично етикетиране и разтоварваща лента</x:t>
-[...122 lines deleted...]
-    <x:t>BG16RFPR001-2.004-2376-C01</x:t>
+    <x:t xml:space="preserve">„Изграждане на система от възобновяеми енергийни източници за получаване на електроенергия за собствено потребление“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на ДМА в съответствие със Списъка на допустимите категории активи в областта на енергийната ефективност и използването на енергия от възобновяеми източници по Процедура BG16RFPR001-2.004:
+1. Термопомпи - въздух-въздух - 31kW - 6 броя
+2. Компресори за сгъстен въздух включително резервоари за сгъстен въздух - Конвенционален с изсушител - 15kW - 3 броя</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Зем Холд 2012" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1666-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СТАД - БЛИЗНАКОВ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1537-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на интегрирана система за управление на бизнес процеси за нуждите на СЪНСЕТ КАФЕ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СЪНСЕТ КАФЕ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0821-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на термопомпи – 3 броя.
+Доставка и монтаж на енергийно ефективни изолационни системи на сграда.
+Обособена позиция 1. Термопомпена система въздух-вода с мощност 26 kW – 1 брой;
+Обособена позиция 2. Термопомпа въздух-въздух с мощност 16.1 kW – 2 броя;
+Обособена позиция 3. Подобряване на енергийната ефективност на сграда чрез:
+Топлоизолационна плоча от XPS -18 кв.м, топлоизолационна плоча от EPS – 127 кв.м. и Сандвич панел с топлоизолация от PUR за топлоизолиране на покриви 160 кв.м.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Системи и техника за сигурност" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1534-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Процедура № 1: Изпълнение на строително – монтажни работи (СМР) по подобряване на енергийната ефективност в производствената база на „Туристстрой – Царацово“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ТУРИСТСТРОЙ - ЦАРАЦОВО" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1472-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Създаване и тестване на прототипи и пилотни линии, свързани с разработването на продуктовата иновация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВОДСТРОЙ ПЛОВДИВ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0351-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и инсталация на ДМА за нуждите на Булпласт – М ЕООД </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка , монтаж и въвеждане в експлоатация на 2бр термопомпи въздух-вода и придружаваща екипировка с обща топлинна мощност 100 kW .</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕН ТИ ЕН - БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0270-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, дизайн и софтуерно разработване на иновативни функционалности - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на енергийната ефективност на УЗУНОВ 90 АНИМАЛПЕТС ООД, структуриранa в две обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>УЗУНОВ 90 АНИМАЛПЕТС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0547-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на СМР за: Обособена позиция 1 - „Внедряване на съвременни технически решения за енергийна ефективност на сградата – изолиране на външните стени, покрив, подмяна на дограмата“ Обособена позиция 2 - „Изграждане на термопомпена и рекуперативна вентилационна инсталации“ Обособена позиция 3 - „Инсталиране на локални съоръжения за съхранение на енергия батерии в комбинация с инвертори“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АЛНИ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0226-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и пускане в експлоатация на ДМА: Компресор за сгъстен въздух с инверторно управление – 2 бр. и Ресивър за сгъстен въздух – 2 бр.  и Изсушител за сгъстен въздух – 2 бр.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МОНТАЖИ ПРОБГ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0108-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ДМА за енергийна ефективност: ОП1 - Рекуперативни блокове за отопление вентилация охлаждане - 3 броя, ОП2 - Термопомпи - 2 броя, ОП3 - Компресор за сгъстен въздух вкл. резервоар за сгъстен въздух - 1 брой</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТС Холдинг Груп ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0161-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на 3 броя термопомпи " въздух-вода"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТНА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0813-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, доставка и изграждане на фотоволтаична електрическа централа за собствено потребление с мощност 50 kW и батериен блок с капацитет 51 kWh, включително
+присъединяване, пуск и въвеждане в експлоатация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АКЮРЪСИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0103-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 60 kW за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НН ЕЛЕКТРОНИК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0904-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 50 kW за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПЕРФЕКТ ПЛАСТ ВЕЛИКИ ПРЕСЛАВ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0745-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на фотоволтаична централа на покрива на сграда на „М-ТЕКС РЕЦИКЛИРАНЕ НА ТЕКСТИЛ “ ООД за производство на електроенергия собствени нужди </x:t>
+  </x:si>
+  <x:si>
+    <x:t>М-ТЕКС РЕЦИКЛИРАНЕ НА ТЕКСТИЛ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1373-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на дейностите по административен договор № BG16RFPR001-2.004-2069-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДМТех ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2069-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Неотложен и необходим ремонт за подобряване на енергийната ефективност в сграда, собственост на „Актив инвест груп“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Актив инвест груп ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1218-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> "Неотложен и необходим ремонт за подобряване на енергийната ефективност в сграда“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВСД Сервиз</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2720-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на обзавеждане и оборудване за провеждане на дейности за Фондация "Св. Пимен Зографски - Национална художествена академия"</x:t>
   </x:si>
   <x:si>
     <x:t>НАЦИОНАЛНА ХУДОЖЕСТВЕНА АКАДЕМИЯ</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-1.001-0066-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение "Каритас София"</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMPR001-2.001-0007-C03</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
@@ -1378,1877 +1346,1775 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E107"/>
+  <x:dimension ref="A1:E101"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46188</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46174</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46188</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46175</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46188</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46175</x:v>
+        <x:v>46200</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46188</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46178</x:v>
+        <x:v>46200</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46188</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46181</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46188</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46181</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46188</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46181</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46188</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46181</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46188</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46181</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46188</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46181</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46188</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46181</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46188</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46181</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46188</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46181</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="D14" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="E14" s="0" t="s">
         <x:v>41</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46188</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46181</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="D15" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="E15" s="0" t="s">
         <x:v>44</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46189</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46182</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="D16" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="E16" s="0" t="s">
         <x:v>47</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46189</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46182</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="D17" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="E17" s="0" t="s">
         <x:v>50</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46189</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46181</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="D18" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="E18" s="0" t="s">
         <x:v>53</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46189</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46181</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="D19" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="E19" s="0" t="s">
         <x:v>56</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46189</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46182</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D20" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="E20" s="0" t="s">
         <x:v>59</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46189</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46182</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="D21" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="E21" s="0" t="s">
         <x:v>62</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46189</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46182</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="D22" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="E22" s="0" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46189</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46182</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="D23" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="E23" s="0" t="s">
         <x:v>68</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46189</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46182</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="D24" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="E24" s="0" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46189</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46182</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="D25" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="E25" s="0" t="s">
         <x:v>74</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46189</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46182</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="D26" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="E26" s="0" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46189</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46182</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="D27" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E27" s="0" t="s">
         <x:v>80</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46190</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46183</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="D28" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E28" s="0" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46190</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46183</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D29" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="E29" s="0" t="s">
         <x:v>86</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46190</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46183</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D30" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="E30" s="0" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46190</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46183</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="D31" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E31" s="0" t="s">
         <x:v>92</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46190</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46183</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="D32" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="E32" s="0" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46190</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46183</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D33" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="E33" s="0" t="s">
         <x:v>98</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46190</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46183</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="D34" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="E34" s="0" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46190</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46183</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="D35" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="E35" s="0" t="s">
         <x:v>104</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46190</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46183</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="D36" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="E36" s="0" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46190</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46183</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="D37" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E37" s="0" t="s">
         <x:v>110</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46190</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46178</x:v>
+        <x:v>46197</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="D38" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E38" s="0" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46190</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46183</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D39" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="E39" s="0" t="s">
         <x:v>116</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46191</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46184</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="D40" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="E40" s="0" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46191</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46181</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="D41" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="E41" s="0" t="s">
         <x:v>122</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46191</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46182</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D42" s="0" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="E42" s="0" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46191</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46181</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="D43" s="0" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="E43" s="0" t="s">
         <x:v>128</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46191</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46181</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="D44" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="E44" s="0" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46191</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46181</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="D45" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="E45" s="0" t="s">
         <x:v>134</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46191</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46177</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="D46" s="0" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="E46" s="0" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46191</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46184</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D47" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E47" s="0" t="s">
         <x:v>140</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46191</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46184</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="D48" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="E48" s="0" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46191</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46184</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="D49" s="0" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="E49" s="0" t="s">
         <x:v>146</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46191</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46184</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="D50" s="0" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="E50" s="0" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46191</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46184</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="D51" s="0" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="E51" s="0" t="s">
         <x:v>152</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46191</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46184</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="D52" s="0" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="E52" s="0" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46191</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46183</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46191</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46183</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46191</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46183</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46192</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46183</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46192</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46183</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46192</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46184</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46192</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46184</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46192</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46185</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46192</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46185</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46192</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46185</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46192</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46185</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46192</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46185</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46192</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46185</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46192</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46185</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46194</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46182</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46194</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46187</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46195</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46188</x:v>
+        <x:v>46197</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46195</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46187</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46195</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46185</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46195</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46185</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46195</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46185</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46195</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46185</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46195</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46185</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46195</x:v>
+        <x:v>46214</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46185</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46195</x:v>
+        <x:v>46214</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46185</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46195</x:v>
+        <x:v>46214</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46185</x:v>
+        <x:v>46207</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46195</x:v>
+        <x:v>46214</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46184</x:v>
+        <x:v>46207</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46195</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46183</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46195</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46178</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46195</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46178</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46195</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46178</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46195</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46178</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
-        <x:v>46195</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B85" s="2">
-        <x:v>46178</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="2">
-        <x:v>46195</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B86" s="2">
-        <x:v>46178</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="2">
-        <x:v>46195</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B87" s="2">
-        <x:v>46178</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="D87" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="D87" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="2">
-        <x:v>46195</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B88" s="2">
-        <x:v>46178</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="2">
-        <x:v>46196</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B89" s="2">
-        <x:v>46184</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="D89" s="0" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="E89" s="0" t="s">
         <x:v>250</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="2">
-        <x:v>46196</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B90" s="2">
-        <x:v>46184</x:v>
+        <x:v>46207</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="D90" s="0" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="E90" s="0" t="s">
         <x:v>253</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="2">
-        <x:v>46196</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B91" s="2">
-        <x:v>46188</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="D91" s="0" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="E91" s="0" t="s">
         <x:v>256</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:5">
       <x:c r="A92" s="2">
-        <x:v>46196</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B92" s="2">
-        <x:v>46188</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="D92" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="E92" s="0" t="s">
         <x:v>259</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:5">
       <x:c r="A93" s="2">
-        <x:v>46196</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B93" s="2">
-        <x:v>46188</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="D93" s="0" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="E93" s="0" t="s">
         <x:v>262</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:5">
       <x:c r="A94" s="2">
-        <x:v>46197</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B94" s="2">
-        <x:v>46185</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="D94" s="0" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="E94" s="0" t="s">
         <x:v>265</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:5">
       <x:c r="A95" s="2">
-        <x:v>46197</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B95" s="2">
-        <x:v>46185</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="D95" s="0" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="E95" s="0" t="s">
         <x:v>268</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:5">
       <x:c r="A96" s="2">
-        <x:v>46200</x:v>
+        <x:v>46221</x:v>
       </x:c>
       <x:c r="B96" s="2">
-        <x:v>46185</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:5">
       <x:c r="A97" s="2">
-        <x:v>46200</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B97" s="2">
-        <x:v>46185</x:v>
+        <x:v>46207</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:5">
       <x:c r="A98" s="2">
-        <x:v>46200</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B98" s="2">
-        <x:v>46188</x:v>
+        <x:v>46208</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:5">
       <x:c r="A99" s="2">
-        <x:v>46200</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B99" s="2">
-        <x:v>46188</x:v>
+        <x:v>46208</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:5">
       <x:c r="A100" s="2">
-        <x:v>46200</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B100" s="2">
-        <x:v>46188</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:5">
       <x:c r="A101" s="2">
-        <x:v>46200</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B101" s="2">
-        <x:v>46188</x:v>
+        <x:v>45671</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
-        <x:v>288</x:v>
-[...101 lines deleted...]
-        <x:v>305</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Tenders and Offers</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Area</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>