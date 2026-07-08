--- v2 (2026-07-05)
+++ v3 (2026-07-08)
@@ -1,985 +1,1010 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9702df0d9a04815" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9bacf67d91d044a3b6b749626ce02fbd.psmdcp" Id="Rab6e51e3ecf14726" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reda7af196567420c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/89b52efaed5e4390b514beb8b6574ec8.psmdcp" Id="Rc07f2d529ae34274" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Tenders and Offers" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Offers submission deadline</x:t>
   </x:si>
   <x:si>
     <x:t>Announcement date of procedure for external assignment</x:t>
   </x:si>
   <x:si>
     <x:t>Procedure subject</x:t>
   </x:si>
   <x:si>
     <x:t>Beneficiary</x:t>
   </x:si>
   <x:si>
     <x:t>Contract registration number</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Доставка и монтаж на термопомпи </x:t>
-[...117 lines deleted...]
-както и система за управление на съхранението и споделянето на информация.
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 32 kW за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПАВЕКСИМ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0750-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МИЛ-83" ЕООД, гр. Благоевград в качеството си на бенефициент по договор  № BG16RFPR001-2.004-1605-СО1, обявява процедура за възлагане на поръчка с предмет:  
+„Доставка и монтаж на технологично оборудване за ФЕЦ за производство на електроенергия за собствени нужди на фирма "МИЛ-83" ЕООД, със следните параметри - 61,18kWp фотоволтаична система и 61,4kWh батерии за съхранение на енергия.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИЛ-83 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1605-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична инсталация 30 kWp в комбинация с с 47,84 kWh батерии на покрив на съществуваща сграда - ЧДГ “ЕКОМАЛЧОВЦИ”, за собствено потребление.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЧДГ ЕКОМАЛЧОВЦИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0063-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">СМР  за изграждането на зарядния център по Обособени позиции:
+Обособена позиция 1: СМР за инсталиране и монтаж на зарядните станции и БКТП- 5 бр. бетонни фундаменти за зарядните станции и 1 бр. фундамент за БКТП
+Обособена позиция 2: СМР за инсталация и монтаж на електрически кабели,  необходими за свързване на инфраструктурата за зареждане с електроенергия към мрежата /БКТП/
+Обособена позиция 3: Адаптация на пътя, свързан с изграждането на инфраструктура за достъп до зарядните станции за 449 кв. м.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ВАНГЕЛОВИ СТРОЙ ООД</x:t>
-[...98 lines deleted...]
-    <x:t xml:space="preserve">СИГМАТЕКС-МЦ ЕООД
+    <x:t>Автоцентър Тим ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR001-3.003-0002-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Провеждане на специфично обучение - Дигитални умения, устойчиво и екологично производство и управление на бизнес процеси в сладкарското производство,                                          
+ на служителите на „Булран“ ЕООД, по проект № BG05SFPR002-1.019-0037-C01 „Насърчаване придобиването на нови умения в Булран ЕООД" чрез нови умения“, по процедура BG05SFPR002-1.019 „НОВИ УМЕНИЯ“ по  Програма „Развитие на човешките ресурси“ 2021-2027.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFPR001-2.004-0800-C01</x:t>
-[...8 lines deleted...]
-    <x:t>BG16RFPR001-1.001-0360-C01</x:t>
+    <x:t>Булран ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.019-0037-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Системи за управление на документи и корпоративна информация:
+1. Изграждане на система за защита на информацията в локална мрежа
+2. Изграждане на система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КАПИТАНСКИ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0449-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Внедряване на Решения в областта на ИКТ на Спато ООД
+Обособена позиция №1 Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) 
+Обособена позиция №2 Интегрирана ИКТ система - за архивиране на информация, за управление на съхранението и споделянето на информация и за защита на информацията в локална мрежа </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Спато ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2162-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Закупуване на средства за колективна защита
 Об. позиция 3.
 1. Диван- 2 броя.
 Об. позиция 4.
 1. Модулна кухня- 1 брой.</x:t>
   </x:si>
   <x:si>
     <x:t>МЕТАЛ ИНВЕСТ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR002-1.004-0574-C01</x:t>
   </x:si>
   <x:si>
+    <x:t>Доставка на Сребърна лента за стопяем елемент Ag99,99 - различни дебелини и размери</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НИКДИМ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0360-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t>Избор на изпълнител за доставка и монтаж на: 
 ОП 1: Компресор за сгъстен въздух с инверторно управление с изсушител, с мощност: 18.5 kW - 1 бр. и Ресивър с обем: 1000 л. - 1 бр. 
 ОП 2: Локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертор – 90 kWh, към съществуваща соларна система за собствено потребление.</x:t>
   </x:si>
   <x:si>
     <x:t>ЦИЛКОВ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-2366-C01</x:t>
   </x:si>
   <x:si>
     <x:t>“Избор на изпълнител за доставка на ЛПС и специално работно облекло, необходими за осъществяване на Дейност 3”</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ТРИАДА ИНЖЕНЕРИНГ ООД
 </x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR002-1.004-0401-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">„Доставка на оборудване” </x:t>
   </x:si>
   <x:si>
     <x:t>Искрецка Пъстърва ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-2.002-0022-C01</x:t>
   </x:si>
   <x:si>
     <x:t>ПОДОБРЯВАНЕ НА ПРОИЗВОДСТВЕНИЯ КАПАЦИТЕТ НА ПРЕДПРИЯТИЕТО, ЧРЕЗ ПРИДОБИВАНЕ НА ДМА ПО ОБОСОБЕНИ ПОЗИЦИИ, 
 като част от дейностите по Административен договор за безвъзмездна финансова помощ (АДБФП) № BG16RFPR001-1.004-1727-C01 от 22.07.2025 г., процедура BG16RFPR001-1.004 „Подкрепа за семейните предприятия, предприятията от творческите индустрии и занаятите“, финансирана от Европейския съюз чрез Програма "Конкурентоспособност и иновации в предприятията" 2021-2027“.</x:t>
   </x:si>
   <x:si>
     <x:t>ЕВРОТРАНС 1 ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.004-1727-C01</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">СМР  за изграждането на зарядния център по Обособени позиции:
-[...99 lines deleted...]
-  <x:si>
     <x:t>Въвеждане на Система за управление на ресурсите (ERP система) (Обособена позиция №1) и/или Изграждане на система за управление на съхранението и споделянето на информация (Обособена позиция №2) и/или Създаване на онлайн магазин (Обособена позиция №3)</x:t>
   </x:si>
   <x:si>
     <x:t>ВВТ Инженеринг</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-1597-C01</x:t>
-  </x:si>
-[...11 lines deleted...]
-    <x:t>BG16RFPR001-2.004-1333-C01</x:t>
   </x:si>
   <x:si>
     <x:t>"Внедряване и въвеждане в експлоатация на интегрирана информационна система за управление на бизнес процесите в “БАЙ СЪРПРАЙЗ БГ” ЕООД, насочена към дигитализация и оптимизация на основните дейности на предприятието.
 Системата следва да включва следните основни компоненти:
 1. ERP система – за управление на ресурсите на предприятието;
 2. CRM система – за управление на взаимоотношенията с клиенти;
 3. Онлайн магазин – платформа за приемане и обработка на клиентски поръчки чрез интернет."</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">БАЙ СЪРПРАЙЗ БГ ЕООД
 </x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-0262-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Интеграция на софтуерна платформа със CRM/ERP</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Доставка на специализиран софтуер „Интуитивна AI платформа за бизнес анализ с комуникация на естествен език – NovaBI“</x:t>
   </x:si>
   <x:si>
     <x:t>НЮМАРК ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.004-2710-C01</x:t>
   </x:si>
   <x:si>
     <x:t>„Доставка, внедряване и въвеждане в експлоатация на ERP система за правление на ресурсите и POS система за управление на продажбите на дребно за нуждите на „КЕЙК ТАЙМ“ ЕООД“</x:t>
   </x:si>
   <x:si>
     <x:t>КЕЙК ТАЙМ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-2023-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">„Доставка, внедряване и въвеждане в експлоатация на ERP система за управление на ресурсите и POS система за управление на продажбите на дребно за нуждите на „ ТЕХНИКЪЛ - СТ ЕООД“
 </x:t>
   </x:si>
   <x:si>
     <x:t>ТЕХНИКЪЛ - СТ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-2027-C01</x:t>
   </x:si>
   <x:si>
     <x:t>„Доставка, внедряване и въвеждане в експлоатация на ERP система за управление на ресурсите и POS система за управление на продажбите на дребно за нуждите на „ШОКОЛАД – СТ“ ЕООД“</x:t>
   </x:si>
   <x:si>
     <x:t>ШОКОЛАД - СТ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-2020-C01</x:t>
   </x:si>
   <x:si>
+    <x:t>Интеграция на софтуерна платформа със CRM/ERP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИМОНАС КАРДС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0104-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на ДМА: Настолен компютър All-in-One – 4 броя </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПВМ ПРОЕКТ ИНЖЕНЕРИНГ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2454-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разработване и тестване на прототип на приложение: Тест за изследване на компетентностни модели за предвиждане и оценка на стереотипни ценностни системи: „Когнитивни меметики“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЛП БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0117-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на технологично оборудване за ФЕЦ за производство на електроенергия за собствени нужди на фирма "РЕАЛ ВД" ООД, със следните параметри - 50,5kWp фотоволтаичнa системa и 62кВтч батерии за съхранение.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РЕАЛ ВД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1727-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t>Закупуване, доставка, монтаж и въвеждане в експлоатация на CNC обработващ център за високопроизводителен разкрой (Nesting) с автоматично етикетиране</x:t>
   </x:si>
   <x:si>
     <x:t>а2ме ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.010-1963</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Топлинно изолиране на производствена сграда на „НИКОЛА СИМОВ - 99“ ООД - гр. Търговище, чрез доставка и монтаж на топлоизолационна система от покривни сандвич панели с топлоизолация от PUR – 300 кв. м.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„НИКОЛА СИМОВ - 99“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1692-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на енергийно ефективни системи в две обособени позиции: Обособена позиция 1: Фотоволтаична електрическа централа ФтЕЦ Обособена позиция 2: Локални съоръжения за съхранение на енергия батерии в комбинация с инвертори</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АрМе ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0464-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">СМР за прилагане на мерки за енергийна ефективност по следните обособени позиции:
+ОП 1 „Топлинно изолиране на покрив"
+ОП 2 „Топлинно изолиране на външни стени“
+ОП 3 „Подмяна на прозорци и външна врата“
+ОП 4 „Изграждане на фотоволтаична централа от 15 kW“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">"АМБУЛАТОРИЯ ЗА ГРУПОВА ПРАКТИКА ЗА ПЪРВИЧНА ДЕНТАЛНА ПОМОЩ МЕДИКЕЪР" ООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0262-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на локални съоръжения за съхранение на енергия в комбинация с инвертори към съществуваща централа</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИС ВАНИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1563-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на мярка по енергийна ефективност в търговско предприятие</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЛЕКТРИК 90 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1513-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Изграждане на инсталация за производство на ел. енергия със съоръжения за съхранение на електроенергия за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРТВИЖЪН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1535-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с мощност 56 kW за собствено потребление, включваща доставка, монтаж, изграждане и въвеждане в експлоатация на фотоволтаични модули, инвертор, конструкция и система за съхранение на електрическа енергия.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Евелин 2011 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2052-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на фотоволтаична електрическа централа с мощност 25 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДБ СТРОЙ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0141-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждането на фотоволтаична система за собствено потребление с мощност 50 kW и локални съоръжения за съхранение на електрическа енергия с капацитет минимум 60 kWh,  в гр. Хасково, местност "Дерекьой топра" ПИ 77195.20.17“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПЛАСТЕР" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0990-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждането на фотоволтаична система за собствено потребление с инсталирана мощност 20 kW и локални съоръжения за съхранение на електрическа енергия с капацитет минимум 27 kWh, в гр. Хасково, ж.к. Орфей 14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПЛАСТЕР АРТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0998-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на технологично оборудване за ФЕЦ за производство на електроенергия за собствени нужди на фирма МОНЦА-ВН ЕООД, със следните параметри - технологично оборудване за 63,45kWp фотоволтаична система и 61,4kWh батерии за съхранение на енергия."</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МОНЦА- ВН  ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1775-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на рекуперативни блокове за отопление, вентилация и охлаждане (рекуператори) - 4бр.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Нитекс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0418-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Закупуване, доставка и въвеждане в експлоатация на ДМА и ДНА за оптимизиране на бизнес процесите в  „ТЕХНО ЕНТЕРТЕЙНМЪНТ“ ООД, по следните обособени позиции: 
+Обособена позиция 1:  ДМА - Сървър с база данни и виртуализация - 2 бр.;  Сървър за хостинг - 2 бр.;
+Обособена позиция 2: ДНА - Пакет софтуери за дизайн, 3D моделиране и AI помощни средства с колаборационен модул - 1 бр.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕХНО ЕНТЕРТЕЙНМЪНТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2743-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Определяне на доставчик с три обособени позиции:
+ОП 1. Въжена лебедка съгласно приложена техническа спецификация - 3 бр. 
+ОП 2.Въжена лебедка съгласно приложена техническа спецификация -  1бр. 	
+ОП 3.Въжена лебедка съгласно приложена техническа спецификация - 1 бр. 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГЛОБАЛ ЛИФТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2245-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Определяне на доставчик с четири обособени позиции:
+ОП 1.Крик хидравличен съгласно приложена техническа спецификация - 1 бр. 
+ОП 2.Скоба захватна съгласно приложена техническа спецификация - 1 бр. 
+ОП 3.Скоба захватна съгласно приложена техническа спецификация - 1 бр.	
+ОП 4.Скоба захватна съгласно приложена техническа спецификация - 1 бр.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на електрически стълбищен катерач – 1 бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ИЗБОР НА ИЗПЪЛНИТЕЛ ЗА ИЗГРАЖДАНЕ НА РЕШЕНИЯ В ОБЛАСТТА НА ИКТ включващ: 
+- Изграждане и въвеждане на Система за управление на ресурсите (ERP система);
+- Изграждане и въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система);
+- Изграждане и въвеждане на Система за архивиране на информация.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТОТАЛ-ТЕСТ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1206-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Устойчиво енергийно обновяване на сгради в сферата на търговията и услугите</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АХАТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-4.021-0290-C02</x:t>
   </x:si>
   <x:si>
     <x:t>„Изграждане на интегрирана система за защита на информацията в локална мрежа, архивиране на информация и система за управление на съхранението и споделянето на информация“</x:t>
   </x:si>
   <x:si>
     <x:t>Джи М Л - дизайн ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-1679-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Изграждане на интегрирана система за защита на информацията в локална мрежа,  архивиране на информация и система за управление на съхранението и споделянето на информация </x:t>
   </x:si>
   <x:si>
     <x:t>Финпласт ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-0597-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Закупуване, доставка, монтаж и въвеждане в експлоатация във фирма „ИТС–Ивона" ООД, на „Компресори за сгъстен въздух, вкл. резервоари за сгъстен въздух“.</x:t>
   </x:si>
   <x:si>
     <x:t>И Т С - ИВОНА ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0586-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на оборудване и спцеиализирани софтуерни продукти в областа на архитектурата , с обособени позиции: 1.Доставка на черна техника  3.Доставка за обработване и корекция на визуализация в архитектурата</x:t>
   </x:si>
   <x:si>
     <x:t>БЕЛ АРХ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.004-0804-C02</x:t>
   </x:si>
   <x:si>
     <x:t>Процедура № 1: „Възлагане на научни изследвания и външни услуги, необходими за разработването на иновативен продукт - нов полимерен материал на основата на Polyamid 6 (PA6) чрез използване на добавки, включващи примеси с различна концентрация на рециклиран полиамид 6 (PA6) с 83%-но съдържание на графит“</x:t>
   </x:si>
   <x:si>
     <x:t>БУЛМОУЛД ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.001-0304-C02</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Закупуване, доставка и въвеждане в експлоатация на  "Комплект фотоапарат с обективи" - 1 бр.
 </x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>BG16RFPR001-1.004-2743-C02</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Определяне на доставчик с пет обособени позиции:
 ОП 1. Безкабелен ъглошлайф комплект с 2 бр. батерии и зарядно съгласно приложена техническа спецификация - 2 бр. 
 ОП 2. Безкабелна ударно пробивна машинa комплект с 2 бр. батерии и зарядно съгласно приложена техническа спецификация - 2 бр. 
 ОП 3. Безкабелен гайковерт комплект с батерия и зарядно съгласно приложена техническа спецификация - 1 бр.	
 ОП 4. Безкабелна пробивна машина комплект с батерия съгласно приложена техническа спецификация - 1 бр.
 ОП  5. Кука за повдигане съгласно приложена техническа спецификация- 1 опаковка с минимална товароподемност 1000 кг  и 1 опаковка с минимална товароподемност 2000 кг.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ГЛОБАЛ ЛИФТ ООД</x:t>
-[...14 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на 1бр. енергийно ефективен охладител на въздух </x:t>
   </x:si>
   <x:si>
     <x:t>КВС ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0755-C01</x:t>
-  </x:si>
-[...158 lines deleted...]
-    <x:t xml:space="preserve">„Изграждане на система от възобновяеми енергийни източници за получаване на електроенергия за собствено потребление“ </x:t>
   </x:si>
   <x:si>
     <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на ДМА в съответствие със Списъка на допустимите категории активи в областта на енергийната ефективност и използването на енергия от възобновяеми източници по Процедура BG16RFPR001-2.004:
 1. Термопомпи - въздух-въздух - 31kW - 6 броя
 2. Компресори за сгъстен въздух включително резервоари за сгъстен въздух - Конвенционален с изсушител - 15kW - 3 броя</x:t>
   </x:si>
   <x:si>
     <x:t>"Зем Холд 2012" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1666-C01</x:t>
   </x:si>
   <x:si>
     <x:t>"СТАД - БЛИЗНАКОВ" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1537-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Внедряване на интегрирана система за управление на бизнес процеси за нуждите на СЪНСЕТ КАФЕ ООД</x:t>
-[...5 lines deleted...]
-    <x:t>BG16RFPR001-1.012-0821-C01</x:t>
+    <x:t xml:space="preserve">„Изграждане на система от възобновяеми енергийни източници за получаване на електроенергия за собствено потребление“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа за нуждите на Кориантро ООД, във връзка с изпълнението на проект "Подобряване на енергийната независимост и конкурентоспособността на производството чрез възобновяема енергия в Кориантро ООД с Договор № BG16RFPR001-2.004-1791-C01, от 01.01.2026 г. по процедура BG16RFPR001-2.004 „Енергийна ефективност и използване на енергия от възобновяеми източници в предприятията“, финансиран по ОП "Конкурентоспособност и иновации в предприятията" 2021-2027.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Кориантро ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1791-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Създаване и тестване на прототипи и пилотни линии, свързани с разработването на продуктовата иновация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВОДСТРОЙ ПЛОВДИВ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0351-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и инсталация на ДМА за нуждите на Булпласт – М ЕООД </x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛПЛАСТ-М ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1993-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване и въвеждане в експлоатация на оборудване по обособени позиции:
+1.Обособена позиция 1 : Резервоар (ресивър) за сгъстен въздух с обем 3000 l; 
+2.Обособена позиция 2: Конвенционален компресор с мощност 45 kW
+3.Обособена позиция 3: Изсушител на сгъстен въздух за компресор 45 kW.  
+4.Обособена позиция 4 : Централизирано управление на системи за сгъстен въздух - 1бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АСТРОИДА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1333-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на Роботизирана линия за фосфатиране с пречиствателна станция </x:t>
+  </x:si>
+  <x:si>
+    <x:t>М + С ХИДРАВЛИК АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0012-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка, монтаж и въвеждане в експлоатация на термопомпи – 3 броя.
 Доставка и монтаж на енергийно ефективни изолационни системи на сграда.
 Обособена позиция 1. Термопомпена система въздух-вода с мощност 26 kW – 1 брой;
 Обособена позиция 2. Термопомпа въздух-въздух с мощност 16.1 kW – 2 броя;
 Обособена позиция 3. Подобряване на енергийната ефективност на сграда чрез:
 Топлоизолационна плоча от XPS -18 кв.м, топлоизолационна плоча от EPS – 127 кв.м. и Сандвич панел с топлоизолация от PUR за топлоизолиране на покриви 160 кв.м.</x:t>
   </x:si>
   <x:si>
     <x:t>"Системи и техника за сигурност" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1534-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Процедура № 1: Изпълнение на строително – монтажни работи (СМР) по подобряване на енергийната ефективност в производствената база на „Туристстрой – Царацово“ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>"ТУРИСТСТРОЙ - ЦАРАЦОВО" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1472-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Създаване и тестване на прототипи и пилотни линии, свързани с разработването на продуктовата иновация</x:t>
-[...8 lines deleted...]
-    <x:t xml:space="preserve">Доставка и инсталация на ДМА за нуждите на Булпласт – М ЕООД </x:t>
+    <x:t>Внедряване на интегрирана система за управление на бизнес процеси за нуждите на СЪНСЕТ КАФЕ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СЪНСЕТ КАФЕ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0821-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за изграждане на Локално съоръжение за съхранение на електроенергия (ЛСС) с капацитет от 5.08 МWh, и максимална активна мощност отдавана към мрежата 2.4 МW, като част от комбиниран проект към изградена и пусната в експлоатация фотоволтаична електроцентрала (ФвЕЦ) с мощност 3.0 МW за производство на електроенергия от ВЕИ (слънчева енергия)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Пи Ви Вижън ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.004-1736</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Осигуряване на социални придобивки за работещите: Доставка на кухненско и офис - обзавеждане</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СКАЙ МОНТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0628-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на решения в областта на ИКТ по обособени позиции: ОП 1: Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) - 1 бр., Въвеждане на модул/система за управление на складовото стопанство (WMS) - 1 бр., Въвеждане на система за управление за бизнес анализи(Business intelligence) - 1 бр.; ОП 2: Въвеждане на модул/система за управление на продажбите на дребно(Point-of-sale) - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Еделвайс-93 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0347-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Осигуряване на социални придобивки за работещите, вкл. ремонт и оборудване на места за отдих, рехабилитация, спорт, хранене и почивка в предприятията и др“, 
+с предмет: „Доставка и монтаж на 
+1.	Фургон за отдих, хранене, почивка и преобличане - 1 бр.“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПИТОН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1182-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на ДМА
+ПО ОБОСОБЕНИ ПОЗИЦИИ: 
+ОП1 Доставка на компютърна конфигурация - 3 БР
+ОП 2 Доставка на компютърна конфигурация - 1 БР
+ОП 3  Доставка на ПРОФЕСИОНАЛНЕ МОНИТОР - 4 БР.
+ОП 4 Доставка на лазерно цветно м.ф. устройство А3 -1БР.
+ОП 5 Доставка на плотер със скенер - 1БР.
+ОП 6 Доставка на преносим компютър- 2 БР.
+ОП 7 Доставка на  мобилен СМАРТФОН - 1 БР
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЙВИ АРХ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2486-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предмет на предвидената процедура	Обект на процедурата	Приложим нормативен акт	Действия
+Доставка, монтаж, настройка и въвеждане в експлоатация на оборудване за разширение на съществуваща фотоволтаична система за собствено потребление и изграждане на система за съхранение на електрическа енергия за нуждите на хотелски комплекс. Процедурата включва доставка на фотоволтаични панели, конструкция, свързващи компоненти, система за съхранение на енергия (батерия), комуникационно оборудване, електроразпределителни компоненти, монтажни дейности, настройка и пуск в експлоатация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>САН ПРОПЪРТИС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0261-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане и внедряване на ИКТ решение, представляващо единна интегрирана информационна система, включваща следните функционално свързани модули:
+•	система за управление на складовото стопанство (WMS); 
+•	система за управление на производството; 
+•	система за архивиране на информация. 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Плутон Инвест ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1418-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на система за сгъстен въздух, състояща се от 1 брой компресор с инверторно управление с изсушител и 1 брой ресивър</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕТАЛ ГРУП ЕЛИТ 2006 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1049-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> „СЪЗДАВАНЕ И ТЕСТВАНЕ НА ПРОТОТИПИ И ПИЛОТНИ ЛИНИИ, СВЪРЗАНИ С РАЗРАБОТВАНЕТО НА ПРОДУКТОВА ИНОВАЦИЯ - ИНОВАТИВНИ 
+КОЗМЕТИЧНИ ПРОДУКТИ (КРЕМ И СЕРУМ) НА БАЗА НА ROSEPROINN СИСТЕМАТА“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕКОМААТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0241-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на 1 бр  Апарат за фокусирана високоинтензивна магнитна терапия
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕДИЦИНСКИ ЦЕНТЪР ХИПОКРАТ - Н ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2554-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и инсталация на CNC пробивен център – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХАРМОНТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-1340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>доставка на мебели за ресторант</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЮ ШИЛД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2421-C02</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка , монтаж и въвеждане в експлоатация на 2бр термопомпи въздух-вода и придружаваща екипировка с обща топлинна мощност 100 kW .</x:t>
   </x:si>
   <x:si>
     <x:t>ЕН ТИ ЕН - БЪЛГАРИЯ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0270-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Проектиране, дизайн и софтуерно разработване на иновативни функционалности - 1 бр.</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване на енергийната ефективност на УЗУНОВ 90 АНИМАЛПЕТС ООД, структуриранa в две обособени позиции</x:t>
   </x:si>
   <x:si>
     <x:t>УЗУНОВ 90 АНИМАЛПЕТС ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0547-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Изпълнение на СМР за: Обособена позиция 1 - „Внедряване на съвременни технически решения за енергийна ефективност на сградата – изолиране на външните стени, покрив, подмяна на дограмата“ Обособена позиция 2 - „Изграждане на термопомпена и рекуперативна вентилационна инсталации“ Обособена позиция 3 - „Инсталиране на локални съоръжения за съхранение на енергия батерии в комбинация с инвертори“</x:t>
   </x:si>
   <x:si>
     <x:t>"АЛНИ" ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0226-C01</x:t>
   </x:si>
   <x:si>
     <x:t>„Доставка, монтаж и пускане в експлоатация на ДМА: Компресор за сгъстен въздух с инверторно управление – 2 бр. и Ресивър за сгъстен въздух – 2 бр.  и Изсушител за сгъстен въздух – 2 бр.“</x:t>
   </x:si>
   <x:si>
     <x:t>"МОНТАЖИ ПРОБГ" ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0108-C01</x:t>
   </x:si>
   <x:si>
+    <x:t>Доставка и внедряване на интегрирана информационна система, включваща CRM система и система за бизнес анализи (BI)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФЕЛДЕР ГРУП БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0125-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждането на фотоволтаична система за собствено потребление с инсталирана мощност 20 kW и локални съоръжения за съхранение на електрическа енергия с капацитет минимум 50 kWh, в производствена база „РЕА-Елена Будовска“,гр. Хасково</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РЕА - Елена Будовска ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0991-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на локално съоръжение за съхранение на енергия батерия в комбинация с инвертор 102,4kW.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АВТОКОМФОРТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0003-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изграждане на нова фотоволтаична инсталация 55kw.за производство на енергия от ВЕИ за собствено потребление в комбинация с локални съоръжения за съхранение на енергия (батерии)“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>БЕЙКЪЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0024-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t>Доставка на ДМА за енергийна ефективност: ОП1 - Рекуперативни блокове за отопление вентилация охлаждане - 3 броя, ОП2 - Термопомпи - 2 броя, ОП3 - Компресор за сгъстен въздух вкл. резервоар за сгъстен въздух - 1 брой</x:t>
   </x:si>
   <x:si>
     <x:t>СТС Холдинг Груп ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0161-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка, монтаж и въвеждане в експлоатация на 3 броя термопомпи " въздух-вода"</x:t>
   </x:si>
   <x:si>
     <x:t>ЕТНА ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0813-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на фотоволтаична централа на покрива на сграда на „М-ТЕКС РЕЦИКЛИРАНЕ НА ТЕКСТИЛ “ ООД за производство на електроенергия собствени нужди </x:t>
+  </x:si>
+  <x:si>
+    <x:t>М-ТЕКС РЕЦИКЛИРАНЕ НА ТЕКСТИЛ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1373-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Проектиране, доставка и изграждане на фотоволтаична електрическа централа за собствено потребление с мощност 50 kW и батериен блок с капацитет 51 kWh, включително
 присъединяване, пуск и въвеждане в експлоатация</x:t>
   </x:si>
   <x:si>
     <x:t>АКЮРЪСИ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0103-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 60 kW за собствено потребление</x:t>
   </x:si>
   <x:si>
     <x:t>НН ЕЛЕКТРОНИК ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0904-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 50 kW за собствено потребление</x:t>
   </x:si>
   <x:si>
     <x:t>"ПЕРФЕКТ ПЛАСТ ВЕЛИКИ ПРЕСЛАВ" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0745-C01</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Изграждане на фотоволтаична централа на покрива на сграда на „М-ТЕКС РЕЦИКЛИРАНЕ НА ТЕКСТИЛ “ ООД за производство на електроенергия собствени нужди </x:t>
-[...5 lines deleted...]
-    <x:t>BG16RFPR001-2.004-1373-C01</x:t>
+    <x:t>Проектиране, изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) с мощност 55 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФРИНА - КМ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0501-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на нови дигитални решения с цел повишаване нивото на дигитализация в СТРОЙМАРКЕТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТРОЙМАРКЕТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1861-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Изпълнение на дейностите по административен договор № BG16RFPR001-2.004-2069-C01</x:t>
   </x:si>
   <x:si>
     <x:t>ДМТех ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-2069-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Неотложен и необходим ремонт за подобряване на енергийната ефективност в сграда, собственост на „Актив инвест груп“ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>Актив инвест груп ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1218-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> "Неотложен и необходим ремонт за подобряване на енергийната ефективност в сграда“ </x:t>
   </x:si>
   <x:si>
     <x:t>ВСД Сервиз</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-2720-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 55 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕБЕЛИ СПАС ДИЗАЙН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0051-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Проектиране и изграждане на фотоволтаична инсталация с мощност 30 kW и система за съхранение на енергия с капацитет минимум 60 kWh предназначени за собствено потребление </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Идея Хоум ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0347-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична система 50 kW за производство на електроенергия за собствено потребление и система за съхранение на електрическа енергия 200 kWh.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КРЕС-Д ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0095-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 60 kWp за собствено потребление </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЮНЕЛ ИНВЕСТ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1491-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">СМР за изграждане на фотоволтаична електрическа централа с мощност 29,580 kW (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"БИЗНЕС НЕДЕВИ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0290-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Енергийна ефективност и използване на енергия от възобновяеми източници в „Дръстър Инженеринг“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дръстър Инженеринг ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1866-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на обзавеждане и оборудване за провеждане на дейности за Фондация "Св. Пимен Зографски - Национална художествена академия"</x:t>
   </x:si>
   <x:si>
     <x:t>НАЦИОНАЛНА ХУДОЖЕСТВЕНА АКАДЕМИЯ</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-1.001-0066-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение "Каритас София"</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMPR001-2.001-0007-C03</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
@@ -1346,1775 +1371,1809 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E101"/>
+  <x:dimension ref="A1:E103"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46209</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46195</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46209</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46199</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46209</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46200</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46209</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46200</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46209</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46202</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46209</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46202</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46209</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B8" s="2">
         <x:v>46202</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46209</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46202</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46209</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46202</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46209</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46202</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46209</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46202</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46210</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46203</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46210</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46203</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46210</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46203</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46210</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46203</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46210</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46196</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46210</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46195</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46210</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46195</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46210</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46195</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46210</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46203</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46210</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46199</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46210</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46203</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46210</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46204</x:v>
+        <x:v>46197</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46211</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46204</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46211</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46204</x:v>
+        <x:v>46197</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46211</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46204</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46211</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46204</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46211</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46204</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46211</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46204</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46211</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46198</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46211</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46196</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46211</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46196</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46211</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46196</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46211</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B35" s="2">
         <x:v>46203</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46211</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46203</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46211</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46202</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46212</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46197</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46212</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46205</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46212</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46205</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="D40" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="D40" s="0" t="s">
+      <x:c r="E40" s="0" t="s">
         <x:v>118</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46212</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46205</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46212</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46205</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="D42" s="0" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="E42" s="0" t="s">
         <x:v>123</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46212</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46205</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="D43" s="0" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="E43" s="0" t="s">
         <x:v>126</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46212</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46205</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="D44" s="0" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="E44" s="0" t="s">
         <x:v>129</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46212</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46204</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="D45" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="E45" s="0" t="s">
         <x:v>132</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46212</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46205</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="D46" s="0" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="E46" s="0" t="s">
         <x:v>135</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46212</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46205</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="D47" s="0" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="E47" s="0" t="s">
         <x:v>138</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46212</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46205</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D48" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="E48" s="0" t="s">
         <x:v>141</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46212</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46205</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
         <x:v>46213</x:v>
       </x:c>
       <x:c r="B50" s="2">
         <x:v>46206</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
         <x:v>46213</x:v>
       </x:c>
       <x:c r="B51" s="2">
         <x:v>46206</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46213</x:v>
+        <x:v>46214</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46206</x:v>
+        <x:v>46207</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46213</x:v>
+        <x:v>46214</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46206</x:v>
+        <x:v>46207</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46213</x:v>
+        <x:v>46214</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46206</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46213</x:v>
+        <x:v>46214</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46206</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46213</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46206</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46213</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46204</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46213</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46206</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46213</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46198</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46213</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46203</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46213</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46203</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46213</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46203</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46213</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46206</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46213</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46206</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46213</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46206</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46213</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46206</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46213</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46206</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="D67" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="D67" s="0" t="s">
+      <x:c r="E67" s="0" t="s">
         <x:v>191</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46213</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46206</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="D68" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="D68" s="0" t="s">
+      <x:c r="E68" s="0" t="s">
         <x:v>194</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46213</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46197</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="D69" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="D69" s="0" t="s">
+      <x:c r="E69" s="0" t="s">
         <x:v>197</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46213</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46198</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46213</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46199</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46213</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46203</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46213</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46203</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46213</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46203</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46213</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46203</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46214</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46199</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46214</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46204</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D77" s="0" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="E77" s="0" t="s">
         <x:v>219</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46214</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46207</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46214</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46207</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46216</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46206</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46216</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46206</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46216</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46206</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46216</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46199</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46216</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46202</x:v>
+        <x:v>46207</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
-        <x:v>46217</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B85" s="2">
-        <x:v>46204</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="2">
-        <x:v>46217</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B86" s="2">
-        <x:v>46205</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="2">
-        <x:v>46218</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B87" s="2">
-        <x:v>46203</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="2">
-        <x:v>46218</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B88" s="2">
-        <x:v>46204</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="2">
-        <x:v>46218</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B89" s="2">
-        <x:v>46206</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="2">
-        <x:v>46219</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B90" s="2">
-        <x:v>46207</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="2">
-        <x:v>46219</x:v>
+        <x:v>46221</x:v>
       </x:c>
       <x:c r="B91" s="2">
-        <x:v>46205</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:5">
       <x:c r="A92" s="2">
-        <x:v>46220</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B92" s="2">
-        <x:v>46205</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:5">
       <x:c r="A93" s="2">
-        <x:v>46220</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B93" s="2">
-        <x:v>46205</x:v>
+        <x:v>46207</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:5">
       <x:c r="A94" s="2">
-        <x:v>46220</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B94" s="2">
-        <x:v>46205</x:v>
+        <x:v>46208</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:5">
       <x:c r="A95" s="2">
-        <x:v>46220</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B95" s="2">
-        <x:v>46198</x:v>
+        <x:v>46208</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:5">
       <x:c r="A96" s="2">
-        <x:v>46221</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B96" s="2">
-        <x:v>46206</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:5">
       <x:c r="A97" s="2">
-        <x:v>46223</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B97" s="2">
-        <x:v>46207</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:5">
       <x:c r="A98" s="2">
-        <x:v>46223</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B98" s="2">
-        <x:v>46208</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:5">
       <x:c r="A99" s="2">
-        <x:v>46223</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B99" s="2">
-        <x:v>46208</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:5">
       <x:c r="A100" s="2">
-        <x:v>46290</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="B100" s="2">
-        <x:v>46175</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:5">
       <x:c r="A101" s="2">
+        <x:v>46230</x:v>
+      </x:c>
+      <x:c r="B101" s="2">
+        <x:v>46209</x:v>
+      </x:c>
+      <x:c r="C101" s="0" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="D101" s="0" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="E101" s="0" t="s">
+        <x:v>288</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="102" spans="1:5">
+      <x:c r="A102" s="2">
+        <x:v>46290</x:v>
+      </x:c>
+      <x:c r="B102" s="2">
+        <x:v>46175</x:v>
+      </x:c>
+      <x:c r="C102" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="D102" s="0" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="E102" s="0" t="s">
+        <x:v>291</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="103" spans="1:5">
+      <x:c r="A103" s="2">
         <x:v>46317</x:v>
       </x:c>
-      <x:c r="B101" s="2">
+      <x:c r="B103" s="2">
         <x:v>45671</x:v>
       </x:c>
-      <x:c r="C101" s="0" t="s">
-[...6 lines deleted...]
-        <x:v>283</x:v>
+      <x:c r="C103" s="0" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="D103" s="0" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="E103" s="0" t="s">
+        <x:v>294</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Tenders and Offers</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Area</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>