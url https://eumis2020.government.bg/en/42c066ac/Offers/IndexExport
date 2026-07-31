--- v3 (2026-07-08)
+++ v4 (2026-07-31)
@@ -1,1010 +1,881 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reda7af196567420c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/89b52efaed5e4390b514beb8b6574ec8.psmdcp" Id="Rc07f2d529ae34274" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R202419eb0e5849e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4e0376c6d46642bb91733b97de7fe3e5.psmdcp" Id="R34371ac6261b4f87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Tenders and Offers" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Offers submission deadline</x:t>
   </x:si>
   <x:si>
     <x:t>Announcement date of procedure for external assignment</x:t>
   </x:si>
   <x:si>
     <x:t>Procedure subject</x:t>
   </x:si>
   <x:si>
     <x:t>Beneficiary</x:t>
   </x:si>
   <x:si>
     <x:t>Contract registration number</x:t>
   </x:si>
   <x:si>
-    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 32 kW за собствено потребление</x:t>
-[...30 lines deleted...]
-Обособена позиция 3: Адаптация на пътя, свързан с изграждането на инфраструктура за достъп до зарядните станции за 449 кв. м.
+    <x:t xml:space="preserve">„Изграждане на фотоволтаична електрическа инсталация за собствено потребление с номинална мощност 55 kW (инсталирана DC мощност 55,080 kWp) и батерийна система с номинален капацитет 56,32 kWh“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>БЕЙКЪЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0024-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Проектиране и изграждане на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление с инсталирана мощност 20 kW и локално съоръжение за съхранение на електрическа енергия с капацитет минимум 20 kWh в „МЕНЛИ КНАЙФ“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МЕНЛИ КНАЙФ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1245-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на Чилъри - 2 бр., за целите на проект BG16RFPR001-2.004-1560-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ЕЛЕКТРОСТАРТ“ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1560-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМР за прилагане на мерки за енергийна ефективност по следните обособени позиции:
+ОП 1 „Топлинно изолиране на външни стени и под“
+ОП 2 "Подмяна на външни прозорци и остъклени врати, с рамка от алуминий с прекъснат топлинен мост“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПРОВАД ПЛОД" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0440-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> „Доставка и монтаж на фотоволтаична система и енергийно ефективни прозрачни ограждащи конструкции, обособени в две позиции“
+•  Обособена позиция № 1: Доставка и монтаж на фотоволтаична система с инвертори. 32 KW
+•  Обособена позиция № 2: Доставка и монтаж на енергийно ефективни прозрачни ограждащи конструкции – алуминиева дограма с прекъснат термомост. 145 кв.м
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Автоцентър Тим ЕООД</x:t>
-[...6 lines deleted...]
- на служителите на „Булран“ ЕООД, по проект № BG05SFPR002-1.019-0037-C01 „Насърчаване придобиването на нови умения в Булран ЕООД" чрез нови умения“, по процедура BG05SFPR002-1.019 „НОВИ УМЕНИЯ“ по  Програма „Развитие на човешките ресурси“ 2021-2027.
+    <x:t>ЗЕЙНТЕКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0999-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предоставяне на услуги по внедряване на съвременни софтуерни решения в областта на информационните и комуникационни технологии (ИКТ), с цел повишаване нивото на дигитализация, ефективността и интегрираното управление на бизнес процесите в УАН ГИФТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>УАН ГИФТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0530-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Възлагане на научни изследвания – изграждане и тестване на прототип на иновативна платформа за автоматизирано диагностициране на заболявания чрез изкуствен интелект и компютърно зрение</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Коуд Рънърс ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0114-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Доставка и монтаж на локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертор/и по АДБФП  BG16RFPR001-2.004-2218-C01 „Изграждане на локални съоръжения за съхранение на енергия в “Георги Венциславов 2005“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГЕОРГИ ВЕНЦИСЛАВОВ - 2005 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2218-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане  на фотоволтаична електрическа централа (ФтЕЦ) с инсталирана мощност 60 kW, предназначена за производство на електроенергия за собствено потребление. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>АГРОМАШИНА ГРУП ПАЗАРДЖИК</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0840-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на 100 kW локални съоръжения за съхранение на енергия - батерии в комбинация с инвертори за нуждите на Кариби ЕООД, в рамките на ДБФП BG16RFPR001-2.004-0181-C01.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Булран ЕООД</x:t>
-[...63 lines deleted...]
-    <x:t xml:space="preserve">ТРИАДА ИНЖЕНЕРИНГ ООД
+    <x:t>КАРИБИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0181-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Инженеринг – проектиране и изграждане на обществена пералня за пране на хотелско, болнично и друг вид обществено пране в УПИ XXIII-44, XXIV-45, XXV-46, XXVI-47 и XXVII-48, кв.331а, по плана на гр. Ямбол</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“ДСГ България” ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0029-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на ЛОКАЛНИ СЪОРЪЖЕНИЯ ЗА СЪХРАНЕНИЕ НА ЕНЕРГИЯ (БАТЕРИИ) В КОМБИНАЦИЯ С ИНВЕРТОР/И.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НАЙД - ДЕ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2644-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на ЛОКАЛНИ СЪОРЪЖЕНИЯ ЗА СЪХРАНЕНИЕ НА ЕНЕРГИЯ (БАТЕРИИ) В КОМБИНАЦИЯ С ИНВЕРТОР/И</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КА ЕМ-ВАРНА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0930-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на топлоизолационни системи за външни стени и подове към външен въздух: ТИ плоча от EPS,</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОДЕСОССТРОЙ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1357-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ДЖИ ТИ КАПИТАЛ' ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2114-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дезинфекция, дезинсекция и дератизация (ДДД) за сигурни зони в РПЦ София и РПЦ Харманли - МОМ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Държавна агенция за бежанците при Министерския съвет (ДАБ при МС)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-1.003-0002-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и монтаж на топлоизолационни системи от сандвич панели за покриви
 </x:t>
   </x:si>
   <x:si>
-    <x:t>BG05SFPR002-1.004-0401-C01</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">„Доставка на оборудване” </x:t>
+    <x:t>ДЪ ПОЙНТ СТОНЕ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2189-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Проектиране и изграждане на фотоволтаична система за собствено потребление с изходяща мощност АС минимум 60 kW и локални съоръжения за съхранение на електрическа енергия с капацитет минимум 60 kWh, в производствена база „Еврохолд Финанс“ ЕООД , находяща се в гр. Враца, ул.“Илинден“ № 5 </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Еврохолд финанс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1257-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на Фотоволтаична централа с мощност до 60 kWp за собствени нужди, върху покриви на  СПА Комплекс "Свети Георги", с. Балдево, община Гърмен.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>УРУМОВ - 2 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1024-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на енергоефективно оборудване (VRF/VRV системи и термопомпи въздух–въздух) за търговските обекти на ПОТРЕБИТЕЛНА КООПЕРАЦИЯ „НАПРЕДЪК“, гр. Варна“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПОТРЕБИТЕЛНА КООПЕРАЦИЯ НАПРЕДЪК Кооперация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0171-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа ФтЕЦ 55KW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕМИЛИОНИ 2019 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2276-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и внедряване на ИКТ решения за дигитализация на дейността на „СКАРАТА“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Скарата ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0163-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител във връзка с изпълнение на АД № BG16RFPR001-1.012-0308-C01 с две обособени позиции
+Обособена позиция 1:
+• Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система)
+• Въвеждане на система за бизнес анализи (Business Intelligence система)
+• Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система)
+Обособена позиция 2:
+• Изграждане на система за архивиране на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЛДИДЖИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0308-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на термопомпена VRF система за нуждите на „Стрийт парк“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТРИЙТ ПАРК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2055-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, внедряване, конфигуриране, обучение и гаранционна поддръжка на „AI Maintenance Assistant – Интелигентна система за прогнозна диагностика, анализ и подпомагане на техническата поддръжка чрез изкуствен интелект</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДАНЛЕКС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0614-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Интегрирани системи за управление на бизнес процесите в "Диалдент 2000 ЕООД"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Диалдент 2000 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0336-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване за внедряване на мерки за енергийна ефективност</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СИТИ НОВЕЛ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2339-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на Фотоволтаична електрическа централа 50kWp за собствени нужди и локално средство за съхранение на електроенергия. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СЪН СИС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1824-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изграждане на нова фотоволтаична инсталация за производство на енергия от ВЕИ за собствено потребление (Фотоволтаични панели в комбинация с инвертори) с мощност 150 kW“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНВЕНТИКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0154-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на 1 брой портално подемно съоръжение за въвеждане на нов процесов модел в производството на строителни и декоративни скални материали</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЙОТОВ СТОУН ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-0702</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на фотоволтаична система за производство на електрическа енергия за собствени нужди, състояща се от фотоволтаични панели, хибридни инвертори, носеща конструкция, кабели и всички необходими компоненти за нормалното функциониране на системата, с обща инсталирана мощност 150 kWp“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Мартис 09 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0672-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на рекуперативни блокове за отопление, вентилация и охлаждане (рекуператори) - 4бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Нитекс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0418-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разработване, доставка и внедряване на интегрирана информационна система за управление на бизнес процесите в предприятието, включваща ERP система, CRM система, Point-of-Sale система и система за архивиране на информацията, както и обучение на персонала за работа със системата.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВИСТА-СЕРВИЗ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1324-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Създаване и тестване на Система за диагностициране, назначаване и моделиране на Индивидуални Ортопедични стелки, свързани с разработването на продуктова иновация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОРТОТЕХ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0466-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Дигитализация на Спектър 68 ООД
+Обособена позиция 1: Въвеждане на система за управление на складовото стопанство (WMS)
+Обособена позиция 2: Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система)
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СПЕКТЪР 68 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0208-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Проектиране и изграждане на фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление с локално съоръжение за съхранение на електрическа енергия (батерия), с мощност на инвертора 20 kW, за нуждите на „АВТОКАР-КОМЕРС“ ЕООД“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АВТОКАР-КОМЕРС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0403-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на батерия 215 kW с инвертор</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ФОРС - 81 ООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0664-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">СМР по прилагане на мерки за енергийна ефективност по външните ограждащи конструкции на производствената сграда на ДЕТЕЛИНА 2007 ЕООД, които включват:
+- Топлоизолационна система за външни стени и подове към външен въздух –
+доставка и монтаж на топлоизолационни плочи от минерална вата, вкл. лепило, механично закрепване с дюбели, армираща шпакловка със стъклотекстилна мрежа, грунд и финишно покритие, обработка на ъгли, водооткапи и детайли;
+- Прозрачни ограждащи конструкции – доставка и монтаж на прозорци и врати с рамка от алуминий с прекъснат топлинен мост, остъклени със стъклопакет с нискоемисионно стъкло, вкл. демонтаж на съществуваща дограма, обръщане на страници, подпрозоречни поли и уплътняване.
+- Прозрачни ограждащи конструкции – доставка и монтаж на прозорци и врати с рамка от екструдиран поливинилхлорид (PVC), остъклени със стъклопакет с нискоемисионно стъкло, вкл. демонтаж на съществуваща дограма, обръщане на страници, подпрозоречни поли и уплътняване. 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+ДЕТЕЛИНА 2007 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0713-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и монтаж на оборудване и материали за ДЕТЕЛИНА 2007 ЕООД:
+- трифазен хибриден инвертор за съхранение на енергия , високоволтов, с 2 независими батерийни входа, безпроблемно превключване, вкл. Комуникационен модул, или еквивалентно;
+- батерийна система за съхранение на енергия, клъстер от 3÷15 модула (брой модули съгласно проекта), безкабелно подреждане, или еквивалентно;
+- управляващ модул на батерийната система, работно напрежение 134,4–864 V, или еквивалентно;
+- DC кабели, соларен тип, с MC4 конектори, за връзка PV масив –инвертор и инвертор – батерийна система, вкл. крайни обработки, или еквивалентно;
+- AC кабелна линия от инвертора до главно разпределително табло, вкл. кабелоносещи системи (скари, тръби, крепежи);
+- разпределително табло с комутационна и защитна апаратура – автоматични прекъсвачи,дефектнотокова защита, катодни отводители тип II (AC и DC страна);
+- материали за заземителна и мълниезащитна инсталация – заземители, шини, проводници, клеми. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Предоставяне на услуги за текуща подкрепа за социална и трудова интеграция на 5 новонаети лица в социалното предприятие „Поливас 2013“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Поливас 2013" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0013-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за предоставяне обучения за придобиване на „меки“ умения: Ключова компетентност (КК) 2 – Многоезикова компетентност – „Обучения по 
+английски език и бизнес английски“ във връзка с изпълнение на проект BG05SFPR002-1.0190089-C01 „Придобиване на нови умения в "ЕЙ АР ЕС БЪЛГАРИЯ" ЕООД“  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕЙ АР ЕС БЪЛГАРИЯ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.019-0089-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на ИКТ системи в предприятието "Ар Груп Про" ЕООД, включващи следните обособени позиции:
+ОП1: Интегрирани ИКТ системи, вкл.:
+1.	Въвеждане на модул система за управление на ресурсите (ERP система)
+2.	Въвеждане на модул Система за управление на взаимоотношенията с клиенти (CRM система) 
+ОП2: Системи за архивиране и управление на информацията, вкл.:
+1.	Изграждане на система за архивиране на информация
+2.	Изграждане на система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Ар Груп Про" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1271-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 56 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"РЕФРАН" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0933-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Инженеринг – проектиране и изграждане на вътрешна инфраструктура на обект „Индустриален парк със складова база в УПИ I-307, кв.10в, по плана на промишлена зона гр. Сливен“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“ДСГ Логистика” ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.005-0006-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на енергийната ефективност на ЛМ ХОЛИДЕЙС ООД, структуриранa в две обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛМ ХОЛИДЕЙС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0721-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на 3 обособени позиции: ОП1 Системи за оползотворяване на отпадна топлина студ генерирана при производството на сгъстен въздух или студопроизводство; ОП2 Енергийно ефективни охладители на въздух; ОП3 Котли на биомаса </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Интерпред Партнер АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1151-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на интегрирана информационна система в "Алфабот" ООД, включваща следните основни модули/системи:
+1. Въвеждане на система за управление на взаимоотношенията с клиенти
+(CRM система);
+2. Въвеждане на система за управление на веригата за доставки на
+суровини/материали/компоненти/продукти за производствения процес;
+3. Въвеждане на система за управление на складовото стопанство (WMS);
+4. Въвеждане на модул/система за управление на производството.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АЛФАБОТ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0917-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на ДМА, както следва: ОП 1 - Компресор с инверторно управление с изсушител при номинална мощност на основния двигател от 22 kw - 2бр. ОП 2 - Централизирано управление (ЦУ) за сгъстен въздух - 1 бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ АНДИ-АНИ ИВАНОВА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1301-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изработване на технически проект и изграждане на ФЕЦ с мощност минимум 100 kW за производство на енергия от възобновяеми източници за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"КМС" ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1175-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на система от възобновяеми енергийни източници за получаване на електроенергия за собствено потребление“</x:t>
   </x:si>
   <x:si>
     <x:t>Искрецка Пъстърва ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-2.002-0022-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>ПОДОБРЯВАНЕ НА ПРОИЗВОДСТВЕНИЯ КАПАЦИТЕТ НА ПРЕДПРИЯТИЕТО, ЧРЕЗ ПРИДОБИВАНЕ НА ДМА ПО ОБОСОБЕНИ ПОЗИЦИИ, 
-[...25 lines deleted...]
-    <x:t xml:space="preserve">БАЙ СЪРПРАЙЗ БГ ЕООД
+    <x:t>Топлинно изолиране на външни стени с ТИ плочи от EPS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РД СИСТЕМС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1091-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на покривна фотоволтаична електрическа централа с инсталирана мощност не по-малка от 50 kWp, в комбинация с локална система за съхранение на енергия (батерия) с полезен капацитет не по-малък от 50 kWh </x:t>
+  </x:si>
+  <x:si>
+    <x:t>РИВОЛИ ТРЕЙД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2682-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМР за прилагане на мерки за енергийна ефективност по следните обособени позиции:
+ОП 1 „Топлинно изолиране на външни стени със сандвич панели“
+ОП 2 " Доставка и монтаж на външни прозорци и остъклени врати, с рамка от алуминий с прекъснат топлинен мост“
+ОП 3 "Доставка и монтаж на секционни индустриални врати“,</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ДАНИМПЕКС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0595-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМР за прилагане на мерки за енергийна ефективност по следните обособени позиции:
+ОП 1 „Топлинно изолиране на външни стени със сандвич панели“
+ОП 2 " Доставка и монтаж на външни прозорци и остъклени врати, с рамка от алуминий с прекъснат топлинен мост“
+ОП 3 "Доставка и монтаж на секционни индустриални врати“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ГАТО 2020" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0612-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на съвременна VRV система за отопление и охлаждане в Медицински център "Света Ана".</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЦ СВЕТА АНА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1986-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предоставяне на маркетингови, рекламни и дигитални услуги и внедряване на CRM система за развитие на бизнес процесите на „Биоконсерв“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Биоконсерв ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0067-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на Фотоволтаична електрическа централа 50 kWp за собствени нужди  и локално средство за съхранение на електроенергия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СТОВИ 1" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2116-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изработване на технически проект и изграждане на фотоволтаична електрическа централа с инсталирана мощност минимум 20 kW, включваща локално съоръжение за съхранение на електрическа енергия с капацитет минимум 20 kWh, за производство и използване на електрическа енергия от възобновяеми източници за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗДРАМИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1323-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за изпълнение на енергийно-ефективна външна топлоизолационна система на производствена сграда</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗЕКАЛАБС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2070-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, инсталиране и въвеждане в експлоатация на Локални съоръжения за съхранение на енергия / батерии/ в комбинация с инвертори.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFPR001-1.012-0262-C01</x:t>
-[...20 lines deleted...]
-    <x:t xml:space="preserve">„Доставка, внедряване и въвеждане в експлоатация на ERP система за управление на ресурсите и POS система за управление на продажбите на дребно за нуждите на „ ТЕХНИКЪЛ - СТ ЕООД“
+    <x:t>"НОВИ ТЕХНОЛОГИИ И СИСТЕМИ- СЕЛЕКТ - ПЕТКО ВАТЕВ" ЕТ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0812-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Интеграция на софтуерна платформа със CRM/ERP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИМОНАС КАРДС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0104-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изпълнение на мерки за повишаване на енергийната ефективност на „ДИТА-М БЪЛГАРИЯ ООД“ по обособени позиции:
+Обособена позиция № 1 –  „Доставка и монтаж на 4 броя термопомпи - VRF система на директно изпарение“;
+Обособена позиция № 2 – „Доставка и монтаж на рекуперативен блок за отопление, вентилация и охлаждане“
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ТЕХНИКЪЛ - СТ ЕООД</x:t>
-[...81 lines deleted...]
-ОП 4 „Изграждане на фотоволтаична централа от 15 kW“
+    <x:t>ДИТА-М БЪЛГАРИЯ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1673-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Строително-монтажни дейности за повишаване на енергийната ефективност на „НИКСИ“ ЕООД в две обособени позиции:
+ОП 1: Подмяна на съществуваща дограма с PVC дограма 100 m2
+ОП 2: Монтаж на топлоизолационни системи от сандвич панели за покриви 180 m2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"НИКСИ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0476-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на PVC дограма</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВИЛНИ СЕЛИЩА - БОРОВЕЦ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2447-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаични панели, в комбинация с инвертор и локално съоръжение за съхранение на електрическа енергия, разделена в две обособени позиции:
+ОП 1 – Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертор;
+ОП 2 - Доставка, монтаж, изпитване и въвеждане в експлоатация на локално съоръжение за съхранение на електрическа енергия (батерийна система) с инвертор с инсталирана мощност 60 kW;
 </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">"АМБУЛАТОРИЯ ЗА ГРУПОВА ПРАКТИКА ЗА ПЪРВИЧНА ДЕНТАЛНА ПОМОЩ МЕДИКЕЪР" ООД
+    <x:t>Галатея Ен ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1890-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, монтаж след проектиране и изграждане и пуск в експлоатация на Фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с изходна мощност на инверторната група от поне 56,5 kw“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ВЕГАС - 93" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2308-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изграждане на нова фотоволтаична система с мощност 3.6 MW за производство на енергия от възобновяеми източници, за продажба на енергия на свободния пазар в комбинация с локални съоръжения за съхранение на произведената енергия (батерии):
+ОП 1: Изграждане фотоволтаична система с мощност 3.6 MW
+ОП 2: Изграждане на система за съхранение на електрическа енергия с номинална мощност 3 600 kW и номинален капацитет 7 942 kWh“
 </x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFPR001-2.004-0262-C01</x:t>
-[...639 lines deleted...]
-    <x:t xml:space="preserve">Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 60 kWp за собствено потребление </x:t>
+    <x:t>"АКВА-МАГ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.011-0049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на химически продукти</x:t>
+  </x:si>
+  <x:si>
+    <x:t>и.Д. Сълюшън Къмпани ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0383</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Строително-монтажни работи с:
+- 380 м2 топлинно изолиране със сандвич-панели за външни стени;
+- 400 м2 топлинно изолиране на външни стени с топлоизолационни плочи от EPS.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Линсон мото" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2480-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на оборудване за фотоволтаична електроцентрала с минимална инсталирана мощност 60 kWp и батерийна система за съхранение на електрическа енергия с минимален използваем капацитет 61,4 kWh за собствени нужди на „ТОПАЛ“ ЕООД.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТОПАЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1269-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и пускане в експлоатация на ДМА: Компресор за сгъстен въздух с инверторно управление – 1 бр. и Ресивър за сгъстен въздух – 1 бр.  и Изсушител за сгъстен въздух – 1 бр.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Агрострой Добрич ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0587-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична централа за собствени нужди комбинирана с локални съоръжения за съхранение на енергия (батерия/и)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СЕЛИН-СТРОЙ 04" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0420-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Строително-монтажни работи за прилагане на мерки за енергийна ефективност: 
+Обособена позиция № 1 Топлинно изолиране на външни стени 
+Обособена позиция № 2 Топлинно изолиране на покрив
+Обособена позиция № 3 Топлинно изолиране на под
+Обособена позиция № 4 Подмяна на прозорци и врати</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЧЕРНОМОРСКИ СОЛНИЦИ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1573-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на обзавеждане и оборудване за осигуряване на социални придобивки за работещите в „Булметал“ АД както следва: Доставка и монтаж на кухненско оборудване.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛМЕТАЛ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1869-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 60 kWp за собствено потребление</x:t>
   </x:si>
   <x:si>
     <x:t>"ЮНЕЛ ИНВЕСТ" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1491-C01</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">СМР за изграждане на фотоволтаична електрическа централа с мощност 29,580 kW (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) </x:t>
-[...14 lines deleted...]
-    <x:t>BG16RFPR001-2.004-1866-C01</x:t>
+    <x:t>Изграждане на фотоволтаична електроцентрала (ФтЕЦ) с мощност 52 kW, комбинирана с децентрализирана хибридна система за съхранение на енергия с капацитет 60 kWh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Мегаборд Конструкции ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0826-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на офис оборудване:
+Обособена позиция 1 – Доставка на ергономични столове
+Обособена позиция 2 – Доставка на работни бюра
+Обособена позиция 3 – Доставка на шумоизолиращи прегради</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОМЕТ ЕЛЕКТРОНИКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1053-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаична система за собствено потребление с минимална инсталирана мощност 60,30 kWp (DC), хибриден инвертор с минимална номинална мощност 60 kW (AC) и батерия за съхранение на електрическа енергия с минимален капацитет 61,4 kWh за ЕТ „Проектстрой – Петър Петров – Петя Пътева“.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ ПРОЕКТСТРОЙ-ПЕТЪР ПЕТРОВ-ПЕТЯ ПЪТЕВА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2112-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, монтаж и въвеждане в експлоатация на термопомпи от типа "въздух" - "вода" с отоплителна мощност 63 kW– 3 бр. и термопомпи от типа "въздух" - "вода" с отоплителна мощност 27 kW– 3 бр.“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВЕЛИНА ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2761-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дейности за осигуряване на Енергийна ефективност: 
+Обособена позиция 1: Изграждане на Фотоволтаични панели в комбинация с инвертори с мощност 24 kW
+Обособена позиция 2: Изграждане на Локални съоръжения за съхранение на енергия батерии в комбинация с инвертори с мощност 48 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАЙ 2018 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1193-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертори - 45 kW и локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори - 90 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МАЗАЛАТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2222-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Процедура за избор на изпълнител/и за въвеждане на ИКТ услуги/решения в предприятието "ЕВАПРЕС ИНВЕСТ" ЕООД във връзка с АДПБФП № BG16RFPR001-1.012-0096-C01 по процедура „Дигитализация на предприятията“, включваща 3 обособени позиции: 
+Обособена позиция 1: Създаване на онлайн магазин;
+Обособена позиция 2: Въвеждане на ИКТ услуги/решения, включващи:
+* Въвеждане на система за управление на ресурсите (ERP система);
+* Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система);
+Обособена позиция 3: Изграждане на система за защита на информацията в локална мрежа;</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕваПрес Инвест" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0096-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на обзавеждане и оборудване за провеждане на дейности за Фондация "Св. Пимен Зографски - Национална художествена академия"</x:t>
   </x:si>
   <x:si>
     <x:t>НАЦИОНАЛНА ХУДОЖЕСТВЕНА АКАДЕМИЯ</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-1.001-0066-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение "Каритас София"</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMPR001-2.001-0007-C03</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
@@ -1371,1809 +1242,1503 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E103"/>
+  <x:dimension ref="A1:E85"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46211</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46196</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46211</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46196</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46211</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46196</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46211</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46198</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46211</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46203</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46211</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46203</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46211</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46202</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46211</x:v>
+        <x:v>46235</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46204</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46211</x:v>
+        <x:v>46235</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46204</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46211</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46204</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46211</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46204</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46211</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46204</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46211</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46204</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46212</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46205</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46212</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46205</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46212</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46204</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46212</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46205</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46212</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46205</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46212</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46205</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46212</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46205</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46212</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46205</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46212</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46205</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46212</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46197</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46212</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46205</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46213</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46197</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46213</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46198</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46213</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46203</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46213</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46203</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46213</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46203</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46213</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46203</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46213</x:v>
+        <x:v>46239</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46203</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46213</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46198</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46213</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46203</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46213</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46203</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46213</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46199</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46213</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46204</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46213</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46206</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46213</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46206</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46213</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46206</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46213</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46206</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46213</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46206</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46213</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46206</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46213</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46206</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46213</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46206</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46213</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46206</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46213</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46206</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46213</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46206</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46213</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46206</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46213</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46206</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46213</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46206</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46214</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46207</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46214</x:v>
+        <x:v>46242</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46207</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46214</x:v>
+        <x:v>46243</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46204</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46214</x:v>
+        <x:v>46243</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46199</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46216</x:v>
+        <x:v>46243</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46199</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46216</x:v>
+        <x:v>46243</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46202</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46216</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46209</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46216</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46209</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46216</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46206</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46216</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46206</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46216</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46206</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46216</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46209</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46216</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46209</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46216</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46209</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46216</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46209</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46216</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46209</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46217</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46209</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46217</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46210</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46217</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46210</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46217</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46209</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46217</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46209</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46217</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46209</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46217</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46210</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46217</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46204</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46217</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46205</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46218</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46203</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46218</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46204</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46218</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46206</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46218</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46210</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46219</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46209</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46219</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46209</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46219</x:v>
+        <x:v>46252</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46209</x:v>
+        <x:v>46221</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46219</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46207</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
-        <x:v>46219</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B85" s="2">
-        <x:v>46205</x:v>
+        <x:v>45671</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>243</x:v>
-[...63 lines deleted...]
-      <x:c r="D89" s="0" t="s">
         <x:v>254</x:v>
-      </x:c>
-[...239 lines deleted...]
-        <x:v>294</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Tenders and Offers</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Area</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>