--- v4 (2026-07-31)
+++ v5 (2026-09-04)
@@ -1,899 +1,1279 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R202419eb0e5849e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4e0376c6d46642bb91733b97de7fe3e5.psmdcp" Id="R34371ac6261b4f87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd088a971a4134caa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a90eb41e92654e45b76ea356ac7593a0.psmdcp" Id="Rf3df9847643e489b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Tenders and Offers" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Offers submission deadline</x:t>
   </x:si>
   <x:si>
     <x:t>Announcement date of procedure for external assignment</x:t>
   </x:si>
   <x:si>
     <x:t>Procedure subject</x:t>
   </x:si>
   <x:si>
     <x:t>Beneficiary</x:t>
   </x:si>
   <x:si>
     <x:t>Contract registration number</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">„Изграждане на фотоволтаична електрическа инсталация за собствено потребление с номинална мощност 55 kW (инсталирана DC мощност 55,080 kWp) и батерийна система с номинален капацитет 56,32 kWh“ </x:t>
-[...39 lines deleted...]
-•  Обособена позиция № 2: Доставка и монтаж на енергийно ефективни прозрачни ограждащи конструкции – алуминиева дограма с прекъснат термомост. 145 кв.м
+    <x:t>Изграждане на Фотоволтаична електрическа централа ФтЕЦ с инсталирана АС мощност 55 kW без отдаване на енергия в електроразпределителната мрежа, осигуряваща ел. енергия за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОЛОР ГЛАЗ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0772-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на хибридна фотоволтаична електроцентрала (ФЕЦ) за собствени нужди с мощност 80 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РУДИН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0021-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на мерки за енергийна ефективност в сграда на „ЧАПЕК“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Чапек" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1519-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изпълнение на мерки за енергийна ефективност и изграждане на фотоволтаична електрическа централа в сгради на „ДЕСИТА“ ООД, намиращи се на адрес ул. "Пенчо Постомпиров" 11 и бул. "Стефан Караджа" 105  в две обособени позиции.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ЗЕЙНТЕКС ООД</x:t>
-[...41 lines deleted...]
-    <x:t xml:space="preserve">Доставка на 100 kW локални съоръжения за съхранение на енергия - батерии в комбинация с инвертори за нуждите на Кариби ЕООД, в рамките на ДБФП BG16RFPR001-2.004-0181-C01.
+    <x:t>ДЕСИТА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2518-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разработване, доставка и внедряване на интегрирана информационна система за управление на бизнес процесите в предприятието, включваща ERP система, CRM система, Point-of-Sale система и система за архивиране на информацията, както и обучение на персонала за работа със системата.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВИСТА-СЕРВИЗ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1324-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дигитализация на предприятието</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Владови стил” ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1753-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на информационни и комуникационни технологии чрез
+Изграждане на система за защита на информацията в локална мрежа -1бр.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>КАРИБИ ЕООД</x:t>
-[...264 lines deleted...]
-</x:t>
+    <x:t>"Суит Силвия ИВ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1050-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на топлоизолационна система и нейните компоненти в съответствие със Списъка на допустимите категории активи в областта на енергийната ефективност и използването на енергия от възобновяеми източници по Процедура BG16RFPR001-2.004 с две обособени позиции: Обособена позиция 1 - Топлоизолационни системи от сандвич панели за външни стени и подове към външен въздух - 580 кв.м. Обособена позиция 2 - Прозрачни ограждащи конструкции прозорци и врати - с рамка от екструдиран поливинилхлорид (PVC) или от дърво - 300 кв.м.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СТАД ЛОГИСТИК" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1553-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор с публична покана на доставчик на материали и комплектни възли за прототип съгласно техническа спецификация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Колко Ток ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0283-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Възлагане на услуги за внедряване на интегрирани софтуерни решения в областта на информационните и комуникационни технологии, насочени към дигитализация и оптимизация на управленските и бизнес процесите на предприятието. Внедряване на система за управление на взаимоотношенията с клиенти (CRM) и система за бизнес анализи (Business Intelligence).</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">
-ДЕТЕЛИНА 2007 ЕООД</x:t>
-[...34 lines deleted...]
-    <x:t>Въвеждане на ИКТ системи в предприятието "Ар Груп Про" ЕООД, включващи следните обособени позиции:
+Технически прегледи ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1054-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и внедряване на интегрирани системи по следните обособени позиции:
+Обособена позиция 1 – Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) – 1 бр.
+Обособена позиция 2 – Въвеждане на система за бизнес анализи (Business Intelligence система) – 1 бр.
+Обособена позиция 3 – Въвеждане на система за вътрешнофирмени обучения на служители от разстояние в електронна среда – 1 бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>КРАСИМИР МЛАДЕНОВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2004-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване за климатизация с. Михалково</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИХАЛКОВО АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1628-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на интегрирани ИКТ системи в предприятието „ТАРА СИСТЕМС“ ЕООД, включващи следните обособени позиции:
 ОП1: Интегрирани ИКТ системи, вкл.:
-1.	Въвеждане на модул система за управление на ресурсите (ERP система)
-2.	Въвеждане на модул Система за управление на взаимоотношенията с клиенти (CRM система) 
+1. Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система);
+2. Въвеждане на модул/система за управление на складовото стопанство (WMS).
 ОП2: Системи за архивиране и управление на информацията, вкл.:
 1.	Изграждане на система за архивиране на информация
 2.	Изграждане на система за управление на съхранението и споделянето на информация</x:t>
   </x:si>
   <x:si>
-    <x:t>"Ар Груп Про" ЕООД</x:t>
-[...134 lines deleted...]
-    <x:t>Предоставяне на маркетингови, рекламни и дигитални услуги и внедряване на CRM система за развитие на бизнес процесите на „Биоконсерв“ ООД</x:t>
+    <x:t>"ТАРА СИСТЕМС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1183-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Извършване на услуга по изследвания, изпитвания, измервания и валидиране, необходими за разработването на производствена иновация, състояща се от изпитване на специализиран софтуер и изпитване на основа на хващачи, използвани при откъсване на розов цвят
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АВРОТИН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0366-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Избор на изпълнител за внедряване на дигитални решения“ по две обособени позиции 
+Обособена позиция 1: Създаване на онлайн магазин
+Обособена позиция 2: Предоставяне на услуги по внедряване на съвременни софтуерни решения в областта на информационните и комуникационни технологии (ИКТ)
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПАНДЕЯ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0028-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и въвеждане в експлоатация на  активи в областта на енергийната ефективност с две обособени позиции:
+Обособена позиция №1 Доставка и въвеждане в експлоатация на Конвенционален компресор с изсушител — 1 бр.
+Обособена позиция №2 Доставка и въвеждане в експлоатация на компресорна система състояща се от 2 бр. компресори с инверторно управление, 2 бр. ресивъри и 2 бр. изсушители.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОРОНА М ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2462-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на ИКТ решения, включващи: ОП1: Въвеждане на Система за управление на ресурсите (ERP система); ОП2: Въвеждане на система за бизнес анализи (Business Intelligence система); ОП3: Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДМ Консултинг ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0161-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на ИКТ решения, включващи: ОП1: Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система); ОП2: Въвеждане на модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес; ОП3: Въвеждане на модул/система за управление на складовото стопанство (WMS); ОП4: Въвеждане на модул/система за управление на производството</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Фактор 777 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1862-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаична система за собствено потребление с минимална инсталирана мощност 36,8 kWp (DC), инвертор с минимална номинална мощност 40 kW (AC) и батерия за съхранение на електрическа енергия с минимален капацитет 92,2 kWh за „ИНФОСИСТЕМС ИНТЕРНЕШЪНЪЛ“ ЕАД.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНФОСИСТЕМС ИНТЕРНЕШЪНЪЛ ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1461-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Инвестиция в фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕВРО-ТИМ 1" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1279-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФтЕЦ), състояща се от фотоволтаични модули, батерии и инвертори, за нуждите на два търговски обекта на „ВАНГЕЛОВ ОЙЛ“ ООД в с. Паволче, общ. Враца.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВАНГЕЛОВ ОЙЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2180-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на възобновяеми енергийни източници в „Арбор БГ“ ЕООД </x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРБОР БГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0560-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Проектиране и изпълнение на нова фотоволтаична електрическа централа (ФтЕЦ) с обща инсталирана мощност не по-малка от 50 kW и система за съхранение на електрическа енергия с капацитет не по-малък от 50 kWh. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЛЕН МАК МЕДИКАЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2380-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Внедряване на интегрирано ИКТ решение, включващо система за управление на ресурсите (ERP система) и система за управление на взаимоотношенията с клиенти (CRM система) в „ХАРТЦВЕТ“ ООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХАРТЦВЕТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0505-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на интегрирана ИКТ система за управление на бизнес процесите, включваща система за управление на ресурсите (ERP) и система за управление на взаимоотношенията с клиенти (CRM)
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФЪНДЕЙ 2020 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2192-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на Интегрирана система за производство на трислойно ко-екструдирано IBC фолио - 1 бр. , включително всички необходими хардуерни и софтуерни компоненти, техническа документация и гаранционно обслужване  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИНЕЛА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0014-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на 30kW фотоволтаична централа ведно със съоражения за съхранение на електроенергия за собствени нужди върху обект на РПК НАРКООП.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Кооперация РАЙОННА ПОТРЕБИТЕЛНА КООПЕРАЦИЯ "НАРКООП"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1855-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на Интегрирана система за високо прецизно рязане на сложни елементи – 1 бр. включително всички необходими хардуерни и софтуерни компоненти, техническа документация и гаранционно обслужване“,</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРОЕКТОМЕТАЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0036-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на система за създаване на рециклирани табани</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНГИЛИЗ ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR002-1.002-0006-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, и въвеждане в експлоатация на  Интегрирана система за пренавиване и рязане на хартия - 1 бр.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРАГОРН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0030-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на Интегрирана система за печат върху облекло – 1 бр.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТРЕА 44 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0048-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на Интегрирана система за производство на метални изделия – 1 бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>КАМИНИНОКС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0121-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване на енергийната ефективност и използване на енергия от възобновяеми източници в Рули ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Рули ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0858-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изпълнение на строително – монтажни работи (СМР) по изграждане на фотоволтаична електрическа централа (ФВЦ) с капацитет от 50 kW, включваща соларни панели, инвертор, батерии и други компоненти, необходими за функциониране на централата - 1 комплект </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Мерджан ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0160-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертори - 12 kW и локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори - 56 kW“ на обект с адрес: обл. Смолян, общ. Златоград, гр. Златоград, ул. Беловидово, бл.195 в ПИ с идентификатор 31111.34.932.1 , 31111.34.816.1 , 31111.34.816.3 и 31111.34.816.11.2"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ "САТЕЛИТ-ТМ - АНТОН СИМЕОНОВ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0585-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване на енергийната ефективност и използване на енергия от възобновяеми източници в ГИС - 04 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГИС-04 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0857-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване на енергийната ефективност и използване на енергия от възобновяеми източници в Славянка ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Славянка ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0864-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Организация и провеждане на обучения и информационни събития</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СДРУЖЕНИЕ С НЕСТОПАНСКА ЦЕЛ "БЪЛГАРСКИ ФЕРМЕРСКИ СЪЮЗ"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0141-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване на дигитализацията на предприятието</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГЕРИС ГЛАС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1144-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Покупка, монтаж и въвеждане в експлоатация на Фотоволтаична електрическа централа ФтЕЦ - 40 kWp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РИКО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1283-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на строително-монтажни работи за прилагане на енергийно ефективни топлоизолационни системи в сграда, използвана от „НОВА ЛИНИЯ“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НОВА ЛИНИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0005-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на Фотоволтаична система с инвертори и батерии с мощност 78 kW - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Крисмар" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0535-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична система с изходяща (номинална) активна мощност не по-малка от 60 kW и локално съоръжение за съхранение на енергия (батерийна система) с номинален капацитет не по-малък от 60 kWh за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОНТРОЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1787-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на ФЕЦ за производство на енергия от възобновяеми източници за собствено потребление в комбинация с локални съоръжения за съхранение на енергия (батерии), свързани към изградената фотоволтаична система</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУТЕР ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0635-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на енергийно ефективна топлоизолационна система от сандвич панели с топлоизолация от PUR/PU (полиуретан) за покриви</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОЛИМПМИР ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0546-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Инженеринг – проектиране и изграждане на Индустриален парк в ПИ 15535.502.106 и ПИ 15535.502.102 по КККР на село Големо село, община Бобов дол, област Кюстендил</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Еко Анализ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.005-0012-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на ФЕЦ с мощност 25 kW за производство на енергия от възобновяеми източници за собствено потребление в комбинация с локални съоръжения за съхранение на енергия (батерии) с капацитет минимум 30 kWh, свързани към изградената фотоволтаична система</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИМОННА 2010 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0892-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разработка, тестване и внедряване на софтуер за автоматизация на преводаческия работен процес с AI за SimpleTMS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИТРА ТРАНСЛЕЙШЪНС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0715-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подкрепа за развитие на бизнес процесите в социално предприятие ЕТ Атанас Пешалов</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ Атанас Пешалов</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0010-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, внедряване, конфигуриране и въвеждане в експлоатация на интегрирана система за защита, архивиране, съхранение и споделяне на корпоративна информация“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЛЕКТРИКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1305-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Услуга по провеждане на маркетингови дейности”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТРЕЙНЪР КОНСУЛТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0146-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ИЗБОР НА ИЗПЪЛНИТЕЛ ЗА ИЗГРАЖДАНЕ НА РЕШЕНИЯ В ОБЛАСТТА НА ИКТ включващ: 
+- Изграждане и въвеждане на Система за управление на ресурсите (ERP система);
+- Изграждане и въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система);
+- Изграждане и въвеждане на система за бизнес анализи (Business Intelligence система) 
+- Изграждане и въвеждане на Система за архивиране на информация.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЙ БИ ГЛОБАЛ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1218-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Въвеждане на ИКТ системи за управление на бизнеса“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХАРИЗМА 222 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0470-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, въвеждане в експлоатация и гаранционно обслужване на локално съоръжение за съхранение на енергия (батерии) в комбинация с инвертор/и за нуждите на ДАРМИ - ДД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДАРМИ - ДД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0155-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Внедряване на Интегрирани системи за управление на бизнес процесите във "ФАРКО адвъртайзинг ЕООД"</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ФАРКО адвъртайзинг ЕООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0335-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и внедряване на ИКТ решение, представляващо единна интегрирана информационна система, включваща следните функционално свързани модули: 
+• система за управление на взаимоотношенията с клиенти (CRM); 
+• система за управление на производството; 
+• система за архивиране на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Валтекс-Г“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1873-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на стационарна бетонпомпа – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ ИВАЙЛО НЕШЕВ - НЕШ - И</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-0738</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Организиране на събития и изготвяне на информационни материали</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИСИЯ НА МЕЖДУНАРОДНА ОРГАНИЗАЦИЯ ПО МИГРАЦИЯ В БЪЛГАРИЯ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0005-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Организиране на събития и изготвяне на информационни материали - МОМ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Държавна агенция за бежанците при Министерския съвет (ДАБ при МС)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-1.003-0002-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на оборудване за въвеждане на енергийноефективни мерки по обособени позиции:  
+Обособена позиция 1: Климатична камера с високо ефективна рекуперация на топлина/студ/влага – 1 бр
+Обособена позиция 2: Система за оползотворяване на отпадна топлина, генерирана при производството на сгъстен въздух – 1 бр</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Екселпак България ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0548-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и внедряване на интегрирана информационна система, предназначена за дигитализация на основни бизнес процеси в предприятието, включваща следните функционално свързани модули:
+•	система за управление на взаимоотношенията с клиенти (CRM система);
+•	модул/система за управление на производството;
+•	модул/система за управление на складовото стопанство (WMS);
+•	система за управление на съхранението и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Стема-08 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0460-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и пускане в експлоатация на Агрегат с кондензатор за въздушно охлаждане (чилър) с мощност 187kW </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПАНТЕЛЕЙ ТОШЕВ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0633-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на: 
+1. Система за защита на информацията в локална мрежа;
+2. Система за архивиране на информация;
+3. Система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНЖКОНСУЛТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0380-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на VRF/VRV система на директно изпарение (2бр.)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>К 2 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0652-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на VRF/VRV система на директно изпарение (2 бр.)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИВ - ЕЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0682-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и извършване на строително-монтажни работи по фотоволтаични панели и инвертори с инсталирана мощност 147 kWp за разширяване на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление на „ХИСАР-МИЛЕНИУМ“ ООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХИСАР - МИЛЕНИУМ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1402-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична централа 50 kw на покрива на сграда в комбинация с локални съоръжения за съхранение на енергия за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРОМЕТЕЙ-ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1090-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, доставка и изграждане на фотоволтаична електрическа централа за собствено потребление с мощност 50 kW и батериен блок с капацитет 51 kWh, включително присъединяване, пуск и въвеждане в експлоатация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АКЮРЪСИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0103-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за извършване на доставка, монтаж, изграждане и въвеждане в експлоатация на:
+1. Фотоволтаични панели в комбинация с инвертори с инсталирана мощност 30 kW  
+2. Локални съоръжения за съхранение на енергия батерии в комбинация с инвертори с капацитет 40 kWh
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ВЕРОНИ БГ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0615-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на доставчик на софтуер за управление както следва:
+ОП 1 Система за управление на ресурсите (ERP система) 
+ОП 2 Система за бизнес анализи (Business Intelligence система) 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Графотрейд</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0457-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Провеждане на тръжна процедура по ПМС 4 от 11 януари 2024 г. за избор на доставчик на материали - керамични плочи за изпичане с единична стойност под 357.90 евро и обща прогнозна стойност 6 135.50 евро без ДДС</x:t>
+  </x:si>
+  <x:si>
+    <x:t>САМЕЛ - 90 АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0289-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Организация и провеждане на национални и международни събития, обучителен обмен и участия във форуми и изложения за насърчаване на социалното предприемачество и сътрудничеството“</x:t>
   </x:si>
   <x:si>
     <x:t>Биоконсерв ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR002-1.013-0067-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Изграждане на Фотоволтаична електрическа централа 50 kWp за собствени нужди  и локално средство за съхранение на електроенергия</x:t>
-[...26 lines deleted...]
-    <x:t xml:space="preserve">Доставка, инсталиране и въвеждане в експлоатация на Локални съоръжения за съхранение на енергия / батерии/ в комбинация с инвертори.
+    <x:t>РАЗХОДИ ЗА УСЛУГИ И РЕШЕНИЯ В ОБЛАСТТА НА ИКТ по следните обособени позиции:
+Обособена позиция 1 – Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) 
+Обособена позиция 2 – Въвеждане на модул/система за управление на складовото стопанство (WMS)
+Обособена позиция 3 – Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система)
+Обособена позиция 4 – Въвеждане на Система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СЕЙВ КОМПЮТЪРС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1994-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертор/и</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РЕФАН БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1124-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Провеждане на тръжна процедура по ПМС 4 от 11 януари 2024 г. за избор на доставчик на група материали за насищане на платки и електронни компоненти за разработка на радиолекетронно оборудване по опис с обща прогнозна стойност 3 630.17 евро ДДС</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка и въвеждане в експлоатация на „Ротационен компресор за сгъстен въздух 15 Kw“ – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПЪЧКОВ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2172-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на компютърно оборудване и система за съхранение на данни, включваща:
+•	Настолен компютър – 1 брой 
+•	Монитор – 1 брой 
+•	NAS сървър – 1 брой 
+•	Твърди дискове – 16 броя
 </x:t>
   </x:si>
   <x:si>
-    <x:t>"НОВИ ТЕХНОЛОГИИ И СИСТЕМИ- СЕЛЕКТ - ПЕТКО ВАТЕВ" ЕТ</x:t>
-[...16 lines deleted...]
-Обособена позиция № 2 – „Доставка и монтаж на рекуперативен блок за отопление, вентилация и охлаждане“
+    <x:t>„ТКД ЗДРАВЕЦ - ГАБРОВО”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0140-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Интегрирани системи за управление на бизнес процесите:
+1. Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система);
+2. Въвеждане на модул/система за управление на складовото стопанство (WMS);</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЯНКУЛОВИ ТРАНС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0473-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и внедряване на ИКТ решения: ОП 1: Въвеждане на Система за управление на ресурсите (ERP система) – 1 бр. и Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) – 1 бр.; ОП 2: Изграждане на система за архивиране на информация – 1 бр. и Изграждане на система за управление на съхранението и споделянето на информация – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ХЕНДИ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2076-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на ДМА по обособени позиции, както следва:
+Обособена позиция 1: Доставка, монтаж и въвеждане в експлоатация на Автоматичен пакетно-разкройващ циркуляр с ЦПУ (1 бр.);
+Обособена позиция 2: Внедряване на Платформа за мониторинг на производствено оборудване и анализ на данни (1 бр.)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНТЕКСТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0194-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на нова ФтЕЦ за собствено потребление на произведената енергия върху покриви и фасади на съществуваща сграда с изходяща мощност 20kW, съчетано с доставка и монтаж на локални съоръжения за съхранение на електрическа енергия (батерия) с минимален общ капацитет 100kWh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НИКТРОНИКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0492-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, внедряване и въвеждане в експлоатация на интегрирани линии за заваряване и почистване с цифрова платформа за интелигентно управление и оптимизация на производствения цикъл</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛОРЕКС ПРО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0292-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на ДМА по обособени позиции, както следва:
+Обособена позиция 1: Доставка, монтаж и въвеждане в експлоатация на Автоматичен широколентов шлайф с ЦПУ (1 бр.); 
+Обособена позиция 2: Доставка, монтаж и въвеждане в експлоатация на Автоматична едностранна кантираща машина с ЦПУ (1 бр.);
+Обособена позиция 3: Внедряване на Платформа за мониторинг на производствено оборудване и анализ на данни (1 бр.)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЛЕГАНС МЕБЕЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0195-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на решения/системи за дигитализация на предприятието</x:t>
+  </x:si>
+  <x:si>
+    <x:t>К и Б КЛИМА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1920-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТРАНС КОМФОРТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2375-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕРА ЕКО БИЛД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1622-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НАПОЛИ 1994 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2142-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на машина за протегляне </x:t>
+  </x:si>
+  <x:si>
+    <x:t>М + С ХИДРАВЛИК АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0012-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на плоскошлифовъчна машина
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ДИТА-М БЪЛГАРИЯ ООД</x:t>
-[...27 lines deleted...]
-ОП 2 - Доставка, монтаж, изпитване и въвеждане в експлоатация на локално съоръжение за съхранение на електрическа енергия (батерийна система) с инвертор с инсталирана мощност 60 kW;
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на машина за лепинговане</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж, въвеждане в експлоатация и гаранционно обслужване на енергийно ефективно оборудване –  22 бр. локални съоръжения за съхранение на енергия (батерии), всяко с минимален капацитет 5,12 kWh по постояннотоковата част в комбинация с инверторни модули и интелигентна система за управление на енергийния поток във връзка с изпълнение на Договор № BG16RFPR001-2.004-1289-C01/01.06.2026 г. с бенефициент „ТЕРА ГРАНД“ ЕООД, финансиран по процедура BG16RFPR001-2.004 „Енергийна ефективност и използване на енергия от възобновяеми източници в предприятията“, Програма "Конкурентоспособност и иновации в предприятията" 2021-2027“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ТЕРА ГРАНД" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1289-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Извършване на СМР – фотоволтаична електрическа централа – 60 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕКОРЕПАК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2169-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за извършване на доставка, монтаж, изграждане, изпитване и въвеждане в експлоатация на: 1.Фотоволтаична електроцентрала в комбинация с батерии с инсталирана мощност 50 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АМАТА" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1125-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 56 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФОРМО - НИА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0959-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 55 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ТРАНС ТУПАРОВ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0091-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и изпълнение на СМР дейности за енергийно-ефективни изолационни системи в сгради: 
+1. Tоплоизолационни системи от сандвич панели за външни стени и подове към външен въздух – 452 кв.м 
+2. Tоплоизолационни системи от сандвич панели за покриви – 389 кв.м.“
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Галатея Ен ООД</x:t>
-[...16 lines deleted...]
-ОП 2: Изграждане на система за съхранение на електрическа енергия с номинална мощност 3 600 kW и номинален капацитет 7 942 kWh“
+    <x:t>ЕКОКОМЕРС-НЕК ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0927-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на термопомпи въздух-вода</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЛЕКС-64 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0462-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на: Хоризонтален обработващ център с двупалетна станция,  Вертикален CNC-струг, Дискова отрезна машина (циркуляр) за тръби с входящ и изходящ ролкови транспортьори и Машина с CNC управление за суперфинишна обработка на външни цилиндрични повърхности между центри.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХИДРАВЛИЧНИ ЕЛЕМЕНТИ И СИСТЕМИ /ХЕС/ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0047-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за прилагане на мерки за енергийна ефективност за автосервиз в гр. Годеч</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОДИ - Д ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0344-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на 2 броя Фтец по 15 киловата за адреси с. Гложене, местност Левица №6А и местност Левица №12А</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0578-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на СМР за извършване на текущ ремонт по смисъла на ЗУТ за повишаване на енергийната ефективност</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕН ПИ ЕН ПЛАСТ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0032-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на енергийно ефективни изолационни системи в сграда - с две обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗЕЛЕНЧУЦИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0850-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на енергийно ефективни изолационни системи - сандвич панели за стени – 650 м2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Мулти Комфорт" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1167-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане, внедряване и интеграция на софтуерни решения по Договор № BG16RFPR001-1.012-0454-C01. Процедурата е разделена на две обособени позиции, както следва:
+Обособена позиция № 1: „Въвеждане на Система за управление на ресурсите (ERP система)“;
+Обособена позиция № 2: „Въвеждане на система за бизнес анализи (Business Intelligence система)“
 </x:t>
   </x:si>
   <x:si>
-    <x:t>"АКВА-МАГ" ЕООД</x:t>
-[...162 lines deleted...]
-    <x:t>BG16FFPR003-1.001-0066-C01</x:t>
+    <x:t>ЛП СОФИЯ - 3ПЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0454-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изпълнение на строително-монтажни работи за подмяна на прозрачни ограждащи конструкции (прозорци) с рамка от екструдиран поливинилхлорид (PVC) в сграда, използвана от „ГОРАИНВЕСТ“ АД“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГОРАИНВЕСТ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0007-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на ИКТ решения за дигитализация на дейността на „Равера“ ЕООД“, включващи:
+Обособена позиция № 1: Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) – 1 брой;
+Обособена позиция № 2: Изграждане на система за защита на информацията в локална мрежа – 1 брой;
+Обособена позиция № 3: Изграждане на система за архивиране на информация – 1 брой</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАВЕРА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0217-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФтЕЦ) за собствени нужди с мощност на инвертора 50 кW (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата).</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИФО ДИЗАЙН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0469-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на Фотоволтаични панели в комбинация с инвертори с мощност 140 kW за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕСТЕ МЕБЕЛИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0460-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, доставка, монтаж и пускане в действие на Фотоволтаична електрическа централа (ФтЕЦ) с мощност не по-малка 56,05 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАНИНА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0688-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на локални съоражения за съхранение на енергия (батерии) в комбинация с инвертори по обособени позиции:
+Обособена позиция 1: Локални съоражения за съхранение на енергия батерии в комбинация с инвертор/и с капацитет 60 kW -за ФЕЦ Ивайловград, 
+Обособена позиция 2: Локални съоражения за съхранение на енергия батерии в комбинация с инвертор/и с капацитет 40 kW  -за ФЕЦ Поморие
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗОРА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0026-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на Локални съоръжения за съхранение на енергия - батерии в комбинация с инвертори, вкл. съпътстващи дейности – подготвителни дейности, доставка на спомагателни материали, извършване на необходимите СМР </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ЕВЪР СОКС ЕООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2617-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на фотоволтаична централа с мощност ~30 kWp и система за съхранение на електрическа енергия (BESS) 45 kWh за собствено потребление, по проект BG16RFPR001-2.004-2509.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Оптицентър ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2509-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Извършване на СМР на енергийно ефективни изолационни системи в сгради: сандвич панели стени – 130 м2, сандвич панели покрив – 390 м2 и секционни индустриални врати/външни плътни врати – 25 м2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ФОРЕСТА МЕБЕЛ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2059-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПАПАДОПУЛОС И СИН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0489-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на нова фотоволтаична инсталация за производство на енергия от ВЕИ за собствено потребление (Фотоволтаични панели в комбинация с инвертори) с мощност минимум 150 kWp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЕВА БРОДКАСТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2042-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">"Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 56 kW“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МОНИ ТРЕЙД" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0962-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Проектиране и изграждане на фотоволтаична система за собствено потребление с изходяща мощност АС минимум 50 kW и локални съоръжения за съхранение на електрическа енергия с капацитет минимум 50 kWh </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АГРОФЕРМ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0987-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Инженеринг — изготвяне на проектни решения, доставка, изграждане и въвеждане в експлоатация на две фотоволтаични електрически централи с обща инсталирана мощност 56 kW и локални съоръжения за съхранение на електрическа енергия с общ капацитет 120 kWh, за собствено потребление, на два обекта в гр. Стара Загора“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Алимар 11" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0083-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, изграждане и въвеждане в експлоатация на нова Фотоволтаична
+електроцентрала с мощност 30kW за собствено потребление, включваща и система
+за съхранение на електрическата енергия (ССЕЕ) с разполагане върху покривната
+част на съществуваща производствена сграда, собственост на Възложителя с
+Идентификатор 56722.651.387.1 и адрес: град Плевен, ул. Кара Колю №10.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИВКО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1711-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Инженеринг на вътрешна техническа инфраструктура и сгради на обект: Логистичен парк Декарт в УПИ XIV (ПИ 55871.507.762) , кв. 619, по плана на кв. Сини вир, гр. Перник
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЕКАРТ КОРПОРЕЙШЪН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.005-0009-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и монтаж на енергийно-ефективна топлоизолационна система от сандвич панели за покрив - 444 кв.м. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>МОРАНО ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0321-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на енергийно-ефективни изолационни системи в три обособени позиции:
+Обособена позиция 1 Доставка и монтаж на прозрачни ограждащи конструкции - 32 кв.м.;  
+Обособена позиция 2 Доставка и монтаж на секционни индустриални врати - 2 бр.; 
+Обособена позиция 3 Доставка и монтаж на топлоизолационна система от сандвич панели за покрив - 171 кв.м.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФЕНИКС ЛВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0478-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на СМР за енергийно-ефективни изолационни системи в сгради: Tоплоизолационни системи за външни стени и подове към външен въздух ТИ плоча от EPS – 1040 кв.м</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ГАРЕНА 5" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1144-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на фотоволтаична система за производство на електрическа енергия от възобновяеми източници с мощност 55 kW, включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ДРИМ-2020" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0206-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на ново нулевоемисионно оборудване за претоварване за повишаване на капацитета на пристанищен оператор „Пристанище Варна“ ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Пристанище Варна" ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR001-3.002-0002-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на фотоволтаична електрическа централа/ФтЕЦ/ 65 kWp за собствено потребление с локално съоръжение за съхранение на електрическа енергия/батерия/ - 81.92kWh и инвертор с мощност 65kW за нуждите на"ГЕМОВА" ЕООД.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГЕМОВА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0964-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ДМА и ДНА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИГ 23 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0672-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение "Каритас София"</x:t>
   </x:si>
   <x:si>
-    <x:t>BG65AMPR001-2.001-0007-C03</x:t>
+    <x:t>BG65AMPR001-2.001-0007-C04</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -1242,1503 +1622,2251 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E85"/>
+  <x:dimension ref="A1:E129"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46234</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46218</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46234</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46219</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46234</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46220</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46234</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46224</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46234</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46224</x:v>
+        <x:v>46259</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46234</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46227</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46234</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46227</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46235</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46225</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46235</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46225</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46237</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46223</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46237</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46223</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46237</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46224</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46237</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46224</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46237</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46225</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46237</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46225</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46237</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46223</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46237</x:v>
+        <x:v>46270</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46219</x:v>
+        <x:v>46263</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46237</x:v>
+        <x:v>46270</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46226</x:v>
+        <x:v>46263</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46237</x:v>
+        <x:v>46270</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46227</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46237</x:v>
+        <x:v>46270</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46227</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46237</x:v>
+        <x:v>46272</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46227</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46237</x:v>
+        <x:v>46272</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46230</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46237</x:v>
+        <x:v>46272</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46230</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46237</x:v>
+        <x:v>46272</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46230</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46238</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46231</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46238</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46231</x:v>
+        <x:v>46263</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46238</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46231</x:v>
+        <x:v>46263</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46238</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46227</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46238</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46223</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46238</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46231</x:v>
+        <x:v>46264</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46239</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46231</x:v>
+        <x:v>46264</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46240</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46230</x:v>
+        <x:v>46264</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46240</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46232</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46240</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46233</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46240</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46233</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46240</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46225</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46240</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46230</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46240</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46227</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46240</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46227</x:v>
+        <x:v>46259</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46240</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46233</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46241</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46234</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46241</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46234</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46241</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46226</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46241</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46226</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46241</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46225</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46241</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46233</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46241</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46233</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46241</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46233</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46241</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46231</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46241</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46231</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46241</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46231</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46242</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46234</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46243</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46233</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46243</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46233</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46243</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46232</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46243</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46232</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46244</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46232</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46244</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46232</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46244</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46233</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46244</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46231</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46244</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46232</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46244</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46232</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46244</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46227</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46244</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46234</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46244</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46234</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46244</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46233</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46244</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46227</x:v>
+        <x:v>46263</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46245</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46233</x:v>
+        <x:v>46259</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46245</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46230</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46245</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46230</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46245</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46233</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46246</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46231</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46246</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46227</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46246</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46234</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46247</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46232</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46247</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46232</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46247</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46233</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46247</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46232</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46248</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46232</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46248</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46233</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46251</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46234</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46252</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46221</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46290</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46175</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
-        <x:v>46317</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B85" s="2">
-        <x:v>45671</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
         <x:v>254</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="86" spans="1:5">
+      <x:c r="A86" s="2">
+        <x:v>46276</x:v>
+      </x:c>
+      <x:c r="B86" s="2">
+        <x:v>46269</x:v>
+      </x:c>
+      <x:c r="C86" s="0" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="D86" s="0" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="E86" s="0" t="s">
+        <x:v>256</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="87" spans="1:5">
+      <x:c r="A87" s="2">
+        <x:v>46276</x:v>
+      </x:c>
+      <x:c r="B87" s="2">
+        <x:v>46269</x:v>
+      </x:c>
+      <x:c r="C87" s="0" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="D87" s="0" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="E87" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="88" spans="1:5">
+      <x:c r="A88" s="2">
+        <x:v>46276</x:v>
+      </x:c>
+      <x:c r="B88" s="2">
+        <x:v>46269</x:v>
+      </x:c>
+      <x:c r="C88" s="0" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="D88" s="0" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="E88" s="0" t="s">
+        <x:v>260</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="89" spans="1:5">
+      <x:c r="A89" s="2">
+        <x:v>46276</x:v>
+      </x:c>
+      <x:c r="B89" s="2">
+        <x:v>46268</x:v>
+      </x:c>
+      <x:c r="C89" s="0" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="D89" s="0" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="E89" s="0" t="s">
+        <x:v>263</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="90" spans="1:5">
+      <x:c r="A90" s="2">
+        <x:v>46276</x:v>
+      </x:c>
+      <x:c r="B90" s="2">
+        <x:v>46268</x:v>
+      </x:c>
+      <x:c r="C90" s="0" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="D90" s="0" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="E90" s="0" t="s">
+        <x:v>263</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="91" spans="1:5">
+      <x:c r="A91" s="2">
+        <x:v>46276</x:v>
+      </x:c>
+      <x:c r="B91" s="2">
+        <x:v>46268</x:v>
+      </x:c>
+      <x:c r="C91" s="0" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="D91" s="0" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="E91" s="0" t="s">
+        <x:v>263</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="92" spans="1:5">
+      <x:c r="A92" s="2">
+        <x:v>46276</x:v>
+      </x:c>
+      <x:c r="B92" s="2">
+        <x:v>46268</x:v>
+      </x:c>
+      <x:c r="C92" s="0" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="D92" s="0" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="E92" s="0" t="s">
+        <x:v>268</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="93" spans="1:5">
+      <x:c r="A93" s="2">
+        <x:v>46276</x:v>
+      </x:c>
+      <x:c r="B93" s="2">
+        <x:v>46261</x:v>
+      </x:c>
+      <x:c r="C93" s="0" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="D93" s="0" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="E93" s="0" t="s">
+        <x:v>271</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="94" spans="1:5">
+      <x:c r="A94" s="2">
+        <x:v>46276</x:v>
+      </x:c>
+      <x:c r="B94" s="2">
+        <x:v>46261</x:v>
+      </x:c>
+      <x:c r="C94" s="0" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="D94" s="0" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="E94" s="0" t="s">
+        <x:v>274</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="95" spans="1:5">
+      <x:c r="A95" s="2">
+        <x:v>46276</x:v>
+      </x:c>
+      <x:c r="B95" s="2">
+        <x:v>46261</x:v>
+      </x:c>
+      <x:c r="C95" s="0" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="D95" s="0" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="E95" s="0" t="s">
+        <x:v>277</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="96" spans="1:5">
+      <x:c r="A96" s="2">
+        <x:v>46276</x:v>
+      </x:c>
+      <x:c r="B96" s="2">
+        <x:v>46261</x:v>
+      </x:c>
+      <x:c r="C96" s="0" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="D96" s="0" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="E96" s="0" t="s">
+        <x:v>280</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="97" spans="1:5">
+      <x:c r="A97" s="2">
+        <x:v>46276</x:v>
+      </x:c>
+      <x:c r="B97" s="2">
+        <x:v>46261</x:v>
+      </x:c>
+      <x:c r="C97" s="0" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="D97" s="0" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="E97" s="0" t="s">
+        <x:v>283</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="98" spans="1:5">
+      <x:c r="A98" s="2">
+        <x:v>46276</x:v>
+      </x:c>
+      <x:c r="B98" s="2">
+        <x:v>46257</x:v>
+      </x:c>
+      <x:c r="C98" s="0" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="D98" s="0" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="E98" s="0" t="s">
+        <x:v>286</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="99" spans="1:5">
+      <x:c r="A99" s="2">
+        <x:v>46276</x:v>
+      </x:c>
+      <x:c r="B99" s="2">
+        <x:v>46266</x:v>
+      </x:c>
+      <x:c r="C99" s="0" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="D99" s="0" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="E99" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="100" spans="1:5">
+      <x:c r="A100" s="2">
+        <x:v>46276</x:v>
+      </x:c>
+      <x:c r="B100" s="2">
+        <x:v>46266</x:v>
+      </x:c>
+      <x:c r="C100" s="0" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="D100" s="0" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="E100" s="0" t="s">
+        <x:v>292</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="101" spans="1:5">
+      <x:c r="A101" s="2">
+        <x:v>46276</x:v>
+      </x:c>
+      <x:c r="B101" s="2">
+        <x:v>46265</x:v>
+      </x:c>
+      <x:c r="C101" s="0" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="D101" s="0" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="E101" s="0" t="s">
+        <x:v>295</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="102" spans="1:5">
+      <x:c r="A102" s="2">
+        <x:v>46277</x:v>
+      </x:c>
+      <x:c r="B102" s="2">
+        <x:v>46267</x:v>
+      </x:c>
+      <x:c r="C102" s="0" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="D102" s="0" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="E102" s="0" t="s">
+        <x:v>298</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="103" spans="1:5">
+      <x:c r="A103" s="2">
+        <x:v>46277</x:v>
+      </x:c>
+      <x:c r="B103" s="2">
+        <x:v>46266</x:v>
+      </x:c>
+      <x:c r="C103" s="0" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="D103" s="0" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="E103" s="0" t="s">
+        <x:v>301</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="104" spans="1:5">
+      <x:c r="A104" s="2">
+        <x:v>46278</x:v>
+      </x:c>
+      <x:c r="B104" s="2">
+        <x:v>46267</x:v>
+      </x:c>
+      <x:c r="C104" s="0" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="D104" s="0" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="E104" s="0" t="s">
+        <x:v>304</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="105" spans="1:5">
+      <x:c r="A105" s="2">
+        <x:v>46278</x:v>
+      </x:c>
+      <x:c r="B105" s="2">
+        <x:v>46268</x:v>
+      </x:c>
+      <x:c r="C105" s="0" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="D105" s="0" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="E105" s="0" t="s">
+        <x:v>307</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="106" spans="1:5">
+      <x:c r="A106" s="2">
+        <x:v>46279</x:v>
+      </x:c>
+      <x:c r="B106" s="2">
+        <x:v>46267</x:v>
+      </x:c>
+      <x:c r="C106" s="0" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="D106" s="0" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="E106" s="0" t="s">
+        <x:v>310</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="107" spans="1:5">
+      <x:c r="A107" s="2">
+        <x:v>46279</x:v>
+      </x:c>
+      <x:c r="B107" s="2">
+        <x:v>46269</x:v>
+      </x:c>
+      <x:c r="C107" s="0" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="D107" s="0" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="E107" s="0" t="s">
+        <x:v>313</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="108" spans="1:5">
+      <x:c r="A108" s="2">
+        <x:v>46279</x:v>
+      </x:c>
+      <x:c r="B108" s="2">
+        <x:v>46265</x:v>
+      </x:c>
+      <x:c r="C108" s="0" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="D108" s="0" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="E108" s="0" t="s">
+        <x:v>316</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="109" spans="1:5">
+      <x:c r="A109" s="2">
+        <x:v>46279</x:v>
+      </x:c>
+      <x:c r="B109" s="2">
+        <x:v>46265</x:v>
+      </x:c>
+      <x:c r="C109" s="0" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="D109" s="0" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="E109" s="0" t="s">
+        <x:v>319</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="110" spans="1:5">
+      <x:c r="A110" s="2">
+        <x:v>46279</x:v>
+      </x:c>
+      <x:c r="B110" s="2">
+        <x:v>46264</x:v>
+      </x:c>
+      <x:c r="C110" s="0" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="D110" s="0" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="E110" s="0" t="s">
+        <x:v>322</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="111" spans="1:5">
+      <x:c r="A111" s="2">
+        <x:v>46279</x:v>
+      </x:c>
+      <x:c r="B111" s="2">
+        <x:v>46262</x:v>
+      </x:c>
+      <x:c r="C111" s="0" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="D111" s="0" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="E111" s="0" t="s">
+        <x:v>325</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="112" spans="1:5">
+      <x:c r="A112" s="2">
+        <x:v>46279</x:v>
+      </x:c>
+      <x:c r="B112" s="2">
+        <x:v>46262</x:v>
+      </x:c>
+      <x:c r="C112" s="0" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="D112" s="0" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="E112" s="0" t="s">
+        <x:v>328</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="113" spans="1:5">
+      <x:c r="A113" s="2">
+        <x:v>46279</x:v>
+      </x:c>
+      <x:c r="B113" s="2">
+        <x:v>46254</x:v>
+      </x:c>
+      <x:c r="C113" s="0" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="D113" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="E113" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="114" spans="1:5">
+      <x:c r="A114" s="2">
+        <x:v>46280</x:v>
+      </x:c>
+      <x:c r="B114" s="2">
+        <x:v>46267</x:v>
+      </x:c>
+      <x:c r="C114" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="D114" s="0" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="E114" s="0" t="s">
+        <x:v>334</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="115" spans="1:5">
+      <x:c r="A115" s="2">
+        <x:v>46281</x:v>
+      </x:c>
+      <x:c r="B115" s="2">
+        <x:v>46268</x:v>
+      </x:c>
+      <x:c r="C115" s="0" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="D115" s="0" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="E115" s="0" t="s">
+        <x:v>336</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="116" spans="1:5">
+      <x:c r="A116" s="2">
+        <x:v>46281</x:v>
+      </x:c>
+      <x:c r="B116" s="2">
+        <x:v>46266</x:v>
+      </x:c>
+      <x:c r="C116" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="D116" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="E116" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="117" spans="1:5">
+      <x:c r="A117" s="2">
+        <x:v>46281</x:v>
+      </x:c>
+      <x:c r="B117" s="2">
+        <x:v>46266</x:v>
+      </x:c>
+      <x:c r="C117" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="D117" s="0" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="E117" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="118" spans="1:5">
+      <x:c r="A118" s="2">
+        <x:v>46281</x:v>
+      </x:c>
+      <x:c r="B118" s="2">
+        <x:v>46266</x:v>
+      </x:c>
+      <x:c r="C118" s="0" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="D118" s="0" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="E118" s="0" t="s">
+        <x:v>345</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="119" spans="1:5">
+      <x:c r="A119" s="2">
+        <x:v>46282</x:v>
+      </x:c>
+      <x:c r="B119" s="2">
+        <x:v>46267</x:v>
+      </x:c>
+      <x:c r="C119" s="0" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="D119" s="0" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="E119" s="0" t="s">
+        <x:v>348</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="120" spans="1:5">
+      <x:c r="A120" s="2">
+        <x:v>46282</x:v>
+      </x:c>
+      <x:c r="B120" s="2">
+        <x:v>46266</x:v>
+      </x:c>
+      <x:c r="C120" s="0" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="D120" s="0" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="E120" s="0" t="s">
+        <x:v>351</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="121" spans="1:5">
+      <x:c r="A121" s="2">
+        <x:v>46283</x:v>
+      </x:c>
+      <x:c r="B121" s="2">
+        <x:v>46267</x:v>
+      </x:c>
+      <x:c r="C121" s="0" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="D121" s="0" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="E121" s="0" t="s">
+        <x:v>354</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="122" spans="1:5">
+      <x:c r="A122" s="2">
+        <x:v>46283</x:v>
+      </x:c>
+      <x:c r="B122" s="2">
+        <x:v>46268</x:v>
+      </x:c>
+      <x:c r="C122" s="0" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="D122" s="0" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="E122" s="0" t="s">
+        <x:v>357</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="123" spans="1:5">
+      <x:c r="A123" s="2">
+        <x:v>46283</x:v>
+      </x:c>
+      <x:c r="B123" s="2">
+        <x:v>46268</x:v>
+      </x:c>
+      <x:c r="C123" s="0" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="D123" s="0" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="E123" s="0" t="s">
+        <x:v>360</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="124" spans="1:5">
+      <x:c r="A124" s="2">
+        <x:v>46283</x:v>
+      </x:c>
+      <x:c r="B124" s="2">
+        <x:v>46268</x:v>
+      </x:c>
+      <x:c r="C124" s="0" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="D124" s="0" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="E124" s="0" t="s">
+        <x:v>363</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="125" spans="1:5">
+      <x:c r="A125" s="2">
+        <x:v>46285</x:v>
+      </x:c>
+      <x:c r="B125" s="2">
+        <x:v>46267</x:v>
+      </x:c>
+      <x:c r="C125" s="0" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="D125" s="0" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="E125" s="0" t="s">
+        <x:v>366</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="126" spans="1:5">
+      <x:c r="A126" s="2">
+        <x:v>46288</x:v>
+      </x:c>
+      <x:c r="B126" s="2">
+        <x:v>46252</x:v>
+      </x:c>
+      <x:c r="C126" s="0" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="D126" s="0" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="E126" s="0" t="s">
+        <x:v>369</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="127" spans="1:5">
+      <x:c r="A127" s="2">
+        <x:v>46289</x:v>
+      </x:c>
+      <x:c r="B127" s="2">
+        <x:v>46268</x:v>
+      </x:c>
+      <x:c r="C127" s="0" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="D127" s="0" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="E127" s="0" t="s">
+        <x:v>372</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="128" spans="1:5">
+      <x:c r="A128" s="2">
+        <x:v>46290</x:v>
+      </x:c>
+      <x:c r="B128" s="2">
+        <x:v>46268</x:v>
+      </x:c>
+      <x:c r="C128" s="0" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="D128" s="0" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="E128" s="0" t="s">
+        <x:v>375</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="129" spans="1:5">
+      <x:c r="A129" s="2">
+        <x:v>46317</x:v>
+      </x:c>
+      <x:c r="B129" s="2">
+        <x:v>45671</x:v>
+      </x:c>
+      <x:c r="C129" s="0" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="D129" s="0" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="E129" s="0" t="s">
+        <x:v>378</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Tenders and Offers</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Area</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>