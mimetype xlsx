--- v4 (2026-09-08)
+++ v5 (2026-10-19)
@@ -1,1248 +1,1414 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f338047a3ba45cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7b45f762345946dd9736c7c1e2a7bfd7.psmdcp" Id="Rf884c91a09204645" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6ac7e1f567c4a45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8b28ee419a09486f946cdf1a10397203.psmdcp" Id="R4c742e083c9c4fa9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Tenders and Offers" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Offers submission deadline</x:t>
   </x:si>
   <x:si>
     <x:t>Announcement date of procedure for external assignment</x:t>
   </x:si>
   <x:si>
     <x:t>Procedure subject</x:t>
   </x:si>
   <x:si>
     <x:t>Beneficiary</x:t>
   </x:si>
   <x:si>
     <x:t>Contract registration number</x:t>
   </x:si>
   <x:si>
-    <x:t>Изграждане на Фотоволтаична система с инвертори и батерии с мощност 78 kW - 1 бр.</x:t>
-[...179 lines deleted...]
-    <x:t xml:space="preserve">Въвеждане на интегрирана ИКТ система за управление на бизнес процесите, включваща система за управление на ресурсите (ERP) и система за управление на взаимоотношенията с клиенти (CRM)
+    <x:t>Проектиране, доставка, монтаж, настройка, пуск и въвеждане в експлоатация на фотоволтаична електрическа централа (ФЕЦ) за производство на енергия от ВЕИ за собствено потребление в комбинация с локални съоръжения за съхранение на електрическа енергия.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИАЛМА - ПС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2311-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа за производство на електрическа енергия за собствени нужди с мощност 50 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Деяколор" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0787-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на локално съоръжение за съхранение на енергия в батерии в комбинация с инвертор</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Вълеви 2010 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1690-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, монтаж и въвеждане в експлоатация на фотоволтаична система с обща инсталирана мощност 150 kW, включваща фотоволтаични панели в комбинация с инвертор/и, предназначена за собствено потребление“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЕКОР БЪЛГАРИЯ  ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2434-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Извършване на строително-монтажни работи за повишаване на енергийната ефективност на хотел „Трите Буки“ чрез изпълнение на мерки за топлоизолация, внедряване на термопомпени системи и изграждане на фотоволтаична инсталация, по 3 обособени позиции, както следва:
+Обособена позиция № 1: Изпълнение на топлоизолационни мерки за повишаване на енергийната ефективност на хотел „Трите Буки“ – доставка и полагане на топлоизолация на външни стени и подове към външен въздух – 350 кв.м;
+Обособена позиция № 2: Доставка, монтаж и въвеждане в експлоатация на термопомпени системи въздух-вода – 2 бр. с обща мощност 40 kW всяка;
+Обособена позиция № 3: Изграждане, доставка, монтаж и въвеждане в експлоатация на фотоволтаична система с панели и инвертори – 32 kW.“
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ФЪНДЕЙ 2020 ЕООД</x:t>
-[...62 lines deleted...]
-    <x:t xml:space="preserve">ФАРКО адвъртайзинг ЕООД
+    <x:t xml:space="preserve">ДОРИ Д ЕООД
 </x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFPR001-1.012-0335-C01</x:t>
-[...27 lines deleted...]
-- Изграждане и въвеждане на Система за архивиране на информация.
+    <x:t>BG16RFPR001-2.004-2135-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаична система за собствено потребление с минимална инсталирана мощност 36,8 kWp (DC) и собствен инвертор с минимална номинална мощност 40 kW (AC), и батерийна система с минимален използваем капацитет 92,2 kWh и отделен собствен двупосочен инвертор за ИНФОСИСТЕМС ИНТЕРНЕШЪНЪЛ ЕАД”.(Прекратена)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНФОСИСТЕМС ИНТЕРНЕШЪНЪЛ ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1461-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">"Внедряване на ИКТ услуги за "Ка Дизайн" ООД по обособени позиции: 
+Обособена позиция №1: Внедряване на система за управление на взаимоотношенията с клиентите (CRM система) 
+Обособена позиция №2:  Изграждане на система за управление на съхранението и споделянето на информация
 </x:t>
   </x:si>
   <x:si>
-    <x:t>АЙ БИ ГЛОБАЛ</x:t>
-[...142 lines deleted...]
-•	Твърди дискове – 16 броя
+    <x:t>„КА ДИЗАЙН СТУДИО” ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1494-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Повишаване на енергийната ефективност на Меткер ООД, чрез изпълнение на СМР: външна топлоизолация по стени (без под) по сграда, находяща се на адрес: с. Калипетрово, местност Чанлъка, на ул. Рашко Блъсков 210. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕТКЕР ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2643-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на енергийно ефективни изолационни системи - сандвич панели за стени – 650 м2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Мулти Комфорт" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1167-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Избор на изпълнител за доставка и монтаж на фотоволтаична инсталация за собствено потребление с капацитет 60 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Палма тур ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0029-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изработване на технически проект и изграждане на ФЕЦ с мощност минимум 100 kW за производство на енергия от възобновяеми източници за собствено потреблени</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"КМС" ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1175-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за внедряване и въвеждане в експлоатация на интегрирани информационни системи за управление на бизнес процесите и корпоративната информация по обособени позиции за нуждите на ИКОНОМ 2019 ЕООД.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Иконом 2019 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0249-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане и въвеждане на съвременни информационни и комуникационни технологии (ИКТ) във връзка с изпълнение на Договор № BG16RFPR001-1.012- 1552-C01/27.01.2026 г. с бенефициент „АРАС-2009” ЕООД, финансиран по процедура BG16RFPR001-1.012 „Дигитализация на предприятията“, Програма „Конкурентоспособност и иновации в предприятията“ 2021–2027 г.“ по три обособени позиции: -
+Обособена позиция № 1: Въвеждане на модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес/процеса на предоставяне на услуги
+Обособена позиция № 2: Въвеждане на модул/система за управление на складовото стопанство (WMS) 
+Обособена позиция №3: Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система)
 </x:t>
   </x:si>
   <x:si>
-    <x:t>„ТКД ЗДРАВЕЦ - ГАБРОВО”</x:t>
-[...7 lines deleted...]
-ОП 2 Система за бизнес анализи (Business Intelligence система) 
+    <x:t>АРАС-2009 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1552-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за въвеждане на съвременни информационни технологии за цифровизация на предприятието, както следва:
+Обособена позиция № 1
+Въвеждане на Система за управление на ресурсите (ERP система).
+Обособена позиция № 2
+Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система).
+Обособена позиция № 3
+Въвеждане на система за бизнес анализи (Business Intelligence система).
+Обособена позиция № 4
+Изграждане на система за управление на съхранението и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЛМАУС КО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1158-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Организиране и провеждане на мероприятия за обмен на опит и взаимно обучение </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">БЪЛГАРСКА РАБОТОДАТЕЛСКА АСОЦИАЦИЯ ИНОВАТИВНИ ТЕХНОЛОГИИ „БРАИТ“
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Графотрейд</x:t>
-[...16 lines deleted...]
-2. Локални съоръжения за съхранение на енергия батерии в комбинация с инвертори с капацитет 40 kWh
+    <x:t>BG16RFTA001-1.010-0123-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане и въвеждане на съвременни информационни и комуникационни технологии (ИКТ) във връзка с изпълнение на Договор № BG16RFPR001-1.012- 1552-C01/27.01.2026 г. с бенефициент „АРАС-2009” ЕООД, финансиран по процедура BG16RFPR001-1.012 „Дигитализация на предприятията“, Програма „Конкурентоспособност и иновации в предприятията“ 2021–2027 г.“ по три обособени позиции: - Обособена позиция № 1: Въвеждане на модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес/процеса на предоставяне на услуги Обособена позиция № 2: Въвеждане на модул/система за управление на складовото стопанство (WMS) Обособена позиция №3: Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система) 
 </x:t>
   </x:si>
   <x:si>
-    <x:t>"ВЕРОНИ БГ" ЕООД</x:t>
-[...140 lines deleted...]
-2. Tоплоизолационни системи от сандвич панели за покриви – 389 кв.м.“
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на 5 броя термопомпи, както следва:
+1.термопомпа VRF_VRV система на директно изпарение – 1 брой с топлинна мощност 50 KW
+2. термопомпа VRF_VRV система на директно изпарение – 4 броя с топлинна мощност 45 KW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Виктори Пропърти Мениджмънт ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0061-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и въвеждане в експлоатация на Компресор за сгъстен въздух с инверторно управление с изсушител - 1 брой</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВИН.С.Индустрийс ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0655-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на СМР работи за повишаване на енергийната ефективност на сграда чрез монтаж на енергийно ефективни изолационни системи:
+-	Сандвич панели – 345.5 кв.м.
+-	Секционна индустриална врата с размери 3,6 х 3,6 м (12,96 m2 ) - 2 бр.
+-	Секционна индустриална врата с размери 3,3 х 4,6 м (15,18 m2 ) - 1 бр.
+-	Прозорци с рамка от алуминий с прекъснат топлинен мост с размери 6,0 х 2,4 м ( 14.4 m2 ) - 7 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ГИД ИНЖЕНЕРИНГ"ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2406-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване на енергийната ефективност на сграда чрез доставка и монтаж на енергийно ефективно оборудване:
+-	Чилър – 1 бр.
+-	Термопомпи въздух-вода - 3 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЛЮКО 2011" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2084-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на Интегрирани системи за управление на бизнес процесите
+1.Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система)
+2.Въвеждане на система за бизнес анализи (Business Intelligence система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Ертекс Груп ЕООД
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ЕКОКОМЕРС-НЕК ООД</x:t>
-[...36 lines deleted...]
-OП 4: Въвеждане на система за бизнес анализи (Business Intelligence система)
+    <x:t>BG16RFPR001-1.012-1369-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и пуск в експлоатация на CAD софтуер за планиране и конструиране - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"РОСИ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0022-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и въвеждане в експлоатация на Локални съоръжения за съхранение на енергия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗАХАРО ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2379-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предоставяне на услуги за „Подкрепа за развитие на бизнес процесите в социалното предприятие чрез външна експертна помощ с фокус върху продажбите, финансовото управление, изработване и разпространение на маркетинг/рекламни материали и реклама“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВЕДА ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0051-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка на оборудване за екологично подобряване на дейността на компанията.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">"НОН - СТОП" ООД
 </x:t>
   </x:si>
   <x:si>
-    <x:t>"ДРЪСТЪР СПЕДИШЪН" ЕООД</x:t>
-[...293 lines deleted...]
-    <x:t>BG16RFPR001-2.004-0688-C01</x:t>
+    <x:t>BG16RFPR001-2.004-1227-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване за екологично подобряване на дейността на компанията</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Лорив ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1035-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+Предмет на предвидената процедура	Обект на процедурата	Приложим нормативен акт	Действия
+„Въвеждане на ИКТ решения по три обособени позиции: Обособена позиция № 1: Въвеждане на Система за управление на ресурсите (ERP система); Обособена позиция № 2: Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система); Обособена позиция № 3: Въвеждане на система за бизнес анализи (Business Intelligence система).</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТРЕЗОВ ВЕНДИНГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0887-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на чилър 155kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АФРОДИТА ВАРНА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1306-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и гаранционна поддръжка на батериен блок във връзка с изпълнение на договор BG16RFPR001-2.004-1829 </x:t>
+  </x:si>
+  <x:si>
+    <x:t>САМОСТОЯТЕЛНА МЕДИКО-ДИАГНОСТИЧНА ЛАБОРАТОРИЯ "ЛИНА"" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1829-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за изграждане на фотоволтаична електроцентрала с мощност от 30 kWp в предприятието ГЕОМАР-ТРЕЙД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГЕОМАР-ТРЕЙД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1238-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Проектиране и изграждане на фотоволтаична електрическа централа/ФтЕЦ/ с мощност 57 kWp за собствено потребление с локално съоръжение за съхранение на електрическа енергия/батерия/ от 80kWh и инвертор с мощност 60кW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МАСТЕР-ПЛАСТИК" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1161-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на термопомпа в съответствие със Списъка на допустимите категории активи в областта на енергийната ефективност и използването на енергия от възобновяеми източници по Процедура BG16RFPR001-2.004 за СИМЕТРИЯ СТИЙЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИМЕТРИЯ СТИЙЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2010-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на топлоизолационна система от сандвич панели за покрив (675 m2)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕХНО ВЕТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0729-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на Локални съоръжения за съхранение на енергия - батерии в комбинация с инвертори, вкл. съпътстващи дейности – подготвителни дейности, доставка на спомагателни материали, извършване на необходимите СМР </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ЕВЪР СОКС ЕООД
 </x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-2617-C01</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Изграждане на локални съоражения за съхранение на енергия (батерии) в комбинация с инвертори по обособени позиции:
-[...1 lines deleted...]
-Обособена позиция 2: Локални съоражения за съхранение на енергия батерии в комбинация с инвертор/и с капацитет 40 kW  -за ФЕЦ Поморие
+    <x:t xml:space="preserve">Въвеждане на информационни и комуникационни технологии: 
+- Разработване и внедряване на Модул/система за управление на продажбите на дребно (Point-of-Sale система);
+- Изграждане на система за защита на информацията в локална мрежа, която ще включва защитни стени, системи за разпознаване на пробиви (IPS), централизирано управление на крайни точки (EDR) за защита от зловреден софтуер, филтриране на достъпа до интернет, сигурни VPN връзки,централизирано събиране на логове (SIEM) и многофакторна автентификация (MFA).
+- Изграждане на система за архивиране на информация.
+- Изграждане на система за управление на съхранението и споделянето на информация.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ЗОРА ООД</x:t>
-[...75 lines deleted...]
-    <x:t>BG16RFPR001-2.004-1711-C01</x:t>
+    <x:t>МЕДИЦИНСКИ ЦЕНТЪР СЕЛЕНА- Л ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1030-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление с изходяща мощност на инвертора AC 60 kW и локално съоръжение за съхранение на електрическа енергия с капацитет 61.44 kWh”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АРТ СТОУН ДИЗАЙН" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0634-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с инсталирана инверторна мощност 30 kW с локално съоръжение за съхранение на енергия – 1 бр.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПЛАМЕН ПЕТРОВ - 96 ЕТ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0317-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на локално съоръжение за съхранение на енергия – батерии с инвертори“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ФОТЕВИ ИНВЕСТ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1352-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за извършване на доставка и монтаж на алуминиева дограма – 61,32 кв.м</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПОЛАРИС ПРОДУКТ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1202-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за изпълнение на СМР с цел подобряване на енергийната ефективност в РОССА ГРУП ООД: Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление с мощност 30kW. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>РОССА ГРУП ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1478-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Проектиране, изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с инсталирана номинална инверторна мощност 120 kW"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВИКАРД БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0561-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа /ФтЕЦ/ с мощност 60 kW, включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТЕФАНОВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1383-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на строително-монтажни работи (СМР) за въвеждане на енергийно ефективни изолационни системи в сгради по следните обособени позиции:
+Обособена позиция 1: Топлоизолационни системи за външни стени и подове към външен въздух – (ТИ плоча от EPS) – 216 m2
+Обособена позиция 2:
+-	Подмяна на прозрачни ограждащи конструкции - врати (с рамка от алуминий с прекъснат топлинен мост)  – 13 m2
+-	Подмяна на прозрачни ограждащи конструкции - прозорци (с рамка от екструдиран поливинилхлорид (PVC))  – 334 m2</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">	
+ОНИКС-2007 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0370-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, въвеждане в експлоатация на: Термопомпи Въздух-вода – 2 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРТЕЛ-22 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0707-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Въвеждане на ИКТ системи за управление на бизнеса“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИВИЛЕНС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0498-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> "Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на Автоматична линия за рязане на стъкло с роботизирана складова система за стъкло - 1 брой и осигуряване на обучение на персонала, ангажиран за работа с Автоматичната линия за рязане на стъкло с роботизирана складова система за стъкло и новите технологии"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СТРОЙКОМ ПЛАСТ 2020" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0366-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждането в експлоатация на: Обособена позиция № 1: Конвенционален компресор с изсушител - 2 бр. и Ресивър - 2 бр. Обособена позиция № 2: VRF/VRV система на директно изпарение - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛТЕХНОМЕД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1250-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на AI Maintenance Assistant и високопроизводителен сървър по две обособени позиции“:
+Обособена позиция № 1 „Придобиване на ДНА AI Maintenance Assistant – доставка, внедряване, интеграция, обучение и гаранционна поддръжка на интелигентна система за прогнозна диагностика, анализ и подпомагане на техническата поддръжка чрез изкуствен интелект“;
+Обособена позиция № 2 „Придобиване на ДМА – доставка, инсталиране, конфигуриране, тестване и въвеждане в експлоатация на високопроизводителен сървър"
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДАНЛЕКС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0614-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка,  монтаж и пускане в експлоатация  на 1 брой котел на биомаса за нуждите на ХЕДОН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХЕДОН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0621-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на термопомпени системи въздух-въздух, включваща термопомпена система въздух-въздух 33 kW – 2 броя и термопомпена система въздух-въздух 13,6 kW – 1 брой</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КИМ 2003 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1790-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане на съвременни информационни и комуникационни технологии (ИКТ) във връзка с изпълнение на АД № BG16RFPR001-1.012-0401 -С01 с бенефициент ОМОНИЯ ЕООД, финансиран по процедура BG16RFPR001-1.012 „Дигитализация на предприятията“, както следва:
+    1.  Система за управление на взаимоотношенията с клиенти (CRM система)
+    2.  Въвеждане на модул за управление на веригата за доставки на суровини /материали / компоненти /продукти  за производствения процес /процеса за предоставяне на услугата
+    3. Въвеждане на модул/система за управление на складовото стопанство  (WMS )
+      4.  Въвеждане на модул/система за управление на производството</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОМОНИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0401-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на Интелигентна ротираща телескопична система за товарене 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ИГ ЩАЛ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0087-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на Автоматизирана система за сортиране на отпадъчни фолиа</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПОЛИГРУП ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0210-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДОСТАВКА, МОНТАЖ И ВЪВЕЖДАНЕ В ЕКСПЛОАТАЦИЯ НА 18 (осемнадесет) ТЕРМОПОМПИ ВЪЗДУХ-ВЪЗДУХ ЗА НУЖДИТЕ НА ВЕТА ТРЕЙД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВЕТА ТРЕЙД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1587-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Услуги по Процедура с предмет: „Разработка, внедряване и интеграция на уеб-базирана ERP и CRM софтуерна система за оптимизиране и автоматизация на фискални продажби на горива и управление на логистиката на продажби на едро”, необходими за дейността на „БИЛД АУТО-СИ“ ЕООД, в рамките на ДБФП BG16RFPR001-1.012-0301-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БИЛД * АУТО - СИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0301-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на ИКТ за нуждите на „ПАСТИЧЕРИЯ“ ЕООД, разделени в четири обособени позиции, както следва: Обособена позиция 1: „Създаване на онлайн магазин“ – 1 бр.; Обособена позиция 2: „Въвеждане на Система за управление на ресурсите (ERP система)“ – 1 бр.; Обособена позиция 3: „Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)“ – 1 бр.; Обособена позиция 4: „Въвеждане на система за бизнес анализи (Business Intelligence система)“ – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПАСТИЧЕРИЯ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0206-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за изграждане и внедряване на една интегрирана информационна система, съставена от четири взаимносвързани функционални компонента: система за управление на ресурсите (ERP), система за управление на взаимоотношенията с клиенти (CRM), система за архивиране на информация и система за управление на съхранението и споделянето на информация.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>М.М. ГРУП 1 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2045-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Сдружение "Каритас София"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0007-C04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на фотоволтаична елекроцентрала с мощност 60 kW, за нуждите на търговска фирма в гр. Пловдив</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ЛАЙТ КОНСТРЪКШЪН“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1068-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">“Избор на изпълнител за  Извършване на обучение в изпълнение на проект BG05SFPR002-1.019-0080 Повишаване на качеството на обслужване, чрез инвестиране в нови знания и умения на служителите на фирма РЕД ДЕВЪЛ КЕТЕРИНГ АД, финансиран по процедура BG05SFPR002-1.019„НОВИ УМЕНИЯ” на Оперативна програма Програма "Развитие на човешките ресурси" 2021-2027., с две обособени позиции:
+Об. позиция 1: Специфично обучение на 15 служители "Организация и реализация на събития" ;
+Об. позиция 2: Специфично обучение на 4 служители -"Внедряване на зелени мерки и устойчиви практики в кетъринг услугите“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РЕД ДЕВЪЛ КЕТЕРИНГ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.019-0080-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на Фотоволтаична електрическа централа (ФвЕЦ) с мощност 30 kW, включващо изготвяне на необходимия инвестиционен проект и изпълнение на всички дейности, необходими за изграждането и въвеждането в експлоатация на ФтЕЦ като цялостна функционираща система.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Аква Белла Къмпани ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2166-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТАНАТОС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0841-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертор</x:t>
+  </x:si>
+  <x:si>
+    <x:t>САНДИ 95 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0677-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изграждане на фотоволтаична система за собствено потребление на „ДЕМАТО“ ООД в гр. Пловдив – фотоволтаични панели в комбинация с инвертори“
+Изграждане на фотоволтаична система (фотоволтаични панели в комбинация с инвертори) за собствено потребление върху покривната конструкция на сградата на Възложителя в гр. Пловдив, ул. „6-ти септември“ № 222А, включително проектиране, доставка, строително-монтажни работи, монтаж, въвеждане в експлоатация и гаранционно обслужване.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Демато ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1636-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане и пускане в експлоатация на фотоволтаична електрическа централа с мощност 45 kW от Технострой-Инвестконсулт ЕООД за подобряване на енергийната ефективност на сграда за дистанционна работа на работници и служители, в изпълнение на договор BG16RFPR001-2.004-1054-С01.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕХНОСТРОЙ - ИНВЕСТКОНСУЛТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1054-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Закупуване, доставка, инсталиране, тестване, пускане в експлоатация на оборудването и обучение на персонала за;
+ Роботизирани заваръчни системи – лазерни – 5 броя;                                                            </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"М.В.ЛОМОНОСОВ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0338-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на: Машина за термично премахване на заусенъци,  Комбинирана машина за измиване на детайли с препарати на водна основа и защита от корозия,  Хоризонтален CNC-струг  и Машина с CNC управление за райбероване и ролковане на дълбоки цилиндрични отвори .</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХИДРАВЛИЧНИ ЕЛЕМЕНТИ И СИСТЕМИ /ХЕС/ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0047-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване на нивото на дигитализация на предприятието чрез внедряване на 4 бр. ИКТ решения</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"КАТЕК" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2086-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на Автоматична роботизирана поточна линия за шлайфане и полиране - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПОПЧЕВ СТОУН ДИЗАЙН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0360-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изграждане и внедряване на системи за обработка и управление на информация за нуждите на Барин Транс ООД, включващи инсталиране, конфигуриране, тестване и въвеждане в експлоатация на софтуерни решения, структурирани в две обособени позиции”, както следва: 
+ОП1: Въвеждане на системи за управление на ресурсите, взаимоотношенията с клиенти и бизнес анализите, включващи:  
+- система за управление на ресурсите (ERP система)   
+- система за управление на взаимоотношенията с клиенти (CRM система)   
+- система за бизнес анализи (Business Intelligence система)  
+ОП2: Изграждане на система за управление на съхранението и споделянето на информация </x:t>
+  </x:si>
+  <x:si>
+    <x:t>БАРИН ТРАНС</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1954-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на съвременни информационни и комуникационни технологии</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РЕКАР ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1709-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>УСЛУГИ И РЕШЕНИЯ В ОБЛАСТТА НА ИКТ ЗА:
+- Обособена позиция 1, включваща Въвеждане на Система за управление на ресурсите (ERP система) - 1 бр.;
+- Обособена позиция 2, включваща Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) - 1 бр. ;
+- Обособена позиция 3, включваща Изграждане на система за архивиране на информация - 1 бр.;
+- Обособена позиция 4, включваща Изграждане на система за управление на съхранението и споделянето на информация - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМР-Варна ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1694-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Доставка, инсталация и/или монтаж на: 
+Обособена позиция №1: ДМА 1 Вертикална триосна фрезова машина 1 бр.,
+Обособена позиция №2: ДМА 2 CNC Координатна измервателна машина 1 бр. 
+Обособена позиция №3: Система за мониторинг на индустриално оборудване и анализ на големи данни 1 бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"М 40" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0182-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на технологии от последните четири нива на дигитализация, съгласно Индекса на зрялост – Индустрия 4.0: 
+Обособена позиция 001: Доставка на верижен багер – 1 бр.;
+Обособена позиция 002: Доставка на Колесен челен товарач – 1бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“ИНФРАКОРЕКТ - СТРОЙ” ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0082-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Текуща подкрепа за социална и трудова интеграция спрямо индивидуалните потребности на лицата в Деви ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЕВИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0179-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на автоматизирана линия за производство и пакетаж на овкусени оризови питки (бисквити) – 1 брой</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НУХЕЛТ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0024-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на Фотоволтаична централа със съоръжения за съхранение на енергията с мощност 30 KW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ „АРА-Русанка Аргирова”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0709-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на фотоволтаична система за собствено потребление със система за съхранение на електрическа енергия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗАРА ТРЕЙД 08 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1226-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на енергийно ефективни изолационни системи в сграда  - с две обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗЕЛЕНЧУЦИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0850-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, изграждане и въвеждане в експлоатация на ФтЕЦ с мощност от мин. 20 kW и допълнителни локални съоръжения за съхранение на електрическа енергия в комбинация с инвертор/и с общ капацитет на съхранение от мин. 40 kWh за нуждите на хотел „Даф Транс“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕКСПРЕС-М ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0835-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за изграждане на фотоволтаична електроцентрала в МБАЛ ЗДРАВЕТО 2012 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">МНОГОПРОФИЛНА БОЛНИЦА ЗА АКТИВНО ЛЕЧЕНИЕ ЗДРАВЕТО 2012 ООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1100-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на интегрирано решение с ERP, CRM, онлайн магазин и система за съхранение и споделяне на информация в „АРА МЮЗИК“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРА МЮЗИК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1884-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка на Автоматизирана складова система - 5 бр., Софтуерно решение - 1 бр., Софтуерно решение - 5 бр., Софтуерно решение - 1 бр., Софтуерно решение - 1 бр., Машина за залепяне на тиксо - 1 бр., Автоматична машина за поставяне на чембер лента - 1 бр., Шринк машина" - 1 бр. и Полуавтоматична машина за опаковане със стреч - 1 бр. включваща монтаж и въвеждане в експлоатация с наличната ERP система в "Марпекс Агро" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Марпекс Агро" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0602-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична централа на покрива на сграда на „АМАРАЛ“ ЕООД за производство на електроенергия за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АМАРАЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0042-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">СМР за монтаж на Топлоизолационни плочи от EPS за външни стени </x:t>
+  </x:si>
+  <x:si>
+    <x:t>НИДЕКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2656-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Изграждане на енергийна система за собствено потребление”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕЙП-КОНСУЛТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0234-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изготвяне на необходимата проектна и техническа документация за издаване на разрешение за строеж, доставка, монтаж, изграждане, изпитване и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с номинална изходна мощност от инверторите минимум 30 kW AC, включително локална система за съхранение на електрическа енергия с номинален енергиен капацитет минимум 30 kWh.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРИНТТАЙМ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0782-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на две фотоволтаични електрически централи (ФтЕЦ) с обща инсталирана мощност 55 kWp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕМИЛИОНИ 2019 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2276-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за разработване, доставка, внедряване, инсталиране, интегриране, тестване на ДНА и осигуряване на обучение на персонала на предприятието, ангажиран за работа с новите технологии от Индустрия 4.0.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗУМ ДИЗАЙН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0623-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на ДМА и осигуряване на обучение на персонала на предприятието, ангажиран за работа с новите технологии от Индустрия 4.0.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична инсталация върху покрива на сграда с ид. 14341.26.1.1 по КККР на с. Гайтаниново с мощност 50 kW за собствени нужди“, с местонахождение: ПИ 14341.26.1 по КККР на село Гайтаниново, община Хаджидимово, област Благоевград</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РИБАРНИК НЕВРОКОП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0744-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за въвеждане на дигитални решения във фирма ОГИ КОМ ТРЕЙД ООД по обособени позиции, както следва:
+Обособена позиция 1: Въвеждане на Система за управление на ресурсите (ERP система)
+Обособена позиция 2: Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система)
+Обособена позиция 3: Въвеждане на система за бизнес анализи (Business Intelligence система)
+Обособена позиция 4: Изграждане на система за управление на съхранението и споделянето на информация
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОГИ КОМ ТРЕЙД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0423-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Създаване и тестване на уеб-платформа за изучаване на чужди езици с две обособени позиции:
+обособена позиция 1- Разработване и тестване на уеб-приложение
+обособена позиция 2 - Разработване и тестване на игра</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Т 7 - БЪЛГАРИЯ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0199-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на локални съоръжения за съхранение на енергия (батерийни системи) в комбинация с инверторно оборудване</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26 МАЙ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0125-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за внедряване и въвеждане в експлоатация на ДНА: 
+1.  Изграждане на система за защита на информацията в локална мрежа
+2. Изграждане на система за архивиране на информация
+3. Изграждане на система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БЕРК-ЕС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0535-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и монтаж на термопомпи тип въздух-вода 16 kW. – 3 бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Велинов Холидейз ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0681-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електроцентрала (ФЕЦ) за собствени нужди с мощност 520 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРКОМАТ - БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.011-0023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и инсталация на линия за челна обработка и хидростатично изпитване на тръби - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТИЙЛ ПРОДАКШЪН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-1157</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на Локални съоръжения за съхранение на енергия (батерии) с капацитет ≥ 110 kWh в комбинация с инвертор към съществуваща ФтЕЦ за собствено потребление </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПАРАДАЙЗ ГРУП" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2674-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Извършване на строително-монтажни работи за полагане на покривна топлоизолация и монтаж на секционни индустриални врати за нуждите на сервизната база на „ВАРНА МОБИЛ“ ООД в гр. Варна</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВАРНА МОБИЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2206-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на климатична система за нуждите на сервизната база на „ВАРНА МОБИЛ“ ООД в гр. Варна</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на фотоволтаична електрическа централа (ФтЕЦ)  с изходяща номинална активна (AC) мощност на инверторите не по-малко от 50 kW, включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата – доставка, монтаж и въвеждане в експлоатация, съгласно Разрешение за строеж № 211/27.08.2026 г. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>М-Маш ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0626-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Инженеринг – проектиране и изграждане на обществена пералня за пране на хотелско, болнично и друг вид обществено пране в УПИ XXIII-44, XXIV-45, XXV-46, XXVI-47 и XXVII-48, кв.331а, по плана на гр. Ямбол</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“ДСГ България” ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0029-C01</x:t>
   </x:si>
   <x:si>
     <x:t>„Инженеринг — изготвяне на проектни решения, доставка, изграждане и въвеждане в експлоатация на две фотоволтаични електрически централи с обща инсталирана мощност 56 kW и локални съоръжения за съхранение на електрическа енергия с общ капацитет 120 kWh, за собствено потребление, на два обекта в гр. Стара Загора“</x:t>
   </x:si>
   <x:si>
     <x:t>"Алимар 11" ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0083-C01</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Доставка и монтаж на енергийно-ефективна топлоизолационна система от сандвич панели за покрив - 444 кв.м. </x:t>
-[...11 lines deleted...]
-Обособена позиция 3 Доставка и монтаж на топлоизолационна система от сандвич панели за покрив - 171 кв.м.</x:t>
+    <x:t>Изграждане на нова фотоволтаична система (Фотоволтаични панели в комбинация с инвертори) с инсталирана мощност не по-малко от 147 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Йота ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0027-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на термопомпи</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Еврона" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2543-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на ДМА по обособени позиции, както следва:
+Обособена позиция 1: Доставка, монтаж и въвеждане в експлоатация на Автоматичен обработващ център с ЦПУ за рязане, пробиване и фрезоване на плоскости (1 бр.);
+Обособена позиция 2: Доставка, монтаж и въвеждане в експлоатация на Автоматична едностранна кантираща машина с ЦПУ (1 бр.)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕДИВА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0191-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на 5-осен обработващ център с ЦПУ (1 бр.)
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕДИ - 95 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0205-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и пускане в експлоатация на Фотоволтаична електроцентрала (ФтЕЦ) с инсталирана мощност 55 kW (панели, инвертори и батерии)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГАП - 07 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1455-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и внедряване на ИКТ решения за дигитализация на дейността на "БРАЙТ КАЛЪРС" ЕООД:
+Процедурата включва следните дейности:
+1. Въвеждане на система за управление на ресурсите (ERP система) – 1 бр. на стойност 9488,55 евро;
+2. Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) – 1 бр. на стойност 9264,10 евро;
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"БРАЙТ КАЛЪРС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0816-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФтЕЦ), състояща се от фотоволтаични модули, батерии и инвертори, за нуждите на складова база на „КИМТЕХ-БЪЛГАРИЯ“ ООД в гр. София</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КИМТЕХ-БЪЛГАРИЯ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2028-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване и IIoT система за предприятие от шивашката промишленост с цел въвеждане на технологии от областта на Индустрия 4.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Мирвана" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0323-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на енергоспестяващо осветление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЧУГУНЕНА АРМАТУРА БЪЛГАРИЯ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1996-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Въвеждане на интегрирани системи за управление на бизнес процеси в МИСТЪР ДИНО И КО ООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИСТЪР ДИНО И КО ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1367-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Предметът на процедурата обхваща доставка, монтаж и въвеждане в експлоатация на енергийно ефективни системи и съоръжения, разделени в 2 (две) обособени позиции, както следва:  
+ОП 1: Енергийно ефективни изолационни системи в сгради - прозрачни ограждащи конструкции (прозорци и врати), с обща площ 20,44 кв. м 
+ОП 2: Фотоволтаична електрическа централа (ФтЕЦ) с инсталирана мощност 20 kW и локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори с капацитет 56,8 kWh </x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ШУЛЦ – 79“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2024-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на строително-монтажни дейности на обект: „РАЗШИРЕНИЕ НА ЛИНИЯ ЗА ПРОИЗВОДСТВО НА ВЪЗСТАНОВЕНИ ГУМИ ЗА ТЕЖКОТОВАРНИ АВТОМОБИЛИ – пристройка към производствена сграда“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕДИНА МЕД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0005-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична ел. централа 170kW, намираща се в ПИ 73198.501.8582, в гр. Троян, община Троян</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РИКО СТИЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0372-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на ФтЕЦ за собствено потребление с инсталирана мощност от 30 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕНЕРГОМОНТАЖ-РР" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0580-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на фотоволтаична електрическа централа с мощност 30 kW и батерии 30,72 kWh за собствено потребление на търговска фирма в гр. Габрово</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХРИСТОФОР ИЛИЕВ И КО ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1628-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на строително-монтажни работи за повишаване на енергийната ефективност на производствена сграда на „ПРЕЦИЗ ВТ“ ООД — доставка и монтаж на PVC дограма и врата, покривни PUR сандвич панели и термоизолирани секционни индустриални врати, по три обособени позиции.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРЕЦИЗ ВТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1774-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за "Доставка на материали и оборудване  за обезпечаване  дейността на социално предприятие "Зелена общност" в 2 обособени позиции:ОП 1 - Осигуряване на ръчни инструменти  и материали за обезпечаване на  социално предприятие „Зелена общност" ОП 2 -Осигуряване на техническо оборудване  за обезпечаване на  социално предприятие „Зелена общност“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Сдружение с нестопанска цел „Диалог”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0119-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на строително-монтажни работи (СМР) за въвеждане на енергийно ефективни топлоизолационни системи в сгради</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АТЛЕТИК ФИТНЕС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2020-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на фотоволтаични панели в комбинация с инвертори – 20 kW и локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори – 82 kWh.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на фотоволтаични панели в комбинация с инвертор/и – 55 kW, за собствено потребление“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕТАЛПЛАСТ ИНЖЕНЕРИНГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0025-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа 30kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АБС-КО ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0805-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на термопомпи въздух-вода</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЛЕКС-64 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0462-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на енергийно-ефективни изолационни системи:
+Топлоизолационна система от сандвич панели за покрив – 48 кв.м.;
+Прозрачни ограждащи конструкции – 139 кв.м.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕМ ВИ ЕМ 15 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0211-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление с инвертор с номинална мощност 30 kWp  и баатерия с капацитет  54,20kWh.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЛИН ПАРТНЪРС" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0351-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с инсталирана номинална инверторна мощност 30 kW, в комбинация с локално съоръжение за съхранение на електрическа енергия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>САНИ - РУМЕН ВЕЛЧЕВ ЕТ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0719-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с инсталирана номинална инверторна мощност 30 kW с локално съоръжение за съхранение на електрическа енергия.</x:t>
   </x:si>
   <x:si>
     <x:t>ФЕНИКС ЛВ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0478-C01</x:t>
   </x:si>
   <x:si>
+    <x:t>Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с инсталирана номинална инверторна мощност 60 kW с локално съоръжение за съхранение на енергия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РИВАКОММЕРС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0758-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на оборудване за повишаване на енергийната ефективност и производство на енергия от възобновяеми източници по две обособени позиции:
+• Обособена позиция 1: Фотоволтаична електрическа централа (ФтЕЦ) с мощност 30 kW 
+• Обособена позиция 2: Оборудване за отопление и охлаждане</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДОЙЧЕВ МТВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2549-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване по Индустрия 4.0 в „КОТА 2001“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОТА 2001 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0069-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на Фотоволтаична система за производство на енергия от ВЕИ за собствено потребление в комбинации с локални съоръжения за съхранение на енергия (батерии) - 1бр.</x:t>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve">
-Реализиране на мерки за подобряване на енергийната ефективност на „МОНТАЖСТРОЙ 91“ ЕООД, в рамките на проект BG16RFPR001-2.004-1631-C01:
-[...19 lines deleted...]
-    <x:t xml:space="preserve">Инженеринг на вътрешна техническа инфраструктура и сгради на обект: Логистичен парк Декарт в УПИ XIV (ПИ 55871.507.762) , кв. 619, по плана на кв. Сини вир, гр. Перник
+ДОБРУДЖА БИЛДИНГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0275-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+ПЛАСТИКА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0728-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на локално съоръжение за съхранение на електрическа енергия (батерия) с капацитет от 215 kWh, в комбинация с инвертор/и към съществуваща фотоволтаична система за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АСИ ТУР" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1662-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане в експлоатация на покривна фотоволтаична инсталация в комбинация с инвертори с инсталирана мощност 100kW за собствено потребление.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Нитекс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0418-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор  за изпълнител на доставка , монтаж и  въвеждане в експлоатация на Термопомпи и Компресори за сгъстен въздух вкл. резервоари за сгъстен въздух
+ОП 1 
+Термопомпа вода-  вода  - 52kW – 1бр
+Термопомпа въздух-вода - 50kW – 1бр
+ОП 2
+Компресори за сгъстен въздух вкл. резервоари за сгъстен въздух С инверторно управление с изсушител – 37kW – 1бр
+Компресори за сгъстен въздух вкл. резервоари за сгъстен въздух – Ресивър – 2000литра – 1 бр
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ДЕКАРТ КОРПОРЕЙШЪН ЕООД</x:t>
-[...76 lines deleted...]
-    <x:t>BG65AMPR001-2.001-0007-C04</x:t>
+    <x:t>БУЛПОР ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0868-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на батерии с капацитет за съхранение на енергия 60 kWh с инвертори - 2 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОСЪМ ИНВЕСТ КОНСУЛТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0834-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж  и въвеждане в експлоатация на  ДМА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРХ ЕМ СТУДИО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1871-C01</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -1591,2200 +1757,2455 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E126"/>
+  <x:dimension ref="A1:E141"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46273</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46258</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46273</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46258</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46273</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46258</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46273</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46258</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46273</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46258</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46273</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46258</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46273</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46259</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46273</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46260</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46273</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46260</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46273</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46262</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46273</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46262</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46273</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46262</x:v>
+        <x:v>46306</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46273</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46262</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46273</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46261</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46273</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46262</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46273</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46263</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46273</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46263</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="D18" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="E18" s="0" t="s">
         <x:v>53</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46273</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46264</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="D19" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="E19" s="0" t="s">
         <x:v>56</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46273</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46264</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D20" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="E20" s="0" t="s">
         <x:v>59</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46273</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46264</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="D21" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="E21" s="0" t="s">
         <x:v>62</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46273</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46265</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="D22" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="E22" s="0" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46273</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46265</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="D23" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="E23" s="0" t="s">
         <x:v>68</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46273</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46266</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="D24" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="E24" s="0" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46273</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46266</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="D25" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="E25" s="0" t="s">
         <x:v>74</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46273</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46266</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="D26" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="E26" s="0" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46273</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46266</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="D27" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E27" s="0" t="s">
         <x:v>80</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46274</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46266</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="D28" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E28" s="0" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46274</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46267</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D29" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="E29" s="0" t="s">
         <x:v>86</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46274</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46267</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D30" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="E30" s="0" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46274</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46267</x:v>
+        <x:v>46305</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="D31" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E31" s="0" t="s">
         <x:v>92</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46274</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46266</x:v>
+        <x:v>46305</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="D32" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="E32" s="0" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46274</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46265</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D33" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="E33" s="0" t="s">
         <x:v>98</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46274</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46266</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="D34" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="E34" s="0" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46274</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46265</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="D35" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="E35" s="0" t="s">
         <x:v>104</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46274</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46265</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="D36" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="E36" s="0" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46274</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46265</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="D37" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E37" s="0" t="s">
         <x:v>110</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46274</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46262</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="D38" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E38" s="0" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46274</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46255</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D39" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="E39" s="0" t="s">
         <x:v>116</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46274</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46255</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="D40" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="E40" s="0" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46274</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46265</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="D41" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="E41" s="0" t="s">
         <x:v>122</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46275</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46267</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D42" s="0" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="E42" s="0" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46275</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46268</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="D43" s="0" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="E43" s="0" t="s">
         <x:v>128</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46275</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46268</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="D44" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="E44" s="0" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46275</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46267</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46275</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46268</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46275</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46268</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46275</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46268</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46275</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46259</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46275</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46261</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46275</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46263</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46275</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46265</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46275</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46267</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46275</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46267</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46275</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46267</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46276</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46267</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46276</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46267</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46276</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46266</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46276</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46266</x:v>
+        <x:v>45671</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46276</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46266</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46276</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46261</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46276</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46265</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46276</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46261</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46276</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46261</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46276</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46261</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46276</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46261</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46276</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46257</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46276</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46269</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46276</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46269</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46276</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46269</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46276</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46268</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46276</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46269</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46276</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46269</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46276</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46269</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46276</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46269</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46276</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46269</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46276</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46268</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46276</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46268</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46276</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46268</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46276</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46268</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46276</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46269</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46276</x:v>
+        <x:v>46319</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46269</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46276</x:v>
+        <x:v>46320</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46269</x:v>
+        <x:v>46313</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46276</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46269</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
-        <x:v>46276</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B85" s="2">
-        <x:v>46269</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="2">
-        <x:v>46277</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B86" s="2">
-        <x:v>46267</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="2">
-        <x:v>46277</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B87" s="2">
-        <x:v>46266</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="2">
-        <x:v>46278</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B88" s="2">
-        <x:v>46267</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="2">
-        <x:v>46278</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B89" s="2">
-        <x:v>46268</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="2">
-        <x:v>46279</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B90" s="2">
-        <x:v>46269</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="2">
-        <x:v>46279</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B91" s="2">
-        <x:v>46269</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:5">
       <x:c r="A92" s="2">
-        <x:v>46279</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B92" s="2">
-        <x:v>46269</x:v>
+        <x:v>46313</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:5">
       <x:c r="A93" s="2">
-        <x:v>46279</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B93" s="2">
-        <x:v>46269</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:5">
       <x:c r="A94" s="2">
-        <x:v>46279</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B94" s="2">
-        <x:v>46269</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:5">
       <x:c r="A95" s="2">
-        <x:v>46279</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B95" s="2">
-        <x:v>46269</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:5">
       <x:c r="A96" s="2">
-        <x:v>46279</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B96" s="2">
-        <x:v>46269</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:5">
       <x:c r="A97" s="2">
-        <x:v>46279</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B97" s="2">
-        <x:v>46269</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:5">
       <x:c r="A98" s="2">
-        <x:v>46279</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B98" s="2">
-        <x:v>46267</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:5">
       <x:c r="A99" s="2">
-        <x:v>46279</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B99" s="2">
-        <x:v>46254</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:5">
       <x:c r="A100" s="2">
-        <x:v>46279</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B100" s="2">
-        <x:v>46265</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:5">
       <x:c r="A101" s="2">
-        <x:v>46279</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B101" s="2">
-        <x:v>46265</x:v>
+        <x:v>46306</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:5">
       <x:c r="A102" s="2">
-        <x:v>46279</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B102" s="2">
-        <x:v>46264</x:v>
+        <x:v>46306</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:5">
       <x:c r="A103" s="2">
-        <x:v>46279</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="B103" s="2">
-        <x:v>46262</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:5">
       <x:c r="A104" s="2">
-        <x:v>46279</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="B104" s="2">
-        <x:v>46262</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:5">
       <x:c r="A105" s="2">
-        <x:v>46280</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="B105" s="2">
-        <x:v>46267</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:5">
       <x:c r="A106" s="2">
-        <x:v>46280</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="B106" s="2">
-        <x:v>46269</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:5">
       <x:c r="A107" s="2">
-        <x:v>46281</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="B107" s="2">
-        <x:v>46273</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:5">
       <x:c r="A108" s="2">
-        <x:v>46281</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="B108" s="2">
-        <x:v>46268</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:5">
       <x:c r="A109" s="2">
-        <x:v>46281</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="B109" s="2">
-        <x:v>46266</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:5">
       <x:c r="A110" s="2">
-        <x:v>46281</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="B110" s="2">
-        <x:v>46266</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:5">
       <x:c r="A111" s="2">
-        <x:v>46281</x:v>
+        <x:v>46323</x:v>
       </x:c>
       <x:c r="B111" s="2">
-        <x:v>46266</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:5">
       <x:c r="A112" s="2">
-        <x:v>46282</x:v>
+        <x:v>46323</x:v>
       </x:c>
       <x:c r="B112" s="2">
-        <x:v>46266</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:5">
       <x:c r="A113" s="2">
-        <x:v>46282</x:v>
+        <x:v>46323</x:v>
       </x:c>
       <x:c r="B113" s="2">
-        <x:v>46267</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:5">
       <x:c r="A114" s="2">
-        <x:v>46283</x:v>
+        <x:v>46323</x:v>
       </x:c>
       <x:c r="B114" s="2">
-        <x:v>46268</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D114" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E114" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:5">
       <x:c r="A115" s="2">
-        <x:v>46283</x:v>
+        <x:v>46323</x:v>
       </x:c>
       <x:c r="B115" s="2">
-        <x:v>46268</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="D115" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="E115" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:5">
       <x:c r="A116" s="2">
-        <x:v>46283</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="B116" s="2">
-        <x:v>46269</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="D116" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="E116" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:5">
       <x:c r="A117" s="2">
-        <x:v>46283</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="B117" s="2">
-        <x:v>46268</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="D117" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="E117" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:5">
       <x:c r="A118" s="2">
-        <x:v>46283</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="B118" s="2">
-        <x:v>46267</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="D118" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="E118" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:5">
       <x:c r="A119" s="2">
-        <x:v>46284</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="B119" s="2">
-        <x:v>46269</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="D119" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="E119" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:5">
       <x:c r="A120" s="2">
-        <x:v>46285</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="B120" s="2">
-        <x:v>46267</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="D120" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="E120" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:5">
       <x:c r="A121" s="2">
-        <x:v>46286</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="B121" s="2">
-        <x:v>46269</x:v>
+        <x:v>46313</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="D121" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="E121" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:5">
       <x:c r="A122" s="2">
-        <x:v>46286</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="B122" s="2">
-        <x:v>46269</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C122" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="D122" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="E122" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:5">
       <x:c r="A123" s="2">
-        <x:v>46288</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="B123" s="2">
-        <x:v>46271</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C123" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="D123" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="E123" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:5">
       <x:c r="A124" s="2">
-        <x:v>46288</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="B124" s="2">
-        <x:v>46252</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C124" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="D124" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="E124" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:5">
       <x:c r="A125" s="2">
-        <x:v>46289</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="B125" s="2">
-        <x:v>46268</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C125" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="D125" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="E125" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:5">
       <x:c r="A126" s="2">
-        <x:v>46317</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="B126" s="2">
-        <x:v>45671</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C126" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="D126" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="E126" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>371</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="127" spans="1:5">
+      <x:c r="A127" s="2">
+        <x:v>46325</x:v>
+      </x:c>
+      <x:c r="B127" s="2">
+        <x:v>46311</x:v>
+      </x:c>
+      <x:c r="C127" s="0" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="D127" s="0" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="E127" s="0" t="s">
+        <x:v>374</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="128" spans="1:5">
+      <x:c r="A128" s="2">
+        <x:v>46325</x:v>
+      </x:c>
+      <x:c r="B128" s="2">
+        <x:v>46310</x:v>
+      </x:c>
+      <x:c r="C128" s="0" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="D128" s="0" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="E128" s="0" t="s">
+        <x:v>377</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="129" spans="1:5">
+      <x:c r="A129" s="2">
+        <x:v>46325</x:v>
+      </x:c>
+      <x:c r="B129" s="2">
+        <x:v>46310</x:v>
+      </x:c>
+      <x:c r="C129" s="0" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="D129" s="0" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="E129" s="0" t="s">
+        <x:v>380</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="130" spans="1:5">
+      <x:c r="A130" s="2">
+        <x:v>46325</x:v>
+      </x:c>
+      <x:c r="B130" s="2">
+        <x:v>46310</x:v>
+      </x:c>
+      <x:c r="C130" s="0" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="D130" s="0" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="E130" s="0" t="s">
+        <x:v>383</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="131" spans="1:5">
+      <x:c r="A131" s="2">
+        <x:v>46325</x:v>
+      </x:c>
+      <x:c r="B131" s="2">
+        <x:v>46310</x:v>
+      </x:c>
+      <x:c r="C131" s="0" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="D131" s="0" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="E131" s="0" t="s">
+        <x:v>386</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="132" spans="1:5">
+      <x:c r="A132" s="2">
+        <x:v>46325</x:v>
+      </x:c>
+      <x:c r="B132" s="2">
+        <x:v>46310</x:v>
+      </x:c>
+      <x:c r="C132" s="0" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="D132" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="E132" s="0" t="s">
+        <x:v>389</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="133" spans="1:5">
+      <x:c r="A133" s="2">
+        <x:v>46325</x:v>
+      </x:c>
+      <x:c r="B133" s="2">
+        <x:v>46310</x:v>
+      </x:c>
+      <x:c r="C133" s="0" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="D133" s="0" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="E133" s="0" t="s">
+        <x:v>392</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="134" spans="1:5">
+      <x:c r="A134" s="2">
+        <x:v>46325</x:v>
+      </x:c>
+      <x:c r="B134" s="2">
+        <x:v>46301</x:v>
+      </x:c>
+      <x:c r="C134" s="0" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="D134" s="0" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="E134" s="0" t="s">
+        <x:v>395</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="135" spans="1:5">
+      <x:c r="A135" s="2">
+        <x:v>46328</x:v>
+      </x:c>
+      <x:c r="B135" s="2">
+        <x:v>46311</x:v>
+      </x:c>
+      <x:c r="C135" s="0" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="D135" s="0" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="E135" s="0" t="s">
+        <x:v>398</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="136" spans="1:5">
+      <x:c r="A136" s="2">
+        <x:v>46328</x:v>
+      </x:c>
+      <x:c r="B136" s="2">
+        <x:v>46311</x:v>
+      </x:c>
+      <x:c r="C136" s="0" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="D136" s="0" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="E136" s="0" t="s">
+        <x:v>400</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="137" spans="1:5">
+      <x:c r="A137" s="2">
+        <x:v>46328</x:v>
+      </x:c>
+      <x:c r="B137" s="2">
+        <x:v>46311</x:v>
+      </x:c>
+      <x:c r="C137" s="0" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="D137" s="0" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="E137" s="0" t="s">
+        <x:v>403</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="138" spans="1:5">
+      <x:c r="A138" s="2">
+        <x:v>46329</x:v>
+      </x:c>
+      <x:c r="B138" s="2">
+        <x:v>46314</x:v>
+      </x:c>
+      <x:c r="C138" s="0" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="D138" s="0" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="E138" s="0" t="s">
+        <x:v>406</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="139" spans="1:5">
+      <x:c r="A139" s="2">
+        <x:v>46329</x:v>
+      </x:c>
+      <x:c r="B139" s="2">
+        <x:v>46314</x:v>
+      </x:c>
+      <x:c r="C139" s="0" t="s">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="D139" s="0" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="E139" s="0" t="s">
+        <x:v>409</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="140" spans="1:5">
+      <x:c r="A140" s="2">
+        <x:v>46329</x:v>
+      </x:c>
+      <x:c r="B140" s="2">
+        <x:v>46314</x:v>
+      </x:c>
+      <x:c r="C140" s="0" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="D140" s="0" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="E140" s="0" t="s">
+        <x:v>412</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="141" spans="1:5">
+      <x:c r="A141" s="2">
+        <x:v>46330</x:v>
+      </x:c>
+      <x:c r="B141" s="2">
+        <x:v>46314</x:v>
+      </x:c>
+      <x:c r="C141" s="0" t="s">
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="D141" s="0" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="E141" s="0" t="s">
+        <x:v>415</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Tenders and Offers</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Area</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>