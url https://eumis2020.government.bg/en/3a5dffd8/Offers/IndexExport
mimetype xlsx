--- v0 (2026-07-28)
+++ v1 (2026-08-29)
@@ -1,1021 +1,1183 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a54cc1982ea4d20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/62c43e398d2d4c9bb2b28bf764e7c2e7.psmdcp" Id="Rda931643c6d44c0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb881e98da34b4fe5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/44a9c5ca07ca4e888de6ac614f0aee5f.psmdcp" Id="R6f7c7e3eca414dd3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Tenders and Offers" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Offers submission deadline</x:t>
   </x:si>
   <x:si>
     <x:t>Announcement date of procedure for external assignment</x:t>
   </x:si>
   <x:si>
     <x:t>Procedure subject</x:t>
   </x:si>
   <x:si>
     <x:t>Beneficiary</x:t>
   </x:si>
   <x:si>
     <x:t>Contract registration number</x:t>
   </x:si>
   <x:si>
-    <x:t>Строително-монтажни работи по: ОП1 – Фотоволтаична електроцентрала, ОП2 –Енергийно-ефективни прозрачни ограждащи конструкции, ОП3 - Локално съоръжение за съхранение на енергия  (батерия в комплект с инвертор)</x:t>
-[...20 lines deleted...]
-    <x:t xml:space="preserve">ЕТ АНДИ-АНИ ИВАНОВА
+    <x:t>Доставка, монтаж, инсталиране и въвеждане в експлоатация на локални съоръжения за съхранение на енергия – батерии в комбинация с инвертори</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЖОКЕЙ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0245-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, въвеждане в експлоатация и гаранционно обслужване на локално съоръжение за съхранение на енергия (батерии) в комбинация с инвертор/и за нуждите на ЕЛГРУП ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЛГРУП ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0524-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на съвременни информационни и комуникационни технологии</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ФИЛОСОФИЯ НА ВКУСА” ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1186-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична централа с батерийно стопанство за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Алина - Сити Парк ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1075-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Извършване на СМР за подобряване на енергийната ефективност на АРКОМАТ-БЪЛГАРИЯ ЕООД, вкл. подмяна на прозрачни ограждащи конструкции (външни прозорци), секционни индустриални врати и плътни външни врати.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРКОМАТ - БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0399-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Извършване на СМР за подобряване на енергийната ефективност на ПРИНТ-ПРЕС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРИНТ-ПРЕС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0348-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на многокомпонентна фасадна топлоизолационна система с топлоизолационни плочи от минерална вата за външни стени за производствената база на „АТРА ЕКСПОРТ“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АТРА ЕКСПОРТ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1621-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и пускане в експлоатация на ДМА: Компресор за сгъстен въздух с инверторно управление – 1 бр. и Ресивър за сгъстен въздух – 1 бр.  и Изсушител за сгъстен въздух – 1 бр.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Агрострой Добрич ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0587-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и пускане в експлоатация на ДМА: Компресор за сгъстен въздух с инверторно управление– 2 бр. и Ресивър за сгъстен въздух – 1 бр.  и Централизирано управление на системи за сгъстен въздух– 1 бр.“, във връзка с изпълнение на договор за БФП №BG16RFPR001-2.004-0575-C01 „Инвестиция в енергийно ефективни системи – термопомпа и компресорна инсталация за оптимизация на енергопотреблението “финансиран по Програма "Конкурентоспособност и иновации в предприятията" 2021-2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОМФОРТ ПАРТНЕРС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0575-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМР за изпълнение на енергийно-ефективни изолационни системи в сграда – Прозрачни ограждащи конструкции прозорци и врати</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМЕТКА БГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0001-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМР за изпълнение на енергийно-ефективни изолационни системи в сграда -  Топлоизолационни системи за външни стени и подове към външен въздух ТИ плоча от EPS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на топлоизолационни системи от сандвич панели за външни стени с обща площ 580 m2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕТЕОР АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0743-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изпълнение на строително-монтажни дейности за енергийно-ефективни изолационни системи в сгради:
+Обособена позиция 1: Доставка и монтаж на топлоизолационна система от сандвич панели с топлоизолация от PUR/PU (полиуретан) за  външни стени към външен въздух
+Обособена позиция 2: Доставка и монтаж на топлоизолационна система от сандвич панели с топлоизолация от PUR/PU (полиуретан) за покриви  
+Обособена позиция 3:  Доставка и монтаж на Прозрачни ограждащи конструкции- прозорци и врати с рамка от алуминий с прекъснат топлинен мост
 </x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFPR001-1.012-0525-C01</x:t>
-[...14 lines deleted...]
-Обособена позиция №3: Изграждане на система за управление на съхранението и споделянето на информация
+    <x:t xml:space="preserve">
+ЕНЕВ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0253-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на мерки за повишаване на енергийната ефективност – Топлинна изолация на покрив, съгл.КС</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНТЕРДУМ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0557-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за изграждане и въвеждане на Единна информационна архитектура, включваща Система за управление на веригата за доставки, Система за защита на информацията в локална мрежа, Система за архивиране на информация и Система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Комюникейшън Консултинг ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1279-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за изпълнение на СМР с цел подобряване на енергийната ефективност в РОССА ГРУП ООД: Обособена позиция 1 (ОП 1): Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление с мощност 30kW и Обособена позиция 2 (ОП 2): Доставка и въвеждане в експлоатация на термопомпа въздух-вода с мощност 35 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РОССА ГРУП ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1478-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа с батерии за съхранение на енергия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕДИ-95 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0643-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на строително-монтажни работи за въвеждане на енергийно-ефективна изолационна система от сандвич панели по външни стени към външен въздух на производствено хале, с обща площ 650 m²</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕВРОМЕТАЛ СТРОЙ –В</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1721-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Доставка и монтаж на локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертор/и по АДБФП BG16RFPR001-2.004-2218-C01 „Изграждане на локални съоръжения за съхранение на енергия в “БУЛТЕКС“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛТЕКС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2375-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на локални съоръжения за съхранение на енергия в комбинация с инвертори към съществуваща централа</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИС ВАНИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1563-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на СМР за извършване на текущ ремонт по смисъла на ЗУТ за повишаване на енергийната ефективност</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕН ПИ ЕН ПЛАСТ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0032-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Изграждане и въвеждане в експлоатация фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност минимум 56 kW и система за съхранение на енергия с капацитет минимум 56 kWh, предназначена за покриване на собствените нужди от електроенергия”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Варвара -2 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0952-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Изграждане и въвеждане в експлоатация фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност минимум 56  kW и система за съхранение на енергия с капацитет минимум 56 kWh, предназначена за покриване на собствените нужди от електроенергия”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕГА-ТРАНС-07 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1119-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МОНТ ТРАНС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1126-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЮ ХАУС 2020 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2203-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХИЙЛ КОНСТРУКТОР ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2196-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БИЛДИНГ ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1192-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на услуги и решения в областта на ИКТ чрез изпълнение на следните обособени позиции, които са функционално свързани помежду си и формират цялостно интегрирано решение за дигитализация на дейността на предприятието:
+-	Обособена позиция №1 – Въвеждане на модул/система за управление на взаимоотношенията с клиенти (CRM);
+-	Обособена позиция №2 – Въвеждане на модул/система за управление на складовото стопанство (WMS);
+-	Обособена позиция №3 – Въвеждане на модул/система за управление на веригата за доставки на суровини, материали, компоненти и продукти за производствения процес;
+-	Обособена позиция №4 – Въвеждане на модул/система за бизнес анализи (BI);
+-	Обособена позиция №5 – Въвеждане на модул/система за управление на продажбите на дребно (POS).
 </x:t>
   </x:si>
   <x:si>
-    <x:t>АВС КОНСУЛТ ООД</x:t>
-[...35 lines deleted...]
-    <x:t xml:space="preserve">Избор на изпълнител за въвеждане на съвременни информационни и комуникационни технологии:
+    <x:t>ДИЗМА - ИВАНОВ И СИНОВЕ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1968-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на услуги по разработка и внедряване на 4 (четири) системи/ модули за дигитализация, определени в 4 Обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПЕРСИ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2068-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на ДМА в две обособени позиции:
+Обособена позиция I „Машина за лазерно рязане на тръбен материал – 1 бр.“
+Обособена позиция II „Машина за лазерно рязане на листов материал – 1 бр.“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РУДИН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0021-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на Интегрирана система за фрезоване с вакуумна маса – 1 бр</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕДИЯ ДИЗАЙН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0027-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на Интегрирана система за производство на спортно облекло – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИЕМ 2 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0113-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на Интегрирана система за правоъгълни въздуховоди – 1 бр., включително всички необходими хардуерни и софтуерни компоненти, техническа документация и гаранционно обслужване“, </x:t>
+  </x:si>
+  <x:si>
+    <x:t>НАТАЛИ КЛИМА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0184-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на Интегрирана система за производство на стъклопакети – 1 бр</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВАЛДА 90 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0077-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Провеждане на тръжна процедура по ПМС 4 от 11 януари 2024 г. за избор на доставчици на материали по опис с 2 обособени позиции : 
+ОП 1.Група метали за инструментална екипировка с единична стойност под 357.90 евро 
+ОП 2.Група материали HB (алуминиева шина, алиминиеви профили, метални профили, стоманени профили, плоча–заготовка и др. с единична стойност под 357.90 евро</x:t>
+  </x:si>
+  <x:si>
+    <x:t>САМЕЛ - 90 АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0289-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на Интегрирана система за прахово боядисване – 1 бр</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МОНИ МГ-КОЛОРС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0022-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж, въвеждане в експлоатация и гаранционно обслужване на енергийно ефективно оборудване – 22 бр. локални съоръжения за съхранение на енергия (батерии), всяко с капацитет 5,12 kWh по постояннотоковата част в комбинация с инверторни модули и интелигентна система за управление на енергийния поток във връзка с изпълнение на Договор № BG16RFPR001-2.004-1289-C01/01.06.2026 г. с бенефициент „ТЕРА ГРАНД“ ЕООД, финансиран по процедура BG16RFPR001-2.004 „Енергийна ефективност и използване на енергия от възобновяеми източници в предприятията“, Програма "Конкурентоспособност и иновации в предприятията" 2021-2027“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ТЕРА ГРАНД" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1289-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Избор на изпълнител за доставка и монтаж на фотоволтаична инсталация за собствено потребление с капацитет 60 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Палма тур ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0029-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Предметът на процедурата включва изработване на технически проект и изграждане на ФЕЦ с мощност минимум 50 kW за производство на енергия от възобновяеми източници за собствено потребление в комбинация с локални съоръжения за съхранение на енергия (батерии) с  капацитет минимум 100 kWh, свързани към изградената фотоволтаична система.
+Предметът на процедурата се финансира по проект „Енергийна ефективност в производствено предприятие“, договор за безвъзмездна финансова помощ № BG16RFPR001-2.004-2281-C01, процедура за предоставяне на безвъзмездна финансова помощ № BG16RFPR001-2.004  „Енергийна ефективност и използване на енергия от възобновяеми източници в предприятията” от ПКИП 2021 – 2027 г.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">"ФОРЕСТА ГРУП" ЕООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2281-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изработване на технически проект и изграждане на ФЕЦ с мощност минимум 50 kW за производство на енергия от възобновяеми източници за собствено потребление в комбинация с локални съоръжения за съхранение на енергия (батерии) с  капацитет минимум 100 kWh, свързани към изградената фотоволтаична система“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ "ДЖОНКИН - МАЛИН ДИМИТРОВ"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2386-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа и доставка, монтаж и въвеждане в експлоатация на локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертор/и, по две обособени позиции“ Обособена позиция № 1: „Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) с инсталирана мощност минимум 25 kW и система за съхранение на енергия с капацитет минимум 25 KWh“ Обособена позиция № 2: „Доставка, монтаж и въвеждане в експлоатация на локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертор/и, с капацитет минимум 65 kWh“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИД ТРЕЙД 2021 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2614-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа и доставка, монтаж и въвеждане в експлоатация на локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертор/и, по две обособени позиции“
+Обособена позиция № 1: „Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) с инсталирана мощност минимум 25 kW и система за съхранение на енергия с капацитет минимум 25 KWh“
+Обособена позиция № 2: „Доставка, монтаж и въвеждане в експлоатация на локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертор/и, с капацитет минимум 65 kWh“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КРИД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2585-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Инженеринг — изготвяне на проектни решения, доставка, изграждане и въвеждане в експлоатация на две фотоволтаични електрически централи с обща инсталирана мощност 56 kW и локални съоръжения за съхранение на електрическа енергия с общ капацитет 120 kWh, за собствено потребление, на два обекта в гр. Стара Загора“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Алимар 11" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0083-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+Поддръжка и текущи ремонти на двете сигурни зони за непридружени деца</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИСИЯ НА МЕЖДУНАРОДНА ОРГАНИЗАЦИЯ ПО МИГРАЦИЯ В БЪЛГАРИЯ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0005-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1289</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на ИКТ решения, включващи: ОП1: Въвеждане на Система за управление на ресурсите (ERP система); ОП2: Въвеждане на система за бизнес анализи (Business Intelligence система); ОП3: Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система); ОП4: Въвеждане на система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ар енд Ар Акселерейшън ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0162-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на тестова щампа за профилиране</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БАЛКАНКАР-ЗАРЯ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0060-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на 1 брой интегрирана система за приготвяне на храна, включително всички необходими хардуерни и софтуерни компоненти, техническа документация и гаранционно обслужване“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФУРИСТО ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0044-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Закупуване на фотоволтаични панели и инвертори с мощност 100 kW 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Авангард ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2419-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и монтаж на енергийно ефективни изолационни системи по следните обособени позиции:
+Обособена позиция 1: 
+Обект 1 
+–	Секционни индустриални врати/външни плътни врати 6,70 m²
+–	Прозрачна ограждаща конструкция с рамка от екструдиран поливинилхлорид (PVC) 65,00 m²
+Обект 2
+–	Секционни индустриални врати/външни плътни врати 8,50 m²
+–	Прозрачна ограждаща конструкция с рамка от екструдиран поливинилхлорид (PVC) 65,00 m²
+Обособена позиция 2: Топлоизолационна система от сандвич панели за покриви – Обект 1 – 495,00 m²
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИХАЙЛОВ ТВ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1197-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на локални съоръжения за съхранение на енергията с общ капацитет 120 kWh в комбинация с инвертори</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АСТИ - ВТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0305-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа и доставка, монтаж и въвеждане в експлоатация на локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертор/и, по две обособени позиции“
+Обособена позиция № 1: „Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) с инсталирана мощност минимум 43 kW и система за съхранение на енергия с капацитет минимум 43 KWh“
+Обособена позиция № 2: „Доставка, монтаж и въвеждане в експлоатация на локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертор/и, с капацитет минимум 27 kWh“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОЛД ЧАНЕЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2672-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на Интегрирани системи за управление на бизнес процесите
+1.Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система)
+2.Въвеждане на система за бизнес анализи (Business Intelligence система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">КРАСОТА И ЗДРАВЕ 2017 ООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1438-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Извършване на ИКТ услуги по следните обособени позиции: 
+ОП1: Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) – 1 бр.; 
+ОП2: Въвеждане на модул/система за управление на производството – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВМ КОМФОРТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0260-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на 2 обособени позиции: 
+ОП1 Соларна система - ФВ панели с инвертор и батерии; 
+ОП2 Компресор с инверторно управление с изсушител и ресивър (резервоар)
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТМ-Пласт ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1006-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на ИКТ решения</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"БИОФАРМА ЛАБОРАТОРИС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0612-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа ФтЕЦ за производство на енергия от възобновяеми източници за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГРАЦИЯ СК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2415-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на мярка по енергийна ефективност в търговско предприятие</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЛЕКТРИК 90 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1513-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на електрическа централа за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПАРКЕТ 1 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2368-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична централа на покрива на сграда на „М-ТЕКС РЕЦИКЛИРАНЕ НА ТЕКСТИЛ “ ООД за производство на електроенергия собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>М-ТЕКС РЕЦИКЛИРАНЕ НА ТЕКСТИЛ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1373-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична централа за собствено потребление  128,62 kW – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Скат Ойл" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0442-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на локални съоръжения за съхранение на електрическа енергия (батерия) с минимален капацитет 100kWh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИВЕЛПЛАМ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1356-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на Интегрирана система за производство на облекло – 1 бр , включително всички необходими хардуерни и софтуерни компоненти, техническа документация и гаранционно обслужване“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕО СТИЛ 74 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0017-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Избор на изпълнител за предоставяне на услуги и решения в областта на ИКТ: Изграждане на система за архивиране на информация, Изграждане на система за защита на информацията в локална мрежа и Изграждане на система за управление на съхранението и споделянето на информация“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЛФА КУОЛИТИ СЕРТИФИКАЦИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2214-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор с публична покана на доставчик на материали и комплектни възли за прототип съгласно техническа спецификация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Колко Ток ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0283-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на информационни и комуникационни технологии чрез
+Изграждане на система за защита на информацията в локална мрежа -1бр.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Суит Силвия ИВ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1050-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дигитализация на предприятието</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Владови стил” ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1753-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДОСТАВКА, МОНТАЖ И ВЪВЕЖДАНЕ В ЕКСПЛОАТАЦИЯ НА 5 (ПЕТ)  ТЕРМОПОМПИ ВЪЗДУХ-ВЪЗДУХ ЗА НУЖДИТЕ НА ИНЕКС ТРЕЙД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНЕКС ТРЕЙД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0969-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на топлоизолационна система и нейните компоненти в съответствие със Списъка на допустимите категории активи в областта на енергийната ефективност и използването на енергия от възобновяеми източници по Процедура BG16RFPR001-2.004 с две обособени позиции: Обособена позиция 1 - Топлоизолационни системи от сандвич панели за външни стени и подове към външен въздух - 580 кв.м. Обособена позиция 2 - Прозрачни ограждащи конструкции прозорци и врати - с рамка от екструдиран поливинилхлорид (PVC) или от дърво - 300 кв.м.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СТАД ЛОГИСТИК" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1553-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Възлагане на услуги за внедряване на интегрирани софтуерни решения в областта на информационните и комуникационни технологии, насочени към дигитализация и оптимизация на управленските и бизнес процесите на предприятието. Внедряване на система за управление на взаимоотношенията с клиенти (CRM) и система за бизнес анализи (Business Intelligence).</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+Технически прегледи ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1054-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и внедряване на интегрирани системи по следните обособени позиции:
+Обособена позиция 1 – Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) – 1 бр.
+Обособена позиция 2 – Въвеждане на система за бизнес анализи (Business Intelligence система) – 1 бр.
+Обособена позиция 3 – Въвеждане на система за вътрешнофирмени обучения на служители от разстояние в електронна среда – 1 бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>КРАСИМИР МЛАДЕНОВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2004-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване за климатизация с. Михалково</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИХАЛКОВО АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1628-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на интегрирани ИКТ системи в предприятието „ТАРА СИСТЕМС“ ЕООД, включващи следните обособени позиции:
+ОП1: Интегрирани ИКТ системи, вкл.:
+1. Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система);
+2. Въвеждане на модул/система за управление на складовото стопанство (WMS).
+ОП2: Системи за архивиране и управление на информацията, вкл.:
+1.	Изграждане на система за архивиране на информация
+2.	Изграждане на система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ТАРА СИСТЕМС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1183-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Извършване на услуга по изследвания, изпитвания, измервания и валидиране, необходими за разработването на производствена иновация, състояща се от изпитване на специализиран софтуер и изпитване на основа на хващачи, използвани при откъсване на розов цвят
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АВРОТИН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0366-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Избор на изпълнител за внедряване на дигитални решения“ по две обособени позиции 
 Обособена позиция 1: Създаване на онлайн магазин
-Обособена позиция 2: Въвеждане на Система за управление на ресурсите (ERP система)
-[...2 lines deleted...]
-Обособена позиция 5: Изграждане на система за архивиране на информация
+Обособена позиция 2: Предоставяне на услуги по внедряване на съвременни софтуерни решения в областта на информационните и комуникационни технологии (ИКТ)
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Аква Белла Къмпани ООД</x:t>
-[...7 lines deleted...]
-Обособена позиция № 2 – Модул/система за управление на производството – 1 бр.
+    <x:t>ПАНДЕЯ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0028-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и въвеждане в експлоатация на  активи в областта на енергийната ефективност с две обособени позиции:
+Обособена позиция №1 Доставка и въвеждане в експлоатация на Конвенционален компресор с изсушител — 1 бр.
+Обособена позиция №2 Доставка и въвеждане в експлоатация на компресорна система състояща се от 2 бр. компресори с инверторно управление, 2 бр. ресивъри и 2 бр. изсушители.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ЕКЗАЛТО</x:t>
-[...14 lines deleted...]
-    <x:t xml:space="preserve">Избор на изпълнител за доставка, внедряване и въвеждане в експлоатация на интегрирани информационни системи и решения за дигитализация и защита на информацията в предприятието в 3 обособени позиции
+    <x:t>КОРОНА М ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2462-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на решения/системи за дигитализация на предприятието</x:t>
+  </x:si>
+  <x:si>
+    <x:t>К и Б КЛИМА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1920-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на Фотоволтаична електрическа централа ФтЕЦ с инсталирана АС мощност 55 kW без отдаване на енергия в електроразпределителната мрежа, осигуряваща ел. енергия за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОЛОР ГЛАЗ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0772-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на хибридна фотоволтаична електроцентрала (ФЕЦ) за собствени нужди с мощност 80 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изпълнение на мерки за енергийна ефективност и изграждане на фотоволтаична електрическа централа в сгради на „ДЕСИТА“ ООД, намиращи се на адрес ул. "Пенчо Постомпиров" 11 и бул. "Стефан Караджа" 105  в две обособени позиции.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>"БЮТИФОРС" ЕООД</x:t>
-[...60 lines deleted...]
-    <x:t xml:space="preserve">ОМЕГА ПРОФИТ ГРУП
+    <x:t>ДЕСИТА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2518-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на мерки за енергийна ефективност в сграда на „ЧАПЕК“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Чапек" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1519-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разработване, доставка и внедряване на интегрирана информационна система за управление на бизнес процесите в предприятието, включваща ERP система, CRM система, Point-of-Sale система и система за архивиране на информацията, както и обучение на персонала за работа със системата.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВИСТА-СЕРВИЗ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1324-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Инвестиция в фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕВРО-ТИМ 1" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1279-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаична система за собствено потребление с минимална инсталирана мощност 36,8 kWp (DC), инвертор с минимална номинална мощност 40 kW (AC) и батерия за съхранение на електрическа енергия с минимален капацитет 92,2 kWh за „ИНФОСИСТЕМС ИНТЕРНЕШЪНЪЛ“ ЕАД.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНФОСИСТЕМС ИНТЕРНЕШЪНЪЛ ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1461-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на нова фотоволтаична инсталация за производство на енергия от ВЕИ за собствено потребление (Фотоволтаични панели в комбинация с инвертори) с мощност минимум 150 kWp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЕВА БРОДКАСТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2042-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на възобновяеми енергийни източници в „Арбор БГ“ ЕООД </x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРБОР БГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0560-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФтЕЦ), състояща се от фотоволтаични модули, батерии и инвертори, за нуждите на два търговски обекта на „ВАНГЕЛОВ ОЙЛ“ ООД в с. Паволче, общ. Враца.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВАНГЕЛОВ ОЙЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2180-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изпълнение на строително – монтажни работи (СМР) по изграждане на фотоволтаична електрическа централа (ФВЦ) с капацитет от 50 kW, включваща соларни панели, инвертор, батерии и други компоненти, необходими за функциониране на централата - 1 комплект </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Мерджан ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0160-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертори - 12 kW и локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори - 56 kW“ на обект с адрес: обл. Смолян, общ. Златоград, гр. Златоград, ул. Беловидово, бл.195 в ПИ с идентификатор 31111.34.932.1 , 31111.34.816.1 , 31111.34.816.3 и 31111.34.816.11.2"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ "САТЕЛИТ-ТМ - АНТОН СИМЕОНОВ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0585-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване на енергийната ефективност и използване на енергия от възобновяеми източници в Рули ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Рули ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0858-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване на енергийната ефективност и използване на енергия от възобновяеми източници в ГИС - 04 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГИС-04 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0857-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване на енергийната ефективност и използване на енергия от възобновяеми източници в Славянка ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Славянка ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0864-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Организация и провеждане на обучения и информационни събития</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СДРУЖЕНИЕ С НЕСТОПАНСКА ЦЕЛ "БЪЛГАРСКИ ФЕРМЕРСКИ СЪЮЗ"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0141-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична система с изходяща (номинална) активна мощност не по-малка от 60 kW и локално съоръжение за съхранение на енергия (батерийна система) с номинален капацитет не по-малък от 60 kWh за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОНТРОЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1787-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на Фотоволтаична система с инвертори и батерии с мощност 78 kW - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Крисмар" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0535-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на ФЕЦ за производство на енергия от възобновяеми източници за собствено потребление в комбинация с локални съоръжения за съхранение на енергия (батерии), свързани към изградената фотоволтаична система</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУТЕР ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0635-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на енергийно ефективна топлоизолационна система от сандвич панели с топлоизолация от PUR/PU (полиуретан) за покриви</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОЛИМПМИР ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0546-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Инженеринг – проектиране и изграждане на Индустриален парк в ПИ 15535.502.106 и ПИ 15535.502.102 по КККР на село Големо село, община Бобов дол, област Кюстендил</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Еко Анализ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.005-0012-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на ФЕЦ с мощност 25 kW за производство на енергия от възобновяеми източници за собствено потребление в комбинация с локални съоръжения за съхранение на енергия (батерии) с капацитет минимум 30 kWh, свързани към изградената фотоволтаична система</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИМОННА 2010 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0892-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на строително-монтажни работи за прилагане на енергийно ефективни топлоизолационни системи в сграда, използвана от „НОВА ЛИНИЯ“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НОВА ЛИНИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0005-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване на дигитализацията на предприятието</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГЕРИС ГЛАС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1144-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Покупка, монтаж и въвеждане в експлоатация на Фотоволтаична електрическа централа ФтЕЦ - 40 kWp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РИКО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1283-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Организиране на събития и изготвяне на информационни материали</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Организиране на събития и изготвяне на информационни материали - МОМ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Държавна агенция за бежанците при Министерския съвет (ДАБ при МС)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-1.003-0002-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на оборудване за въвеждане на енергийноефективни мерки по обособени позиции:  
+Обособена позиция 1: Климатична камера с високо ефективна рекуперация на топлина/студ/влага – 1 бр
+Обособена позиция 2: Система за оползотворяване на отпадна топлина, генерирана при производството на сгъстен въздух – 1 бр</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Екселпак България ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0548-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за извършване на доставка, монтаж, изграждане и въвеждане в експлоатация на:
+1. Фотоволтаични панели в комбинация с инвертори с инсталирана мощност 30 kW  
+2. Локални съоръжения за съхранение на енергия батерии в комбинация с инвертори с капацитет 40 kWh
 </x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFPR001-1.012-1258-C01</x:t>
-[...70 lines deleted...]
-ОП 2 Въвеждане на модул/система за управление на производството
+    <x:t>"ВЕРОНИ БГ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0615-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, доставка и изграждане на фотоволтаична електрическа централа за собствено потребление с мощност 50 kW и батериен блок с капацитет 51 kWh, включително присъединяване, пуск и въвеждане в експлоатация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АКЮРЪСИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0103-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на термопомпи въздух-вода</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЛЕКС-64 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0462-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за извършване на доставка, монтаж, изграждане, изпитване и въвеждане в експлоатация на: 1.Фотоволтаична електроцентрала в комбинация с батерии с инсталирана мощност 50 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АМАТА" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1125-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Извършване на СМР – фотоволтаична електрическа централа – 60 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕКОРЕПАК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2169-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 56 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФОРМО - НИА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0959-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 55 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ТРАНС ТУПАРОВ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0091-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и изпълнение на СМР дейности за енергийно-ефективни изолационни системи в сгради: 
+1. Tоплоизолационни системи от сандвич панели за външни стени и подове към външен въздух – 452 кв.м 
+2. Tоплоизолационни системи от сандвич панели за покриви – 389 кв.м.“
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ШААЛ ЕООД</x:t>
-[...30 lines deleted...]
-Въвеждане на система за бизнес анализи(Business Intelligence система) (1 * 8344.28)
+    <x:t>ЕКОКОМЕРС-НЕК ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0927-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на локални съоражения за съхранение на енергия (батерии) в комбинация с инвертори по обособени позиции:
+Обособена позиция 1: Локални съоражения за съхранение на енергия батерии в комбинация с инвертор/и с капацитет 60 kW -за ФЕЦ Ивайловград, 
+Обособена позиция 2: Локални съоражения за съхранение на енергия батерии в комбинация с инвертор/и с капацитет 40 kW  -за ФЕЦ Поморие
 </x:t>
   </x:si>
   <x:si>
-    <x:t>"СИЛИКО" ООД</x:t>
-[...149 lines deleted...]
-•  Обособена позиция № 2: Доставка и монтаж на енергийно ефективни прозрачни ограждащи конструкции – алуминиева дограма с прекъснат термомост. 145 кв.м
+    <x:t>ЗОРА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0026-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на Локални съоръжения за съхранение на енергия - батерии в комбинация с инвертори, вкл. съпътстващи дейности – подготвителни дейности, доставка на спомагателни материали, извършване на необходимите СМР </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ЕВЪР СОКС ЕООД
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ЗЕЙНТЕКС ООД</x:t>
-[...478 lines deleted...]
-    <x:t>BG16RFPR001-1.012-0096-C01</x:t>
+    <x:t>BG16RFPR001-2.004-2617-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на фотоволтаична централа с мощност ~30 kWp и система за съхранение на електрическа енергия (BESS) 45 kWh за собствено потребление, по проект BG16RFPR001-2.004-2509.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Оптицентър ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2509-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на ново нулевоемисионно оборудване за претоварване за повишаване на капацитета на пристанищен оператор „Пристанище Варна“ ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Пристанище Варна" ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR001-3.002-0002-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на обзавеждане и оборудване за провеждане на дейности за Фондация "Св. Пимен Зографски - Национална художествена академия"</x:t>
   </x:si>
   <x:si>
     <x:t>НАЦИОНАЛНА ХУДОЖЕСТВЕНА АКАДЕМИЯ</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-1.001-0066-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение "Каритас София"</x:t>
   </x:si>
   <x:si>
-    <x:t>BG65AMPR001-2.001-0007-C03</x:t>
+    <x:t>BG65AMPR001-2.001-0007-C04</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -1364,1707 +1526,2098 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E97"/>
+  <x:dimension ref="A1:E120"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46231</x:v>
+        <x:v>46263</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46216</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46231</x:v>
+        <x:v>46263</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46220</x:v>
+        <x:v>46256</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46231</x:v>
+        <x:v>46264</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46223</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46231</x:v>
+        <x:v>46264</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46224</x:v>
+        <x:v>46254</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46231</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46224</x:v>
+        <x:v>46254</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46231</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46224</x:v>
+        <x:v>46254</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46231</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46220</x:v>
+        <x:v>46254</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46232</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46224</x:v>
+        <x:v>46253</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46232</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46225</x:v>
+        <x:v>46253</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46232</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46225</x:v>
+        <x:v>46253</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46232</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46225</x:v>
+        <x:v>46253</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46232</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46225</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="D13" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="E13" s="0" t="s">
         <x:v>38</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46232</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46224</x:v>
+        <x:v>46250</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="D14" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="E14" s="0" t="s">
         <x:v>41</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46232</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46223</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="D15" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="E15" s="0" t="s">
         <x:v>44</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46232</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46217</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="D16" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="E16" s="0" t="s">
         <x:v>47</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46232</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46214</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="D17" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="E17" s="0" t="s">
         <x:v>50</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46232</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46225</x:v>
+        <x:v>46254</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="D18" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="E18" s="0" t="s">
         <x:v>53</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46232</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46225</x:v>
+        <x:v>46254</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="D19" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="E19" s="0" t="s">
         <x:v>56</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46232</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46225</x:v>
+        <x:v>46254</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D20" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="E20" s="0" t="s">
         <x:v>59</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46232</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46225</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="D21" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="E21" s="0" t="s">
         <x:v>62</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46232</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46225</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="D22" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="E22" s="0" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46232</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46225</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="D23" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="E23" s="0" t="s">
         <x:v>68</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46232</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46225</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="D24" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="E24" s="0" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46233</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46225</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46233</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46226</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46233</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46226</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46233</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46226</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46233</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46226</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46233</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46226</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46233</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46226</x:v>
+        <x:v>46259</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46233</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46226</x:v>
+        <x:v>46259</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46233</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46226</x:v>
+        <x:v>46259</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46233</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46226</x:v>
+        <x:v>46259</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46233</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46226</x:v>
+        <x:v>46259</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46233</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46226</x:v>
+        <x:v>46259</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46233</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46226</x:v>
+        <x:v>46259</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46233</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46212</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46233</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46217</x:v>
+        <x:v>46256</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46233</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46217</x:v>
+        <x:v>46256</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46233</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46220</x:v>
+        <x:v>46256</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46233</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46218</x:v>
+        <x:v>46256</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46233</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46223</x:v>
+        <x:v>46256</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46233</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46223</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46234</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46224</x:v>
+        <x:v>46252</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46234</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46224</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46234</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46219</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46234</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46219</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46234</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46220</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46234</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46218</x:v>
+        <x:v>46252</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46234</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46227</x:v>
+        <x:v>46252</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46234</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46227</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46235</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46225</x:v>
+        <x:v>46257</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46235</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46225</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46237</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46223</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46237</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46225</x:v>
+        <x:v>46259</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46237</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46227</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46237</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46227</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46237</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46226</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46237</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46219</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46237</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46224</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46237</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46224</x:v>
+        <x:v>46253</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46237</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46225</x:v>
+        <x:v>46253</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46237</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46223</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46237</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46223</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46237</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46227</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46237</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46230</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46237</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46230</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46237</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46230</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46238</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46231</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46238</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46231</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46238</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46231</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46238</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46231</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46238</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46223</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46238</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46227</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46239</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46231</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46240</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46230</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46240</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46230</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46240</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46227</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46240</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46227</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46240</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46225</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46241</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46226</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46241</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46225</x:v>
+        <x:v>46259</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46241</x:v>
+        <x:v>46270</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46226</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
-        <x:v>46241</x:v>
+        <x:v>46270</x:v>
       </x:c>
       <x:c r="B85" s="2">
-        <x:v>46231</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="2">
-        <x:v>46241</x:v>
+        <x:v>46272</x:v>
       </x:c>
       <x:c r="B86" s="2">
-        <x:v>46231</x:v>
+        <x:v>46254</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="2">
-        <x:v>46241</x:v>
+        <x:v>46272</x:v>
       </x:c>
       <x:c r="B87" s="2">
-        <x:v>46231</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="2">
-        <x:v>46244</x:v>
+        <x:v>46272</x:v>
       </x:c>
       <x:c r="B88" s="2">
-        <x:v>46227</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="2">
-        <x:v>46244</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B89" s="2">
-        <x:v>46231</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="2">
-        <x:v>46244</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B90" s="2">
-        <x:v>46227</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="2">
-        <x:v>46245</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B91" s="2">
-        <x:v>46230</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:5">
       <x:c r="A92" s="2">
-        <x:v>46245</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B92" s="2">
-        <x:v>46230</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:5">
       <x:c r="A93" s="2">
-        <x:v>46246</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B93" s="2">
-        <x:v>46231</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:5">
       <x:c r="A94" s="2">
-        <x:v>46246</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B94" s="2">
-        <x:v>46227</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:5">
       <x:c r="A95" s="2">
-        <x:v>46252</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B95" s="2">
-        <x:v>46221</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:5">
       <x:c r="A96" s="2">
-        <x:v>46290</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B96" s="2">
-        <x:v>46175</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:5">
       <x:c r="A97" s="2">
+        <x:v>46273</x:v>
+      </x:c>
+      <x:c r="B97" s="2">
+        <x:v>46258</x:v>
+      </x:c>
+      <x:c r="C97" s="0" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="D97" s="0" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="E97" s="0" t="s">
+        <x:v>282</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="98" spans="1:5">
+      <x:c r="A98" s="2">
+        <x:v>46273</x:v>
+      </x:c>
+      <x:c r="B98" s="2">
+        <x:v>46258</x:v>
+      </x:c>
+      <x:c r="C98" s="0" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="D98" s="0" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="E98" s="0" t="s">
+        <x:v>285</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="99" spans="1:5">
+      <x:c r="A99" s="2">
+        <x:v>46273</x:v>
+      </x:c>
+      <x:c r="B99" s="2">
+        <x:v>46258</x:v>
+      </x:c>
+      <x:c r="C99" s="0" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="D99" s="0" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="E99" s="0" t="s">
+        <x:v>288</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="100" spans="1:5">
+      <x:c r="A100" s="2">
+        <x:v>46273</x:v>
+      </x:c>
+      <x:c r="B100" s="2">
+        <x:v>46258</x:v>
+      </x:c>
+      <x:c r="C100" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="D100" s="0" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="E100" s="0" t="s">
+        <x:v>291</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="101" spans="1:5">
+      <x:c r="A101" s="2">
+        <x:v>46273</x:v>
+      </x:c>
+      <x:c r="B101" s="2">
+        <x:v>46260</x:v>
+      </x:c>
+      <x:c r="C101" s="0" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="D101" s="0" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="E101" s="0" t="s">
+        <x:v>294</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="102" spans="1:5">
+      <x:c r="A102" s="2">
+        <x:v>46273</x:v>
+      </x:c>
+      <x:c r="B102" s="2">
+        <x:v>46259</x:v>
+      </x:c>
+      <x:c r="C102" s="0" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="D102" s="0" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="E102" s="0" t="s">
+        <x:v>297</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="103" spans="1:5">
+      <x:c r="A103" s="2">
+        <x:v>46273</x:v>
+      </x:c>
+      <x:c r="B103" s="2">
+        <x:v>46260</x:v>
+      </x:c>
+      <x:c r="C103" s="0" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="D103" s="0" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="E103" s="0" t="s">
+        <x:v>300</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="104" spans="1:5">
+      <x:c r="A104" s="2">
+        <x:v>46274</x:v>
+      </x:c>
+      <x:c r="B104" s="2">
+        <x:v>46255</x:v>
+      </x:c>
+      <x:c r="C104" s="0" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="D104" s="0" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="E104" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="105" spans="1:5">
+      <x:c r="A105" s="2">
+        <x:v>46274</x:v>
+      </x:c>
+      <x:c r="B105" s="2">
+        <x:v>46255</x:v>
+      </x:c>
+      <x:c r="C105" s="0" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="D105" s="0" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="E105" s="0" t="s">
+        <x:v>304</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="106" spans="1:5">
+      <x:c r="A106" s="2">
+        <x:v>46274</x:v>
+      </x:c>
+      <x:c r="B106" s="2">
+        <x:v>46262</x:v>
+      </x:c>
+      <x:c r="C106" s="0" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="D106" s="0" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="E106" s="0" t="s">
+        <x:v>307</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="107" spans="1:5">
+      <x:c r="A107" s="2">
+        <x:v>46275</x:v>
+      </x:c>
+      <x:c r="B107" s="2">
+        <x:v>46261</x:v>
+      </x:c>
+      <x:c r="C107" s="0" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="D107" s="0" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="E107" s="0" t="s">
+        <x:v>310</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="108" spans="1:5">
+      <x:c r="A108" s="2">
+        <x:v>46275</x:v>
+      </x:c>
+      <x:c r="B108" s="2">
+        <x:v>46259</x:v>
+      </x:c>
+      <x:c r="C108" s="0" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="D108" s="0" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="E108" s="0" t="s">
+        <x:v>313</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="109" spans="1:5">
+      <x:c r="A109" s="2">
+        <x:v>46276</x:v>
+      </x:c>
+      <x:c r="B109" s="2">
+        <x:v>46257</x:v>
+      </x:c>
+      <x:c r="C109" s="0" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="D109" s="0" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="E109" s="0" t="s">
+        <x:v>316</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="110" spans="1:5">
+      <x:c r="A110" s="2">
+        <x:v>46276</x:v>
+      </x:c>
+      <x:c r="B110" s="2">
+        <x:v>46261</x:v>
+      </x:c>
+      <x:c r="C110" s="0" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="D110" s="0" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="E110" s="0" t="s">
+        <x:v>319</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="111" spans="1:5">
+      <x:c r="A111" s="2">
+        <x:v>46276</x:v>
+      </x:c>
+      <x:c r="B111" s="2">
+        <x:v>46261</x:v>
+      </x:c>
+      <x:c r="C111" s="0" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="D111" s="0" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="E111" s="0" t="s">
+        <x:v>322</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="112" spans="1:5">
+      <x:c r="A112" s="2">
+        <x:v>46276</x:v>
+      </x:c>
+      <x:c r="B112" s="2">
+        <x:v>46261</x:v>
+      </x:c>
+      <x:c r="C112" s="0" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="D112" s="0" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="E112" s="0" t="s">
+        <x:v>325</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="113" spans="1:5">
+      <x:c r="A113" s="2">
+        <x:v>46276</x:v>
+      </x:c>
+      <x:c r="B113" s="2">
+        <x:v>46261</x:v>
+      </x:c>
+      <x:c r="C113" s="0" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="D113" s="0" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="E113" s="0" t="s">
+        <x:v>328</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="114" spans="1:5">
+      <x:c r="A114" s="2">
+        <x:v>46276</x:v>
+      </x:c>
+      <x:c r="B114" s="2">
+        <x:v>46261</x:v>
+      </x:c>
+      <x:c r="C114" s="0" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="D114" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="E114" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="115" spans="1:5">
+      <x:c r="A115" s="2">
+        <x:v>46279</x:v>
+      </x:c>
+      <x:c r="B115" s="2">
+        <x:v>46262</x:v>
+      </x:c>
+      <x:c r="C115" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="D115" s="0" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="E115" s="0" t="s">
+        <x:v>334</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="116" spans="1:5">
+      <x:c r="A116" s="2">
+        <x:v>46279</x:v>
+      </x:c>
+      <x:c r="B116" s="2">
+        <x:v>46262</x:v>
+      </x:c>
+      <x:c r="C116" s="0" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="D116" s="0" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="E116" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="117" spans="1:5">
+      <x:c r="A117" s="2">
+        <x:v>46279</x:v>
+      </x:c>
+      <x:c r="B117" s="2">
+        <x:v>46254</x:v>
+      </x:c>
+      <x:c r="C117" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="D117" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="E117" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="118" spans="1:5">
+      <x:c r="A118" s="2">
+        <x:v>46288</x:v>
+      </x:c>
+      <x:c r="B118" s="2">
+        <x:v>46252</x:v>
+      </x:c>
+      <x:c r="C118" s="0" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="D118" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="E118" s="0" t="s">
+        <x:v>343</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="119" spans="1:5">
+      <x:c r="A119" s="2">
+        <x:v>46290</x:v>
+      </x:c>
+      <x:c r="B119" s="2">
+        <x:v>46175</x:v>
+      </x:c>
+      <x:c r="C119" s="0" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="D119" s="0" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="E119" s="0" t="s">
+        <x:v>346</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="120" spans="1:5">
+      <x:c r="A120" s="2">
         <x:v>46317</x:v>
       </x:c>
-      <x:c r="B97" s="2">
+      <x:c r="B120" s="2">
         <x:v>45671</x:v>
       </x:c>
-      <x:c r="C97" s="0" t="s">
-[...6 lines deleted...]
-        <x:v>288</x:v>
+      <x:c r="C120" s="0" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="D120" s="0" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="E120" s="0" t="s">
+        <x:v>349</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Tenders and Offers</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Area</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>