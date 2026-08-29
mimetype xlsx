--- v1 (2026-08-29)
+++ v2 (2026-08-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb881e98da34b4fe5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/44a9c5ca07ca4e888de6ac614f0aee5f.psmdcp" Id="R6f7c7e3eca414dd3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce7186e12caf4e3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9d743749f27a47c5908857d40a910ac1.psmdcp" Id="R605e00fc751e40e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Tenders and Offers" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Offers submission deadline</x:t>
   </x:si>
   <x:si>
     <x:t>Announcement date of procedure for external assignment</x:t>
   </x:si>
   <x:si>