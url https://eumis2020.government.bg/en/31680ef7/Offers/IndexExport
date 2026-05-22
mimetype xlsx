--- v0 (2026-05-02)
+++ v1 (2026-05-22)
@@ -1,1250 +1,1074 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffda04e799ee4cd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/337c3457467d437585471f170a6485a1.psmdcp" Id="Reba6f35849b7401e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89323f53c0fc4469" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c58825143348422f91782f15a2ac33f6.psmdcp" Id="R3195790322e04b09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Tenders and Offers" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Offers submission deadline</x:t>
   </x:si>
   <x:si>
     <x:t>Announcement date of procedure for external assignment</x:t>
   </x:si>
   <x:si>
     <x:t>Procedure subject</x:t>
   </x:si>
   <x:si>
     <x:t>Beneficiary</x:t>
   </x:si>
   <x:si>
     <x:t>Contract registration number</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">СМР дейности, подобряващи енергийната ефективност в сграда на фирма "САЙЛЪНС" ЕООД по обособени позиции:
-[...3 lines deleted...]
-Обособена позиция 4 (ОП4) – Изграждане на фотоволтаична централа с мощност 30 кWp за собствени нужди
+    <x:t>Изпълнение на заложените дейности по Договор № BG16RFPR001-2.004-0457-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Домус Ен Джи ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0457-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дигитализация на ЕТ "ХРИСТИНА - ХРИСТИНА ГАНДЖУЛОВА":
+Обособена позиция № 1:
+Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система).
+Обособена позиция № 2:
+Въвеждане на система за бизнес анализи (Business Intelligence система).
+Обособена позиция № 3:
+Въвеждане на система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда.
+Обособена позиция № 4:
+Изграждане на система за управление на съхранението и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ "ХРИСТИНА - ХРИСТИНА ГАНДЖУЛОВА"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0160-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Внедряване на дигитални платформи в дейността на „Корект комерс 78“ ООД
+Обособена позиция № 1: Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система).
+Обособена позиция № 2: Въвеждане на система за бизнес анализи (Business Intelligence система).
+Обособена позиция № 3: Въвеждане на система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда.
+Обособена позиция № 4: Изграждане на система за управление на съхранението и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОРЕКТ КОМЕРС 78 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1677-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Устойчиво енергийно обновяване на сгради в сферата на търговията и услугите</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АХАТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-4.021-0290-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка на техническо оборудване и компютърна техника“ по две обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ейч Ем Ар Логос ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1749-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на възобновяеми енергийни източници в "ТОНИКАР - 80" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТОНИКАР - 80 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0132-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична централа с локални съоръжения за съхранение на енергия 56 KW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПАУЪРМАРК" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0070-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Инсталиране на система за локално съхранение на електроенергия, батерия и инвертор за нуждите на „ПЛАНЕКС ИНФРАСТРУКТУРА“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПЛАНЕКС ИНФРАСТРУКТУРА" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2230-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на енергоефективна осветителна система с енергоспестяващи осветители тип "камбани-прожектори" - 144 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АС ИНЖЕНЕРИНГ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1272-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на решения в областта на ИКТ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕКОГРУП</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0598-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на решения в областта на ИКТ по обособени позиции: ОП 1: Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) - 1 бр., Въвеждане на модул/система за управление на складовото стопанство (WMS) - 1 бр., Въвеждане на система за управление за бизнес анализи(Business intelligence) - 1 бр.; ОП 2: Въвеждане на модул/система за управление на продажбите на дребно(Point-of-sale) - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Еделвайс-93 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0347-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Въвеждане на решения в областта на ИКТ по обособени позиции: ОП 1: Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) - 1 бр., Въвеждане на модул/система за управление на складовото стопанство (WMS) - 1 бр.; ОП 2: Изграждане на система за архивиране на информация - 1 бр.; ОП 3: Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система) - 1 бр.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СЕВДО 33" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1978-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, внедряване, конфигуриране и въвеждане в експлоатация на ИКТ решения, включително обучение 
 </x:t>
   </x:si>
   <x:si>
-    <x:t>САЙЛЪНС ЕООД</x:t>
-[...194 lines deleted...]
-Обособена позиция 5 - Придобиване на специализирани софтуери за архитектурна дейност
+    <x:t>ЗОГРАФИК ФИЛМ  ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1159-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка и въвеждане в експлоатация на производствено оборудване за сладкарска работилница: 
+ОП 1: Вертикален хладилник от инокс за сладкарството – 2 бр.
+ОП 2: Иноксов шоков фризер – 1 бр.
+ОП 3: Линия за пълнене и затваряне на сладкарски изделия – 1 бр.
+ОП 4: Машина за производство на точени кори – 1 бр.
+ОП 5: Автоматична машина за производство на кюнефе – 1 бр.
+ОП 6: Планетарен Миксер – 1 бр.
+ОП 7: Машина за месене на тесто – 1 бр.
+ОП 8: Охладителна камера – 1 бр.“
 </x:t>
   </x:si>
   <x:si>
+    <x:t>СУИТС ГРУП ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0684-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване по обособени позиции по проект BG16RFPR001-1.004 Повишаване на ефективността и конкурентоспособността на "ДЕКА ТРАНС 2019" ЕООД чрез модернизация на техническата база по Процедура „Подкрепа за семейните предприятия, предприятията от творческите индустрии и занаятите” на програма „Конкурентоспособност и иновации в предприятията” 2021-2027 г: 
+Обособена позиция № 1: Гумодемонтажна машина 
+Обособена позиция № 2: Бутален компресор 
+Обособена позиция № 3: Пневматичен ударен гайковерт 
+Обособена позиция № 4: Пневмо-хидравличен крик 
+Обособена позиция № 5: Бензинов трифазен електрогенератор 
+Обособена позиция № 6: Хладилен агрегат за полуремарке</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЕКА ТРАНС 2019 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1827-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на Пакеторазкройващ циркуляр -1 брой.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НИКТЕЛ - КОМЕРС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0984-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Процедура за избор на обучител/и за провеждане на специфично
+обучение - “ ESG УПРАВЛЕНИЕ И УСТОЙЧИВО ФИНАНСИРАНЕ“ , - включващо
+следните модули:
+Модул 1“Инструменти за декарбонизация и енергийна ефективност“
+Модул 2“ Устойчиви финанси и капиталови потоци“
+Модул 3 „Управление на ESG риск и оценка на въглеродния отпечатък“
+Модул 4 „Разработване на климатични политики и планове“
+Модул 5 „Международни ESG стандарти и социален стълб на устойчивост“
+Модул 6 “ Бизнес и права на човека; интегриране на ESG в корпоративната стратегия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕТОДИЯ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.019-0165-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">“Доставка на обзавеждане и оборудване за осигуряване на социални придобивки за работещите“,
+ с обособени позиции, както следва: 
+Обособена позиция 1: Закупуване и доставка на ергономични работни столове –50 бр.
+Обособена позиция 2: Закупуване и  доставка на  комплекти от маса и 4 стола- 40бр.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛМЕТАЛ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1869-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Избор на изпълнител/и за доставка, внедряване и въвеждане в експлоатация на специализирани ИКТ системи за дигитализация на дейността на „РЕВЕКС“ ООД по две обособени позиции:
+1.	Обособена позиция № 1: „Въвеждане на Система за управление на взаимоотношенията с клиенти /CRM система/ и Система за бизнес анализи /Business Intelligence система/“; 
+2.	Обособена позиция № 2: „Изграждане на система за архивиране на информация“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РЕВЕКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0491-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Придобиване на активи за архитектурна дейност от Геомера ЕООД със следните обособени позиции:
+Обособена позиция 1 – Придобиване на глобална навигационна спътникова система радио модем и сензор за наклон;
+Обособена позиция 2 - Придобиване на 2 бр .работни станции(компютри), 3D принтер;
+Обособена позиция 3 - Придобиване на специализиран софтуер фотограметрична обработка;
+Обособена позиция 4 Придобиване на специализирани софтуери за архитектурна дейност.
+</x:t>
+  </x:si>
+  <x:si>
     <x:t>ГЕОМЕРА ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.004-1667-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>„Доставка, монтаж и пускане в експлоатация на инверторна система за сгъстен въздух, състояща се от 1 брой компресор, 1 брой изсушител и 1 брой ресивър“</x:t>
-[...66 lines deleted...]
-2.Система за управление на взаимоотношенията с клиенти (CRM система) -1 бр;
+    <x:t xml:space="preserve">Разходи за услуги и решения в областта на икт по обособени позиции:
+Обособена позиция 1 Въвеждане на Система за управление на ресурсите (ERP система)
+Обособена позиция 2 Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система), </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ДАНИМПЕКС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0201-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на производствено оборудване за нуждите на СД Раум - Немигенчев</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАУМ - НЕМИГЕНЧЕВ СД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2508-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на фотоволтаична инсталация с мощност 95 kW за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИМИД А И д ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0931-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">"Изграждане на интегрирана система за управление на бизнес процесите в Пеликан ДТМ ООД" </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПЕЛИКАН ДТМ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1066-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител с обособени позиции по договор BG16RFPR001-1.012-1483-С01 с бенефициент "Грам за килограм" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Грам за килограм ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1483-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и въвеждане в екпслоатация на активи по обсобени позиции:
+Обособена позиция 1 (ОП1) Минибагер - 1 бр.
+Обособена позиция 2 (ОП2) Диамантено-пробивна машина - 1бр.
+Обособена позиция 3 (ОП3) Машина за пробиване и огъване на шини - 1 бр.
+Обособена позиция 4 (ОП4) Машина за кримпване на кабели - 1бр.
+Обособена позиция 5 (ОП5) Инверторен генератор - 1бр.
+Обособена позиция 6 (ОП6) Акумулаторен перфоратор - 5бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВЕДАКОМ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1672-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждането на фотоволтаична система за собствено потребление с инсталирана мощност 30 kW и локални съоръжения за съхранение на електрическа енергия с капацитет минимум 30 kWh, свързани към изградената фотоволтаична система, в местност "Мала река", в землището на с. Клокотница, Община Хасково</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СН Боневи" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0995-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на енергийно ефективни системи в две обособени позиции:
+Обособена позиция 1: Фотоволтаична електрическа централа ФтЕЦ от 29.37 kW 
+Обособена позиция 2: Фотоволтаична електрическа централа ФтЕЦ от 16.77 kW </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ди енд Ви Груп ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0283-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електроцентрала с мощност 60 kW за собствено потребление в „Алуакс“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">"АЛУАКС" ООД
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Иноватив Консулт ООД</x:t>
-[...5 lines deleted...]
-    <x:t>Придобиване на ресторантьорско оборудване</x:t>
+    <x:t>BG16RFPR001-2.004-0392-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на Термопомпи Въздух-въздух и Енергоспестяващи осветители панели-луни</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РОБСОВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1028-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дигитализация на „НОН-СТОП“ ООД:
+Обособена позиция № 1: Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система).
+Обособена позиция № 2: Въвеждане на система за бизнес анализи (Business Intelligence система).
+Обособена позиция № 3: Въвеждане на система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда.
+Обособена позиция № 4: Изграждане на система за управление на съхранението и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"НОН - СТОП" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0559-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на: 
+ОП 1: Компресор за сгъстен въздух с инверторно управление с изсушител, с мощност: 18.5 kW - 1 бр. и Ресивър с обем: 1000 л. - 1 бр.
+ОП 2: Локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертор – 90 kWh, към съществуваща соларна система за собствено потребление.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЦИЛКОВ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2366-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на доставчик/ци за закупуване на ДМА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФОРУЪРД ПИКЧЪРС ЕНТЪРТЕЙНМЪНТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1936-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дигитализация на "Ай Шоп" ЕООД по четири обособени позиции:
+Обособена позиция № 1:
+Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система).
+Обособена позиция № 2:
+Въвеждане на система за бизнес анализи (Business Intelligence система).
+Обособена позиция № 3:
+Въвеждане на система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда.
+Обособена позиция № 4:
+Изграждане на система за управление на съхранението и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Ай Шоп" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0906-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на фотографска техника и приспособления</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Албумите ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2451-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на обзавеждане:
+Об. позиция 1.
+1.	Ергономично бюро- 9 броя;
+2.	Ергономичен стол- 9 броя.
+Об. позиция 2.
+1.	Маса за хранене- 3 броя;
+2.	Трапезен стол- 21 броя;
+3.	Гардероб съблекалня- 17 броя;
+4.	Шкаф модулен за мивка и горен модулен шкаф с размер мин. 2 м за съблекалня- 1 комплект;
+5.	Модулна кухня с горен и долен шкаф с размер мин. 2,50 м- 1 брой.
+Об. позиция 3.
+1.	Масажен стол- 1 брой.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СОФТМАР ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1305-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на 15 броя Климатици стенен единичен сплит в Национална спортна база "СПОРТПАЛАС" - гр. Варна и 13 бр. Климатици стенен единичен сплит в Национална спортна база "СПАРТАК" - гр. Созопол по проект BG05SFPR002-1.004-1770-C01 „Оптимизиране на здравословните и безопасни условия на труд“  в НАЦИОНАЛНА СПОРТНА БАЗА ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НАЦИОНАЛНА СПОРТНА БАЗА ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1770-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Придобиване на барово-ресторантьорско оборудване</x:t>
   </x:si>
   <x:si>
     <x:t>ГрадЦко ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.004-0930-C01</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Осигуряване на социални придобивки за работещите в МАРВИН ООД
-[...2 lines deleted...]
-ОП 3 Доставка на контейнери – 2бр
+    <x:t>ЕНЕРГИЙНО ОБНОВЯВАНЕ НА СГРАДА  В СФЕРАТА НА ТЪРГОВИЯТА И УСЛУГИТЕ-Компонент 2    сграда в ПИ с идентификатор 56784.530.2269.1 ,Област Пловдив, общ. Пловдив, гр. Пловдив, район Южен, п.код 4004, бул.Н.Вапцаров 23А</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СВЕТА КАРИДАД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-4.021-0142-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка и въвеждане в експлоатация по обособени позиции на:
+Обособена позиция №1 – 1 брой нова хидравлична преса;
+Обособена позиция №2 – 1 брой нова, полуавтоматична формовъчна машина за изработване на бургери и кюфтета“ 
 </x:t>
   </x:si>
   <x:si>
-    <x:t>МАРВИН ООД</x:t>
-[...7 lines deleted...]
-ОП2  столове 80 бр. и маси 20 бр. за столова
+    <x:t>ДИ МАРИО 2021 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2564-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на 
+1. HPL плоскости- 110 м2;
+2. Полиуретанови плоскости- 90 м2;
+3. Шпертплат плоскости- 30 м2;
+4. ПДЧ плоскости-30 м2;
+5. МДФ плоскости- 30 м2;
+6. Кантове- 100 м.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОСТОВ - 69 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0197-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване и доставка на техника и оборудване за проектантско бюро</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФРИБУЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1721-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на следните информационни и комуникационни технологии:
+ОП 1 - Създаване на онлайн магазин - 1 бр.
+ОП 2 - Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) - 1 бр.
+ОП 3 - Въвеждане на модул/система за управление на складовото стопанство (WMS) - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СПАДОС" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0139-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на енергийно ефективни системи в две обособени позиции:
+Обособена позиция 1: Фотоволтаична електрическа централа ФтЕЦ
+Обособена позиция 2: Локални съоръжения за съхранение на енергия батерии в комбинация с инвертори</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЛИТ ТРАК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0174-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Осигуряване на колективни предпазни средства в „ПРИМА СТРОЙ- ДУШКОВИ “ ЕООД:
+Доставка на Система от предпазни парапети – 1 брой“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРИМА СТРОЙ- ДУШКОВИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0829-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на Охладители 8 броя</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Агроконсулт Метал ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0561-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разходи за услуги и решения в областта на икт за Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПММС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0714-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на Фотоволтаична електрическа централа ФтЕЦ в комбинация с батерия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АНАСТАС АНЧЕВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0212-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разходи за услуги и решения в областта на икт по обособени позиции:
+Обособена позиция 1 Въвеждане на модул/система за управление на складовото стопанство (WMS) 
+Обособена позиция 2  Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Ен - Клийн" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0501-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на ДМА по обособени позиции:
+Обособена позиция 1: Доставка на  5 бр. бързи зарядни станции с 5 бр. POS терминали
+Обособена позиция 2:  Доставка на БКТП /Бетонни комплектни трансформаторни постове/ с трансформатор 1600kVA - 1 бр.
+Обособена позиция 3: Доставка на соларни панели - 106 бр. 
+Обособена позиция 4: Доставка на Локална система за сухранение на енергия - 1 бр.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>РОСИЦА АД</x:t>
-[...49 lines deleted...]
-ОП2: Въвеждане на Система за управление на фирмените ресурси“
+    <x:t>Автоцентър Тим ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR001-3.003-0002-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Придобиване на дълготраен нематериален актив чрез разработка и внедряване на функционално свързани система за управление на взаимоотношенията с клиенти (CRM система), система за управление на ресурсите (ERP система) и онлайн магазин</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Валдекс ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1729-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ДМА: шатри 20 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КАПАНА ФЕСТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2255-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Доставка на захранваща електрическа система (1 бр.)”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на професионално кухненско и барово оборудване по обособени позиции - ПП3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РИДИ 2016 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1012-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на капацитета и оптимизиране на бизнес процесите на архитектурно студио "Ташкови Арх" ООД , повишаване на неговата конкурентоспособност, увеличаване на ефективността на процесите и услугите, подобряване на пазарното присъствие и развитие на потенциала му за устойчивост и растеж в две обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ТАШКОВИ АРХ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1384-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на средства за колективна защита:
+Обособена позиция 1 - Защитни ограждения мрежи комплекти 4 м - 6 броя; 
+Обособена позиция 2 - Защитни ограждения мрежи комплекти 6 м - 6 броя; 
+Обособена позиция 3 - Защитна система парапети 110х250 – 990 броя; 
+Обособена позиция 4 - Защитна бордова дъска 125х250- 990 броя; 
+Обособена позиция 5 - Защитна система за изкопи - 6 броя
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ПОЛИНА ФУРНА ООД</x:t>
-[...7 lines deleted...]
-ОП2: Въвеждане на Система за управление на фирмените ресурси“
+    <x:t>АРХ СИТИСТРОЙ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1339-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на обзавеждане и оборудване, необходимо за осъществяването на Дейност 5:
+Обособена позиция 1 - Мобилни строителни контейнери(*оборудвани с  кухнески бокс и хим тоалетна) – 5 броя
+Обособена позиция 2 - Кафе машина – 5 броя
+Обособена позиция 3 - Климатик (мобилен) (за всеки контейнер) – 5 броя
+Обособена позиция 4 - Шкафчета за служителите (за съхранение на лични вещи и облекло) – 50 броя
+Обособена позиция 5 - Маса за хранене (за 10 човека)  – 5 броя
+Обособена позиция 6 - Столове за хранене (10 стола за един контейнер) – 50 броя
+Обособена позиция 7 -  Диван – 5 броя
+Обособена позиция 8 - Диспенсър за вода – 5 броя
+Обособена позиция 9 - Уред за здравословно готвене (air fryer) – 5 броя</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на технологично оборудване за 50,5kWp фотоволтаичнa системa и 62 кВтч батерии за съхранение за фотоволтаична система за собствено потребление в комбинация с батерии на "КОТЕТЕРОВ-ИНВЕСТ" ЕООД, гр. София“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОТЕТЕРОВ-ИНВЕСТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1626-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и инсталация на Пакеторазкройващ циркуляр за плоскости - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХАРМОНТ ПАК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.004-1598</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на софтуер за обработка на звукозапис</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване, доставка и въвеждане в експлоатация на специализирана техника, в три обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГРУПОВА ПРАКТИКА ЗА ПЪРВИЧНА МЕДИЦИНСКА ПОМОЩ ПО ДЕНТАЛНА МЕДИЦИНА - ПРОВИДЕНТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1771-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ДМА и дна 
+ПО ОБОСОБЕНИ ПОЗИЦИИ: 
+Обособена позиция 1: Лицензи за софтуера за архитектурно проектиране  – 2 бр.
+Обособена позиция 2:  Компютърна конфигурация - 2 бр.
+Обособена позиция 3:   Mонитор с IPS матрица QHD 2560 x 1440 - 3 бр.
+Обособена позиция 4:  Преносим компютър - 1 бр.
+Обособена позиция 5: Преносим компютър - 1 бр.
+Обособена позиция 6:  Мастилоструйно многофункционално устройство - 1 бр.
+Обособена позиция 7: Мобилен графичен таблет - 1 бр. 
+Обособена позиция 8: Мобилен графичен таблет - 1 бр. 
+Обособена позиция 9: Мобилен смартфон- 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРТ СТУДИО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2698-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане в предприятието на:
+- система за управление на ресурсите;
+- система за управление на взаимоотношенията с клиенти
+- система за управление на продажбите на дребно и 
+- система за бизнес анализи 
+в изпълнение на проект BG16RFPR001-1.012-1111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФОРТЕ МЮЗИК ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1111-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на техническо оборудване</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТУДИО КАСА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1065-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на специализирани софтуери</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на специализирано оборудване за обслужване и ремонт на автомобили</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ БЕЛУХОВ - ГЕОРГИ БЛАГОВ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0541-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на ИКТ решения</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Омакс Сълюшънс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0107-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за въвеждане на съвременни информационни и комуникационни технологии: Обособена позиция 1: Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) Въвеждане на модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес Въвеждане на система за бизнес анализи (Business Intelligence система) Обособена позиция 2: Изграждане на система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХАРВЕСТИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0288-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на инструменти техника и оборудване по повод изпълнение на проект "Нови хоризонти за семейния бизнес в "РЕВИС 2015" ЕООД" по обособени позиции: 
+ОП №1 — Подемно-транспортна техника и компресорно оборудване
+ОП №2 — Сервизно и монтажно оборудване (сервизен инвентар/машини)
+ОП №3 — Заваръчна техника
+ОП №4 — Диагностична и измервателна апаратура
+ОП №5 — Машини и оборудване за ремонт и обработка</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РЕВИС 2015 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1770-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Прилагане на мерки за енергийна ефективност чрез изграждане на фотоволтаична електроцентрала за търговска фирма в гр. Габрово“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РЕТА БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0415-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ДМА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВАКОМ АУТДОР ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2888-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Избор на изпълнител за въвеждане на ИКТ и дигитални решения във фирма „МИНОАР“ ООД по обособени позиции:
+Обособена позиция 1: Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) 
+Обособена позиция 2: Внедряване на BI система 
+Обособена позиция 3: Внедряване на ERP система 
 </x:t>
   </x:si>
   <x:si>
-    <x:t>”ТАНГО СХМ ” ЕООД</x:t>
-[...41 lines deleted...]
-Обособена позиция 2 Въвеждане на модул/система за управление на складовото стопанство (WMS)  
+    <x:t>"МИНОАР" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1374-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕСКА КОНСУЛТИНГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1549-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДОСТАВКА НА ДМА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВАКОМ АДВЪРТАЙЗИНГ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2647-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на обзавеждане:
+Обособена позиция 1 – Ергономично бюро – 3 бр.
+Обособена позиция 2 – Ергономичен стол – 13 бр.
+Обособена позиция 3 – Маса – 1 бр.
+Обособена позиция 4 – Стол – 12 бр.
+Обособена позиция 5 – Гардеробче за съблекалня – 10 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ивиленс ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0494-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Подобряване на работната среда в ЖЕТ ЛОГИСТИК И КО ООД“ :  Доставка и монтаж на колонни климатици</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЖЕТ ЛОГИСТИК И КО ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0451-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на топлоизолационни системи от сандвич панели за покриви</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СВН Инженеринг ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1983-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> „Изпълнение на дейностите по административен договор № ПБBG16RFPR001-2.004-0360-1“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НАДЕЖДА-Т 2017 Еднолично дружество с ограничена отговорност</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0360-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на енергийно ефективни системи по обособени позиции: 
+Обособена позиция 1: Фотоволтаична електрическа централа ФтЕЦ 
+Обособена позиция 2: Локални съоръжения за съхранение на енергия батерии в комбинация с инвертори
+Обособена позиция 3: Термопомпа с топлинна мощност - 13,2 KW - 2 бр.
+Обособена позиция 4: Термопомпа с топлинна мощност - 11,1 KW - 2 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФИБЕЛА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1635-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и инсталация на технологично оборудване за нуждите на ОбУ "Йордан Йовков"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОБЕДИНЕНО УЧИЛИЩЕ "ЙОРДАН ЙОВКОВ" - гр. ПЛОВДИВ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-1.015-1113-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на технологично оборудване за 30 kWp ФЕЦ с 47,64 kWh батерии за съхранение за фотоволтаична система за собствено потребление на "ЧДГ “ЕКОМАЛЧОВЦИ” ООД, гр. София</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЧДГ ЕКОМАЛЧОВЦИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0063-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на технологично оборудване за 61,18kWp фотоволтаичнa системa и 61,4 кВтч батерии за съхранение за фотоволтаична система за собствено потребление на "МИЛ-83" ЕООД, гр. Благоевград.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИЛ-83 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1605-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на технологично оборудване за 51,8kWp фотоволтаичнa системa и 52 кВтч батерии за съхранение за фотоволтаична система за собствено потребление на " ФРАНСИЗКУП" ЕООД" ЕООД, гр. София“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФРАНСИЗКУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0876-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка на специализирани ДМА 
+Процедурата ще се проведе съобразно изискванията на ПМС 4/11.01.2024 г., ЗУСЕФСУ и Ръководството за отчитане и управление на АДБФП по ПКИП 2021-2027 г. 
+В предмета на процедурата са включени доставката и въвеждането в експлоатация на следните обособени позиции / ОП/: ОП 1: Фризер – дълбоко замразяващ - 2 бр., ОП 2: Ренде - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИ ЕМ ЖИ-72 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2387-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ТЕХНОЛОГИИ ЕООД </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Технически Университет - София</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-2.005-0002-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на:
+1. Климатик тип сплит- 1 брой;
+2. Климатик тип мултисплит- вътрешно тяло- 7 броя;
+3. Климатик тип мултисплит- външно тяло- 2 броя.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕДИКУС АЛФА СПЕЦИАЛИЗИРАНА ХИРУРГИЧНА БОЛНИЦА ЗА АКТИВНО ЛЕЧЕНИЕ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0452-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на фотоволтаична електроцентрала за собствени нужди в Семеен хотел Чекръка</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ РУБИКОН - РУМЕН ГЕРГОВ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0097-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на професионално оборудване за заведение</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КАФЕТЕРИЯ ПЕТКОВИ-РУСЕ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1986-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Перса Русе ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0675-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изготвяне на технически проект и изграждане на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата)
 </x:t>
   </x:si>
   <x:si>
-    <x:t>"ЕЛЕКТРОИЗГРАЖДАНЕ - С. И" ЕООД</x:t>
-[...744 lines deleted...]
-    <x:t>BG-RRP-2.005-0002-C01</x:t>
+    <x:t>Апиа Пропъртис ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2138-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Доставка, монтаж и въвеждане в експлоатация на термопомпа „въздух–вода“ и климатична камера с високо ефективна регенерация за нуждите на „НЕПТУН” ЕООД, гр. Видин“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЕПТУН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1237-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на възобновяеми енергийни източници в „Арбор БГ“ ЕООД </x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРБОР БГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0560-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предметът на настоящата процедура е избор на изпълнител за доставка и внедряване на информационни и комуникационни технологии (ИКТ) по проект № BG16RFPR001-1.012-0174-C01, финансиран по процедура BG16RFPR001-1.012 „Дигитализация"
+Обособена позиция 1 – Внедряване на CRM система и система за бизнес анализи (Business Intelligence); 
+Обособена позиция 2 – Ведряване на система/платформа за вътрешнофирмени обучения на служители в електронна среда. Целта е подобряване управлението на бизнес процесите, анализа на данни и развитието на човешкия капитал чрез внедряване на съвременни цифрови решения.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СЕРАФИМОВА КОМЮНИКЕЙШЪНС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0174-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Доставна на оборудване и техника" в седем обособени позиции (ОП)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТЕДАКО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2704-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на ДМА по ОП "Конкурентноспособност и иновации в предприятията 2021-2027", по проект "Подобряване на производствения капацитет на семейната рекламна агенция Райц-2 ООД", включваща ДМА "Монитор OLED PG34WCDM - 34 inch 800R Curved OLED (3440 x 1440), 240Hz, 0.3ms, HDR 400, или еквивалентно" и "обектив, или еквивалентно"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАЙЦ - 2 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0378-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на Фотоволтаична електрическа централа</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МУРА 2001 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1221-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение "Каритас София"</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMPR001-2.001-0007-C03</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -1602,1996 +1426,1724 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E114"/>
+  <x:dimension ref="A1:E98"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46145</x:v>
+        <x:v>46166</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46136</x:v>
+        <x:v>46156</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46146</x:v>
+        <x:v>46166</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46136</x:v>
+        <x:v>46159</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46146</x:v>
+        <x:v>46166</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46136</x:v>
+        <x:v>46159</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46146</x:v>
+        <x:v>46167</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46135</x:v>
+        <x:v>46160</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46146</x:v>
+        <x:v>46167</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46136</x:v>
+        <x:v>46160</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46146</x:v>
+        <x:v>46167</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46139</x:v>
+        <x:v>46157</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46146</x:v>
+        <x:v>46167</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46139</x:v>
+        <x:v>46157</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46146</x:v>
+        <x:v>46167</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46139</x:v>
+        <x:v>46157</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46146</x:v>
+        <x:v>46167</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46139</x:v>
+        <x:v>46160</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46146</x:v>
+        <x:v>46167</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46139</x:v>
+        <x:v>46160</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46146</x:v>
+        <x:v>46168</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46133</x:v>
+        <x:v>46160</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46146</x:v>
+        <x:v>46168</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46135</x:v>
+        <x:v>46160</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46146</x:v>
+        <x:v>46168</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46137</x:v>
+        <x:v>46160</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46146</x:v>
+        <x:v>46168</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46137</x:v>
+        <x:v>46160</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46146</x:v>
+        <x:v>46168</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46138</x:v>
+        <x:v>46161</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46146</x:v>
+        <x:v>46168</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46138</x:v>
+        <x:v>46161</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46146</x:v>
+        <x:v>46168</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46138</x:v>
+        <x:v>46161</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46146</x:v>
+        <x:v>46168</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46139</x:v>
+        <x:v>46161</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46146</x:v>
+        <x:v>46168</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46139</x:v>
+        <x:v>46161</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46146</x:v>
+        <x:v>46168</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46139</x:v>
+        <x:v>46161</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46146</x:v>
+        <x:v>46168</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46139</x:v>
+        <x:v>46161</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46147</x:v>
+        <x:v>46168</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46140</x:v>
+        <x:v>46161</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46147</x:v>
+        <x:v>46168</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46140</x:v>
+        <x:v>46157</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46147</x:v>
+        <x:v>46168</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46140</x:v>
+        <x:v>46156</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46147</x:v>
+        <x:v>46168</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46140</x:v>
+        <x:v>46160</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46147</x:v>
+        <x:v>46168</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46140</x:v>
+        <x:v>46160</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46147</x:v>
+        <x:v>46168</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46140</x:v>
+        <x:v>46156</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46147</x:v>
+        <x:v>46168</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46140</x:v>
+        <x:v>46153</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46147</x:v>
+        <x:v>46168</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46140</x:v>
+        <x:v>46154</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46147</x:v>
+        <x:v>46168</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46140</x:v>
+        <x:v>46154</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46147</x:v>
+        <x:v>46168</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46140</x:v>
+        <x:v>46161</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46147</x:v>
+        <x:v>46168</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46140</x:v>
+        <x:v>46161</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46147</x:v>
+        <x:v>46168</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46139</x:v>
+        <x:v>46161</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46147</x:v>
+        <x:v>46168</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46139</x:v>
+        <x:v>46161</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46147</x:v>
+        <x:v>46168</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46139</x:v>
+        <x:v>46161</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46147</x:v>
+        <x:v>46169</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46140</x:v>
+        <x:v>46162</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46147</x:v>
+        <x:v>46169</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46140</x:v>
+        <x:v>46162</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46147</x:v>
+        <x:v>46169</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46140</x:v>
+        <x:v>46162</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46147</x:v>
+        <x:v>46169</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46140</x:v>
+        <x:v>46162</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46147</x:v>
+        <x:v>46169</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46140</x:v>
+        <x:v>46162</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46147</x:v>
+        <x:v>46169</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46140</x:v>
+        <x:v>46162</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46147</x:v>
+        <x:v>46169</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46140</x:v>
+        <x:v>46162</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46147</x:v>
+        <x:v>46169</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46140</x:v>
+        <x:v>46161</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46147</x:v>
+        <x:v>46169</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46140</x:v>
+        <x:v>46154</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46147</x:v>
+        <x:v>46169</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46140</x:v>
+        <x:v>46160</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46147</x:v>
+        <x:v>46169</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46139</x:v>
+        <x:v>46161</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46147</x:v>
+        <x:v>46170</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46139</x:v>
+        <x:v>46161</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46147</x:v>
+        <x:v>46170</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46135</x:v>
+        <x:v>46158</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46147</x:v>
+        <x:v>46170</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46133</x:v>
+        <x:v>46163</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46147</x:v>
+        <x:v>46170</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46133</x:v>
+        <x:v>46163</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46147</x:v>
+        <x:v>46170</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46139</x:v>
+        <x:v>46163</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46147</x:v>
+        <x:v>46170</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46139</x:v>
+        <x:v>46163</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46147</x:v>
+        <x:v>46170</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46139</x:v>
+        <x:v>46163</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46147</x:v>
+        <x:v>46170</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46139</x:v>
+        <x:v>46162</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46147</x:v>
+        <x:v>46170</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46139</x:v>
+        <x:v>46162</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46147</x:v>
+        <x:v>46170</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46136</x:v>
+        <x:v>46162</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46148</x:v>
+        <x:v>46170</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46141</x:v>
+        <x:v>46162</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46148</x:v>
+        <x:v>46170</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46141</x:v>
+        <x:v>46160</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46149</x:v>
+        <x:v>46170</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46142</x:v>
+        <x:v>46162</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46149</x:v>
+        <x:v>46171</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46142</x:v>
+        <x:v>46164</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46149</x:v>
+        <x:v>46171</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46142</x:v>
+        <x:v>46164</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46149</x:v>
+        <x:v>46171</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46142</x:v>
+        <x:v>46164</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46149</x:v>
+        <x:v>46171</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46142</x:v>
+        <x:v>46164</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46149</x:v>
+        <x:v>46171</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46142</x:v>
+        <x:v>46164</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46149</x:v>
+        <x:v>46171</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46142</x:v>
+        <x:v>46164</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="D66" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="D66" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46149</x:v>
+        <x:v>46171</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46142</x:v>
+        <x:v>46164</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46149</x:v>
+        <x:v>46171</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46142</x:v>
+        <x:v>46164</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46149</x:v>
+        <x:v>46171</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46142</x:v>
+        <x:v>46164</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46149</x:v>
+        <x:v>46171</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46142</x:v>
+        <x:v>46164</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46149</x:v>
+        <x:v>46171</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46142</x:v>
+        <x:v>46161</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46149</x:v>
+        <x:v>46171</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46142</x:v>
+        <x:v>46163</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46149</x:v>
+        <x:v>46171</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46142</x:v>
+        <x:v>46163</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46149</x:v>
+        <x:v>46171</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46142</x:v>
+        <x:v>46163</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46149</x:v>
+        <x:v>46171</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46142</x:v>
+        <x:v>46163</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46149</x:v>
+        <x:v>46171</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46142</x:v>
+        <x:v>46163</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46149</x:v>
+        <x:v>46171</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46142</x:v>
+        <x:v>46163</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46149</x:v>
+        <x:v>46171</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46142</x:v>
+        <x:v>46160</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46149</x:v>
+        <x:v>46171</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46142</x:v>
+        <x:v>46161</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46149</x:v>
+        <x:v>46171</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46142</x:v>
+        <x:v>46156</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46149</x:v>
+        <x:v>46172</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46141</x:v>
+        <x:v>45783</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46149</x:v>
+        <x:v>46172</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46141</x:v>
+        <x:v>46163</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46149</x:v>
+        <x:v>46172</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46141</x:v>
+        <x:v>46162</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46149</x:v>
+        <x:v>46172</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46141</x:v>
+        <x:v>46162</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
-        <x:v>46149</x:v>
+        <x:v>46172</x:v>
       </x:c>
       <x:c r="B85" s="2">
-        <x:v>46142</x:v>
+        <x:v>46164</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="2">
-        <x:v>46149</x:v>
+        <x:v>46173</x:v>
       </x:c>
       <x:c r="B86" s="2">
-        <x:v>46142</x:v>
+        <x:v>46034</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="2">
-        <x:v>46149</x:v>
+        <x:v>46174</x:v>
       </x:c>
       <x:c r="B87" s="2">
-        <x:v>46142</x:v>
+        <x:v>46161</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="2">
-        <x:v>46149</x:v>
+        <x:v>46174</x:v>
       </x:c>
       <x:c r="B88" s="2">
-        <x:v>46140</x:v>
+        <x:v>46163</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="2">
-        <x:v>46149</x:v>
+        <x:v>46174</x:v>
       </x:c>
       <x:c r="B89" s="2">
-        <x:v>46140</x:v>
+        <x:v>46164</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="2">
-        <x:v>46149</x:v>
+        <x:v>46174</x:v>
       </x:c>
       <x:c r="B90" s="2">
-        <x:v>46139</x:v>
+        <x:v>46164</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="2">
-        <x:v>46150</x:v>
+        <x:v>46174</x:v>
       </x:c>
       <x:c r="B91" s="2">
-        <x:v>46133</x:v>
+        <x:v>46164</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:5">
       <x:c r="A92" s="2">
-        <x:v>46150</x:v>
+        <x:v>46174</x:v>
       </x:c>
       <x:c r="B92" s="2">
-        <x:v>46140</x:v>
+        <x:v>46164</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:5">
       <x:c r="A93" s="2">
-        <x:v>46150</x:v>
+        <x:v>46174</x:v>
       </x:c>
       <x:c r="B93" s="2">
-        <x:v>46140</x:v>
+        <x:v>46164</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:5">
       <x:c r="A94" s="2">
-        <x:v>46150</x:v>
+        <x:v>46174</x:v>
       </x:c>
       <x:c r="B94" s="2">
-        <x:v>46141</x:v>
+        <x:v>46164</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:5">
       <x:c r="A95" s="2">
-        <x:v>46150</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="B95" s="2">
-        <x:v>46141</x:v>
+        <x:v>46164</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:5">
       <x:c r="A96" s="2">
-        <x:v>46150</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="B96" s="2">
-        <x:v>46139</x:v>
+        <x:v>46163</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:5">
       <x:c r="A97" s="2">
-        <x:v>46150</x:v>
+        <x:v>46187</x:v>
       </x:c>
       <x:c r="B97" s="2">
-        <x:v>46143</x:v>
+        <x:v>46160</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:5">
       <x:c r="A98" s="2">
-        <x:v>46150</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B98" s="2">
-        <x:v>46142</x:v>
+        <x:v>45671</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
-        <x:v>281</x:v>
-[...32 lines deleted...]
-      <x:c r="E100" s="0" t="s">
         <x:v>287</x:v>
-      </x:c>
-[...236 lines deleted...]
-        <x:v>326</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Tenders and Offers</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Area</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>