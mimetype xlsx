--- v1 (2026-05-22)
+++ v2 (2026-06-14)
@@ -1,1074 +1,949 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89323f53c0fc4469" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c58825143348422f91782f15a2ac33f6.psmdcp" Id="R3195790322e04b09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86ef16f96c674d09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5893bcca48784c5e97ac20e2d96e02de.psmdcp" Id="R699b08dc1fd8439a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Tenders and Offers" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Offers submission deadline</x:t>
   </x:si>
   <x:si>
     <x:t>Announcement date of procedure for external assignment</x:t>
   </x:si>
   <x:si>
     <x:t>Procedure subject</x:t>
   </x:si>
   <x:si>
     <x:t>Beneficiary</x:t>
   </x:si>
   <x:si>
     <x:t>Contract registration number</x:t>
   </x:si>
   <x:si>
-    <x:t>Изпълнение на заложените дейности по Договор № BG16RFPR001-2.004-0457-C01</x:t>
-[...308 lines deleted...]
-  <x:si>
     <x:t>Изграждане на фотоволтаична електроцентрала с мощност 60 kW за собствено потребление в „Алуакс“ ООД</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">"АЛУАКС" ООД
 </x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0392-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Доставка и монтаж на Термопомпи Въздух-въздух и Енергоспестяващи осветители панели-луни</x:t>
-[...55 lines deleted...]
-    <x:t>BG16RFPR001-1.012-0906-C01</x:t>
+    <x:t>Внедряване на локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертор – 61 kWh, към съществуваща соларна система за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"БОДУ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0424-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на ДМА по ОП "Конкурентноспособност и иновации в предприятията 2021-2027",  по проект "Подобряване на производствения капацитет на семейната рекламна агенция Райц-2 ООД", включваща ДМА "UV LED printer, или еквивалентно";  "Принтер за директен печат върху текстил и DTF, или еквивалентно"; "Машина за огъване на пластмаса, или еквивалентно"; "Фибров лазер 50W Лазерен Маркировщик + Автофокус, или еквивалентно"; "Лазер за рязане и гравиране на метал, или еквивалентно".</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАЙЦ - 2 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0378-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на локални съоръжения за съхранение на енергия батерии в комбинации с инвертори 120 KW.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ВОЛАКОМ" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0329-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, въвеждане в експлоатация и обучение за работа с високоспециализирано медицинско оборудване и софтуер за нуждите на Изследователски комплекс по съдови заболявания, част от споделената инфраструктура на ИК ЮРИЦ „Здраве“, включващо: ангиографска система за ендоваскуларни интервенции, 128-срезов компютърен томограф за перфузионна диагностика и специализиран софтуер за мултимодално управление на образи.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МНОГОПРОФИЛНА БОЛНИЦА ЗА АКТИВНО ЛЕЧЕНИЕ "ХАДЖИ ДИМИТЪР" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR002-1.003-0011-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на специализирано оборудване включващо три обособени позиции: ОП1 Вакуумпълначна машина – 1 брой , ОП 2 Смесител – 1 брой, ОП3 - Месомелачна машина - 1 брой. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>САКИС 78 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0616-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Доставка на специализиран софтуер за подобряване на производствения капацитет на "Моя Студио" ООД"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МОЯ СТУДИО ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1886-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и въвеждане в експлоатация на специализирано оборудване по обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОНТРАПЛАН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2846-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване, доставка и монтаж на Професионален апарат за лазерна епилация SLD - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТОЕВИ 96 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2160-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Доставна на оборудване и техника" вдве обособени позиции (ОП)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТЕДАКО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2704-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Устойчиво енергийно обновяване на сгради в сферата на търговията и услугите</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АХАТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-4.021-0290-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване по проект</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Футболна агенция-Заков ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2574-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Подобряване на производствения капацитет на предприятието, чрез придобиване на ДМА
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИДИЕС 9 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1940-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и въвеждане в експлоатация на интегрирана AI-базирана платформа за интелигентно управление, мониторинг и оптимизация на производството на електрическа енергия в комплект с термални камери</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЙС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-0445</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Закупуване, доставка и въвеждане в експлоатация на: Аудиосистема с аудиоинтерфейс за 1 човек - 2 бр.; Аудиосистема с аудиоинтерфейс за до 6 човека - 1 бр.; Смесителен пулт с 12 канала - 1 бр.; Специализирана компютърна конфигурация за аудио запис - 2 бр.; Мониторна тонколона със стойка - 4 бр.; Динамични микрофони със стойка - 6 бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЦВЕТЕН ЛАБИРИНТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2827-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и пускане в експлоатация на:
+- Обособена позиция 1: Компресор за сгъстен въздух с инверторно управление с изсушител (1 брой);
+- Обособена позиция 2: Ресивър (1 брой)“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЛУБРИКА" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1171-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, монтаж и пуск в експлоатация на Компресор за сгъстен въздух с инверторно управление и окомплектован с изсушител, при Номинална мощност на основния двигател от 75 kw“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПЛАСТИМО" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1769-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на интегрирана информационна система за защита, архивиране, съхранение и споделяне на информация в „ДАРБИ“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дарби ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0486-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+Изграждане и внедряване на системи за обработка и управление на информация за нуждите на „Сглобяем дом“ ЕООД, включващи инсталиране, конфигуриране, тестване и въвеждане в експлоатация на софтуерни решения, структурирани в две обособени позиции, както следва: ОП1: Въвеждане на системи за управление на ресурсите, взаимоотношенията с клиенти и бизнес анализите, включващи: • система за управление на ресурсите (ERP система) • система за управление на взаимоотношенията с клиенти (CRM система) • система за бизнес анализи (Business Intelligence система) ОП2: Изграждане на система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Сглобяем дом ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0575-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на Централно управление на системи за сгъстен въздух – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУНАЙ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1490-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на интегрирани ИКТ системи в предприятието "БЪРЦЕФ" ЕООД, включващи:
+1.	Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)
+2.	Въвеждане на система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес
+3.	Въвеждане на система за управление на складовото стопанство (WMS)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"БЪРЦЕФ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1357-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на средства за колективна защита
+Об. позиция 1.
+1. Ергономичен работен стол- 5 броя.
+Об. позиция 2.
+1. Бюро, с възможност за регулиране на височината спрямо ръста на служителя- 5 броя.
+Об. позиция 3.
+1. Диван- 2 броя.
+Об. позиция 4.
+1. Модулна кухня- 1 брой.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕТАЛ ИНВЕСТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0574-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и въвеждане в експлоатация на цялостна линия за професионално кухненско оборудване за нуждите на "ФУУДИ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФУУДИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2861-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Закупуване на фотографска техника и приспособления</x:t>
   </x:si>
   <x:si>
     <x:t>Албумите ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.004-2451-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Закупуване на обзавеждане:
-[...48 lines deleted...]
-Обособена позиция №2 – 1 брой нова, полуавтоматична формовъчна машина за изработване на бургери и кюфтета“ 
+    <x:t>Доставка, инсталиране и тестови пуск на 2 бр. ДМА, в 2 обособени позиции:
+Обособена позиция 1: Доставка, инсталиране и тестови пуск на 1 брой Автоматизирана линейна шевна система с придвижваща тава, за съединения и подгъви на платна за билбордове и тенти;
+Обособена позиция 2: Доставка, инсталиране и тестови пуск на 1 брой Режеща маса (за производство на кутии от микро велпапе и други картони)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИМИДЖ ФАКТОРИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0919-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на доставчик/ци  за закупуване на ДМА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Янева2019 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2082-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на подемно-транспротни средства по Договор № BG16RFPR001-1.004-1828-C01"По-конкурентен семеен бизнес в строителния бранш" по процедура BG16RFPR001-1.004 "Подкрепа за семейните предприятия, предприятията от творческите индустрии и занаятите" към П"КИП" 2021-2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВАСИЛЕВ КРИЕЙТИВ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1828-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на ДМА : моторизиран престилков абкант 3200 х 1.5 мм- 1 бр.  и на ръчна гилотина  2000 x 1.25 mm- 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВАЛ БИЛД СОФИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2113-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Услуга за възлагане на научни изследвания - изграждане и тестване на прототип</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СОЛИТЕХ" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0398-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и въвеждане в експлоатация на машини по 2 (две) обособени позиции:
+ОП1: Малък (мини) багер;
+ОП2: Малък (мини) челен товарач“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НДН ГРУП ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0858-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за въвеждане на ИКТ и дигитални решения във фирма "ПИ ЕС" ООД по обособени позиции: Обособена позиция 1: Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) - 1 бр., Обособена позиция 2: Въвеждане на модул/система за управление на складовото стопанство (WMS) - 1 бр. Обособена позиция 3: Въвеждане на модул/система за управление на производството - 1 бр. Обособена позиция 4: Въвеждане на Система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда - 1 бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПИ ЕС" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1192-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за въвеждане на ИКТ и дигитални решения във фирма "САНТОРИНИ" ООД по обособени позиции:
+Обособена позиция 1: Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) - 1 бр.
+Обособена позиция 2: Въвеждане на модул/система за управление на складовото стопанство (WMS) - 1 бр. 
+Обособена позиция 3: Въвеждане на модул/система за управление на производството - 1 бр.
+Обособена позиция 4: Въвеждане на Система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда - 1 бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"САНТОРИНИ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1203-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на активи по ОБОСОБЕНИ ПОЗИЦИИ:
+ОП1: Система за пълно осигуряване облачно излъчване на ТВ канал 4К включваща дигитално управление на активи
+ОП2: Снимачен комплект за видео запис 4К</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Алехандро Рекърдс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2216-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на соларна термична инсталация за подготовка на гореща вода за битови нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БИЛДИНГ ХОСПИТАЛС АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-4.021-0411-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на доставчик с 3 обособени позиции :
+ОП 1: Доставка на Лаптоп - съгласно приложена техническа спецификация - 1 бр. 
+ОП 2: Доставка на Лазерно мултифункционално устройство - съгласно приложена техническа спецификация - 1 бр. 
+ОП 3: Доставка на Таблет - съгласно приложена техническа спецификация - 1 бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРОЕКТСОФТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2802-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">закупуване на вертикален и хоризонтален кофраж </x:t>
+  </x:si>
+  <x:si>
+    <x:t>КЛИФ ИНВЕСТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2689-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Внедряване на енергийно ефективни мерки в Гама Комерс ЕООД </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Гама-Комерс ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1870-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на енергоспестяващи мерки в "Кеш-Ауто" ЕООД – доставка, монтаж и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) с инсталирана мощност 57 kW, предназначена за производство на електрическа енергия за собствено потребление.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КЕШ-АУТО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2337-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка на Бетон помпа-миксер, монтирана на шаси</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОРОНА ИТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-0161</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на технологично оборудване за предоставяне на VoIP услуги с 2 обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТБГ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2740-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и внедряване на интегрирани системи за управление на бизнес процеси, управление на документи и корпоративна информация, по следните обособени позиции:
+Обособена позиция 1: Система за управление на ресурсите (ERP система)– 1 бр.
+Обособена позиция 2: Система за управление на взаимоотношенията с клиенти (CRM система) – 1 бр.
+Обособена позиция 3: Система за бизнес анализи (Business Intelligence система) – 1 бр.
+Обособена позиция 4: Система за архивиране на информация – 1 бр.
+Обособена позиция 5: Система за управление на съхранението и споделянето на информация – 1 бр.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ДИ МАРИО 2021 ЕООД</x:t>
-[...32 lines deleted...]
-ОП 3 - Въвеждане на модул/система за управление на складовото стопанство (WMS) - 1 бр.</x:t>
+    <x:t>КОКИКОМ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1632-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична инсталация 50kw.за производство на енергия от ВЕИ за собствено потребление в комбинация с локални съоръжения за съхранение на енергия (батерии)“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ИНОВЕКС ПАРТНЪРС ГРУП" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0856-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане  и въвеждане в експлоатация фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност минимум 56 kW и система за съхранение на енергия с капацитет минимум 56 kWh, предназначена за покриване на собствените нужди от електроенергия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Евелин 2011 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2052-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Строително монтажни дейности за повишаване на енергийната ефективност в сграда на фирма „Пламен Петров – П“ ООД по обособени позиции: Обособена позиция 1 (ОП1) – Монтаж на топлоизолационни системи на външните стени – 564 кв.м. Обособена позиция 2 (ОП2) – Подмяна на съществуваща дограма с PVC дограма – 188 кв.м.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Пламен Петров – П ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0777-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа 30kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АБС-КО ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0805-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на термопомпи въздух–вода - 3 броя“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МИНЕРАЛКОМЕРС" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1346-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на локално съоръжение за съхранение на енергия (батерия в комплект с инвертор)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТС Инвест Холдинг АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0196-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и интегриране на Система за управление на ресурсите (ERP) и Система за управление на взаимоотношенията с клиенти (CRM)
+Обособена позиция 1: Система за управление на ресурсите (ERP система) - 1 бр.
+Обособена позиция 2: Система за управление на взаимоотношенията с клиенти (CRM система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЯНЕВ И ЯНЕВ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2372-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Закупуване на професионални уреди и оборудване за производство на сладкарски изделия
+1.Доставка и  на професионални машини за производство на сладкарски изделия
+2.Доставка на професионално  обурудване за сладкарски цех
+3.Доставка на пособия и съоражения от неръждаема стомана за производство на сладкарски изделия 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОЛАКОВ-17 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0405-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на следните информационни и комуникационни технологии: ОП 1 - Създаване на онлайн магазин - 1 бр. ОП 2 - Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) - 1 бр. ОП 3 - Въвеждане на модул/система за управление на складовото стопанство (WMS) - 1 бр.</x:t>
   </x:si>
   <x:si>
     <x:t>"СПАДОС" ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-0139-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на енергийно ефективни системи в две обособени позиции:
-[...62 lines deleted...]
-Обособена позиция 4: Доставка на Локална система за сухранение на енергия - 1 бр.
+    <x:t>„Закупуване, доставка и монтаж на енергийно ефективни активи по две обособени позиции - 1. Фотоволтаични панели в комбинация с инвертори - 20 kW и 2. Локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори - 103 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БАЛКАНСКИ ЕНТЪРТЕЙМЪНТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1229-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на машини, инструменти и оборудване по Договор № BG16RFPR001-1.004-1828-C01"По-конкурентен семеен бизнес в строителния бранш" по процедура BG16RFPR001-1.004 "Подкрепа за семейните предприятия, предприятията от творческите индустрии и занаятите" към П"КИП" 2021-2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, монтаж, обучение на персонала и пуск в експлоатация на два броя
+рекуперативни блокове с пластинчати топлообменници“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ТИФАНЕЛ“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1920-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на 4 бр Термопомпи VRF/VRV система на директно изпарение  с обща топлинна мощност  238,5 kw”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РХ 5 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0057-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж след проектиране и изграждане и пуск в експлоатация на Фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с изходна мощност на инвертора от поне 19,62 kw“</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и внедряване на интегрирани системи за управление на бизнес процеси, управление на документи и корпоративна информация, както следва:
+Обособена позиция 1: Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система)  – 1 бр.
+Обособена позиция 2: Изграждане на система за защита на информацията в локална мрежа – 1 бр.
+Обособена позиция 3: Изграждане на система за архивиране на информация– 1 бр.
+Обособена позиция 4: Изграждане на система за управление на съхранението и споделянето на информация  – 1 бр.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Автоцентър Тим ЕООД</x:t>
-[...49 lines deleted...]
-Обособена позиция 5 - Защитна система за изкопи - 6 броя
+    <x:t>ЕМ ДЖИ ЕМ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1633-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на 7бр. термопомпи</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Централ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1148-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Процедура по избор на изпълнител за въвеждане на съвременни информационни и комуникационни технологии: Обособена позиция 1. Система за бизнес анализи (Business Intelligence – BI); 2. Система за вътрешнофирмени обучения в електронна среда; 3. Система за архивиране на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕНДОРЕП" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0345-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за предоставяне на специфично обучение - "Зелени и дигитални умения за успешна кариера",  в изпълнение на проект BG05SFPR002-1.019-0009-С01 „Инвестиция в дигитални и зелени умения за устойчиво развитие“, финансиран по Програма „Развитие на човешките ресурси“ 2021–2027. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИМЕТРИК КОМЮНИКЕЙШЪН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.019-0009-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОСИП (оценка на съответствието на инвестиционен проект) и упражняване на строителен надзор по време на строителството на обект: „ Индустриален парк със складова база в УПИ I-307, кв.10в, по плана на промишлена зона гр. Сливен.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“ДСГ Логистика” ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.005-0006-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка на колективни предпазни средства с 6 броя ОП“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИНАМИК  2012 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1115-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител във връзка с предвидените по проекта външни услуги във връзка с разработването на иновацията.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИТРАНСФОРМЪРС ЛАБС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0349-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предоставяне на услуги по обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ДОСЕВ ИМПЕКС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0467-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване и доставка на оборудване По Обособена позиция 1: Широкоформатен Плотер - 1бр., По обособена позиция 2: Принтер 1бр. Компютърна конфигурация 2бр. Сървър - 1бр</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕХНОАРХ ИНЖИНЕРИНГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1875-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване, доставка и въвеждане в експлоатация на професионална снимачна техника и периферия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РК ФАКТОР ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1745-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на енергийно ефективно оборудване по 2 обособени позиции:
+Обособена позиция 1: Агрегат с кондензатор за въздушно охлаждане (чилър) с мощност 119kW с прогнозна стойност 29 266.44 евро
+Обособена позиция 2: Термопомпа тип вода-вода с топлинна мощност 97.8kW с прогнозна стойност 22 729.98 евро</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ийст Инвестмънтс ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0589-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Организиране и провеждане на обучения по дигитална компетентност и предприемачество по проект BG-RRP-1.009-0015-С02 „Създаване на Младежки център - гр. Гоце Делчев“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Бизнес инкубатор - Гоце Делчев, Център за подпомагане на предприемачеството</x:t>
+  </x:si>
+  <x:si>
+    <x:t/>
+  </x:si>
+  <x:si>
+    <x:t>BG - Изработка на комплект от фотолитографски маски за 42 слоя за процес по 110 nm CMOS технология и доставка до завод производител на CMOS оптични сензори DBHitek (Корея)
+EN - Production of a set of photolithographic masks for 42 layers for a 110 nm CMOS technology process and delivery to a CMOS optical sensor manufacturer DBHitek (Korea)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Фотолитикс ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-1345</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изследвания, изпитвания, измервания и валидиране, както и създаване и тестване на прототип, необходими за и свързани с разработването на иновативната услуга - софтуерна платформа за създаване на онлайн магазини</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕКСТЕНЗА УЕБ ДИВЕЛЪПМЪНТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0397-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на Фотоволтаична централа със съоръжения за съхранение на енергията с мощност 56 KW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЛИПО - ХАРТ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0187-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Проектиране и изграждането на фотоволтаична система за собствено потребление с инсталирана мощност 70 kW, инвертор 60 kW и локални съоръжения за съхранение на електрическа енергия с капацитет минимум 96 kWh, монтирани на покривната конструкция на търговски обект на „СУН-България“, находящ се в с. Крепост, ул. “Хасковска“ №  141“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СУН-БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0993-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Проектиране и изграждането на фотоволтаична система за собствено потребление с инсталирана мощност 50 kW и локални съоръжения за съхранение на електрическа енергия с капацитет минимум 60 kWh, свързани към фотоволтаична система, в гр. Хасково, Парк Кенана, хотел-ресторант „Романтика“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Румис - абагар ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1489-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане и внедряване на система за архивиране на информация 
 </x:t>
   </x:si>
   <x:si>
-    <x:t>АРХ СИТИСТРОЙ ЕООД</x:t>
-[...154 lines deleted...]
-Обособена позиция 3: Внедряване на ERP система 
+    <x:t>ЮНУЗ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1008-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Монтаж на плочи от EPS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Валбис Трейд ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0550-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на фотоволтаични панели в комбинация с инвертори</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЕНИЦА-НИС 2015 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0844-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване нивото на дигитализация на предприятието чрез внедряване на  3 бр. ИКТ решения:
+Обособена позиция 1 (ОП 1): Въвеждане на модул/система за управление на складовото стопанство (WMS) – 1 бр. и Въвеждане на модул/система за управление на производството – 1 бр.
+Обособена позиция 2 (ОП 2): Създаване на онлайн магазин – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Пулвис" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1960-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на батерии с инвертори 60 kW - 2 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОСЪМ ИНВЕСТ КОНСУЛТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0834-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ НИК-ПЛАСТИК - ВАЛЯ ПЕТРОВА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0010-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на интегрирана система за управление на бизнес процесите в "ГОЛДЪН ФИЙЛД" ООД"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ГОЛДЪН ФИЙЛД" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0615-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изогтвяне на материали за визуална идентичност</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Държавна агенция за бежанците при Министерския съвет (ДАБ при МС)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-1.003-0002-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изготвяне на материали за визуална идентичност </x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИСИЯ НА МЕЖДУНАРОДНА ОРГАНИЗАЦИЯ ПО МИГРАЦИЯ В БЪЛГАРИЯ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-1.003-0001-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изготвяне на материали за визуална идентичност</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISPR001-3.004-0001-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0015-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0005-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0002-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0003-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0009-C04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на интегрирана система за управление на бизнес процесите в Е енд Д Логистикс ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Е енд Д Логистикс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0331-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка и  монтаж на Прахоуловители, за нуждите на „ПРОТЕЙ – М“ ЕООД, в рамките на ДБФП BG05SFPR002-1.004-0458-C01“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРОТЕЙ - М ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0458-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка и монтаж на 243 кв.м прозрачни ограждащи конструкции /прозорци и врати/с рамка от алуминий с прекъснат топлинен мост</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХОТЕЛ ЕС ПИ ЕС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2458-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Предметът на процедурата е  предмет избор на изпълнител на дейности по внедряване на интегрирано софтуерно решение, включващо CRM система и въвеждане на модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес/процеса на предоставяне на услуги.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>"МИНОАР" ООД</x:t>
-[...172 lines deleted...]
-    <x:t xml:space="preserve">Изготвяне на технически проект и изграждане на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата)
+    <x:t>ДЕВАЛ 2017 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1353-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изготвяне на технически проект и изграждане на фотоволтаична система за собствено потребление в комбинация с батерии с обща инсталирана мощност от 50 kWp в Дестинация България ЕООД </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЕСТИНАЦИЯ БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0848-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на Енергийно_ефективни_изолационни_системи_в_сграда на фирма "Експрес Груп -Т" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Експрес Груп-Т ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1934-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на фотоволтаична инсталация с мощност 95 kW за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИМИД А И д ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0931-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изработване на работен проект, доставка и монтаж на Локално съоръжение за съхранение на електрическа енергия за нуждите на „ЗММ Нова Загора“ АД, гр. Нова Загора
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Апиа Пропъртис ЕООД</x:t>
-[...58 lines deleted...]
-    <x:t>BG16RFPR001-2.004-1221-C01</x:t>
+    <x:t>„ЗММ Нова Загора“ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">“Изграждане на фотоволтаична централа на покрива на сграда на „СТИИЛ ДИЗАЙН“ ЕООД за производство на електроенергия собствени нужди”  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Стил дзизайн ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2376-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на обзавеждане и оборудване за провеждане на дейности за Фондация "Св. Пимен Зографски - Национална художествена академия"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НАЦИОНАЛНА ХУДОЖЕСТВЕНА АКАДЕМИЯ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-1.001-0066-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение "Каритас София"</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMPR001-2.001-0007-C03</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -1426,1724 +1301,1741 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E98"/>
+  <x:dimension ref="A1:E99"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46166</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46156</x:v>
+        <x:v>46174</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46166</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46159</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46166</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46159</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46167</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46160</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46167</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46160</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46167</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46157</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46167</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46157</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46167</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46157</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46167</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46160</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46167</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46160</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46168</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46160</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46168</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46160</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46168</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46160</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46168</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46160</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46168</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46161</x:v>
+        <x:v>46182</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46168</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46161</x:v>
+        <x:v>46182</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46168</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46161</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46168</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46161</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46168</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46161</x:v>
+        <x:v>46182</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46168</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46161</x:v>
+        <x:v>46182</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46168</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46161</x:v>
+        <x:v>46182</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46168</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46161</x:v>
+        <x:v>46182</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46168</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46157</x:v>
+        <x:v>46182</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46168</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46156</x:v>
+        <x:v>46182</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46168</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46160</x:v>
+        <x:v>46182</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46168</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46160</x:v>
+        <x:v>46182</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46168</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46156</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46168</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46153</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46168</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46154</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46168</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46154</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46168</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46161</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46168</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46161</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46168</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46161</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46168</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46161</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46168</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46161</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46169</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46162</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46169</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46162</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46169</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46162</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46169</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46162</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46169</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46162</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46169</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46162</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46169</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46162</x:v>
+        <x:v>46182</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46169</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46161</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46169</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46154</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46169</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46160</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46169</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46161</x:v>
+        <x:v>46177</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46170</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46161</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46170</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46158</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46170</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46163</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46170</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46163</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46170</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46163</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46170</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46163</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46170</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46163</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="D54" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="E54" s="0" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46170</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46162</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46170</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46162</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46170</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46162</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="D57" s="0" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="E57" s="0" t="s">
         <x:v>168</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46170</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46162</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="D58" s="0" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="E58" s="0" t="s">
         <x:v>171</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46170</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46160</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46170</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46162</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46171</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46164</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46171</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46164</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46171</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46164</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46171</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46164</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46171</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46164</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46171</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46164</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46171</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46164</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46171</x:v>
+        <x:v>46194</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46164</x:v>
+        <x:v>46187</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46171</x:v>
+        <x:v>46194</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46164</x:v>
+        <x:v>46182</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46171</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46164</x:v>
+        <x:v>46187</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46171</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46161</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46171</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46163</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46171</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46163</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46171</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46163</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46171</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46163</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46171</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46163</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46171</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46163</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46171</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46160</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46171</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46161</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46171</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46156</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46172</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>45783</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46172</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46163</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46172</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46162</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46172</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46162</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
-        <x:v>46172</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B85" s="2">
-        <x:v>46164</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="D85" s="0" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="E85" s="0" t="s">
         <x:v>246</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="2">
-        <x:v>46173</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B86" s="2">
-        <x:v>46034</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="2">
-        <x:v>46174</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B87" s="2">
-        <x:v>46161</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="2">
-        <x:v>46174</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B88" s="2">
-        <x:v>46163</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="2">
-        <x:v>46174</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="B89" s="2">
-        <x:v>46164</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="2">
-        <x:v>46174</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="B90" s="2">
-        <x:v>46164</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="2">
-        <x:v>46174</x:v>
+        <x:v>46197</x:v>
       </x:c>
       <x:c r="B91" s="2">
-        <x:v>46164</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:5">
       <x:c r="A92" s="2">
-        <x:v>46174</x:v>
+        <x:v>46197</x:v>
       </x:c>
       <x:c r="B92" s="2">
-        <x:v>46164</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:5">
       <x:c r="A93" s="2">
-        <x:v>46174</x:v>
+        <x:v>46200</x:v>
       </x:c>
       <x:c r="B93" s="2">
-        <x:v>46164</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:5">
       <x:c r="A94" s="2">
-        <x:v>46174</x:v>
+        <x:v>46200</x:v>
       </x:c>
       <x:c r="B94" s="2">
-        <x:v>46164</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:5">
       <x:c r="A95" s="2">
-        <x:v>46175</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="B95" s="2">
-        <x:v>46164</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:5">
       <x:c r="A96" s="2">
-        <x:v>46175</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="B96" s="2">
-        <x:v>46163</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:5">
       <x:c r="A97" s="2">
-        <x:v>46187</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="B97" s="2">
-        <x:v>46160</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:5">
       <x:c r="A98" s="2">
+        <x:v>46290</x:v>
+      </x:c>
+      <x:c r="B98" s="2">
+        <x:v>46175</x:v>
+      </x:c>
+      <x:c r="C98" s="0" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="D98" s="0" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="E98" s="0" t="s">
+        <x:v>278</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="99" spans="1:5">
+      <x:c r="A99" s="2">
         <x:v>46317</x:v>
       </x:c>
-      <x:c r="B98" s="2">
+      <x:c r="B99" s="2">
         <x:v>45671</x:v>
       </x:c>
-      <x:c r="C98" s="0" t="s">
-[...6 lines deleted...]
-        <x:v>287</x:v>
+      <x:c r="C99" s="0" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="D99" s="0" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="E99" s="0" t="s">
+        <x:v>281</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Tenders and Offers</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Area</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>