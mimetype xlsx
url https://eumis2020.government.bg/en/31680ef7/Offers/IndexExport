--- v2 (2026-06-14)
+++ v3 (2026-07-08)
@@ -1,940 +1,1010 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86ef16f96c674d09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5893bcca48784c5e97ac20e2d96e02de.psmdcp" Id="R699b08dc1fd8439a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6607d6aa94ca483c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/85092772322d44359f3317bc568d7805.psmdcp" Id="Rf3c932c790f549e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Tenders and Offers" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Offers submission deadline</x:t>
   </x:si>
   <x:si>
     <x:t>Announcement date of procedure for external assignment</x:t>
   </x:si>
   <x:si>
     <x:t>Procedure subject</x:t>
   </x:si>
   <x:si>
     <x:t>Beneficiary</x:t>
   </x:si>
   <x:si>
     <x:t>Contract registration number</x:t>
   </x:si>
   <x:si>
-    <x:t>Изграждане на фотоволтаична електроцентрала с мощност 60 kW за собствено потребление в „Алуакс“ ООД</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">"АЛУАКС" ООД
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 32 kW за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПАВЕКСИМ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0750-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МИЛ-83" ЕООД, гр. Благоевград в качеството си на бенефициент по договор  № BG16RFPR001-2.004-1605-СО1, обявява процедура за възлагане на поръчка с предмет:  
+„Доставка и монтаж на технологично оборудване за ФЕЦ за производство на електроенергия за собствени нужди на фирма "МИЛ-83" ЕООД, със следните параметри - 61,18kWp фотоволтаична система и 61,4kWh батерии за съхранение на енергия.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИЛ-83 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1605-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична инсталация 30 kWp в комбинация с с 47,84 kWh батерии на покрив на съществуваща сграда - ЧДГ “ЕКОМАЛЧОВЦИ”, за собствено потребление.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЧДГ ЕКОМАЛЧОВЦИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0063-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">СМР  за изграждането на зарядния център по Обособени позиции:
+Обособена позиция 1: СМР за инсталиране и монтаж на зарядните станции и БКТП- 5 бр. бетонни фундаменти за зарядните станции и 1 бр. фундамент за БКТП
+Обособена позиция 2: СМР за инсталация и монтаж на електрически кабели,  необходими за свързване на инфраструктурата за зареждане с електроенергия към мрежата /БКТП/
+Обособена позиция 3: Адаптация на пътя, свързан с изграждането на инфраструктура за достъп до зарядните станции за 449 кв. м.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFPR001-2.004-0392-C01</x:t>
-[...101 lines deleted...]
-    <x:t xml:space="preserve">Подобряване на производствения капацитет на предприятието, чрез придобиване на ДМА
+    <x:t>Автоцентър Тим ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR001-3.003-0002-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Провеждане на специфично обучение - Дигитални умения, устойчиво и екологично производство и управление на бизнес процеси в сладкарското производство,                                          
+ на служителите на „Булран“ ЕООД, по проект № BG05SFPR002-1.019-0037-C01 „Насърчаване придобиването на нови умения в Булран ЕООД" чрез нови умения“, по процедура BG05SFPR002-1.019 „НОВИ УМЕНИЯ“ по  Програма „Развитие на човешките ресурси“ 2021-2027.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>СИДИЕС 9 ЕООД</x:t>
-[...80 lines deleted...]
-    <x:t>BG16RFPR001-1.012-1357-C01</x:t>
+    <x:t>Булран ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.019-0037-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Системи за управление на документи и корпоративна информация:
+1. Изграждане на система за защита на информацията в локална мрежа
+2. Изграждане на система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КАПИТАНСКИ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0449-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Внедряване на Решения в областта на ИКТ на Спато ООД
+Обособена позиция №1 Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) 
+Обособена позиция №2 Интегрирана ИКТ система - за архивиране на информация, за управление на съхранението и споделянето на информация и за защита на информацията в локална мрежа </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Спато ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2162-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Закупуване на средства за колективна защита
-Об. позиция 1.
-[...2 lines deleted...]
-1. Бюро, с възможност за регулиране на височината спрямо ръста на служителя- 5 броя.
 Об. позиция 3.
 1. Диван- 2 броя.
 Об. позиция 4.
 1. Модулна кухня- 1 брой.</x:t>
   </x:si>
   <x:si>
     <x:t>МЕТАЛ ИНВЕСТ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR002-1.004-0574-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Доставка и въвеждане в експлоатация на цялостна линия за професионално кухненско оборудване за нуждите на "ФУУДИ" ООД</x:t>
-[...179 lines deleted...]
-Обособена позиция 5: Система за управление на съхранението и споделянето на информация – 1 бр.
+    <x:t>Доставка на Сребърна лента за стопяем елемент Ag99,99 - различни дебелини и размери</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НИКДИМ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0360-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка и монтаж на: 
+ОП 1: Компресор за сгъстен въздух с инверторно управление с изсушител, с мощност: 18.5 kW - 1 бр. и Ресивър с обем: 1000 л. - 1 бр. 
+ОП 2: Локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертор – 90 kWh, към съществуваща соларна система за собствено потребление.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЦИЛКОВ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2366-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Избор на изпълнител за доставка на ЛПС и специално работно облекло, необходими за осъществяване на Дейност 3”</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ТРИАДА ИНЖЕНЕРИНГ ООД
 </x:t>
   </x:si>
   <x:si>
-    <x:t>КОКИКОМ ООД</x:t>
-[...14 lines deleted...]
-    <x:t>Изграждане  и въвеждане в експлоатация фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност минимум 56 kW и система за съхранение на енергия с капацитет минимум 56 kWh, предназначена за покриване на собствените нужди от електроенергия</x:t>
+    <x:t>BG05SFPR002-1.004-0401-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка на оборудване” </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Искрецка Пъстърва ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG14MFPR001-2.002-0022-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПОДОБРЯВАНЕ НА ПРОИЗВОДСТВЕНИЯ КАПАЦИТЕТ НА ПРЕДПРИЯТИЕТО, ЧРЕЗ ПРИДОБИВАНЕ НА ДМА ПО ОБОСОБЕНИ ПОЗИЦИИ, 
+като част от дейностите по Административен договор за безвъзмездна финансова помощ (АДБФП) № BG16RFPR001-1.004-1727-C01 от 22.07.2025 г., процедура BG16RFPR001-1.004 „Подкрепа за семейните предприятия, предприятията от творческите индустрии и занаятите“, финансирана от Европейския съюз чрез Програма "Конкурентоспособност и иновации в предприятията" 2021-2027“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕВРОТРАНС 1 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1727-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на Система за управление на ресурсите (ERP система) (Обособена позиция №1) и/или Изграждане на система за управление на съхранението и споделянето на информация (Обособена позиция №2) и/или Създаване на онлайн магазин (Обособена позиция №3)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВВТ Инженеринг</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1597-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Внедряване и въвеждане в експлоатация на интегрирана информационна система за управление на бизнес процесите в “БАЙ СЪРПРАЙЗ БГ” ЕООД, насочена към дигитализация и оптимизация на основните дейности на предприятието.
+Системата следва да включва следните основни компоненти:
+1. ERP система – за управление на ресурсите на предприятието;
+2. CRM система – за управление на взаимоотношенията с клиенти;
+3. Онлайн магазин – платформа за приемане и обработка на клиентски поръчки чрез интернет."</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">БАЙ СЪРПРАЙЗ БГ ЕООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0262-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на специализиран софтуер „Интуитивна AI платформа за бизнес анализ с комуникация на естествен език – NovaBI“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЮМАРК ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2710-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, внедряване и въвеждане в експлоатация на ERP система за правление на ресурсите и POS система за управление на продажбите на дребно за нуждите на „КЕЙК ТАЙМ“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КЕЙК ТАЙМ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2023-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, внедряване и въвеждане в експлоатация на ERP система за управление на ресурсите и POS система за управление на продажбите на дребно за нуждите на „ ТЕХНИКЪЛ - СТ ЕООД“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕХНИКЪЛ - СТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2027-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, внедряване и въвеждане в експлоатация на ERP система за управление на ресурсите и POS система за управление на продажбите на дребно за нуждите на „ШОКОЛАД – СТ“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ШОКОЛАД - СТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2020-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Интеграция на софтуерна платформа със CRM/ERP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИМОНАС КАРДС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0104-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на ДМА: Настолен компютър All-in-One – 4 броя </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПВМ ПРОЕКТ ИНЖЕНЕРИНГ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2454-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разработване и тестване на прототип на приложение: Тест за изследване на компетентностни модели за предвиждане и оценка на стереотипни ценностни системи: „Когнитивни меметики“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЛП БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0117-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на технологично оборудване за ФЕЦ за производство на електроенергия за собствени нужди на фирма "РЕАЛ ВД" ООД, със следните параметри - 50,5kWp фотоволтаичнa системa и 62кВтч батерии за съхранение.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РЕАЛ ВД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1727-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване, доставка, монтаж и въвеждане в експлоатация на CNC обработващ център за високопроизводителен разкрой (Nesting) с автоматично етикетиране</x:t>
+  </x:si>
+  <x:si>
+    <x:t>а2ме ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-1963</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Топлинно изолиране на производствена сграда на „НИКОЛА СИМОВ - 99“ ООД - гр. Търговище, чрез доставка и монтаж на топлоизолационна система от покривни сандвич панели с топлоизолация от PUR – 300 кв. м.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„НИКОЛА СИМОВ - 99“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1692-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на енергийно ефективни системи в две обособени позиции: Обособена позиция 1: Фотоволтаична електрическа централа ФтЕЦ Обособена позиция 2: Локални съоръжения за съхранение на енергия батерии в комбинация с инвертори</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АрМе ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0464-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">СМР за прилагане на мерки за енергийна ефективност по следните обособени позиции:
+ОП 1 „Топлинно изолиране на покрив"
+ОП 2 „Топлинно изолиране на външни стени“
+ОП 3 „Подмяна на прозорци и външна врата“
+ОП 4 „Изграждане на фотоволтаична централа от 15 kW“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">"АМБУЛАТОРИЯ ЗА ГРУПОВА ПРАКТИКА ЗА ПЪРВИЧНА ДЕНТАЛНА ПОМОЩ МЕДИКЕЪР" ООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0262-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на локални съоръжения за съхранение на енергия в комбинация с инвертори към съществуваща централа</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИС ВАНИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1563-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на мярка по енергийна ефективност в търговско предприятие</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЛЕКТРИК 90 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1513-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Изграждане на инсталация за производство на ел. енергия със съоръжения за съхранение на електроенергия за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРТВИЖЪН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1535-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с мощност 56 kW за собствено потребление, включваща доставка, монтаж, изграждане и въвеждане в експлоатация на фотоволтаични модули, инвертор, конструкция и система за съхранение на електрическа енергия.</x:t>
   </x:si>
   <x:si>
     <x:t>Евелин 2011 ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-2052-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Строително монтажни дейности за повишаване на енергийната ефективност в сграда на фирма „Пламен Петров – П“ ООД по обособени позиции: Обособена позиция 1 (ОП1) – Монтаж на топлоизолационни системи на външните стени – 564 кв.м. Обособена позиция 2 (ОП2) – Подмяна на съществуваща дограма с PVC дограма – 188 кв.м.</x:t>
-[...49 lines deleted...]
-3.Доставка на пособия и съоражения от неръждаема стомана за производство на сладкарски изделия 
+    <x:t>Проектиране и изграждане на фотоволтаична електрическа централа с мощност 25 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДБ СТРОЙ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0141-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждането на фотоволтаична система за собствено потребление с мощност 50 kW и локални съоръжения за съхранение на електрическа енергия с капацитет минимум 60 kWh,  в гр. Хасково, местност "Дерекьой топра" ПИ 77195.20.17“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПЛАСТЕР" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0990-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждането на фотоволтаична система за собствено потребление с инсталирана мощност 20 kW и локални съоръжения за съхранение на електрическа енергия с капацитет минимум 27 kWh, в гр. Хасково, ж.к. Орфей 14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПЛАСТЕР АРТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0998-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на технологично оборудване за ФЕЦ за производство на електроенергия за собствени нужди на фирма МОНЦА-ВН ЕООД, със следните параметри - технологично оборудване за 63,45kWp фотоволтаична система и 61,4kWh батерии за съхранение на енергия."</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МОНЦА- ВН  ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1775-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на рекуперативни блокове за отопление, вентилация и охлаждане (рекуператори) - 4бр.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>КОЛАКОВ-17 ООД</x:t>
-[...52 lines deleted...]
-Обособена позиция 4: Изграждане на система за управление на съхранението и споделянето на информация  – 1 бр.
+    <x:t>Нитекс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0418-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Закупуване, доставка и въвеждане в експлоатация на ДМА и ДНА за оптимизиране на бизнес процесите в  „ТЕХНО ЕНТЕРТЕЙНМЪНТ“ ООД, по следните обособени позиции: 
+Обособена позиция 1:  ДМА - Сървър с база данни и виртуализация - 2 бр.;  Сървър за хостинг - 2 бр.;
+Обособена позиция 2: ДНА - Пакет софтуери за дизайн, 3D моделиране и AI помощни средства с колаборационен модул - 1 бр.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ЕМ ДЖИ ЕМ ЕООД</x:t>
-[...152 lines deleted...]
-    <x:t xml:space="preserve">Изграждане и внедряване на система за архивиране на информация 
+    <x:t>ТЕХНО ЕНТЕРТЕЙНМЪНТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2743-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Определяне на доставчик с три обособени позиции:
+ОП 1. Въжена лебедка съгласно приложена техническа спецификация - 3 бр. 
+ОП 2.Въжена лебедка съгласно приложена техническа спецификация -  1бр. 	
+ОП 3.Въжена лебедка съгласно приложена техническа спецификация - 1 бр. 
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ЮНУЗ ООД</x:t>
-[...124 lines deleted...]
-    <x:t xml:space="preserve">Предметът на процедурата е  предмет избор на изпълнител на дейности по внедряване на интегрирано софтуерно решение, включващо CRM система и въвеждане на модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес/процеса на предоставяне на услуги.
+    <x:t>ГЛОБАЛ ЛИФТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2245-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Определяне на доставчик с четири обособени позиции:
+ОП 1.Крик хидравличен съгласно приложена техническа спецификация - 1 бр. 
+ОП 2.Скоба захватна съгласно приложена техническа спецификация - 1 бр. 
+ОП 3.Скоба захватна съгласно приложена техническа спецификация - 1 бр.	
+ОП 4.Скоба захватна съгласно приложена техническа спецификация - 1 бр.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ДЕВАЛ 2017 ЕООД</x:t>
-[...32 lines deleted...]
-    <x:t xml:space="preserve">Изработване на работен проект, доставка и монтаж на Локално съоръжение за съхранение на електрическа енергия за нуждите на „ЗММ Нова Загора“ АД, гр. Нова Загора
+    <x:t xml:space="preserve">Доставка на електрически стълбищен катерач – 1 бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ИЗБОР НА ИЗПЪЛНИТЕЛ ЗА ИЗГРАЖДАНЕ НА РЕШЕНИЯ В ОБЛАСТТА НА ИКТ включващ: 
+- Изграждане и въвеждане на Система за управление на ресурсите (ERP система);
+- Изграждане и въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система);
+- Изграждане и въвеждане на Система за архивиране на информация.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>„ЗММ Нова Загора“ АД</x:t>
-[...8 lines deleted...]
-    <x:t>BG16RFPR001-2.004-2376-C01</x:t>
+    <x:t>ТОТАЛ-ТЕСТ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1206-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Устойчиво енергийно обновяване на сгради в сферата на търговията и услугите</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АХАТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-4.021-0290-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на интегрирана система за защита на информацията в локална мрежа, архивиране на информация и система за управление на съхранението и споделянето на информация“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Джи М Л - дизайн ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1679-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на интегрирана система за защита на информацията в локална мрежа,  архивиране на информация и система за управление на съхранението и споделянето на информация </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Финпласт ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0597-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване, доставка, монтаж и въвеждане в експлоатация във фирма „ИТС–Ивона" ООД, на „Компресори за сгъстен въздух, вкл. резервоари за сгъстен въздух“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>И Т С - ИВОНА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0586-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване и спцеиализирани софтуерни продукти в областа на архитектурата , с обособени позиции: 1.Доставка на черна техника  3.Доставка за обработване и корекция на визуализация в архитектурата</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БЕЛ АРХ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0804-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Процедура № 1: „Възлагане на научни изследвания и външни услуги, необходими за разработването на иновативен продукт - нов полимерен материал на основата на Polyamid 6 (PA6) чрез използване на добавки, включващи примеси с различна концентрация на рециклиран полиамид 6 (PA6) с 83%-но съдържание на графит“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛМОУЛД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0304-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Закупуване, доставка и въвеждане в експлоатация на  "Комплект фотоапарат с обективи" - 1 бр.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Определяне на доставчик с пет обособени позиции:
+ОП 1. Безкабелен ъглошлайф комплект с 2 бр. батерии и зарядно съгласно приложена техническа спецификация - 2 бр. 
+ОП 2. Безкабелна ударно пробивна машинa комплект с 2 бр. батерии и зарядно съгласно приложена техническа спецификация - 2 бр. 
+ОП 3. Безкабелен гайковерт комплект с батерия и зарядно съгласно приложена техническа спецификация - 1 бр.	
+ОП 4. Безкабелна пробивна машина комплект с батерия съгласно приложена техническа спецификация - 1 бр.
+ОП  5. Кука за повдигане съгласно приложена техническа спецификация- 1 опаковка с минимална товароподемност 1000 кг  и 1 опаковка с минимална товароподемност 2000 кг.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на 1бр. енергийно ефективен охладител на въздух </x:t>
+  </x:si>
+  <x:si>
+    <x:t>КВС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0755-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на ДМА в съответствие със Списъка на допустимите категории активи в областта на енергийната ефективност и използването на енергия от възобновяеми източници по Процедура BG16RFPR001-2.004:
+1. Термопомпи - въздух-въздух - 31kW - 6 броя
+2. Компресори за сгъстен въздух включително резервоари за сгъстен въздух - Конвенционален с изсушител - 15kW - 3 броя</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Зем Холд 2012" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1666-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СТАД - БЛИЗНАКОВ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1537-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изграждане на система от възобновяеми енергийни източници за получаване на електроенергия за собствено потребление“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа за нуждите на Кориантро ООД, във връзка с изпълнението на проект "Подобряване на енергийната независимост и конкурентоспособността на производството чрез възобновяема енергия в Кориантро ООД с Договор № BG16RFPR001-2.004-1791-C01, от 01.01.2026 г. по процедура BG16RFPR001-2.004 „Енергийна ефективност и използване на енергия от възобновяеми източници в предприятията“, финансиран по ОП "Конкурентоспособност и иновации в предприятията" 2021-2027.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Кориантро ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1791-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Създаване и тестване на прототипи и пилотни линии, свързани с разработването на продуктовата иновация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВОДСТРОЙ ПЛОВДИВ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0351-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и инсталация на ДМА за нуждите на Булпласт – М ЕООД </x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛПЛАСТ-М ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1993-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване и въвеждане в експлоатация на оборудване по обособени позиции:
+1.Обособена позиция 1 : Резервоар (ресивър) за сгъстен въздух с обем 3000 l; 
+2.Обособена позиция 2: Конвенционален компресор с мощност 45 kW
+3.Обособена позиция 3: Изсушител на сгъстен въздух за компресор 45 kW.  
+4.Обособена позиция 4 : Централизирано управление на системи за сгъстен въздух - 1бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АСТРОИДА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1333-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на Роботизирана линия за фосфатиране с пречиствателна станция </x:t>
+  </x:si>
+  <x:si>
+    <x:t>М + С ХИДРАВЛИК АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0012-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на термопомпи – 3 броя.
+Доставка и монтаж на енергийно ефективни изолационни системи на сграда.
+Обособена позиция 1. Термопомпена система въздух-вода с мощност 26 kW – 1 брой;
+Обособена позиция 2. Термопомпа въздух-въздух с мощност 16.1 kW – 2 броя;
+Обособена позиция 3. Подобряване на енергийната ефективност на сграда чрез:
+Топлоизолационна плоча от XPS -18 кв.м, топлоизолационна плоча от EPS – 127 кв.м. и Сандвич панел с топлоизолация от PUR за топлоизолиране на покриви 160 кв.м.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Системи и техника за сигурност" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1534-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Процедура № 1: Изпълнение на строително – монтажни работи (СМР) по подобряване на енергийната ефективност в производствената база на „Туристстрой – Царацово“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ТУРИСТСТРОЙ - ЦАРАЦОВО" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1472-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на интегрирана система за управление на бизнес процеси за нуждите на СЪНСЕТ КАФЕ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СЪНСЕТ КАФЕ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0821-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за изграждане на Локално съоръжение за съхранение на електроенергия (ЛСС) с капацитет от 5.08 МWh, и максимална активна мощност отдавана към мрежата 2.4 МW, като част от комбиниран проект към изградена и пусната в експлоатация фотоволтаична електроцентрала (ФвЕЦ) с мощност 3.0 МW за производство на електроенергия от ВЕИ (слънчева енергия)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Пи Ви Вижън ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.004-1736</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Осигуряване на социални придобивки за работещите: Доставка на кухненско и офис - обзавеждане</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СКАЙ МОНТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0628-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на решения в областта на ИКТ по обособени позиции: ОП 1: Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) - 1 бр., Въвеждане на модул/система за управление на складовото стопанство (WMS) - 1 бр., Въвеждане на система за управление за бизнес анализи(Business intelligence) - 1 бр.; ОП 2: Въвеждане на модул/система за управление на продажбите на дребно(Point-of-sale) - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Еделвайс-93 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0347-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Осигуряване на социални придобивки за работещите, вкл. ремонт и оборудване на места за отдих, рехабилитация, спорт, хранене и почивка в предприятията и др“, 
+с предмет: „Доставка и монтаж на 
+1.	Фургон за отдих, хранене, почивка и преобличане - 1 бр.“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПИТОН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1182-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на ДМА
+ПО ОБОСОБЕНИ ПОЗИЦИИ: 
+ОП1 Доставка на компютърна конфигурация - 3 БР
+ОП 2 Доставка на компютърна конфигурация - 1 БР
+ОП 3  Доставка на ПРОФЕСИОНАЛНЕ МОНИТОР - 4 БР.
+ОП 4 Доставка на лазерно цветно м.ф. устройство А3 -1БР.
+ОП 5 Доставка на плотер със скенер - 1БР.
+ОП 6 Доставка на преносим компютър- 2 БР.
+ОП 7 Доставка на  мобилен СМАРТФОН - 1 БР
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЙВИ АРХ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2486-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предмет на предвидената процедура	Обект на процедурата	Приложим нормативен акт	Действия
+Доставка, монтаж, настройка и въвеждане в експлоатация на оборудване за разширение на съществуваща фотоволтаична система за собствено потребление и изграждане на система за съхранение на електрическа енергия за нуждите на хотелски комплекс. Процедурата включва доставка на фотоволтаични панели, конструкция, свързващи компоненти, система за съхранение на енергия (батерия), комуникационно оборудване, електроразпределителни компоненти, монтажни дейности, настройка и пуск в експлоатация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>САН ПРОПЪРТИС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0261-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане и внедряване на ИКТ решение, представляващо единна интегрирана информационна система, включваща следните функционално свързани модули:
+•	система за управление на складовото стопанство (WMS); 
+•	система за управление на производството; 
+•	система за архивиране на информация. 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Плутон Инвест ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1418-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на система за сгъстен въздух, състояща се от 1 брой компресор с инверторно управление с изсушител и 1 брой ресивър</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕТАЛ ГРУП ЕЛИТ 2006 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1049-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> „СЪЗДАВАНЕ И ТЕСТВАНЕ НА ПРОТОТИПИ И ПИЛОТНИ ЛИНИИ, СВЪРЗАНИ С РАЗРАБОТВАНЕТО НА ПРОДУКТОВА ИНОВАЦИЯ - ИНОВАТИВНИ 
+КОЗМЕТИЧНИ ПРОДУКТИ (КРЕМ И СЕРУМ) НА БАЗА НА ROSEPROINN СИСТЕМАТА“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕКОМААТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0241-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на 1 бр  Апарат за фокусирана високоинтензивна магнитна терапия
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕДИЦИНСКИ ЦЕНТЪР ХИПОКРАТ - Н ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2554-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и инсталация на CNC пробивен център – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХАРМОНТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-1340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>доставка на мебели за ресторант</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЮ ШИЛД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2421-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка , монтаж и въвеждане в експлоатация на 2бр термопомпи въздух-вода и придружаваща екипировка с обща топлинна мощност 100 kW .</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕН ТИ ЕН - БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0270-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, дизайн и софтуерно разработване на иновативни функционалности - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на енергийната ефективност на УЗУНОВ 90 АНИМАЛПЕТС ООД, структуриранa в две обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>УЗУНОВ 90 АНИМАЛПЕТС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0547-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на СМР за: Обособена позиция 1 - „Внедряване на съвременни технически решения за енергийна ефективност на сградата – изолиране на външните стени, покрив, подмяна на дограмата“ Обособена позиция 2 - „Изграждане на термопомпена и рекуперативна вентилационна инсталации“ Обособена позиция 3 - „Инсталиране на локални съоръжения за съхранение на енергия батерии в комбинация с инвертори“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АЛНИ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0226-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и пускане в експлоатация на ДМА: Компресор за сгъстен въздух с инверторно управление – 2 бр. и Ресивър за сгъстен въздух – 2 бр.  и Изсушител за сгъстен въздух – 2 бр.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МОНТАЖИ ПРОБГ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0108-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и внедряване на интегрирана информационна система, включваща CRM система и система за бизнес анализи (BI)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФЕЛДЕР ГРУП БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0125-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждането на фотоволтаична система за собствено потребление с инсталирана мощност 20 kW и локални съоръжения за съхранение на електрическа енергия с капацитет минимум 50 kWh, в производствена база „РЕА-Елена Будовска“,гр. Хасково</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РЕА - Елена Будовска ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0991-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на локално съоръжение за съхранение на енергия батерия в комбинация с инвертор 102,4kW.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АВТОКОМФОРТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0003-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изграждане на нова фотоволтаична инсталация 55kw.за производство на енергия от ВЕИ за собствено потребление в комбинация с локални съоръжения за съхранение на енергия (батерии)“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>БЕЙКЪЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0024-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ДМА за енергийна ефективност: ОП1 - Рекуперативни блокове за отопление вентилация охлаждане - 3 броя, ОП2 - Термопомпи - 2 броя, ОП3 - Компресор за сгъстен въздух вкл. резервоар за сгъстен въздух - 1 брой</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТС Холдинг Груп ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0161-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на 3 броя термопомпи " въздух-вода"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТНА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0813-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на фотоволтаична централа на покрива на сграда на „М-ТЕКС РЕЦИКЛИРАНЕ НА ТЕКСТИЛ “ ООД за производство на електроенергия собствени нужди </x:t>
+  </x:si>
+  <x:si>
+    <x:t>М-ТЕКС РЕЦИКЛИРАНЕ НА ТЕКСТИЛ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1373-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, доставка и изграждане на фотоволтаична електрическа централа за собствено потребление с мощност 50 kW и батериен блок с капацитет 51 kWh, включително
+присъединяване, пуск и въвеждане в експлоатация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АКЮРЪСИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0103-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 60 kW за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НН ЕЛЕКТРОНИК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0904-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 50 kW за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПЕРФЕКТ ПЛАСТ ВЕЛИКИ ПРЕСЛАВ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0745-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) с мощност 55 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФРИНА - КМ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0501-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на нови дигитални решения с цел повишаване нивото на дигитализация в СТРОЙМАРКЕТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТРОЙМАРКЕТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1861-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на дейностите по административен договор № BG16RFPR001-2.004-2069-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДМТех ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2069-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Неотложен и необходим ремонт за подобряване на енергийната ефективност в сграда, собственост на „Актив инвест груп“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Актив инвест груп ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1218-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> "Неотложен и необходим ремонт за подобряване на енергийната ефективност в сграда“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВСД Сервиз</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2720-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 55 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕБЕЛИ СПАС ДИЗАЙН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0051-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Проектиране и изграждане на фотоволтаична инсталация с мощност 30 kW и система за съхранение на енергия с капацитет минимум 60 kWh предназначени за собствено потребление </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Идея Хоум ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0347-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична система 50 kW за производство на електроенергия за собствено потребление и система за съхранение на електрическа енергия 200 kWh.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КРЕС-Д ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0095-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 60 kWp за собствено потребление </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЮНЕЛ ИНВЕСТ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1491-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">СМР за изграждане на фотоволтаична електрическа централа с мощност 29,580 kW (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"БИЗНЕС НЕДЕВИ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0290-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Енергийна ефективност и използване на енергия от възобновяеми източници в „Дръстър Инженеринг“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дръстър Инженеринг ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1866-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на обзавеждане и оборудване за провеждане на дейности за Фондация "Св. Пимен Зографски - Национална художествена академия"</x:t>
   </x:si>
   <x:si>
     <x:t>НАЦИОНАЛНА ХУДОЖЕСТВЕНА АКАДЕМИЯ</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-1.001-0066-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение "Каритас София"</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMPR001-2.001-0007-C03</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
@@ -1301,1741 +1371,1809 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E99"/>
+  <x:dimension ref="A1:E103"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46188</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46174</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46188</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46175</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46188</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46175</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46188</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46178</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46188</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46181</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46188</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46181</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46188</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46181</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46188</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46181</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46188</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46181</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46188</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46181</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46188</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46181</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46188</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46181</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46188</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46181</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46188</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46181</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46189</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46182</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46189</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46182</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46189</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46181</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46189</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46181</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46189</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46182</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46189</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46182</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46189</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46182</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46189</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46182</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46189</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46182</x:v>
+        <x:v>46197</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46189</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46182</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46189</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46182</x:v>
+        <x:v>46197</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46189</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46182</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46190</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46183</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46190</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46183</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46190</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46183</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46190</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46183</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46190</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46183</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46190</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46183</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46190</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46183</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46190</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46183</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46190</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46183</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46190</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46183</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46190</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46178</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46190</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46178</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46190</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46183</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46191</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46184</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46191</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46181</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46191</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46182</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46191</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46181</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46191</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46181</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46191</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46181</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46191</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46177</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46191</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46184</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46191</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46184</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46191</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46184</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46191</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46184</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46191</x:v>
+        <x:v>46214</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46184</x:v>
+        <x:v>46207</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46191</x:v>
+        <x:v>46214</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46184</x:v>
+        <x:v>46207</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46191</x:v>
+        <x:v>46214</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46183</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46191</x:v>
+        <x:v>46214</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46183</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46191</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46183</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46192</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46183</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46192</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46183</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46192</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46184</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46192</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46184</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46192</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46185</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46192</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46185</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46192</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46185</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46192</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46185</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46192</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46185</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46192</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46185</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46192</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46185</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46194</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46187</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46194</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46182</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46195</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46187</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46195</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46185</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46195</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46185</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46195</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46185</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46195</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46185</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46195</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46185</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46195</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46185</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46195</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46185</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46195</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46185</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46195</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46184</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46195</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46183</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46195</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46178</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46195</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46178</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46195</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46178</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46195</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46178</x:v>
+        <x:v>46207</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
-        <x:v>46195</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B85" s="2">
-        <x:v>46178</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="D85" s="0" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="E85" s="0" t="s">
         <x:v>243</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="2">
-        <x:v>46195</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B86" s="2">
-        <x:v>46178</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="2">
-        <x:v>46195</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B87" s="2">
-        <x:v>46178</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="2">
-        <x:v>46195</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B88" s="2">
-        <x:v>46178</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="2">
-        <x:v>46196</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B89" s="2">
-        <x:v>46184</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="2">
-        <x:v>46196</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B90" s="2">
-        <x:v>46184</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="2">
-        <x:v>46197</x:v>
+        <x:v>46221</x:v>
       </x:c>
       <x:c r="B91" s="2">
-        <x:v>46185</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:5">
       <x:c r="A92" s="2">
-        <x:v>46197</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B92" s="2">
-        <x:v>46185</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:5">
       <x:c r="A93" s="2">
-        <x:v>46200</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B93" s="2">
-        <x:v>46185</x:v>
+        <x:v>46207</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:5">
       <x:c r="A94" s="2">
-        <x:v>46200</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B94" s="2">
-        <x:v>46185</x:v>
+        <x:v>46208</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:5">
       <x:c r="A95" s="2">
-        <x:v>46202</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B95" s="2">
-        <x:v>46185</x:v>
+        <x:v>46208</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:5">
       <x:c r="A96" s="2">
-        <x:v>46202</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B96" s="2">
-        <x:v>46185</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:5">
       <x:c r="A97" s="2">
-        <x:v>46204</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B97" s="2">
-        <x:v>46184</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:5">
       <x:c r="A98" s="2">
-        <x:v>46290</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B98" s="2">
-        <x:v>46175</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:5">
       <x:c r="A99" s="2">
+        <x:v>46225</x:v>
+      </x:c>
+      <x:c r="B99" s="2">
+        <x:v>46210</x:v>
+      </x:c>
+      <x:c r="C99" s="0" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="D99" s="0" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="E99" s="0" t="s">
+        <x:v>282</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="100" spans="1:5">
+      <x:c r="A100" s="2">
+        <x:v>46226</x:v>
+      </x:c>
+      <x:c r="B100" s="2">
+        <x:v>46211</x:v>
+      </x:c>
+      <x:c r="C100" s="0" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="D100" s="0" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="E100" s="0" t="s">
+        <x:v>285</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="101" spans="1:5">
+      <x:c r="A101" s="2">
+        <x:v>46230</x:v>
+      </x:c>
+      <x:c r="B101" s="2">
+        <x:v>46209</x:v>
+      </x:c>
+      <x:c r="C101" s="0" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="D101" s="0" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="E101" s="0" t="s">
+        <x:v>288</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="102" spans="1:5">
+      <x:c r="A102" s="2">
+        <x:v>46290</x:v>
+      </x:c>
+      <x:c r="B102" s="2">
+        <x:v>46175</x:v>
+      </x:c>
+      <x:c r="C102" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="D102" s="0" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="E102" s="0" t="s">
+        <x:v>291</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="103" spans="1:5">
+      <x:c r="A103" s="2">
         <x:v>46317</x:v>
       </x:c>
-      <x:c r="B99" s="2">
+      <x:c r="B103" s="2">
         <x:v>45671</x:v>
       </x:c>
-      <x:c r="C99" s="0" t="s">
-[...6 lines deleted...]
-        <x:v>281</x:v>
+      <x:c r="C103" s="0" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="D103" s="0" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="E103" s="0" t="s">
+        <x:v>294</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Tenders and Offers</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Area</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>