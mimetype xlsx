--- v3 (2026-07-08)
+++ v4 (2026-07-28)
@@ -1,1010 +1,1003 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6607d6aa94ca483c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/85092772322d44359f3317bc568d7805.psmdcp" Id="Rf3c932c790f549e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa40d621dd594952" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/15947d396c20426797baa3d3820477f6.psmdcp" Id="R9952ac51e6c34920" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Tenders and Offers" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Offers submission deadline</x:t>
   </x:si>
   <x:si>
     <x:t>Announcement date of procedure for external assignment</x:t>
   </x:si>
   <x:si>
     <x:t>Procedure subject</x:t>
   </x:si>
   <x:si>
     <x:t>Beneficiary</x:t>
   </x:si>
   <x:si>
     <x:t>Contract registration number</x:t>
   </x:si>
   <x:si>
-    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 32 kW за собствено потребление</x:t>
-[...30 lines deleted...]
-Обособена позиция 3: Адаптация на пътя, свързан с изграждането на инфраструктура за достъп до зарядните станции за 449 кв. м.
+    <x:t>Строително-монтажни работи по: ОП1 – Фотоволтаична електроцентрала, ОП2 –Енергийно-ефективни прозрачни ограждащи конструкции, ОП3 - Локално съоръжение за съхранение на енергия  (батерия в комплект с инвертор)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Пастили ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0044-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на: система за защита на информацията в локална мрежа; система за архивиране на информация; система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Логикус ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1488-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и въвеждане в експлоатация на Система за управление на взаимоотношенията с клиенти (CRM система) -1бр. и на модул/система за управление на производството – 1бр., </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ЕТ АНДИ-АНИ ИВАНОВА
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Автоцентър Тим ЕООД</x:t>
-[...6 lines deleted...]
- на служителите на „Булран“ ЕООД, по проект № BG05SFPR002-1.019-0037-C01 „Насърчаване придобиването на нови умения в Булран ЕООД" чрез нови умения“, по процедура BG05SFPR002-1.019 „НОВИ УМЕНИЯ“ по  Програма „Развитие на човешките ресурси“ 2021-2027.
+    <x:t>BG16RFPR001-1.012-0525-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на 1.Акум. гайковерт с Окомплектовка-600,33 2.Акум. ъглошлайф с Окомплектовка-650.18 3.Акум. Перфоратор с Окомплектовка в Куфар-1223,26 4.Акум.н импакт с Окомпл.-429,91 5.Акум. нитачка с Окомпл.-1065.19 6.Акум. ножица за рязане наламарина с Окомпл.-618.24 7.Акум. мултишлайф с Окомпл.-469,96 8.Акум. прожекторс Окомпл.-948,87 9.Акум. верижен трион с Окомпл.-1009,37 10.Алуминиево скеле-2113,33 11.Зелен многолинеен лазер с Окомпл.-656,41 12.Монофазен инвенторен генератор с BLUETOOTH-2211,33 13.Заваръчен инверторен апарат с шлем-335,62 14. магнитна ролетка 8 м-35,41 15.количка с инструменти-2298,68 16.Акум уд. Винтоверт-209,63 17.Комплект отвертки високоволтови-74,35 18.Комплект отвертки 12 бр.-с двукомп. дръжка за завиване при по-големи усилия.-45,08 19.Лазерна ролетка- за изм. на разст. без опр. повърхност и на прецизно разст. от опр. повърхност.-198,43 20.Клещи комбинирани-за работа под напрежение-92,72 21.Уред за изтегляна на полиестерни кабели-126,72 (Прекратена)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Спец Тим ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1722-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на ИКТ системи:
+Обособена позиция №1: Въвеждане на система за управление на ресурсите (ERP система)
+Обособена позиция №2: Въвеждане на система за бизнес анализи (Business Intelligance система)
+Обособена позиция №3: Изграждане на система за управление на съхранението и споделянето на информация
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Булран ЕООД</x:t>
-[...63 lines deleted...]
-    <x:t xml:space="preserve">ТРИАДА ИНЖЕНЕРИНГ ООД
+    <x:t>АВС КОНСУЛТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1180-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Избор на изпълнител за доставка, внедряване и въвеждане в експлоатация на информационни системи и решения за дигитализация и защита на информацията в предприятието" в 3 обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПИП ГРУП КОНСУЛТ" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2303-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на химически продукти</x:t>
+  </x:si>
+  <x:si>
+    <x:t>и.Д. Сълюшън Къмпани ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0383</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на ДМА, както следва:
+1. Компресор за сгъстен въздух с инверторно управление (1 бр.);
+2. Изсушител на сгъстен въздух (1 бр.);
+3. Ресивър (1 бр.)“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>САНДИ 95 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0677-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за въвеждане на съвременни информационни и комуникационни технологии:
+Обособена позиция 1: Създаване на онлайн магазин
+Обособена позиция 2: Въвеждане на Система за управление на ресурсите (ERP система)
+Обособена позиция 3: Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система)
+Обособена позиция 4: Въвеждане на система за бизнес анализи (Business Intelligence система)
+Обособена позиция 5: Изграждане на система за архивиране на информация
 </x:t>
   </x:si>
   <x:si>
-    <x:t>BG05SFPR002-1.004-0401-C01</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">„Доставка на оборудване” </x:t>
+    <x:t>Аква Белла Къмпани ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1281-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, внедряване и въвеждане в експлоатация на уеб базирани ИКТ решения: 
+Обособена позиция № 1 – Система за управление на взаимоотношенията с клиенти (CRM система) – 1 бр.; 
+Обособена позиция № 2 – Модул/система за управление на производството – 1 бр.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕКЗАЛТО</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0240-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на Термопомпи VRF система за директно изпарение, 2 броя, по 45 kW всяка</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДАФО ДИЗАЙН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1998-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за доставка, внедряване и въвеждане в експлоатация на интегрирани информационни системи и решения за дигитализация и защита на информацията в предприятието в 3 обособени позиции
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"БЮТИФОРС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1747-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на ДМА, както следва:
+1. Компресор за сгъстен въздух с инверторно управление (2 бр.)
+2. Изсушител на сгъстен въздух (2 бр.)
+3. Ресивър с въздушен обем 500л (1 бр.) 
+4. Ресивър с въздушен обем 1000л (1 бр.)“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФОЛИАРТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0818-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на лицензи за софтуер на Adobe-30 бр. за 36 месеца абонамент</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СРЕДНО УЧИЛИЩЕ "ВАСИЛ ЛЕВСКИ"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-1.015-1707-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Енергийна ефективност и използване на енергия от възобновяеми източници в „Дръстър Инженеринг“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дръстър Инженеринг ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1866-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична електрическа централа с номинална мощност 50 kW за производство на енергия от ВЕИ за собствено потребление, в комбинация с локална система за съхранение на енергия с капацитет не по-малък от 50 kWh“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРЕСТИЖ МЕБЕЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0002-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на Термопомпа въздух-вода - 1 бр.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕРГОДИЗАЙН" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1558-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на системи за управление на документи и корпоративна информация“, включващ:
+1.	Изграждане на система за архивиране на информацията;
+2.	Изграждане на система за защита на информацията в локална мрежа;
+3.	Изграждане на система за управление на съхранението и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ОМЕГА ПРОФИТ ГРУП
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1258-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на решения в областта на ИКТ по обособени позиции:
+ОП 1: Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) - 1 бр.
+Въвеждане на система за бизнес анализи (Business Intelligence система) – 1 бр.
+ОП 2: Изграждане на система за архивиране на информация – 1 бр.
+Изграждане на система за управление на съхранението и споделянето на информация – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИКРИЛ Консулт ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1016-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разходи за закупуване на обурудване</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНВИКТОС 108 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1952-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на високотехнологично оборудване по обособени позиции, както следва:
+Обособена позиция 1: 
+Шприц машина - вид 1 - 2 бр.
+Шприц машина - вид 2 - 1 бр. 
+Обособена позиция 2: Софтуерна платформа за мониторинг, анализ и оптимизация на производствените процеси – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Джи Пласт“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0318-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на термопомпени системи въздух-въздух за Мострена зала „РУДИ АН“ в гр. Варна – 4 броя</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РУДИ АН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1365-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на ИКТ решение за нуждите на „МАЙСТОР ПЕКАР ВАРНА“ ООД, включващо:
+1. „Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)“;
+2. „Въвеждане на модул/ система за управление на веригата за доставки на суровини/ материали/ компоненти/ продукти за производствения процес“;
+3. „Въвеждане на модул/ система за управление на складовото стопанство (WMS)“;
+4. „Въвеждане на модул/ система за управление на производството“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МАЙСТОР ПЕКАР ВАРНА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2411-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на 4 броя системи/модули за нуждите на КРИДО К ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КРИДО К ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2184-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Извършване на ИКТ услуги по следните обособени позиции:
+ОП 1 Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система)
+ОП 2 Въвеждане на модул/система за управление на производството
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ШААЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0500-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на следните информационни и комуникационни технологии:
+OП 1 - Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) - 1 бр.
+ОП 2 - Въвеждане на модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес - 1 бр.
+ОП 3 - Изграждане на система за архивиране на информация - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Кофибейз България" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1228-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане на съвременни информационни и комуникационни технологии (ИКТ) във връзка с изпълнение на Договор № BG16RFPR001-1.012- 0642-C01/27.01.2026 г. с бенефициент „РАВАН 2001” ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАВАН 2001 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0642-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">РАЗХОДИ ЗА УСЛУГИ И РЕШЕНИЯ ВОБЛАСТТА НА ИКТ:
+Въвеждане на модул/система за управлениена веригата за доставки на суровини/материали/компоненти/продукти запроизводствения процес (1 * 8085.57)
+Въвеждане на модул/система за управлениена складовото стопанство (WMS) (1 *8352.46)
+Въвеждане на модул/система за управлениена продажбите на дребно (Point-of-Saleсистема) (1 * 7361.58)
+Въвеждане на система за бизнес анализи(Business Intelligence система) (1 * 8344.28)
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СИЛИКО" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0772-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на системи за управление на бизнес процесите</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Алфа акаунтинг 2019" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0115-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на контейнери:
+1. Контейнер (1 вид)- 2  броя;
+2. Контейнер (2 вид)- 2  броя.</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ПАПИР БГ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1535-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане и въвеждане на съвременни информационни и комуникационни технологии (ИКТ) във връзка с изпълнение на Договор № BG16RFPR001-1.012- 0747-C01/27.01.2026 г. с бенефициент „ТЕО МОРИС - БЪЛГАРИЯ ЕООД“, финансиран по процедура BG16RFPR001-1.012 „Дигитализация на предприятията“, Програма „Конкурентоспособност и иновации в предприятията“ 2021–2027 г.“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕО МОРИС-БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0747-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане и въвеждане на съвременни информационни и комуникационни технологии (ИКТ) във връзка с изпълнение на Договор № BG16RFPR001-1.012- 1582-C01/27.01.2026 г. с бенефициент „НЮ ХОУМ СОФА“ ООД, финансиран по процедура BG16RFPR001-1.012 „Дигитализация на предприятията“, Програма „Конкурентоспособност и иновации в предприятията“ 2021–2027 г.“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЮ ХОУМ СОФА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1582-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на локална система за съхранение на електрическа енергия с капацитет 120 kWh, в комбинация с инверторна система с номинална мощност 120kw в „ИМЕКС ТРЕЙД“ ООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ИМЕКС ТРЕЙД" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0481-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на 3 бр. енергийно ефективни охладители на въздух, всеки с охлаждаща мощност от поне 40 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Роял Фуудс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1337-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на 1 бр. енергийно ефективен охладител на въздух, с охлаждаща мощност поне 40 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Бест Хотелс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1842-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Създаване и тестване на прототип, свързан с разработването на продуктова (услуга) иновация - Уеб базирано приложение за извършване на счетоводни услуги</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХЮМАНКОНСУЛТИНГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0213-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на мебели по проект BG-RRP-1.015 ,,Училищна STEM среда" и сключен договор номер BG-RRP-1.015-2288-CO1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОСНОВНО УЧИЛИЩЕ "ВАСИЛ ЛЕВСКИ"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-1.015-2288-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ИНОВЕКС ПАРТНЪРС ГРУП" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0856-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ НИК-ПЛАСТИК - ВАЛЯ ПЕТРОВА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0010-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на стъклария </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРОФЕСИОНАЛНА ГИМНАЗИЯ ПО ХРАНИТЕЛНО - ВКУСОВИ И ХИМИЧНИ ТЕХНОЛОГИИ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-3.008-0008-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 40 kW за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"КМХ - АУТО" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2704-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Проектиране и изпълнение на фотоволтаична електроцентрала с инсталирана мощност минимум 20 kW и система за съхранение на електрическа енергия с капацитет минимум 20 kWh“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Електрофинес строй ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0363-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Проектиране и изпълнение на дейностите по административен договор № BG16RFPR001-2.004-0361-C01“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Пчеларски Център - Южен Еднолично дружество с ограничена отговорност</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0361-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМР за прилагане на мерки за енергийна ефективност по следните обособени позиции:
+ОП 1 „Топлинно изолиране на външни стени и под“
+ОП 2 "Подмяна на външни прозорци и остъклени врати, с рамка от алуминий с прекъснат топлинен мост“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПРОВАД ПЛОД" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0440-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> „Доставка и монтаж на фотоволтаична система и енергийно ефективни прозрачни ограждащи конструкции, обособени в две позиции“
+•  Обособена позиция № 1: Доставка и монтаж на фотоволтаична система с инвертори. 32 KW
+•  Обособена позиция № 2: Доставка и монтаж на енергийно ефективни прозрачни ограждащи конструкции – алуминиева дограма с прекъснат термомост. 145 кв.м
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗЕЙНТЕКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0999-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дейности за осигуряване на Енергийна ефективност: 
+Обособена позиция 1: Изграждане на Фотоволтаични панели в комбинация с инвертори с мощност 24 kW
+Обособена позиция 2: Изграждане на Локални съоръжения за съхранение на енергия батерии в комбинация с инвертори с мощност 48 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАЙ 2018 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1193-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Проектиране и изграждане на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление с инсталирана мощност 20 kW и локално съоръжение за съхранение на електрическа енергия с капацитет минимум 20 kWh в „МЕНЛИ КНАЙФ“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МЕНЛИ КНАЙФ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1245-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на Чилъри - 2 бр., за целите на проект BG16RFPR001-2.004-1560-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ЕЛЕКТРОСТАРТ“ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1560-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изграждане на фотоволтаична електрическа инсталация за собствено потребление с номинална мощност 55 kW (инсталирана DC мощност 55,080 kWp) и батерийна система с номинален капацитет 56,32 kWh“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>БЕЙКЪЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0024-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предоставяне на услуги по внедряване на съвременни софтуерни решения в областта на информационните и комуникационни технологии (ИКТ), с цел повишаване нивото на дигитализация, ефективността и интегрираното управление на бизнес процесите в УАН ГИФТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>УАН ГИФТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0530-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Възлагане на научни изследвания – изграждане и тестване на прототип на иновативна платформа за автоматизирано диагностициране на заболявания чрез изкуствен интелект и компютърно зрение</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Коуд Рънърс ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0114-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Доставка и монтаж на локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертор/и по АДБФП  BG16RFPR001-2.004-2218-C01 „Изграждане на локални съоръжения за съхранение на енергия в “Георги Венциславов 2005“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГЕОРГИ ВЕНЦИСЛАВОВ - 2005 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2218-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане  на фотоволтаична електрическа централа (ФтЕЦ) с инсталирана мощност 60 kW, предназначена за производство на електроенергия за собствено потребление. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>АГРОМАШИНА ГРУП ПАЗАРДЖИК</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0840-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дезинфекция, дезинсекция и дератизация (ДДД) за сигурни зони в РПЦ София и РПЦ Харманли - МОМ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Държавна агенция за бежанците при Министерския съвет (ДАБ при МС)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-1.003-0002-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ДЖИ ТИ КАПИТАЛ' ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2114-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на енергоефективно оборудване (VRF/VRV системи и термопомпи въздух–въздух) за търговските обекти на ПОТРЕБИТЕЛНА КООПЕРАЦИЯ „НАПРЕДЪК“, гр. Варна“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПОТРЕБИТЕЛНА КООПЕРАЦИЯ НАПРЕДЪК Кооперация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0171-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа ФтЕЦ 55KW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕМИЛИОНИ 2019 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2276-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Проектиране и изграждане на фотоволтаична система за собствено потребление с изходяща мощност АС минимум 60 kW и локални съоръжения за съхранение на електрическа енергия с капацитет минимум 60 kWh, в производствена база „Еврохолд Финанс“ ЕООД , находяща се в гр. Враца, ул.“Илинден“ № 5 </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Еврохолд финанс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1257-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и монтаж на топлоизолационни системи от сандвич панели за покриви
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЪ ПОЙНТ СТОНЕ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2189-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на ЛОКАЛНИ СЪОРЪЖЕНИЯ ЗА СЪХРАНЕНИЕ НА ЕНЕРГИЯ (БАТЕРИИ) В КОМБИНАЦИЯ С ИНВЕРТОР/И.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НАЙД - ДЕ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2644-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на ЛОКАЛНИ СЪОРЪЖЕНИЯ ЗА СЪХРАНЕНИЕ НА ЕНЕРГИЯ (БАТЕРИИ) В КОМБИНАЦИЯ С ИНВЕРТОР/И</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КА ЕМ-ВАРНА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0930-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на топлоизолационни системи за външни стени и подове към външен въздух: ТИ плоча от EPS,</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОДЕСОССТРОЙ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1357-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на 100 kW локални съоръжения за съхранение на енергия - батерии в комбинация с инвертори за нуждите на Кариби ЕООД, в рамките на ДБФП BG16RFPR001-2.004-0181-C01.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КАРИБИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0181-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Инженеринг – проектиране и изграждане на обществена пералня за пране на хотелско, болнично и друг вид обществено пране в УПИ XXIII-44, XXIV-45, XXV-46, XXVI-47 и XXVII-48, кв.331а, по плана на гр. Ямбол</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“ДСГ България” ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0029-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на Фотоволтаична централа с мощност до 60 kWp за собствени нужди, върху покриви на  СПА Комплекс "Свети Георги", с. Балдево, община Гърмен.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>УРУМОВ - 2 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1024-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и внедряване на ИКТ решения за дигитализация на дейността на „СКАРАТА“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Скарата ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0163-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител във връзка с изпълнение на АД № BG16RFPR001-1.012-0308-C01 с две обособени позиции
+Обособена позиция 1:
+• Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система)
+• Въвеждане на система за бизнес анализи (Business Intelligence система)
+• Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система)
+Обособена позиция 2:
+• Изграждане на система за архивиране на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЛДИДЖИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0308-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на термопомпена VRF система за нуждите на „Стрийт парк“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТРИЙТ ПАРК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2055-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване за внедряване на мерки за енергийна ефективност</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СИТИ НОВЕЛ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2339-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, внедряване, конфигуриране, обучение и гаранционна поддръжка на „AI Maintenance Assistant – Интелигентна система за прогнозна диагностика, анализ и подпомагане на техническата поддръжка чрез изкуствен интелект</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДАНЛЕКС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0614-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Интегрирани системи за управление на бизнес процесите в "Диалдент 2000 ЕООД"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Диалдент 2000 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0336-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на 1 брой портално подемно съоръжение за въвеждане на нов процесов модел в производството на строителни и декоративни скални материали</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЙОТОВ СТОУН ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-0702</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изграждане на нова фотоволтаична инсталация за производство на енергия от ВЕИ за собствено потребление (Фотоволтаични панели в комбинация с инвертори) с мощност 150 kW“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНВЕНТИКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0154-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на Фотоволтаична електрическа централа 50kWp за собствени нужди и локално средство за съхранение на електроенергия. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СЪН СИС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1824-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на фотоволтаична система за производство на електрическа енергия за собствени нужди, състояща се от фотоволтаични панели, хибридни инвертори, носеща конструкция, кабели и всички необходими компоненти за нормалното функциониране на системата, с обща инсталирана мощност 150 kWp“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Мартис 09 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0672-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на батерия 215 kW с инвертор</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ФОРС - 81 ООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0664-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на рекуперативни блокове за отопление, вентилация и охлаждане (рекуператори) - 4бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Нитекс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0418-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">СМР по прилагане на мерки за енергийна ефективност по външните ограждащи конструкции на производствената сграда на ДЕТЕЛИНА 2007 ЕООД, които включват:
+- Топлоизолационна система за външни стени и подове към външен въздух –
+доставка и монтаж на топлоизолационни плочи от минерална вата, вкл. лепило, механично закрепване с дюбели, армираща шпакловка със стъклотекстилна мрежа, грунд и финишно покритие, обработка на ъгли, водооткапи и детайли;
+- Прозрачни ограждащи конструкции – доставка и монтаж на прозорци и врати с рамка от алуминий с прекъснат топлинен мост, остъклени със стъклопакет с нискоемисионно стъкло, вкл. демонтаж на съществуваща дограма, обръщане на страници, подпрозоречни поли и уплътняване.
+- Прозрачни ограждащи конструкции – доставка и монтаж на прозорци и врати с рамка от екструдиран поливинилхлорид (PVC), остъклени със стъклопакет с нискоемисионно стъкло, вкл. демонтаж на съществуваща дограма, обръщане на страници, подпрозоречни поли и уплътняване. 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+ДЕТЕЛИНА 2007 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0713-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и монтаж на оборудване и материали за ДЕТЕЛИНА 2007 ЕООД:
+- трифазен хибриден инвертор за съхранение на енергия , високоволтов, с 2 независими батерийни входа, безпроблемно превключване, вкл. Комуникационен модул, или еквивалентно;
+- батерийна система за съхранение на енергия, клъстер от 3÷15 модула (брой модули съгласно проекта), безкабелно подреждане, или еквивалентно;
+- управляващ модул на батерийната система, работно напрежение 134,4–864 V, или еквивалентно;
+- DC кабели, соларен тип, с MC4 конектори, за връзка PV масив –инвертор и инвертор – батерийна система, вкл. крайни обработки, или еквивалентно;
+- AC кабелна линия от инвертора до главно разпределително табло, вкл. кабелоносещи системи (скари, тръби, крепежи);
+- разпределително табло с комутационна и защитна апаратура – автоматични прекъсвачи,дефектнотокова защита, катодни отводители тип II (AC и DC страна);
+- материали за заземителна и мълниезащитна инсталация – заземители, шини, проводници, клеми. </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Проектиране и изграждане на фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление с локално съоръжение за съхранение на електрическа енергия (батерия), с мощност на инвертора 20 kW, за нуждите на „АВТОКАР-КОМЕРС“ ЕООД“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АВТОКАР-КОМЕРС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0403-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 56 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"РЕФРАН" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0933-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на енергийната ефективност на ЛМ ХОЛИДЕЙС ООД, структуриранa в две обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛМ ХОЛИДЕЙС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0721-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Инженеринг – проектиране и изграждане на вътрешна инфраструктура на обект „Индустриален парк със складова база в УПИ I-307, кв.10в, по плана на промишлена зона гр. Сливен“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“ДСГ Логистика” ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.005-0006-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на система от възобновяеми енергийни източници за получаване на електроенергия за собствено потребление“</x:t>
   </x:si>
   <x:si>
     <x:t>Искрецка Пъстърва ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-2.002-0022-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>ПОДОБРЯВАНЕ НА ПРОИЗВОДСТВЕНИЯ КАПАЦИТЕТ НА ПРЕДПРИЯТИЕТО, ЧРЕЗ ПРИДОБИВАНЕ НА ДМА ПО ОБОСОБЕНИ ПОЗИЦИИ, 
-[...25 lines deleted...]
-    <x:t xml:space="preserve">БАЙ СЪРПРАЙЗ БГ ЕООД
+    <x:t>Топлинно изолиране на външни стени с ТИ плочи от EPS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РД СИСТЕМС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1091-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изработване на технически проект и изграждане на ФЕЦ с мощност минимум 100 kW за производство на енергия от възобновяеми източници за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"КМС" ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1175-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изграждане на нова фотоволтаична система с мощност 3.6 MW за производство на енергия от възобновяеми източници, за продажба на енергия на свободния пазар в комбинация с локални съоръжения за съхранение на произведената енергия (батерии):
+ОП 1: Изграждане фотоволтаична система с мощност 3.6 MW
+ОП 2: Изграждане на система за съхранение на електрическа енергия с номинална мощност 3 600 kW и номинален капацитет 7 942 kWh“
 </x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFPR001-1.012-0262-C01</x:t>
-[...20 lines deleted...]
-    <x:t xml:space="preserve">„Доставка, внедряване и въвеждане в експлоатация на ERP система за управление на ресурсите и POS система за управление на продажбите на дребно за нуждите на „ ТЕХНИКЪЛ - СТ ЕООД“
+    <x:t>"АКВА-МАГ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.011-0049</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, инсталиране и въвеждане в експлоатация на Локални съоръжения за съхранение на енергия / батерии/ в комбинация с инвертори.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ТЕХНИКЪЛ - СТ ЕООД</x:t>
-[...753 lines deleted...]
-    <x:t>BG16RFPR001-2.004-1866-C01</x:t>
+    <x:t>"НОВИ ТЕХНОЛОГИИ И СИСТЕМИ- СЕЛЕКТ - ПЕТКО ВАТЕВ" ЕТ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0812-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Строително-монтажни дейности за повишаване на енергийната ефективност на „НИКСИ“ ЕООД в две обособени позиции:
+ОП 1: Подмяна на съществуваща дограма с PVC дограма 100 m2
+ОП 2: Монтаж на топлоизолационни системи от сандвич панели за покриви 180 m2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"НИКСИ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0476-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Строително-монтажни работи с:
+- 380 м2 топлинно изолиране със сандвич-панели за външни стени;
+- 400 м2 топлинно изолиране на външни стени с топлоизолационни плочи от EPS.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Линсон мото" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2480-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на оборудване за фотоволтаична електроцентрала с минимална инсталирана мощност 60 kWp и батерийна система за съхранение на електрическа енергия с минимален използваем капацитет 61,4 kWh за собствени нужди на „ТОПАЛ“ ЕООД.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТОПАЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1269-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична централа за собствени нужди комбинирана с локални съоръжения за съхранение на енергия (батерия/и)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СЕЛИН-СТРОЙ 04" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0420-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Строително-монтажни работи за прилагане на мерки за енергийна ефективност: 
+Обособена позиция № 1 Топлинно изолиране на външни стени 
+Обособена позиция № 2 Топлинно изолиране на покрив
+Обособена позиция № 3 Топлинно изолиране на под
+Обособена позиция № 4 Подмяна на прозорци и врати</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЧЕРНОМОРСКИ СОЛНИЦИ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1573-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Процедура за избор на изпълнител/и за въвеждане на ИКТ услуги/решения в предприятието "ЕВАПРЕС ИНВЕСТ" ЕООД във връзка с АДПБФП № BG16RFPR001-1.012-0096-C01 по процедура „Дигитализация на предприятията“, включваща 3 обособени позиции: 
+Обособена позиция 1: Създаване на онлайн магазин;
+Обособена позиция 2: Въвеждане на ИКТ услуги/решения, включващи:
+* Въвеждане на система за управление на ресурсите (ERP система);
+* Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система);
+Обособена позиция 3: Изграждане на система за защита на информацията в локална мрежа;</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕваПрес Инвест" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0096-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на обзавеждане и оборудване за провеждане на дейности за Фондация "Св. Пимен Зографски - Национална художествена академия"</x:t>
   </x:si>
   <x:si>
     <x:t>НАЦИОНАЛНА ХУДОЖЕСТВЕНА АКАДЕМИЯ</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-1.001-0066-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение "Каритас София"</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMPR001-2.001-0007-C03</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
@@ -1371,1809 +1364,1707 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E103"/>
+  <x:dimension ref="A1:E97"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46211</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46196</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46211</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46196</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46211</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46196</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46211</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46198</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46211</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46203</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46211</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46203</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46211</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46202</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46211</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46204</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46211</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46204</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46211</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46204</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46211</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46204</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46211</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46204</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46211</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46204</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46212</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46205</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46212</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46205</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46212</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46204</x:v>
+        <x:v>46214</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46212</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46205</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46212</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46205</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46212</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46205</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46212</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46205</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46212</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46205</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46212</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46205</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46212</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46197</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46212</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46205</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46213</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46197</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46213</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46198</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46213</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46203</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46213</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46203</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46213</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46203</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46213</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46203</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46213</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46203</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46213</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46198</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46213</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46203</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46213</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46203</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46213</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46199</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46213</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46204</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46213</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46206</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46213</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46206</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="D39" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D39" s="0" t="s">
+      <x:c r="E39" s="0" t="s">
         <x:v>117</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46213</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46206</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="D40" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="E40" s="0" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46213</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46206</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46213</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46206</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46213</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46206</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46213</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46206</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46213</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46206</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46213</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46206</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46213</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46206</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46213</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46206</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46213</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46206</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46213</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46206</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46213</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46206</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46214</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46207</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46214</x:v>
+        <x:v>46235</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46207</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46214</x:v>
+        <x:v>46235</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46204</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46214</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46199</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46216</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46199</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46216</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46202</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46216</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46209</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46216</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46209</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46216</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46206</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46216</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46206</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46216</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46206</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46216</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46209</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46216</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46209</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46216</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46209</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46216</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46209</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46216</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46209</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46217</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46209</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46217</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46210</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46217</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46210</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46217</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46209</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46217</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46209</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46217</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46209</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46217</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46210</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46217</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46204</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46217</x:v>
+        <x:v>46239</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46205</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46218</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46203</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46218</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46204</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46218</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46206</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46218</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46210</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46219</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46209</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46219</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46209</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46219</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46209</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46219</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46207</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
-        <x:v>46219</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B85" s="2">
-        <x:v>46205</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="2">
-        <x:v>46220</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B86" s="2">
-        <x:v>46198</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="2">
-        <x:v>46220</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B87" s="2">
-        <x:v>46205</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="2">
-        <x:v>46220</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B88" s="2">
-        <x:v>46205</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="2">
-        <x:v>46220</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B89" s="2">
-        <x:v>46205</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="2">
-        <x:v>46220</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B90" s="2">
-        <x:v>46210</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="2">
-        <x:v>46221</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B91" s="2">
-        <x:v>46206</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:5">
       <x:c r="A92" s="2">
-        <x:v>46223</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B92" s="2">
-        <x:v>46209</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:5">
       <x:c r="A93" s="2">
-        <x:v>46223</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="B93" s="2">
-        <x:v>46207</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:5">
       <x:c r="A94" s="2">
-        <x:v>46223</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="B94" s="2">
-        <x:v>46208</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:5">
       <x:c r="A95" s="2">
-        <x:v>46223</x:v>
+        <x:v>46252</x:v>
       </x:c>
       <x:c r="B95" s="2">
-        <x:v>46208</x:v>
+        <x:v>46221</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:5">
       <x:c r="A96" s="2">
-        <x:v>46225</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B96" s="2">
-        <x:v>46210</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:5">
       <x:c r="A97" s="2">
-        <x:v>46225</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B97" s="2">
-        <x:v>46210</x:v>
+        <x:v>45671</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
-        <x:v>276</x:v>
-[...66 lines deleted...]
-      <x:c r="E101" s="0" t="s">
         <x:v>288</x:v>
-      </x:c>
-[...32 lines deleted...]
-        <x:v>294</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Tenders and Offers</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Area</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>