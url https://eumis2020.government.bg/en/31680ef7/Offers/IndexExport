--- v4 (2026-07-28)
+++ v5 (2026-08-26)
@@ -1,1003 +1,1302 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa40d621dd594952" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/15947d396c20426797baa3d3820477f6.psmdcp" Id="R9952ac51e6c34920" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R066bd7d5a57848f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b28c15d315934f789b01d7a43e784493.psmdcp" Id="R24020eb003534f2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Tenders and Offers" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Offers submission deadline</x:t>
   </x:si>
   <x:si>
     <x:t>Announcement date of procedure for external assignment</x:t>
   </x:si>
   <x:si>
     <x:t>Procedure subject</x:t>
   </x:si>
   <x:si>
     <x:t>Beneficiary</x:t>
   </x:si>
   <x:si>
     <x:t>Contract registration number</x:t>
   </x:si>
   <x:si>
-    <x:t>Строително-монтажни работи по: ОП1 – Фотоволтаична електроцентрала, ОП2 –Енергийно-ефективни прозрачни ограждащи конструкции, ОП3 - Локално съоръжение за съхранение на енергия  (батерия в комплект с инвертор)</x:t>
-[...20 lines deleted...]
-    <x:t xml:space="preserve">ЕТ АНДИ-АНИ ИВАНОВА
+    <x:t>Проектиране, доставка и изграждане на фотоволтаична електрическа централа за собствено потребление с мощност 50 kW и батериен блок с капацитет 122,8 kWh, включително присъединяване, пуск и въвеждане в експлоатация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НИКОЙЛ-2 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0414-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на Фотоволтаична електрическа централа ФтЕЦ с мощност 20 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"УНИФАРМА" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1199-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изпълнение на строително-монтажни дейности за енергийно-ефективни изолационни системи в сгради по две обособени позиции:
+ОП 1: Изпълнение на топлоизолационна система за външни стени към външен въздух с топлоизолационни плочи от минерална вата
+ОП2 : Подмяна на прозрачни ограждащи конструкции - прозорци и врати с рамка от алуминий с прекъснат топлинен мост и с рамка от екструдиран поливинилхлорид (PVC)
 </x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFPR001-1.012-0525-C01</x:t>
-[...8 lines deleted...]
-    <x:t>BG16RFPR001-1.004-1722-C01</x:t>
+    <x:t xml:space="preserve">
+ДЕТЕЛИНА 2007 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0713-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на локална система за съхранение на електрическа енергия с минимален капацитет 30 kWh в комбинация с инвертор</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Подобряване на енергийна ефективност на "Санара Булфест 97" ЕООД чрез доставка и монтаж на:
+Процзрачни ограждащи конструкци прозорци и врати с рамка от алуминий с прекъснат  топлинен мост – 84 м2
+ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Санара Булфест 97 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1299-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ Доставка и монтаж на енергийно ефективна топлоизолационна система от сандвич панели с топлоизолация от PIR (полиизоцианурат) за външни стени“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КРИСТАЛ ГЛАС-ХОЛДИНГ ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0386-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на енергийната ефективност на  "ИЗВОРИТЕ 2" ООД, структуриранa в четири обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ИЗВОРИТЕ 2" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2638-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и инсталация на чилъри – агрегат с кондензатор за водно охлаждане – 3 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕТМА ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2546-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на интегрирана система за управление на бизнес процесите и електронната търговия в „СОЛАРС – 75“ ЕООД(Прекратена)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СОЛАРС - 75" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0157-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Полагане на топлоизолационна система от сандвич панели с дебелина 10 см на покрив с квадратура 839 м2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЙОГИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0846-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на активи по обособени позиции, както следва: 
+Обособена позиция 1: Доставка, монтаж и въвеждане в експлоатация на Вертикален 5-осен обработващ център (1 бр.);
+Обособена позиция 2: Внедряване на Платформата за мониторинг на производствено оборудване и анализ на данни (1 бр.)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АДТЕХ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0213-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Избор на изпълнител за Дигитализация на ЩУКА - ЗАРЕВИ СИЕ СД“ по три обособени позиции:
+Обособена позиция № 1: Създаване на онлайн магазин
+Обособена позиция № 2: Въвеждане на система за бизнес анализи (Business Intelligence система)
+Обособена позиция № 3: Въвеждане на Система за управление на ресурсите (ERP система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЩУКА - ЗАРЕВИ СИЕ СД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1781-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на услуги и решения в областта на ИКТ, в 2 (две) обособени позиции, които са както следва:
+Обособена позиция 1: 
+1.	Въвеждане на Система за управление на ресурсите (ERP);
+2.	Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM);
+3.	Въвеждане на система за управление на продажбите на дребно (Point-of-Sale);
+4.	Въвеждане на система за бизнес анализи (Business Intelligence).
+Обособена позиция 2: Създаване на онлайн магазин;
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХОБИЛЕНД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1020-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Извършване на ИКТ услуги по следните обособени позиции: 
+ОП1: Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) – 1 бр.; 
+ОП2: Въвеждане на модул/система за управление на производството – 1 бр.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БФ СТУДИО ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0258-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на 6 бр. термопомпи въздух-вода с единична мощност 20 kW.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТИКО - 90 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2026-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане и въвеждане на съвременни информационни и комуникационни технологии (ИКТ) във връзка с изпълнение на Договор № BG16RFPR001-1.012- 1582-C01/27.01.2026 г. с бенефициент „НЮ ХОУМ СОФА“ ООД, финансиран по процедура BG16RFPR001-1.012 „Дигитализация на предприятията“, Програма „Конкурентоспособност и иновации в предприятията“ 2021–2027 г.“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЮ ХОУМ СОФА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1582-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане на съвременни информационни и комуникационни технологии (ИКТ) във връзка с изпълнение на Договор № BG16RFPR001-1.012- 0747-C01/27.01.2026 г. с бенефициент „ТЕО МОРИС - БЪЛГАРИЯ ЕООД“, финансиран по процедура BG16RFPR001-1.012 „Дигитализация на предприятията“, Програма „Конкурентоспособност и иновации в предприятията“ 2021–2027 г.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕО МОРИС-БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0747-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на химически продукти</x:t>
+  </x:si>
+  <x:si>
+    <x:t>и.Д. Сълюшън Къмпани ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0383-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Предоставяне на текуща подкрепа за социална и трудова интеграция спрямо индивидуалните потребности на новонаети лица в социалното предприятие „Емили Инвест 2013“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Емили Инвест 2013" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0005-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на активи за нуждите на МЕДИКО-ДЕНТАЛЕН ЦЕНТЪР „ВИЗИОДЕНТ“ ЕООД, в рамките на ДБФП BG05SFPR002-1.004-0456-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕДИКО-ДЕНТАЛЕН ЦЕНТЪР „ВИЗИОДЕНТ” ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0456-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Придобиване на дълготраен нематериален актив чрез разработка и внедряване на функционално свързани система за управление на взаимоотношенията с клиенти (CRM система), Внедряване на модул/система за управление на производството и онлайн магазин</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АВ ДИЗАЙН СТУДИО ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0967-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, инсталиране и въвеждане в експлоатация на Локални съоръжения за съхранение на енергия / батерии/ в комбинация с инвертори.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЮ ЕНЕРДЖИ КОРПОРАЦИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2160-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Обмяна на опит -Организиране на международни пътувания за участие в престижни изложения</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АННА ГРАЦИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0033-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на топлоизолационна система и нейните компоненти в съответствие със Списъка на допустимите категории активи в областта на енергийната ефективност и използването на енергия от възобновяеми източници по Процедура BG16RFPR001-2.004 с две обособени позиции:
+Обособена позиция 1 - Топлоизолационни системи от сандвич панели за външни стени и подове към външен въздух - 580 кв.м.
+Обособена позиция 2 - Прозрачни ограждащи конструкции прозорци и врати - с рамка от екструдиран поливинилхлорид (PVC) или от дърво - 300 кв.м.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СТАД ЛОГИСТИК" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1553-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и пускане в експлоатация на машини, съоръжения и оборудване за производство на асфалтови смеси</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАЙКОМЕРС КОНСТРУКШЪН ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0031-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Въвеждане на ИКТ системи:
 Обособена позиция №1: Въвеждане на система за управление на ресурсите (ERP система)
 Обособена позиция №2: Въвеждане на система за бизнес анализи (Business Intelligance система)
 Обособена позиция №3: Изграждане на система за управление на съхранението и споделянето на информация
 </x:t>
   </x:si>
   <x:si>
     <x:t>АВС КОНСУЛТ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-1180-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>"Избор на изпълнител за доставка, внедряване и въвеждане в експлоатация на информационни системи и решения за дигитализация и защита на информацията в предприятието" в 3 обособени позиции</x:t>
-[...34 lines deleted...]
-Обособена позиция 5: Изграждане на система за архивиране на информация
+    <x:t>РАЗХОДИ ЗА УСЛУГИ И РЕШЕНИЯ В ОБЛАСТТА НА ИКТ по следните обособени позиции:
+Обособена позиция 1 – Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)
+Обособена позиция 2 – Въвеждане на система за управление на веригата за доставки на продукти за производствения процес/процеса на предоставяне на услуги
+Обособена позиция 3 – Въвеждане на система за управление на складовото стопанство (WMS)
+Обособена позиция 4 – Въвеждане на система за управление на производството</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СОНЕЛ-В ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1341-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на Интегрирана система за балансиране на хоризонтална ос – 1 бр., включително всички необходими хардуерни и софтуерни компоненти, техническа документация и гаранционно обслужване“,.“  .</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БЕЛ - ЕЛЕКТРИК ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0026-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за СМР за прилагане на мерки за енергийна ефективност в 
+ЕТ „КАПРИЗ - ВАЛЕНТИНА ПЕТРОВА“ в две обособени позиции:
+Обособена позиция 1:  Доставка и монтаж на прозрачни ограждащи конструкции: 
+-	Подмяна на прозорци с рамка от екструдиран поливинилхлорид с обща площ от 98 квадратни метра.
+-	Подмяна на врати с прекъснат топлинен мост с обща площ от 9 квадратни метра.
+Обособена позиция 2: Поставяне на топлоизолация на външни стени с обща площ от 725 квадратни метра.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Аква Белла Къмпани ООД</x:t>
-[...7 lines deleted...]
-Обособена позиция № 2 – Модул/система за управление на производството – 1 бр.
+    <x:t>ЕТ "КАПРИЗ - ВАЛЕНТИНА ПЕТРОВА"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1487-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФтЕЦ) за собствени нужди с мощност на инвертора 50 кW (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата).</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАДИНА ЕЛИТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0522-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и изграждане на Фотоволтаична електрическа централа - 55 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0723-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Поставяне на топлоизолационна система за външни стени (630 m2)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЕКТОН 2 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0669-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа с батерии за съхранение на енергия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЛИТ-ПЪТНА СИГНАЛИЗАЦИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0648-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Изграждане и въвеждане в експлоатация на фотоволтаична система ФтЕЦ за собствено потребление в “БОМЕД”  ЕООД"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БОМЕД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1452-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане и въвеждане в експлоатация на ФЕЦ от възобновяеми енергийни източници (ВЕИ) за собствени нужди в Колор Стил ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОЛОР СТИЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1477-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на Енергийно ефективни изолационни системи в сгради – Прозрачни ограждащи конструкции – прозорци с рамка от алуминий с прекъснат топлинен мост</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МП ВЕТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1687-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване за внедряване на мерки за енергийна ефективност</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СИТИ НОВЕЛ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2339-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изпълнение на мерки за енергийна ефективност и използване на енергия от възобновяеми източници, в това число:
+Обособена позиция № 1: Разширение на съществуваща фотоволтаична инсталация с мощност 10 kW за производство на електрическа енергия от възобновяеми източници за собствени нужди, чрез монтаж на локално съоржение за съхранение на енергия (ССЕЕ) с капацитет 42 kWh;
+Обособена позиция № 2: Изграждане на нова фотоволтаична електрическа централа с мощност 24 kW и съоржение за съхранение на енергия (ССЕЕ) с капацитет 28 kWh; </x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛАВТО-ТЪРГОВИЩЕ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0118-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на строително-монтажни работи (СМР) за въвеждане на енергийно ефективни топлоизолационни системи в сгради</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АТЛЕТИК ФИТНЕС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2020-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане в експлоатация на покривна фотоволтаична инсталация в комбинация с инвертори с инсталирана мощност 100kW за собствено потребление.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Нитекс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0418-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Провеждане на тръжна процедура  по ПМС 4 от 11 януари 2024 г. за избор на доставчици на материали по опис с обща прогнозна стойност 18 917.80 евро без ДДС с 2 обособени позиции:
+ОП 1.Група режещи инструменти /комплекти/ с обща прогнозна стойност 8691.96 евро без ДДС
+ОП 2.Група държачи за инструменти /комплекти/ с обща прогнозна стойност 10 225.84 евро без ДДС</x:t>
+  </x:si>
+  <x:si>
+    <x:t>САМЕЛ - 90 АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0289-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и внедряване на готова софтуерна система за създаване, валидиране и оптимизация на артефакти от SDLC и нейната интеграция с наличната в предприятието технологична инфраструктура</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Клевър Пайн АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0276-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Предоставяне на услуги по внедряване на съвременни софтуерни решения в областта на информационните и комуникационни технологии (ИКТ), с цел повишаване нивото на дигитализация, ефективността и интегрираното управление на бизнес процесите в ТРАНС ЕЛЕКТРОНИКС ООД“:
+-	Въвеждане на модул/система за управление на складовото стопанство (WMS)
+-	Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система).</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТРАНС ЕЛЕКТРОНИКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0025-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на система за защита на информацията в локална мрежа, изграждане на система за архивиране на информация и изграждане на система за управление на съхранението и споделянето на информация в цялостна среда за управление, защита и съхранение на корпоративната информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОРПОРЕКС ФИНАНС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1198-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на фотоволтаична елекроцентрала с мощност 60 kWp, за нуждите на предприятие за производство на мебели в с. Звъничево“</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">НИККОМФОРТ ЕООД
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ЕКЗАЛТО</x:t>
-[...14 lines deleted...]
-    <x:t xml:space="preserve">Избор на изпълнител за доставка, внедряване и въвеждане в експлоатация на интегрирани информационни системи и решения за дигитализация и защита на информацията в предприятието в 3 обособени позиции
+    <x:t>BG16RFPR001-2.004-0606-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">"Доставка, внедряване и въвеждане в експлоатация на специализирани ИКТ системи за дигитализация на дейността на „ИНТЕКС“ ООД, включващи: Система за управление на ресурсите (ERP система), система за управление на взаимоотношенията с клиенти (CRM система),  система за бизнес анализи (Business Intelligence система) “ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Интекс ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0102-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на Интегрирана система за роботизирано заваряване - 1 бр. , включително всички необходими хардуерни и софтуерни компоненти, техническа документация и гаранционно обслужване“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2Р - БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0009-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на Интегрирана система за лазерно рязане на H профили – 1 бр , включително всички необходими хардуерни и софтуерни компоненти, техническа документация и гаранционно обслужване“,.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТРОЙГРУП 7 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0018-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„„Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на Интегрирана система за лазерно рязане на плочи от фибри – 1 бр , включително всички необходими хардуерни и софтуерни компоненти, техническа документация и гаранционно обслужване</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РЕМОНТИНВЕСТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0008-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, инсталиране на  Интегрирана система за производство на облекло – 1 бр</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АКТ ФОР ФЕШЪН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0010-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на Интегрирана система за прахово боядисване – 1 бр</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПОЛЮС - ТМ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0083-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на решения в областта на ИКТ по обособени позиции:ОП №1: Създаване на онлайн магазин
+ОП №2: Въвеждане на Система за управление на ресурсите (ERP система) 
+ОП №3: Изграждане на система за архивиране на информация
+ОП №4: Изграждане на система за управление на съхранението и споделянето на информация
 </x:t>
   </x:si>
   <x:si>
-    <x:t>"БЮТИФОРС" ЕООД</x:t>
-[...60 lines deleted...]
-    <x:t xml:space="preserve">ОМЕГА ПРОФИТ ГРУП
+    <x:t>"ПЛАТИНУМ БГ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1161-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, въвеждане в експлоатация и гаранционно обслужване на локално съоръжение за съхранение на енергия (батерии) в комбинация с инвертор/и за нуждите на ЕЛГРУП ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЛГРУП ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0524-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, инсталиране и въвеждане в експлоатация на локални съоръжения за съхранение на енергия – батерии в комбинация с инвертори</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЖОКЕЙ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0245-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на съвременни информационни и комуникационни технологии</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ФИЛОСОФИЯ НА ВКУСА” ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1186-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична централа с батерийно стопанство за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Алина - Сити Парк ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1075-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Извършване на СМР за подобряване на енергийната ефективност на АРКОМАТ-БЪЛГАРИЯ ЕООД, вкл. подмяна на прозрачни ограждащи конструкции (външни прозорци), секционни индустриални врати и плътни външни врати.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРКОМАТ - БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0399-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Извършване на СМР за подобряване на енергийната ефективност на ПРИНТ-ПРЕС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРИНТ-ПРЕС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0348-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на многокомпонентна фасадна топлоизолационна система с топлоизолационни плочи от минерална вата за външни стени за производствената база на „АТРА ЕКСПОРТ“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АТРА ЕКСПОРТ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1621-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на мерки за повишаване на енергийната ефективност – Топлинна изолация на покрив, съгл.КС</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНТЕРДУМ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0557-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за изграждане и въвеждане на Единна информационна архитектура, включваща Система за управление на веригата за доставки, Система за защита на информацията в локална мрежа, Система за архивиране на информация и Система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Комюникейшън Консултинг ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1279-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за изпълнение на СМР с цел подобряване на енергийната ефективност в РОССА ГРУП ООД: Обособена позиция 1 (ОП 1): Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление с мощност 30kW и Обособена позиция 2 (ОП 2): Доставка и въвеждане в експлоатация на термопомпа въздух-вода с мощност 35 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РОССА ГРУП ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1478-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕДИ-95 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0643-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на строително-монтажни работи за въвеждане на енергийно-ефективна изолационна система от сандвич панели по външни стени към външен въздух на производствено хале, с обща площ 650 m²</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕВРОМЕТАЛ СТРОЙ –В</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1721-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Доставка и монтаж на локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертор/и по АДБФП BG16RFPR001-2.004-2218-C01 „Изграждане на локални съоръжения за съхранение на енергия в “БУЛТЕКС“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛТЕКС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2375-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и пускане в експлоатация на ДМА: Компресор за сгъстен въздух с инверторно управление – 1 бр. и Ресивър за сгъстен въздух – 1 бр.  и Изсушител за сгъстен въздух – 1 бр.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Агрострой Добрич ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0587-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и пускане в експлоатация на ДМА: Компресор за сгъстен въздух с инверторно управление– 2 бр. и Ресивър за сгъстен въздух – 1 бр.  и Централизирано управление на системи за сгъстен въздух– 1 бр.“, във връзка с изпълнение на договор за БФП №BG16RFPR001-2.004-0575-C01 „Инвестиция в енергийно ефективни системи – термопомпа и компресорна инсталация за оптимизация на енергопотреблението “финансиран по Програма "Конкурентоспособност и иновации в предприятията" 2021-2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОМФОРТ ПАРТНЕРС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0575-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМР за изпълнение на енергийно-ефективни изолационни системи в сграда – Прозрачни ограждащи конструкции прозорци и врати</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМЕТКА БГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0001-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМР за изпълнение на енергийно-ефективни изолационни системи в сграда -  Топлоизолационни системи за външни стени и подове към външен въздух ТИ плоча от EPS</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изпълнение на строително-монтажни дейности за енергийно-ефективни изолационни системи в сгради:
+Обособена позиция 1: Доставка и монтаж на топлоизолационна система от сандвич панели с топлоизолация от PUR/PU (полиуретан) за  външни стени към външен въздух
+Обособена позиция 2: Доставка и монтаж на топлоизолационна система от сандвич панели с топлоизолация от PUR/PU (полиуретан) за покриви  
+Обособена позиция 3:  Доставка и монтаж на Прозрачни ограждащи конструкции- прозорци и врати с рамка от алуминий с прекъснат топлинен мост
 </x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFPR001-1.012-1258-C01</x:t>
-[...24 lines deleted...]
-    <x:t>Доставка на високотехнологично оборудване по обособени позиции, както следва:
+    <x:t xml:space="preserve">
+ЕНЕВ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0253-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на топлоизолационни системи от сандвич панели за външни стени с обща площ 580 m2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕТЕОР АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0743-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на услуги и решения в областта на ИКТ чрез изпълнение на следните обособени позиции, които са функционално свързани помежду си и формират цялостно интегрирано решение за дигитализация на дейността на предприятието:
+-	Обособена позиция №1 – Въвеждане на модул/система за управление на взаимоотношенията с клиенти (CRM);
+-	Обособена позиция №2 – Въвеждане на модул/система за управление на складовото стопанство (WMS);
+-	Обособена позиция №3 – Въвеждане на модул/система за управление на веригата за доставки на суровини, материали, компоненти и продукти за производствения процес;
+-	Обособена позиция №4 – Въвеждане на модул/система за бизнес анализи (BI);
+-	Обособена позиция №5 – Въвеждане на модул/система за управление на продажбите на дребно (POS).
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИЗМА - ИВАНОВ И СИНОВЕ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1968-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на услуги по разработка и внедряване на 4 (четири) системи/ модули за дигитализация, определени в 4 Обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПЕРСИ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2068-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на локални съоръжения за съхранение на енергия в комбинация с инвертори към съществуваща централа</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИС ВАНИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1563-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на СМР за извършване на текущ ремонт по смисъла на ЗУТ за повишаване на енергийната ефективност</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕН ПИ ЕН ПЛАСТ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0032-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Изграждане и въвеждане в експлоатация фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност минимум 56 kW и система за съхранение на енергия с капацитет минимум 56 kWh, предназначена за покриване на собствените нужди от електроенергия”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Варвара -2 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0952-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Изграждане и въвеждане в експлоатация фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност минимум 56  kW и система за съхранение на енергия с капацитет минимум 56 kWh, предназначена за покриване на собствените нужди от електроенергия”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Агромашина груп ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1114-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕГА-ТРАНС-07 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1119-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МОНТ ТРАНС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1126-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЮ ХАУС 2020 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2203-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХИЙЛ КОНСТРУКТОР ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2196-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БИЛДИНГ ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1192-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Избор на изпълнител за доставка и монтаж на фотоволтаична инсталация за собствено потребление с капацитет 60 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Палма тур ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0029-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Предметът на процедурата включва изработване на технически проект и изграждане на ФЕЦ с мощност минимум 50 kW за производство на енергия от възобновяеми източници за собствено потребление в комбинация с локални съоръжения за съхранение на енергия (батерии) с  капацитет минимум 100 kWh, свързани към изградената фотоволтаична система.
+Предметът на процедурата се финансира по проект „Енергийна ефективност в производствено предприятие“, договор за безвъзмездна финансова помощ № BG16RFPR001-2.004-2281-C01, процедура за предоставяне на безвъзмездна финансова помощ № BG16RFPR001-2.004  „Енергийна ефективност и използване на енергия от възобновяеми източници в предприятията” от ПКИП 2021 – 2027 г.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">"ФОРЕСТА ГРУП" ЕООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2281-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изработване на технически проект и изграждане на ФЕЦ с мощност минимум 50 kW за производство на енергия от възобновяеми източници за собствено потребление в комбинация с локални съоръжения за съхранение на енергия (батерии) с  капацитет минимум 100 kWh, свързани към изградената фотоволтаична система“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ "ДЖОНКИН - МАЛИН ДИМИТРОВ"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2386-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж, въвеждане в експлоатация и гаранционно обслужване на енергийно ефективно оборудване – 22 бр. локални съоръжения за съхранение на енергия (батерии), всяко с капацитет 5,12 kWh по постояннотоковата част в комбинация с инверторни модули и интелигентна система за управление на енергийния поток във връзка с изпълнение на Договор № BG16RFPR001-2.004-1289-C01/01.06.2026 г. с бенефициент „ТЕРА ГРАНД“ ЕООД, финансиран по процедура BG16RFPR001-2.004 „Енергийна ефективност и използване на енергия от възобновяеми източници в предприятията“, Програма "Конкурентоспособност и иновации в предприятията" 2021-2027“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ТЕРА ГРАНД" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1289-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа и доставка, монтаж и въвеждане в експлоатация на локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертор/и, по две обособени позиции“ Обособена позиция № 1: „Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) с инсталирана мощност минимум 25 kW и система за съхранение на енергия с капацитет минимум 25 KWh“ Обособена позиция № 2: „Доставка, монтаж и въвеждане в експлоатация на локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертор/и, с капацитет минимум 65 kWh“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИД ТРЕЙД 2021 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2614-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа и доставка, монтаж и въвеждане в експлоатация на локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертор/и, по две обособени позиции“
+Обособена позиция № 1: „Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) с инсталирана мощност минимум 25 kW и система за съхранение на енергия с капацитет минимум 25 KWh“
+Обособена позиция № 2: „Доставка, монтаж и въвеждане в експлоатация на локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертор/и, с капацитет минимум 65 kWh“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КРИД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2585-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на ДМА в две обособени позиции:
+Обособена позиция I „Машина за лазерно рязане на тръбен материал – 1 бр.“
+Обособена позиция II „Машина за лазерно рязане на листов материал – 1 бр.“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РУДИН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0021-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на Интегрирана система за фрезоване с вакуумна маса – 1 бр</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕДИЯ ДИЗАЙН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0027-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на Интегрирана система за производство на спортно облекло – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИЕМ 2 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0113-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на Интегрирана система за правоъгълни въздуховоди – 1 бр., включително всички необходими хардуерни и софтуерни компоненти, техническа документация и гаранционно обслужване“, </x:t>
+  </x:si>
+  <x:si>
+    <x:t>НАТАЛИ КЛИМА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0184-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на Интегрирана система за производство на стъклопакети – 1 бр</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВАЛДА 90 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0077-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Провеждане на тръжна процедура по ПМС 4 от 11 януари 2024 г. за избор на доставчици на материали по опис с 2 обособени позиции : 
+ОП 1.Група метали за инструментална екипировка с единична стойност под 357.90 евро 
+ОП 2.Група материали HB (алуминиева шина, алиминиеви профили, метални профили, стоманени профили, плоча–заготовка и др. с единична стойност под 357.90 евро</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1289</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МОНИ МГ-КОЛОРС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0022-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Инженеринг — изготвяне на проектни решения, доставка, изграждане и въвеждане в експлоатация на две фотоволтаични електрически централи с обща инсталирана мощност 56 kW и локални съоръжения за съхранение на електрическа енергия с общ капацитет 120 kWh, за собствено потребление, на два обекта в гр. Стара Загора“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Алимар 11" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0083-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+Поддръжка и текущи ремонти на двете сигурни зони за непридружени деца</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИСИЯ НА МЕЖДУНАРОДНА ОРГАНИЗАЦИЯ ПО МИГРАЦИЯ В БЪЛГАРИЯ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0005-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Закупуване на фотоволтаични панели и инвертори с мощност 100 kW 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Авангард ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2419-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и монтаж на енергийно ефективни изолационни системи по следните обособени позиции:
 Обособена позиция 1: 
-Шприц машина - вид 1 - 2 бр.
-[...43 lines deleted...]
-ОП 2 Въвеждане на модул/система за управление на производството
+Обект 1 
+–	Секционни индустриални врати/външни плътни врати 6,70 m²
+–	Прозрачна ограждаща конструкция с рамка от екструдиран поливинилхлорид (PVC) 65,00 m²
+Обект 2
+–	Секционни индустриални врати/външни плътни врати 8,50 m²
+–	Прозрачна ограждаща конструкция с рамка от екструдиран поливинилхлорид (PVC) 65,00 m²
+Обособена позиция 2: Топлоизолационна система от сандвич панели за покриви – Обект 1 – 495,00 m²
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ШААЛ ЕООД</x:t>
-[...30 lines deleted...]
-Въвеждане на система за бизнес анализи(Business Intelligence система) (1 * 8344.28)
+    <x:t>МИХАЙЛОВ ТВ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1197-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на локални съоръжения за съхранение на енергията с общ капацитет 120 kWh в комбинация с инвертори</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АСТИ - ВТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0305-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на 2 обособени позиции: 
+ОП1 Соларна система - ФВ панели с инвертор и батерии; 
+ОП2 Компресор с инверторно управление с изсушител и ресивър (резервоар)
 </x:t>
   </x:si>
   <x:si>
-    <x:t>"СИЛИКО" ООД</x:t>
-[...149 lines deleted...]
-•  Обособена позиция № 2: Доставка и монтаж на енергийно ефективни прозрачни ограждащи конструкции – алуминиева дограма с прекъснат термомост. 145 кв.м
+    <x:t>ТМ-Пласт ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1006-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа и доставка, монтаж и въвеждане в експлоатация на локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертор/и, по две обособени позиции“
+Обособена позиция № 1: „Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) с инсталирана мощност минимум 43 kW и система за съхранение на енергия с капацитет минимум 43 KWh“
+Обособена позиция № 2: „Доставка, монтаж и въвеждане в експлоатация на локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертор/и, с капацитет минимум 27 kWh“
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ЗЕЙНТЕКС ООД</x:t>
-[...79 lines deleted...]
-    <x:t>Дезинфекция, дезинсекция и дератизация (ДДД) за сигурни зони в РПЦ София и РПЦ Харманли - МОМ</x:t>
+    <x:t>ОЛД ЧАНЕЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2672-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на ИКТ решения</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"БИОФАРМА ЛАБОРАТОРИС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0612-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа ФтЕЦ за производство на енергия от възобновяеми източници за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГРАЦИЯ СК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2415-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на мярка по енергийна ефективност в търговско предприятие</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЛЕКТРИК 90 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1513-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на електрическа централа за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПАРКЕТ 1 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2368-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, внедряване, конфигуриране и въвеждане в експлоатация на ИКТ решения за дигитализация на дейността на „Равера“ ЕООД, разпределени в следните обособени позиции:
+Обособена позиция № 1: Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) – 1 брой;
+Обособена позиция № 2: Изграждане на система за защита на информацията в локална мрежа – 1 брой;
+Обособена позиция № 3: Изграждане на система за архивиране на информация – 1 брой.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАВЕРА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0217-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична централа за собствено потребление  128,62 kW – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Скат Ойл" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0442-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на локални съоръжения за съхранение на електрическа енергия (батерия) с минимален капацитет 100kWh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИВЕЛПЛАМ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1356-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за извършване на доставка, монтаж, изграждане, изпитване и въвеждане в експлоатация на:
+1.Фотоволтаична електроцентрала в комбинация с батерии с инсталирана мощност 50 kW;
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АМАТА" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1125-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична централа на покрива на сграда на „М-ТЕКС РЕЦИКЛИРАНЕ НА ТЕКСТИЛ “ ООД за производство на електроенергия собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>М-ТЕКС РЕЦИКЛИРАНЕ НА ТЕКСТИЛ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1373-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на Фотоволтаична електрическа централа ФтЕЦ с инсталирана АС мощност 55 kW без отдаване на енергия в електроразпределителната мрежа, осигуряваща ел. енергия за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОЛОР ГЛАЗ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0772-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на хибридна фотоволтаична електроцентрала (ФЕЦ) за собствени нужди с мощност 80 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на мерки за енергийна ефективност в сграда на „ЧАПЕК“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Чапек" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1519-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изпълнение на мерки за енергийна ефективност и изграждане на фотоволтаична електрическа централа в сгради на „ДЕСИТА“ ООД, намиращи се на адрес ул. "Пенчо Постомпиров" 11 и бул. "Стефан Караджа" 105  в две обособени позиции.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЕСИТА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2518-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разработване, доставка и внедряване на интегрирана информационна система за управление на бизнес процесите в предприятието, включваща ERP система, CRM система, Point-of-Sale система и система за архивиране на информацията, както и обучение на персонала за работа със системата.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВИСТА-СЕРВИЗ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1324-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаична система за собствено потребление с минимална инсталирана мощност 36,8 kWp (DC), инвертор с минимална номинална мощност 40 kW (AC) и батерия за съхранение на електрическа енергия с минимален капацитет 92,2 kWh за „ИНФОСИСТЕМС ИНТЕРНЕШЪНЪЛ“ ЕАД.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНФОСИСТЕМС ИНТЕРНЕШЪНЪЛ ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1461-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Инвестиция в фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕВРО-ТИМ 1" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1279-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на нова фотоволтаична инсталация за производство на енергия от ВЕИ за собствено потребление (Фотоволтаични панели в комбинация с инвертори) с мощност минимум 150 kWp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЕВА БРОДКАСТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2042-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на Фотоволтаична система с инвертори и батерии с мощност 78 kW - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Крисмар" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0535-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на ФЕЦ за производство на енергия от възобновяеми източници за собствено потребление в комбинация с локални съоръжения за съхранение на енергия (батерии), свързани към изградената фотоволтаична система</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУТЕР ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0635-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на енергийно ефективна топлоизолационна система от сандвич панели с топлоизолация от PUR/PU (полиуретан) за покриви</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОЛИМПМИР ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0546-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Инженеринг – проектиране и изграждане на Индустриален парк в ПИ 15535.502.106 и ПИ 15535.502.102 по КККР на село Големо село, община Бобов дол, област Кюстендил</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Еко Анализ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.005-0012-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на ФЕЦ с мощност 25 kW за производство на енергия от възобновяеми източници за собствено потребление в комбинация с локални съоръжения за съхранение на енергия (батерии) с капацитет минимум 30 kWh, свързани към изградената фотоволтаична система</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИМОННА 2010 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0892-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична система с изходяща (номинална) активна мощност не по-малка от 60 kW и локално съоръжение за съхранение на енергия (батерийна система) с номинален капацитет не по-малък от 60 kWh за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОНТРОЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1787-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване на дигитализацията на предприятието</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГЕРИС ГЛАС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1144-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Организиране на събития и изготвяне на информационни материали - МОМ</x:t>
   </x:si>
   <x:si>
     <x:t>Държавна агенция за бежанците при Министерския съвет (ДАБ при МС)</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMPR001-1.003-0002-C03</x:t>
   </x:si>
   <x:si>
-    <x:t>Доставка, монтаж и въвеждане в експлоатация на локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори.</x:t>
-[...389 lines deleted...]
-    <x:t>BG16RFPR001-1.012-0096-C01</x:t>
+    <x:t>Организиране на събития и изготвяне на информационни материали</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, доставка и изграждане на фотоволтаична електрическа централа за собствено потребление с мощност 50 kW и батериен блок с капацитет 51 kWh, включително присъединяване, пуск и въвеждане в експлоатация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АКЮРЪСИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0103-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на термопомпи въздух-вода</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЛЕКС-64 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0462-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на фотоволтаична централа с мощност ~30 kWp и система за съхранение на електрическа енергия (BESS) 45 kWh за собствено потребление, по проект BG16RFPR001-2.004-2509.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Оптицентър ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2509-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на ново нулевоемисионно оборудване за претоварване за повишаване на капацитета на пристанищен оператор „Пристанище Варна“ ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Пристанище Варна" ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR001-3.002-0002-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на обзавеждане и оборудване за провеждане на дейности за Фондация "Св. Пимен Зографски - Национална художествена академия"</x:t>
   </x:si>
   <x:si>
     <x:t>НАЦИОНАЛНА ХУДОЖЕСТВЕНА АКАДЕМИЯ</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-1.001-0066-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение "Каритас София"</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMPR001-2.001-0007-C03</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
@@ -1364,1707 +1663,2370 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E97"/>
+  <x:dimension ref="A1:E136"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46231</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46216</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46231</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46220</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46231</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46223</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46231</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46224</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46231</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46224</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="D6" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="E6" s="0" t="s">
         <x:v>17</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46231</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46224</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D7" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="E7" s="0" t="s">
         <x:v>20</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46231</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46220</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D8" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="E8" s="0" t="s">
         <x:v>23</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46232</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46224</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="D9" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="E9" s="0" t="s">
         <x:v>26</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46232</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46225</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="D10" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="E10" s="0" t="s">
         <x:v>29</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46232</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46225</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="D11" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="E11" s="0" t="s">
         <x:v>32</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46232</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46225</x:v>
+        <x:v>46252</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="D12" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="E12" s="0" t="s">
         <x:v>35</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46232</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46225</x:v>
+        <x:v>46253</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="D13" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="E13" s="0" t="s">
         <x:v>38</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46232</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46224</x:v>
+        <x:v>46253</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="D14" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="E14" s="0" t="s">
         <x:v>41</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46232</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46223</x:v>
+        <x:v>46253</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="D15" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="E15" s="0" t="s">
         <x:v>44</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46232</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46217</x:v>
+        <x:v>46253</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="D16" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="E16" s="0" t="s">
         <x:v>47</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46232</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46214</x:v>
+        <x:v>46253</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="D17" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="E17" s="0" t="s">
         <x:v>50</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46232</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46225</x:v>
+        <x:v>46253</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="D18" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="E18" s="0" t="s">
         <x:v>53</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46232</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46225</x:v>
+        <x:v>46259</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="D19" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="E19" s="0" t="s">
         <x:v>56</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46232</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46225</x:v>
+        <x:v>46254</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D20" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="E20" s="0" t="s">
         <x:v>59</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46232</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46225</x:v>
+        <x:v>46254</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="D21" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="E21" s="0" t="s">
         <x:v>62</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46232</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46225</x:v>
+        <x:v>46254</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="D22" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="E22" s="0" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46232</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46225</x:v>
+        <x:v>46253</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="D23" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="E23" s="0" t="s">
         <x:v>68</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46232</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46225</x:v>
+        <x:v>46253</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="D24" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="E24" s="0" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46233</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46225</x:v>
+        <x:v>46254</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="D25" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="E25" s="0" t="s">
         <x:v>74</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46233</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46226</x:v>
+        <x:v>46254</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="D26" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="E26" s="0" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46233</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46226</x:v>
+        <x:v>46254</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="D27" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E27" s="0" t="s">
         <x:v>80</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46233</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46226</x:v>
+        <x:v>46254</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="D28" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E28" s="0" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46233</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46226</x:v>
+        <x:v>46254</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D29" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="E29" s="0" t="s">
         <x:v>86</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46233</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46226</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D30" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="E30" s="0" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46233</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46226</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="D31" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E31" s="0" t="s">
         <x:v>92</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46233</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46226</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46233</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46226</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46233</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46226</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46233</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46226</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46233</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46226</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46233</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46226</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46233</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46212</x:v>
+        <x:v>46250</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46233</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46217</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46233</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46217</x:v>
+        <x:v>46252</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="E40" s="0" t="s">
         <x:v>118</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46233</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46220</x:v>
+        <x:v>46252</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="D41" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="D41" s="0" t="s">
+      <x:c r="E41" s="0" t="s">
         <x:v>121</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46233</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46218</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="D42" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="D42" s="0" t="s">
+      <x:c r="E42" s="0" t="s">
         <x:v>124</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46233</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46223</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="D43" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="D43" s="0" t="s">
+      <x:c r="E43" s="0" t="s">
         <x:v>127</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46233</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46223</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="D44" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="D44" s="0" t="s">
+      <x:c r="E44" s="0" t="s">
         <x:v>130</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46234</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46224</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="D45" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="D45" s="0" t="s">
+      <x:c r="E45" s="0" t="s">
         <x:v>133</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46234</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46224</x:v>
+        <x:v>46252</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="D46" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="D46" s="0" t="s">
+      <x:c r="E46" s="0" t="s">
         <x:v>136</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46234</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46219</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="D47" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="D47" s="0" t="s">
+      <x:c r="E47" s="0" t="s">
         <x:v>139</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46234</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46219</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D48" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="D48" s="0" t="s">
+      <x:c r="E48" s="0" t="s">
         <x:v>142</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46234</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46220</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="D49" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="D49" s="0" t="s">
+      <x:c r="E49" s="0" t="s">
         <x:v>145</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46234</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46218</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="D50" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="D50" s="0" t="s">
+      <x:c r="E50" s="0" t="s">
         <x:v>148</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46234</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46227</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="D51" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="D51" s="0" t="s">
+      <x:c r="E51" s="0" t="s">
         <x:v>151</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46234</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46227</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="D52" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="D52" s="0" t="s">
+      <x:c r="E52" s="0" t="s">
         <x:v>154</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46235</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46225</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="D53" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="D53" s="0" t="s">
+      <x:c r="E53" s="0" t="s">
         <x:v>157</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46235</x:v>
+        <x:v>46263</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46225</x:v>
+        <x:v>46256</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="D54" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="D54" s="0" t="s">
+      <x:c r="E54" s="0" t="s">
         <x:v>160</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46237</x:v>
+        <x:v>46263</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46223</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="D55" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="D55" s="0" t="s">
+      <x:c r="E55" s="0" t="s">
         <x:v>163</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46237</x:v>
+        <x:v>46264</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46225</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="D56" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="D56" s="0" t="s">
+      <x:c r="E56" s="0" t="s">
         <x:v>166</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46237</x:v>
+        <x:v>46264</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46227</x:v>
+        <x:v>46254</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="D57" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="D57" s="0" t="s">
+      <x:c r="E57" s="0" t="s">
         <x:v>169</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46237</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46227</x:v>
+        <x:v>46254</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="D58" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="D58" s="0" t="s">
+      <x:c r="E58" s="0" t="s">
         <x:v>172</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46237</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46226</x:v>
+        <x:v>46254</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="D59" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="D59" s="0" t="s">
+      <x:c r="E59" s="0" t="s">
         <x:v>175</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46237</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46219</x:v>
+        <x:v>46254</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="D60" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="D60" s="0" t="s">
+      <x:c r="E60" s="0" t="s">
         <x:v>178</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46237</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46224</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="D61" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="D61" s="0" t="s">
+      <x:c r="E61" s="0" t="s">
         <x:v>181</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46237</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46224</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="D62" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="D62" s="0" t="s">
+      <x:c r="E62" s="0" t="s">
         <x:v>184</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46237</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46225</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="D63" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="D63" s="0" t="s">
+      <x:c r="E63" s="0" t="s">
         <x:v>187</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46237</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46223</x:v>
+        <x:v>46254</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="D64" s="0" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="E64" s="0" t="s">
         <x:v>189</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46237</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46223</x:v>
+        <x:v>46254</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="D65" s="0" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="E65" s="0" t="s">
         <x:v>192</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46237</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46227</x:v>
+        <x:v>46254</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="D66" s="0" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="E66" s="0" t="s">
         <x:v>195</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46237</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46230</x:v>
+        <x:v>46253</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="D67" s="0" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="E67" s="0" t="s">
         <x:v>198</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46237</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46230</x:v>
+        <x:v>46253</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="D68" s="0" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="E68" s="0" t="s">
         <x:v>201</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46237</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46230</x:v>
+        <x:v>46253</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="D69" s="0" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="E69" s="0" t="s">
         <x:v>204</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46238</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46231</x:v>
+        <x:v>46253</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46238</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46231</x:v>
+        <x:v>46250</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46238</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46231</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46238</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46231</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46238</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46223</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46238</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46227</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46239</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46231</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46240</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46230</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46240</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46230</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46240</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46227</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46240</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46227</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46240</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46225</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46241</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46226</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46241</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46225</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46241</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46226</x:v>
+        <x:v>46256</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
-        <x:v>46241</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="B85" s="2">
-        <x:v>46231</x:v>
+        <x:v>46256</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="2">
-        <x:v>46241</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="B86" s="2">
-        <x:v>46231</x:v>
+        <x:v>46256</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="2">
-        <x:v>46241</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="B87" s="2">
-        <x:v>46231</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="2">
-        <x:v>46244</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="B88" s="2">
-        <x:v>46227</x:v>
+        <x:v>46256</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="2">
-        <x:v>46244</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="B89" s="2">
-        <x:v>46231</x:v>
+        <x:v>46256</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="2">
-        <x:v>46244</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="B90" s="2">
-        <x:v>46227</x:v>
+        <x:v>46259</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="2">
-        <x:v>46245</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="B91" s="2">
-        <x:v>46230</x:v>
+        <x:v>46259</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:5">
       <x:c r="A92" s="2">
-        <x:v>46245</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="B92" s="2">
-        <x:v>46230</x:v>
+        <x:v>46259</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:5">
       <x:c r="A93" s="2">
-        <x:v>46246</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="B93" s="2">
-        <x:v>46231</x:v>
+        <x:v>46259</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:5">
       <x:c r="A94" s="2">
-        <x:v>46246</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="B94" s="2">
-        <x:v>46227</x:v>
+        <x:v>46259</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:5">
       <x:c r="A95" s="2">
-        <x:v>46252</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="B95" s="2">
-        <x:v>46221</x:v>
+        <x:v>46259</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:5">
       <x:c r="A96" s="2">
-        <x:v>46290</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="B96" s="2">
-        <x:v>46175</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:5">
       <x:c r="A97" s="2">
+        <x:v>46266</x:v>
+      </x:c>
+      <x:c r="B97" s="2">
+        <x:v>46259</x:v>
+      </x:c>
+      <x:c r="C97" s="0" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="D97" s="0" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="E97" s="0" t="s">
+        <x:v>276</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="98" spans="1:5">
+      <x:c r="A98" s="2">
+        <x:v>46266</x:v>
+      </x:c>
+      <x:c r="B98" s="2">
+        <x:v>46251</x:v>
+      </x:c>
+      <x:c r="C98" s="0" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="D98" s="0" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="E98" s="0" t="s">
+        <x:v>279</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="99" spans="1:5">
+      <x:c r="A99" s="2">
+        <x:v>46266</x:v>
+      </x:c>
+      <x:c r="B99" s="2">
+        <x:v>46252</x:v>
+      </x:c>
+      <x:c r="C99" s="0" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="D99" s="0" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="E99" s="0" t="s">
+        <x:v>282</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="100" spans="1:5">
+      <x:c r="A100" s="2">
+        <x:v>46267</x:v>
+      </x:c>
+      <x:c r="B100" s="2">
+        <x:v>46252</x:v>
+      </x:c>
+      <x:c r="C100" s="0" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="D100" s="0" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="E100" s="0" t="s">
+        <x:v>285</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="101" spans="1:5">
+      <x:c r="A101" s="2">
+        <x:v>46267</x:v>
+      </x:c>
+      <x:c r="B101" s="2">
+        <x:v>46252</x:v>
+      </x:c>
+      <x:c r="C101" s="0" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="D101" s="0" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="E101" s="0" t="s">
+        <x:v>288</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="102" spans="1:5">
+      <x:c r="A102" s="2">
+        <x:v>46267</x:v>
+      </x:c>
+      <x:c r="B102" s="2">
+        <x:v>46255</x:v>
+      </x:c>
+      <x:c r="C102" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="D102" s="0" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="E102" s="0" t="s">
+        <x:v>291</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="103" spans="1:5">
+      <x:c r="A103" s="2">
+        <x:v>46267</x:v>
+      </x:c>
+      <x:c r="B103" s="2">
+        <x:v>46259</x:v>
+      </x:c>
+      <x:c r="C103" s="0" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="D103" s="0" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="E103" s="0" t="s">
+        <x:v>294</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="104" spans="1:5">
+      <x:c r="A104" s="2">
+        <x:v>46267</x:v>
+      </x:c>
+      <x:c r="B104" s="2">
+        <x:v>46257</x:v>
+      </x:c>
+      <x:c r="C104" s="0" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="D104" s="0" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="E104" s="0" t="s">
+        <x:v>297</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="105" spans="1:5">
+      <x:c r="A105" s="2">
+        <x:v>46267</x:v>
+      </x:c>
+      <x:c r="B105" s="2">
+        <x:v>46258</x:v>
+      </x:c>
+      <x:c r="C105" s="0" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="D105" s="0" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="E105" s="0" t="s">
+        <x:v>300</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="106" spans="1:5">
+      <x:c r="A106" s="2">
+        <x:v>46268</x:v>
+      </x:c>
+      <x:c r="B106" s="2">
+        <x:v>46258</x:v>
+      </x:c>
+      <x:c r="C106" s="0" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="D106" s="0" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="E106" s="0" t="s">
+        <x:v>303</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="107" spans="1:5">
+      <x:c r="A107" s="2">
+        <x:v>46268</x:v>
+      </x:c>
+      <x:c r="B107" s="2">
+        <x:v>46258</x:v>
+      </x:c>
+      <x:c r="C107" s="0" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="D107" s="0" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="E107" s="0" t="s">
+        <x:v>306</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="108" spans="1:5">
+      <x:c r="A108" s="2">
+        <x:v>46268</x:v>
+      </x:c>
+      <x:c r="B108" s="2">
+        <x:v>46258</x:v>
+      </x:c>
+      <x:c r="C108" s="0" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="D108" s="0" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="E108" s="0" t="s">
+        <x:v>309</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="109" spans="1:5">
+      <x:c r="A109" s="2">
+        <x:v>46268</x:v>
+      </x:c>
+      <x:c r="B109" s="2">
+        <x:v>46259</x:v>
+      </x:c>
+      <x:c r="C109" s="0" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="D109" s="0" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="E109" s="0" t="s">
+        <x:v>312</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="110" spans="1:5">
+      <x:c r="A110" s="2">
+        <x:v>46268</x:v>
+      </x:c>
+      <x:c r="B110" s="2">
+        <x:v>46253</x:v>
+      </x:c>
+      <x:c r="C110" s="0" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="D110" s="0" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="E110" s="0" t="s">
+        <x:v>315</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="111" spans="1:5">
+      <x:c r="A111" s="2">
+        <x:v>46268</x:v>
+      </x:c>
+      <x:c r="B111" s="2">
+        <x:v>46253</x:v>
+      </x:c>
+      <x:c r="C111" s="0" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="D111" s="0" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="E111" s="0" t="s">
+        <x:v>318</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="112" spans="1:5">
+      <x:c r="A112" s="2">
+        <x:v>46268</x:v>
+      </x:c>
+      <x:c r="B112" s="2">
+        <x:v>46253</x:v>
+      </x:c>
+      <x:c r="C112" s="0" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="D112" s="0" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="E112" s="0" t="s">
+        <x:v>321</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="113" spans="1:5">
+      <x:c r="A113" s="2">
+        <x:v>46268</x:v>
+      </x:c>
+      <x:c r="B113" s="2">
+        <x:v>46246</x:v>
+      </x:c>
+      <x:c r="C113" s="0" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="D113" s="0" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="E113" s="0" t="s">
+        <x:v>324</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="114" spans="1:5">
+      <x:c r="A114" s="2">
+        <x:v>46269</x:v>
+      </x:c>
+      <x:c r="B114" s="2">
+        <x:v>46248</x:v>
+      </x:c>
+      <x:c r="C114" s="0" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="D114" s="0" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="E114" s="0" t="s">
+        <x:v>327</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="115" spans="1:5">
+      <x:c r="A115" s="2">
+        <x:v>46269</x:v>
+      </x:c>
+      <x:c r="B115" s="2">
+        <x:v>46255</x:v>
+      </x:c>
+      <x:c r="C115" s="0" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="D115" s="0" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="E115" s="0" t="s">
+        <x:v>260</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="116" spans="1:5">
+      <x:c r="A116" s="2">
+        <x:v>46269</x:v>
+      </x:c>
+      <x:c r="B116" s="2">
+        <x:v>46255</x:v>
+      </x:c>
+      <x:c r="C116" s="0" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="D116" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="E116" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="117" spans="1:5">
+      <x:c r="A117" s="2">
+        <x:v>46269</x:v>
+      </x:c>
+      <x:c r="B117" s="2">
+        <x:v>46255</x:v>
+      </x:c>
+      <x:c r="C117" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="D117" s="0" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="E117" s="0" t="s">
+        <x:v>334</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="118" spans="1:5">
+      <x:c r="A118" s="2">
+        <x:v>46269</x:v>
+      </x:c>
+      <x:c r="B118" s="2">
+        <x:v>46259</x:v>
+      </x:c>
+      <x:c r="C118" s="0" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="D118" s="0" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="E118" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="119" spans="1:5">
+      <x:c r="A119" s="2">
+        <x:v>46270</x:v>
+      </x:c>
+      <x:c r="B119" s="2">
+        <x:v>46255</x:v>
+      </x:c>
+      <x:c r="C119" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="D119" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="E119" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="120" spans="1:5">
+      <x:c r="A120" s="2">
+        <x:v>46270</x:v>
+      </x:c>
+      <x:c r="B120" s="2">
+        <x:v>46255</x:v>
+      </x:c>
+      <x:c r="C120" s="0" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="D120" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="E120" s="0" t="s">
+        <x:v>343</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="121" spans="1:5">
+      <x:c r="A121" s="2">
+        <x:v>46272</x:v>
+      </x:c>
+      <x:c r="B121" s="2">
+        <x:v>46254</x:v>
+      </x:c>
+      <x:c r="C121" s="0" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="D121" s="0" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="E121" s="0" t="s">
+        <x:v>346</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="122" spans="1:5">
+      <x:c r="A122" s="2">
+        <x:v>46273</x:v>
+      </x:c>
+      <x:c r="B122" s="2">
+        <x:v>46258</x:v>
+      </x:c>
+      <x:c r="C122" s="0" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="D122" s="0" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="E122" s="0" t="s">
+        <x:v>349</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="123" spans="1:5">
+      <x:c r="A123" s="2">
+        <x:v>46273</x:v>
+      </x:c>
+      <x:c r="B123" s="2">
+        <x:v>46258</x:v>
+      </x:c>
+      <x:c r="C123" s="0" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="D123" s="0" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="E123" s="0" t="s">
+        <x:v>352</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="124" spans="1:5">
+      <x:c r="A124" s="2">
+        <x:v>46273</x:v>
+      </x:c>
+      <x:c r="B124" s="2">
+        <x:v>46258</x:v>
+      </x:c>
+      <x:c r="C124" s="0" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="D124" s="0" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="E124" s="0" t="s">
+        <x:v>355</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="125" spans="1:5">
+      <x:c r="A125" s="2">
+        <x:v>46273</x:v>
+      </x:c>
+      <x:c r="B125" s="2">
+        <x:v>46258</x:v>
+      </x:c>
+      <x:c r="C125" s="0" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="D125" s="0" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="E125" s="0" t="s">
+        <x:v>358</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="126" spans="1:5">
+      <x:c r="A126" s="2">
+        <x:v>46273</x:v>
+      </x:c>
+      <x:c r="B126" s="2">
+        <x:v>46258</x:v>
+      </x:c>
+      <x:c r="C126" s="0" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="D126" s="0" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="E126" s="0" t="s">
+        <x:v>361</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="127" spans="1:5">
+      <x:c r="A127" s="2">
+        <x:v>46273</x:v>
+      </x:c>
+      <x:c r="B127" s="2">
+        <x:v>46258</x:v>
+      </x:c>
+      <x:c r="C127" s="0" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="D127" s="0" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="E127" s="0" t="s">
+        <x:v>364</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="128" spans="1:5">
+      <x:c r="A128" s="2">
+        <x:v>46273</x:v>
+      </x:c>
+      <x:c r="B128" s="2">
+        <x:v>46259</x:v>
+      </x:c>
+      <x:c r="C128" s="0" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="D128" s="0" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="E128" s="0" t="s">
+        <x:v>367</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="129" spans="1:5">
+      <x:c r="A129" s="2">
+        <x:v>46274</x:v>
+      </x:c>
+      <x:c r="B129" s="2">
+        <x:v>46255</x:v>
+      </x:c>
+      <x:c r="C129" s="0" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="D129" s="0" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="E129" s="0" t="s">
+        <x:v>370</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="130" spans="1:5">
+      <x:c r="A130" s="2">
+        <x:v>46274</x:v>
+      </x:c>
+      <x:c r="B130" s="2">
+        <x:v>46255</x:v>
+      </x:c>
+      <x:c r="C130" s="0" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="D130" s="0" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="E130" s="0" t="s">
+        <x:v>282</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="131" spans="1:5">
+      <x:c r="A131" s="2">
+        <x:v>46275</x:v>
+      </x:c>
+      <x:c r="B131" s="2">
+        <x:v>46259</x:v>
+      </x:c>
+      <x:c r="C131" s="0" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="D131" s="0" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="E131" s="0" t="s">
+        <x:v>374</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="132" spans="1:5">
+      <x:c r="A132" s="2">
+        <x:v>46276</x:v>
+      </x:c>
+      <x:c r="B132" s="2">
+        <x:v>46257</x:v>
+      </x:c>
+      <x:c r="C132" s="0" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="D132" s="0" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="E132" s="0" t="s">
+        <x:v>377</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="133" spans="1:5">
+      <x:c r="A133" s="2">
+        <x:v>46279</x:v>
+      </x:c>
+      <x:c r="B133" s="2">
+        <x:v>46254</x:v>
+      </x:c>
+      <x:c r="C133" s="0" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="D133" s="0" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="E133" s="0" t="s">
+        <x:v>380</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="134" spans="1:5">
+      <x:c r="A134" s="2">
+        <x:v>46288</x:v>
+      </x:c>
+      <x:c r="B134" s="2">
+        <x:v>46252</x:v>
+      </x:c>
+      <x:c r="C134" s="0" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="D134" s="0" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="E134" s="0" t="s">
+        <x:v>383</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="135" spans="1:5">
+      <x:c r="A135" s="2">
+        <x:v>46290</x:v>
+      </x:c>
+      <x:c r="B135" s="2">
+        <x:v>46175</x:v>
+      </x:c>
+      <x:c r="C135" s="0" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="D135" s="0" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="E135" s="0" t="s">
+        <x:v>386</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="136" spans="1:5">
+      <x:c r="A136" s="2">
         <x:v>46317</x:v>
       </x:c>
-      <x:c r="B97" s="2">
+      <x:c r="B136" s="2">
         <x:v>45671</x:v>
       </x:c>
-      <x:c r="C97" s="0" t="s">
-[...6 lines deleted...]
-        <x:v>288</x:v>
+      <x:c r="C136" s="0" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="D136" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="E136" s="0" t="s">
+        <x:v>389</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Tenders and Offers</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Area</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>