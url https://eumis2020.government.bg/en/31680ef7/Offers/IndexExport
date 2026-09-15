--- v5 (2026-08-26)
+++ v6 (2026-09-15)
@@ -1,1320 +1,804 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R066bd7d5a57848f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b28c15d315934f789b01d7a43e784493.psmdcp" Id="R24020eb003534f2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7812eb35e3c4f36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8c773087a00b418f840ac7d60463a65d.psmdcp" Id="R0daccb85aac6480c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Tenders and Offers" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Offers submission deadline</x:t>
   </x:si>
   <x:si>
     <x:t>Announcement date of procedure for external assignment</x:t>
   </x:si>
   <x:si>
     <x:t>Procedure subject</x:t>
   </x:si>
   <x:si>
     <x:t>Beneficiary</x:t>
   </x:si>
   <x:si>
     <x:t>Contract registration number</x:t>
   </x:si>
   <x:si>
-    <x:t>Проектиране, доставка и изграждане на фотоволтаична електрическа централа за собствено потребление с мощност 50 kW и батериен блок с капацитет 122,8 kWh, включително присъединяване, пуск и въвеждане в експлоатация</x:t>
-[...19 lines deleted...]
-ОП2 : Подмяна на прозрачни ограждащи конструкции - прозорци и врати с рамка от алуминий с прекъснат топлинен мост и с рамка от екструдиран поливинилхлорид (PVC)
+    <x:t>Извършване на СМР на енергийно ефективни изолационни системи в сгради: сандвич панели стени – 130 м2, сандвич панели покрив – 390 м2 и секционни индустриални врати/външни плътни врати – 25 м2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ФОРЕСТА МЕБЕЛ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2059-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Внедряване и въвеждане в експлоатация на интегрирана информационна система за управление на бизнес процесите в „СОФИТЕКС КЪМПАНИ“ ООД, включваща система за управление на ресурсите (ERP) и система за управление на взаимоотношенията с клиентите (CRM), с интеграция помежду им </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СОФИТЕКС КЪМПАНИ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2063-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, монтаж и инсталация на Компресор за сгъстен въздух с инверторно управление с изсушител "
 </x:t>
   </x:si>
   <x:si>
+    <x:t>НИКИКА-90 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0390-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на интелигентна оперативна платформа</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТРАКИЯ - КОНЕЦ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0347-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане на съвременни информационни и комуникационни технологии (ИКТ) във връзка с изпълнение на Договор № BG16RFPR001-1.012- 0747-C01/27.01.2026 г. с бенефициент „ТЕО МОРИС - БЪЛГАРИЯ ЕООД“, финансиран по процедура BG16RFPR001-1.012 „Дигитализация на предприятията“, Програма „Конкурентоспособност и иновации в предприятията“ 2021–2027 г.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕО МОРИС-БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0747-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДОСТАВКА, МОНТАЖ И ВЪВЕЖДАНЕ В ЕКСПЛОАТАЦИЯ НА 5 (ПЕТ) ТЕРМОПОМПИ ВЪЗДУХ-ВЪЗДУХ ЗА НУЖДИТЕ НА ИНЕКС ТРЕЙД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНЕКС ТРЕЙД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0969-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за изграждане и внедряване на система за защита на информацията в локална мрежа, система за архивиране на информация, система за управление на съхранението и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"БРОД ИНВЕСТ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0065-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Внедряване на интегрирани решения за управление на бизнес процеси и информационна сигурност“</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">"КОРНЕР ПЛЮС" ООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1733-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на енергийно ефективно оборудване</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СТРОИТЕЛ-КРИВОДОЛ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1185-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Осигуряване на експертиза в областта на обученията, иновациите и дигиталната трансформация в публични и частни предприятия, в това число: Консултант по дигитална трансформация, Обучители за предоставяне на обучения на клиенти на Дигитален иновационен хъб Механика и участие в обучения на обучители, Консултант по интелектуална собственост </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНГИЛИЗ ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR002-1.002-0006-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване и въвеждане в експлоатация на интегрирана система за защита, архивиране, съхранение и споделяне на информация“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕКОКОМЕРС-НЕК ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0573-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на Интегрирана система за производство на ПВЦ профили – 1 бр. , включително всички необходими хардуерни и софтуерни компоненти, техническа документация и гаранционно обслужване“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РЪЖДАНОВ ТРЕЙД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0037-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve">
-ДЕТЕЛИНА 2007 ЕООД</x:t>
-[...5 lines deleted...]
-    <x:t>Доставка, монтаж и въвеждане в експлоатация на локална система за съхранение на електрическа енергия с минимален капацитет 30 kWh в комбинация с инвертор</x:t>
+Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на Интегрирана система за производство на облекло – 1 бр. , включително всички необходими хардуерни и софтуерни компоненти, техническа документация и гаранционно обслужване“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БАДИНКА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0197-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФтЕЦ) за собствени нужди с мощност на инвертора 50 кW (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата).</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПАПАДОПУЛОС И СИН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0489-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на нова фотоволтаична инсталация за производство на енергия от ВЕИ за собствено потребление (Фотоволтаични панели в комбинация с инвертори) с мощност минимум 150 kWp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЕВА БРОДКАСТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2042-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Проектиране и изграждане на фотоволтаична система за собствено потребление с изходяща мощност АС минимум 50 kW и локални съоръжения за съхранение на електрическа енергия с капацитет минимум 50 kWh </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АГРОФЕРМ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0987-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">"Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 56 kW“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МОНИ ТРЕЙД" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0962-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Повишаване на нивото на дигитализация на предприятието СПРИНГ СПЕД ЕООД“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СПРИНГ СПЕД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0477</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Инженеринг — изготвяне на проектни решения, доставка, изграждане и въвеждане в експлоатация на две фотоволтаични електрически централи с обща инсталирана мощност 56 kW и локални съоръжения за съхранение на електрическа енергия с общ капацитет 120 kWh, за собствено потребление, на два обекта в гр. Стара Загора“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Алимар 11" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0083-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, изграждане и въвеждане в експлоатация на нова Фотоволтаична
+електроцентрала с мощност 30kW за собствено потребление, включваща и система
+за съхранение на електрическата енергия (ССЕЕ) с разполагане върху покривната
+част на съществуваща производствена сграда, собственост на Възложителя с
+Идентификатор 56722.651.387.1 и адрес: град Плевен, ул. Кара Колю №10.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИВКО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1711-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, внедряване, конфигуриране и въвеждане в експлоатация на интегрирана система за защита, архивиране, съхранение и споделяне на корпоративна информация“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЛЕКТРИКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1305-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и внедряване на интегрирано ИКТ решение : Система за управление на ресурсите (ERP система) - 1 бр. и Система за управление на взаимоотношенията с клиенти (CRM система) - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХАРТЦВЕТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0505-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на енергоефективни системи (термопомпи) за отопление и охлаждане в базата на "ГЕО-КРИ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГЕО-КРИ  ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2712-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на Централизирана система със CRM, ERP и BPM функционалности</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФИТОФАРМА ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0343-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на Интегрирани системи за управление на бизнес процесите: Система за управление на ресурсите (ERP система); Система за управление на продажбите на дребно (Point-of-Sale система) и Система за бизнес анализи (Business Intelligence система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Джей Ди Ем Трак Център ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0463-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разработване и внедряване на Модул система за управление на производството и Система за управление на съхранението и споделянето на информация, необходими за дейността на “ИТА Серт” ООД, в рамките на ДБФП BG16RFPR001-1.012-0907-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ИТА Серт" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0907-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на 1 бр. професионална бариерна перална машина за нуждите на социалното предприятие на „ЕВРОХИМ-ГРУП“ ЕООД по проект BG05SFPR002-1.013-0122-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕВРОХИМ-ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0122-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за „Въвеждане на система за управление на ресурсите (ERP система)“, „Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)“, „Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система)“ и „Въвеждане на система за бизнес анализи (Business Intelligence система)“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕВЪРФРЕШ 2014 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0587-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на СМР за енергийно-ефективни изолационни системи в сгради: Tоплоизолационни системи за външни стени и подове към външен въздух ТИ плоча от EPS – 1040 кв.м</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ГАРЕНА 5" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1144-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+Реализиране на мерки за подобряване на енергийната ефективност на „МОНТАЖСТРОЙ 91“ ЕООД, в рамките на проект BG16RFPR001-2.004-1631-C01:
+Обособена позиция 1: Доставка, монтаж и пускане в експлоатация на Фотоволтаични панели в комбинация с инвертор/и;
+Обособена позиция 2: Доставка, инсталиране и пускане в експлоатация на Локално съоръжение за съхранение на енергия (батерия) в комбинация с инвертор/и;</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„МОНТАЖСТРОЙ 91“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1631-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Инженеринг на вътрешна техническа инфраструктура и сгради на обект: Логистичен парк Декарт в УПИ XIV (ПИ 55871.507.762) , кв. 619, по плана на кв. Сини вир, гр. Перник
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЕКАРТ КОРПОРЕЙШЪН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.005-0009-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и монтаж на енергийно-ефективна топлоизолационна система от сандвич панели за покрив - 444 кв.м. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>МОРАНО ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0321-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на енергийно-ефективни изолационни системи в три обособени позиции:
+Обособена позиция 1 Доставка и монтаж на прозрачни ограждащи конструкции - 32 кв.м.;  
+Обособена позиция 2 Доставка и монтаж на секционни индустриални врати - 2 бр.; 
+Обособена позиция 3 Доставка и монтаж на топлоизолационна система от сандвич панели за покрив - 171 кв.м.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФЕНИКС ЛВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0478-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Проектиране и изграждане на фотоволтаична система за собствено потребление с изходяща мощност АС минимум 56 kW и локални съоръжения за съхранение на електрическа енергия с капацитет минимум 56 kWh, в производствена база „Джи М Л - дизайн“ ООД </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Джи М Л - дизайн ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0994-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 51,84 kW – 1 бр“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0090-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на фотоволтаична система за производство на електрическа енергия от възобновяеми източници с мощност 55 kW, включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ДРИМ-2020" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0206-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Подобряване на енергийна ефективност на "Санара Булфест 97" ЕООД чрез доставка и монтаж на:
-Процзрачни ограждащи конструкци прозорци и врати с рамка от алуминий с прекъснат  топлинен мост – 84 м2
+ОП1: Термопомпа - VRF/VRV система на директно изпарение – 91.5 kW – 1 бр.
+ОП2: Термопомпа - VRF/VRV система на директно изпарение –22.2 kW – 1 бр.
+ОП3: Система от термопомпа - VRF/VRV система на директно изпарение –50 kW с рекуператор – 1 бр.
  </x:t>
   </x:si>
   <x:si>
     <x:t>Санара Булфест 97 ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1299-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>„ Доставка и монтаж на енергийно ефективна топлоизолационна система от сандвич панели с топлоизолация от PIR (полиизоцианурат) за външни стени“</x:t>
-[...73 lines deleted...]
-Обособена позиция 2: Създаване на онлайн магазин;
+    <x:t xml:space="preserve">Доставка и внедряване на ИКТ системи за дигитализация на бизнес процесите, със следните обособени позиции:
+Обособена позиция 1: Въвеждане на Система за управление на ресурсите (ERP система) – 1 бр.
+Обособена позиция 2: Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) – 1 бр.
+Обособена позиция 3: Въвеждане на система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда – 1 бр.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ХОБИЛЕНД ООД</x:t>
-[...7 lines deleted...]
-ОП2: Въвеждане на модул/система за управление на производството – 1 бр.
+    <x:t>ЕФ ЕН КОНСУЛТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1644-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Доставка, монтаж и изпълнение на строително-монтажни работи по топлоизолиране на външни стени и подове към външен въздух на производствена сграда на „Дистилерия Исперих“ АД, чрез топлоизолационна система с топлоизолационни плочи от екструдиран полистирол (XPS)“,</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИСТИЛЕРИЯ ИСПЕРИХ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0791-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и внедряване на ИКТ системи за дигитализация на бизнес процесите, по следните обособени позиции:
+Обособена позиция 1: Въвеждане на Система за управление на ресурсите (ERP система) – 1 бр.
+Обособена позиция 2: Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) – 1 бр.
+Обособена позиция 3: Въвеждане на система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЛЮР  АПАРТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1642-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Интегрирани системи за управление на бизнес процесите:
+1. Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система);
+2. Въвеждане на модул/система за управление на производството;</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВДК 85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0317-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на системи по обособени позиции
+ОП 1 Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)
+ОП 2 Въвеждане на модул / система за управление на производството </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Кронотек ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0395-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на 1 брой компресор за сгъстен въздух вкл. резервоар за сгъстен въздух с инверторно управление с изсушител и 1 брой изсушител</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АМАРАНТ-2003 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1249-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на ИКТ решения:
+1. Създаване на онлайн магазин - 1 бр.
+2. Въвеждане на система за управление на ресурсите (ERP система) - 1 бр.
+3. Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) - 1 бр.
+4. Въвеждане на система за бизнес анализи (Business Intelligence система) - 1 бр.
+5. Изграждане на система за архивиране на информация - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Стама Ко ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0789-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и инсталация на:
+Обособена позиция 1: Термопомпа въздух-въздух с топлинна мощност 15.5 kW - 4 бр.;
+Обособена позиция 2: Компресор за сгъстен въздух вкл резервоари за сгъстен въздух с инверторно управление с изсушител с номинална мощност на основния двигател 18.5 kw - 1 бр. и Ресивър с върздушен обем 2000 л. - 3 бр.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>БФ СТУДИО ООД</x:t>
-[...928 lines deleted...]
-    <x:t>Изпълнение на мерки за енергийна ефективност в сграда на „ЧАПЕК“ ЕООД</x:t>
+    <x:t>АРТМЕТАЛ-07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0260-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на термопомпи въздух-вода - 5 бр</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Бест Хотелс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1842-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване на нивото на дигитализация на предприятието чрез внедряване на 4 бр. ИКТ решения</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"КАТЕК" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2086-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за изграждане, доставка, монтаж, настройки и въвеждане в експлоатация на Фотоволтаична инсталация с ЛСС в единна система за производство и съхраняване на чиста енергия от ВЕИ, както следва:
+-	изграждане на фотоволтаична инсталация за 0,4 МWp 
+-	изграждане, доставка, монтаж, настройки и въвеждане в експлоатация на ЛСС 1290 kWh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ХЛЕБОЗАВОД" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0050-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане в експлоатация на фотоволтаична електроцентрала (ФтЕЦ) за производство на електрическа енергия от възобновяеми източници – 20kW – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АКВАРОР-БОЯДЖИЕВ И СИНОВЕ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1275-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, настройване и въвеждане в експлоатация на 4 броя термопомпи за БГВ в два хотела, 1 бр. термопомпа за затопляне на водата във външен басейн и 1 брой и рекуперативен блок в зала за хранене с местонахождение с. Кранево, община Балчик, област Добрич“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Екогруп</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2193</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дигитализация на ЕТ "ХРИСТИНА - ХРИСТИНА ГАНДЖУЛОВА": Обособена позиция № 1: Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система). Обособена позиция № 2: Въвеждане на система за бизнес анализи (Business Intelligence система). Обособена позиция № 3: Въвеждане на система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда. Обособена позиция № 4: Изграждане на система за управление на съхранението и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ "ХРИСТИНА - ХРИСТИНА ГАНДЖУЛОВА"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0160-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на Интегрирани системи за управление на бизнес процесите:
+1.Модул/система за управление на складовото стопанство (WMS)
+2.Модул/система за управление на продажбите на дребно (Point-of-Sale система)
+3.Система за бизнес анализи (Business Intelligence система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТЕФКОС МЮЗИК ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1788-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на Спирален смесител </x:t>
+  </x:si>
+  <x:si>
+    <x:t>БЕЛЛА БЪЛГАРИЯ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0011-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на решения/системи за дигитализация на предприятието</x:t>
+  </x:si>
+  <x:si>
+    <x:t>К и Б КЛИМА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1920-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕРА ЕКО БИЛД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1622-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и внедряване на интегрирани системи по следните обособени позиции:
+Обособена позиция 1 – Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) – 1 бр.
+Обособена позиция 2 – Въвеждане на модул/система за управление на складовото стопанство (WMS) – 1 бр.
+Обособена позиция 3 – Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система) – 1 бр.
+Обособена позиция 4 – Въвеждане на Система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СЕЙВ КОМПЮТЪРС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1994-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, инсталиране и въвеждане в експлоатация на Термопомпи въздух-вода с топлинна мощност минимум по 15 KW всяка-3 броя“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТНА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0813-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Проектиране, доставка, изграждане, монтаж, присъединяване, изпитване и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с обща изходяща номинална активна мощност на инверторите не по-малка от 50 kW и локално съоръжение за съхранение на електрическа енергия с номинален капацитет не по-малък от 50 kWh“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>УЧМАГ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1021-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на ново нулевоемисионно оборудване за претоварване за повишаване на капацитета на пристанищен оператор „Пристанище Варна“ ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Пристанище Варна" ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR001-3.002-0002-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на Фотоволтаична електрическа централа 50 kWp за собствени нужди  и локално средство за съхранение на електроенергия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СТОВИ 1" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2116-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на фотоволтаична електрическа централа/ФтЕЦ/ 65 kWp за собствено потребление с локално съоръжение за съхранение на електрическа енергия/батерия/ - 81.92kWh и инвертор с мощност 65kW за нуждите на"ГЕМОВА" ЕООД.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГЕМОВА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0964-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМР за изпълнение на топлоизолационна система от сандвич панели за покрив – 330 кв.м.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗАИ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2623-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТОНИ - 81 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1002-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертори - 30 kW и локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори - 60 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ДУНЕВ МОТОР СПОРТ- Р-21" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1575-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Закупуване, доставка и монтаж на енергийно ефективни топлоизолационни системи (плочи) за покрив от Екструдиран полистирол (XPS) – 704 m²“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФРЕЙМ ДИЗАЙН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0983-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">"Доставка, монтаж и изпълнение на СМР дейности за енергийно-ефективни изолационни системи в сгради: 1. Tоплоизолационни системи от сандвич панели за външни стени и подове към външен въздух – 452 кв.м 2. Tоплоизолационни системи от сандвич панели за покриви – 389 кв.м.“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0927-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Доставка, монтаж и въвеждане в експлоатация на фотоволтаична централа и системи за съхранение на електрическа енергия.”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"КЛАСИК" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1128-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Извършване на СМР – фотоволтаична електрическа централа с мощност 51.2 kW </x:t>
+  </x:si>
+  <x:si>
+    <x:t>СПА ЗОНА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1104-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Проектиране и изграждане на Фотоволтаична централа със съоръжения за съхранение на енергията с мощност 56 KW </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЛИПО - ХАРТ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0187-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична система с мощност не по-малка от 50 kW изходяща (номинална) активна мощност на инвертора, комбинирана с локално съоръжение за съхранение на енергия (батерия) с номинален капацитет не по-малък от 51,2 kWh за собствено производство и съхранение на енергия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Нова Декор ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0445-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Фотоволтаична електрическа централа (ФтЕЦ) с мощност не по-малка от 35,02 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТРИМА БГ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1847-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и изпълнение на СМР дейности за енергийно-ефективни изолационни системи в сгради (прозорци и врати) 341,763 м2“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ФОБОС КЕНДЪЛС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0096-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Строително-монтажни работи по въвеждане на енергоспестяващи мерки и енергия от възобновяеми източници:
+Обособена позиция 1: Строително-монтажни работи на топлоизолационни системи в сгради:
+1.1.Топлоизолационни системи от сандвич панели за външни стени – 190 кв.м
+1.2.Топлоизолационни системи от сандвич панели за покриви- 192 кв.м
+            1.1.Топлоизолационни системи от сандвич панели за външни стени – 190 кв.м
+            1.2.Топлоизолационни системи от сандвич панели за покриви- 192 кв.м
+Обособена позиция 2: Строително-монтажни работи подмяна на прозрачни ограждащи конструкции (прозорци и врати), с рамка от алуминий с прекъснат топлинен мост- 40 кв.м
+Обособена позиция 3: Изграждане на фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с инсталирана мощност – 15 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"РЕГЕСТА" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0452-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на мерки за енергийна ефективност в сграда на „ЧАПЕК“ ЕООД, включващи: секционни индустриални врати - 6 броя  и
+топлоизолационни системи от сандвич панели за външни стени и подове към външен въздух - сандвич панели  с топлоизолация от PIR /полиизоцианурат/ -576 кв.м.</x:t>
   </x:si>
   <x:si>
     <x:t>"Чапек" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1519-C01</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Изпълнение на мерки за енергийна ефективност и изграждане на фотоволтаична електрическа централа в сгради на „ДЕСИТА“ ООД, намиращи се на адрес ул. "Пенчо Постомпиров" 11 и бул. "Стефан Караджа" 105  в две обособени позиции.
-[...162 lines deleted...]
-    <x:t>BG16FFPR003-1.001-0066-C01</x:t>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертори – мин. 29.82 kW и локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори - мин. 90 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХОТЕЛ МЕДИТЕ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2477-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение "Каритас София"</x:t>
   </x:si>
   <x:si>
-    <x:t>BG65AMPR001-2.001-0007-C03</x:t>
+    <x:t>BG65AMPR001-2.001-0007-C04</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -1663,2370 +1147,1367 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E136"/>
+  <x:dimension ref="A1:E77"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46260</x:v>
+        <x:v>46280</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46244</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46260</x:v>
+        <x:v>46280</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46245</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46260</x:v>
+        <x:v>46280</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46245</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46260</x:v>
+        <x:v>46280</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46245</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46260</x:v>
+        <x:v>46280</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46245</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46260</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46245</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46260</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46245</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46260</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46245</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46260</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46246</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46260</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46246</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46260</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46252</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46260</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46253</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46260</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46253</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46260</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46253</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46260</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46253</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46260</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46253</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46260</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46253</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46260</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46259</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46261</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46254</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46261</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46254</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46261</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46254</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46261</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46253</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46261</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46253</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46261</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46254</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46261</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46254</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46261</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46254</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46261</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46254</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46261</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46254</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46261</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46251</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46261</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46248</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46261</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46246</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46261</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46245</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46261</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46245</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46262</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46248</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46262</x:v>
+        <x:v>46284</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46248</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46262</x:v>
+        <x:v>46285</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46247</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46262</x:v>
+        <x:v>46285</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46250</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46262</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46251</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46262</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46252</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46262</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46252</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46262</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46255</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46262</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46255</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46262</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46255</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46262</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46255</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46262</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46252</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46262</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46255</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46262</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46255</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46262</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46255</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46262</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46255</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46262</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46255</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46262</x:v>
+        <x:v>46287</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46255</x:v>
+        <x:v>46280</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46262</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46255</x:v>
+        <x:v>46280</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46263</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46256</x:v>
+        <x:v>46280</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46263</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46255</x:v>
+        <x:v>46280</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46264</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46255</x:v>
+        <x:v>46280</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46264</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46254</x:v>
+        <x:v>46280</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46265</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46254</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46265</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46254</x:v>
+        <x:v>46271</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46265</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46254</x:v>
+        <x:v>46252</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46265</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46255</x:v>
+        <x:v>46278</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46265</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46255</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46265</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46255</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46265</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46254</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46265</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46254</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46265</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46254</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46265</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46253</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46265</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46253</x:v>
+        <x:v>46280</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46265</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46253</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46265</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46253</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46265</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46250</x:v>
+        <x:v>46278</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46265</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46248</x:v>
+        <x:v>46278</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46265</x:v>
+        <x:v>46294</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46258</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46265</x:v>
+        <x:v>46294</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46258</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46265</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46255</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46265</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46255</x:v>
+        <x:v>46280</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46265</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46255</x:v>
+        <x:v>45671</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>226</x:v>
-[...29 lines deleted...]
-      <x:c r="D79" s="0" t="s">
         <x:v>230</x:v>
-      </x:c>
-[...970 lines deleted...]
-        <x:v>389</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Tenders and Offers</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Area</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>