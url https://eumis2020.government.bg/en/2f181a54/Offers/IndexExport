--- v0 (2026-05-13)
+++ v1 (2026-06-10)
@@ -1,1267 +1,1092 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc832eb33a9564cae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c5840ef9316a47a79ae1e66836501090.psmdcp" Id="R5f63b799db3545c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59f59a82908e40e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/848d7a8c72ed421281f89c46670b8502.psmdcp" Id="R21d1ac001d8348a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Tenders and Offers" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Offers submission deadline</x:t>
   </x:si>
   <x:si>
     <x:t>Announcement date of procedure for external assignment</x:t>
   </x:si>
   <x:si>
     <x:t>Procedure subject</x:t>
   </x:si>
   <x:si>
     <x:t>Beneficiary</x:t>
   </x:si>
   <x:si>
     <x:t>Contract registration number</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Избор на изпълнител за доставка и монтаж на топлоизолационни системи от сандвич панели за външни стени и покрив за постигане на енергийна ефективност </x:t>
-[...14 lines deleted...]
-12. Пясъкоструйна камера с вграден филтър и аспирация
+    <x:t xml:space="preserve">Избор на изпълнител за предоставяне обучения за придобиване на „меки“ умения по ключови компетентности във връзка с изпълнение на проект BG05SFPR002-1.019-0089-C01 „Придобиване на нови умения в "ЕЙ АР ЕС БЪЛГАРИЯ" ЕООД“ по обособени позиции </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕЙ АР ЕС БЪЛГАРИЯ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.019-0089-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на интегрирана система за управление на бизнес процесите в „МЕБЕЛИ ДРАГИ“ АД"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕБЕЛИ ДРАГИ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1686-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Превод и легализация на документи  (БЧК)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИСИЯ НА МЕЖДУНАРОДНА ОРГАНИЗАЦИЯ ПО МИГРАЦИЯ В БЪЛГАРИЯ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-1.003-0001-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на Мобилна система за аспирация и филтрация на въздух - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ГЛОУБ ИНДЪСТРИС“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1120-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+Доставка, монтаж и пускане в експлоатация на:
+• Въздушна завеса (индустриална) тип 1 - 1 бр.
+• Въздушна завеса (индустриална) тип 2 - 1 бр.
+• Инверторна климатична система - 8 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на оборудване и обзавеждане за кът за отдих за работещите в „Рекламна Агенция Дея“ ЕООД, както следва:
+Обособена позиция 1: Стандартна кухня за кът за отдих
+Обособена позиция 2: Оборудване за кухня за кът за отдих
+Обособена позиция 3: Масажен стол за кът за отдих</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РЕКЛАМНА АГЕНЦИЯ ДЕЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-2148-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване в Би Джи Ар Груп ООД на:
+- система за управление на ресурсите;
+- система за управление на взаимоотношенията с клиенти и
+- система за бизнес анализи,
+в изпълнение на проект BG16RFPR001-1.012-0430</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БИ ДЖИ АР ГРУП ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0430-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ДМА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДАРА 13 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2886-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на ДМА - машини, съоръжения, оборудване</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕВРО РЕМОНТ СТРОЙ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2076-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Публична покана за доставка на CNC НЕСТИНГ МАШИНА/CNC РУТЕР/ Фрезова машина с цифрово програмно управление - 1 брой за криволинейно и праволинейно рязане, разкрояване, пробиване, гравиране, фрезоване и др. на ПДЧ, МДФ,HPL, ЕТАЛБОНД, пластмаси, и др. материали</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИЯНА 7 ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2585-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на ИКТ решения</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Омакс Сълюшънс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0107-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Инвестиция в закупуване на оборудване, лаптоп и софтуер за оптимизиране дейността по книгоразпространение в ЕЙЧ ЕМ АР ЛОГОС ЕООД в 3 обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ейч Ем Ар Логос ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1749-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на енергоспестяващо (LED) осветление в сграда на „БИЛДИНГ ХОСПИТАЛС“ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БИЛДИНГ ХОСПИТАЛС АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-4.021-0411-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на струг с цифрово програмно управление (ЦПУ), с наклонени направляващи и задно седло и максимален диаметър над тялото от 400 мм. - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ево Авиейшън ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2727-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на машини </x:t>
+  </x:si>
+  <x:si>
+    <x:t>КРИСТИ-МОД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0914-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване за строителна фирма</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНТЕР СТРОЙ ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2392-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, въвеждане в експлоатация и гаранционно обслужване на 2 бр. чилъри – агрегати с кондензатор за въздушно охлаждане, с единична охладителна мощност 370 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АКВА ЯНТРА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2271-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на интегрирана среда за управление, защита и съхранение на корпоративната информация, чрез:
+1. Изграждане на система за защита на информацията в локална мрежа;
+2. Изграждане на система за архивиране на информация;
+3. Изграждане на система за управление на съхранението и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СЧЕТОВОДНА КЪЩА - ПАРАЛЕЕВИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1076-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и въвеждане в експлоатация на машини:
+ОП 1 - Монофазен агрегат за ток 1бр
+ОП 2 - Фугорез бензинов 1бр.
+ОП 3 - Безкабелен ъглошлайф 3бр. (вид 1) с диск за рязане 300бр и Безкабелен ъглошлайф 1 бр. (вид 2) със 100бр. диск за рязане
+ОП 4 - Уред за директен монтаж 1бр.
+ОП 5 - Безкабелна пробивна машина 1бр.
+ОП 6 - Безкабелен ударен винтоверт 1бр.
+ОП 7 - Комбинирана машина (вид 1) 1бр. и Комбинирана машина (вид 2) 1бр.
+ОП 8 - Електрически къртач 1бр.
+ОП 9 - Къртач - 1бр.
+ОП 10 - Ъглошлайф 1бр.
+ОП 11 - Безкабелна машина за кримпване 1бр.
+ОП 12 - Безкабелен ударен гайковерт 1бр.
+ОП 13 - Батерия 3 бр. със зарядно 1бр. и Батерия 3бр. + Батерия 2бр. със зарядно 2бр. и сак за машини 1бр.
+ОП 14 - Комплект за размотаване на усукани проводници 1бр.
+ОП 15 - Инверторен генератор 1бр.
+ОП 16 - Монофазен инверторен генератор 1бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЯНЕВ БИЛД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1089-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Системи за управление на документи и корпоративна информация:
+1. Изграждане на система за защита на информацията в локална мрежа
+2. Изграждане на система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КАПИТАНСКИ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0449-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и внедряване на софтуерно решение</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИЛАНО ФЕШЪН 98 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0184-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Закупуване на материали и консумативи, необходими за разработването на иновацията по 3 обособени позиции:
+Обособена позиция 1 - Метални елементи
+Обособена позиция 2 - Електрически компоненти
+Обособена позиция 3 - Електронно оборудване и окомплектовка </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Системс енд Технолъджис" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0282-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 56,42 kW за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛОЗАНА - 62 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0113-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на производствения капацитет и ефективността на процесите в ЙОТОВ ООД чрез внедряване на:
+Софтуерен пакет за програмиране 3 или повече осни фрезови, стругови и струго-фрезови ЦПУ машини</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЙОТОВ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1467-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на интегрирани системи за управление на взаимоотношенията с клиенти и управление на веригата за доставки за нуждите на производствения процес, включващи:
+• система за управление на взаимоотношенията с клиенти (CRM система) 
+•модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес „
 </x:t>
   </x:si>
   <x:si>
-    <x:t>"БЪЧВАРОВ РЕЙСИНГ" ООД</x:t>
-[...23 lines deleted...]
-9. Тестов стенд за изпитание на трансформатори- 1бр
+    <x:t>Меджик Аутдор ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1207-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на форматно-разкройващ циркуляр</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МУЛТИ ДЕКОР ФЪРНИЧЪР ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0752-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на специализирани индустриални машини по обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>М + С ХИДРАВЛИК АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0012-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на кръглошлифовъчна машина - 1 бр </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на технологично оборудване за преработка на пластмаса по 5 (пет) обособени позиции:
+ОБОСОБЕНА ПОЗИЦИЯ 1. Доставка на шприц машина
+ОБОСОБЕНА ПОЗИЦИЯ 2. Доставка на мелница
+ОБОСОБЕНА ПОЗИЦИЯ 3. Доставка на сушилня
+ОБОСОБЕНА ПОЗИЦИЯ 4. Доставка на вакум подкачващо устройство
+ОБОСОБЕНА ПОЗИЦИЯ 5. Доставка на темпериращо устройство</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИТА ПЛАСТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2601-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на специализирани ДМА с две обособени позиции - ОП1 - 3D скенер, SpaceMouse Enterprise - хардуер, SpaceMouse безжичен за 3 д скенер -3 броя, Мишка безжична - 3 бр. и ОП2 - 3D принтер / CNC / лазер 1Брой, 3D принтер, Модул бързи връзки за 3D принтер / CNC / лазер</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРХПРО ЛУЛЕВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2568-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+Доставка и въвеждане в експлоатация на оборудване</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СЪБЛАЙМ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1343-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на "Създаване на онлайн магазин" - 1 бр., "Въвеждане на Система за управление на ресурсите(ERP система)" - 1бр., "Изграждане на система за защита на информацията в локална мрежа" - 1 бр., "Изграждане на система за архивиране на информация" - 1 бр., разделени в четири обособени позиции, както следва: Обособена позиция 1: "Създаване на онлайн магазин" - 1 бр. Обособена позиция 2: "Въвеждане на Система за управление на ресурсите(ERP система)" - 1бр. Обособена позиция 3: "Изграждане на система за защита на информацията в локална мрежа" - 1 бр. Обособена позиция 4: "Изграждане на система за архивиране на информация" - 1 бр.(Прекратена)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"М И Д АВТО" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1319-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>УСЛУГИ И РЕШЕНИЯ В ОБЛАСТТА НА ИКТ ЗА:
+- Обособена позиция 1, включваща Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) - 1 бр.;
+- Обособена позиция 2, включваща Въвеждане на система за бизнес анализи (Business Intelligence система) - 1 бр. ;
+- Обособена позиция 3, включваща Изграждане на система за архивиране на информация - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Хелди ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1706-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Засилване на устойчивия растеж и конкурентоспособността на ГОЛД ООД - оборудване на професионална техника за перално помещение
 </x:t>
   </x:si>
   <x:si>
-    <x:t>МЕГАТРАФ ООД</x:t>
-[...168 lines deleted...]
-1. Високоповдигач – 1 брой.
+    <x:t>ГОЛД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1530-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на КОМПЛЕКСНО ПРОФЕСИОНАЛНО КУХНЕНСКО ОБОРУДВАНЕ“ по обособени позиции: 
+Обособена позиция 1 - „Доставка и монтаж на Хладилно оборудване“
+Обособена позиция 2 – „Доставка и монтаж на Машини за миене на съдове“
+Обособена позиция 3 - „Доставка и монтаж на Електродомакински кухненски уреди“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КАРАВИДОВИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2165-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на препоръчителни мерки от одиторски доклад</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХАН КРУМ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-4.021-0096-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕГАСТАР МЮЗИК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2877-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на информационни системи за управление и анализ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЛИСТАЙЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1091-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Провеждане на тръжна процедура "Избор с публична покана" с четири обособени позиции за:
+ОП 1.Крик хидравличен съгласно приложена техническа спецификация - 2 бр. с обща прогнозна стойност в размер на 6 600 лв. без ДДС	
+ОП 2.Скоба захватна съгласно приложена техническа спецификация - 1 бр. с прогнозна стойност  3 830 лв. без ДДС
+ОП 3.Скоба захватна съгласно приложена техническа спецификация - 1 бр	с прогнозна стойност 9 210 лв. без ДДС
+ОП 4.Скоба захватна съгласно приложена техническа спецификация - 1 бр. с прогнозна стойност 2 090 лв. без ДДС
+Обща прогнозна стойност: 21730.00 лева без ДДС</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГОРДИЛ ЛИФТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2408-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Провеждане на тръжна процедура за определяне на доставчик с три обособени позиции:
+ОП 1. Въжена лебедка съгласно приложена техническа спецификация - 5 бр. 
+ОП 2.Въжена лебедка съгласно приложена техническа спецификация -  1бр. 	
+ОП 3.Въжена лебедка съгласно приложена техническа спецификация - 1 бр. 
+Обща прогнозна стойност: 90 381.07 евро /176 770.00 лева/ без ДДС</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и първоначална настройка на компютри, офис техника и конферентно оборудване за нуждите на проекта „Насърчаване на дигитализацията в Югозападна България (InnovationAmp)“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Европейски цифров иновационен хъб за големи данни, високоскоростни изчисления и изкуствен интелект Сдружение</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR002-1.002-0002-C04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълняване на инсталация на батерия с инвертор</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОРЕНДА ГРУП ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1180-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване и контейнери за осигуряване на условия за хранене и отдих на работници и служители във „Виас Инженеринг“ ООД с една обособена позиция</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВИАС ИНЖЕНЕРИНГ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0849-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на мерки за енергийна ефективност, както следва:
+Обособена позиция № 1: Подмяна на прозрачни ограждащи конструкции (прозорци)
+Обособена позиция № 2: Подмяна на осветителни тела с енергоспестяващи осветители</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БОНЕВ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0143-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на Комутатор - 1 брой, Сървър - 1 брой, Монитори 34.14 - 10 броя , Работна станция с инсталирана операционна система - 10 броя.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОНИТЕЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2123-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Внедряване на дигитални платформи в дейността на Д-Р БРАНИМИР БЕЛИШКИ - АМБУЛАТОРИЯ ЗА ИНДИВИДУАЛНА ПРАКТИКА ЗА ПЪРВИЧНА МЕДИЦИНСКА ПОМОЩ - ФИОРА ЕООД:
+Обособена позиция № 1:
+Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система).
+Обособена позиция № 2:
+Въвеждане на система за бизнес анализи (Business Intelligence система).
+Обособена позиция № 3:
+Въвеждане на система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда.
+Обособена позиция № 4:
+Изграждане на система за управление на съхранението и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Д-Р БРАНИМИР БЕЛИШКИ - АМБУЛАТОРИЯ ЗА ИНДИВИДУАЛНА ПРАКТИКА ЗА ПЪРВИЧНА МЕДИЦИНСКА ПОМОЩ - ФИОРА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0955-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дигитализация на ЕЛ контакт ЕООД:
+Обособена позиция № 1: Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система).
+Обособена позиция № 2: Въвеждане на система за бизнес анализи (Business Intelligence система).
+Обособена позиция № 3: Въвеждане на система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда.
+Обособена позиция № 4: Изграждане на система за управление на съхранението и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Елконтакт ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1135-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Дигитализация на "МАРБЪЛ СТРОЙ" ЕООД
+Обособена позиция № 1: Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система 
+Обособена позиция № 2: Въвеждане на система за бизнес анализи (Business Intelligence система)
+ Обособена позиция № 3: Въвеждане на Система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда
+Обособена позиция № 4 Изграждане на система за управление на съхранението и споделянето на информация“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МАРБЪЛ СТРОЙ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0312-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Внедряване на дигитални платформи в дейността на ВОКС ФАРМА ПЛЮС ООД:
+Обособена позиция № 1:
+Въвеждане на система за бизнес анализи (Business Intelligence система).
+Обособена позиция № 2:
+Изграждане на система за управление на съхранението и споделянето на информация.
+Обособена позиция № 3:
+Въвеждане на система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВОКС ФАРМА ПЛЮС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0952-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Внедряване на дигитални платформи в дейността на Велидор ЕООД:
+Обособена позиция № 1:
+Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система).
+Обособена позиция № 2:
+Изграждане на система за архивиране на информация
+Обособена позиция № 3:
+Изграждане на система за управление на съхранението и споделянето на информация.
+Обособена позиция № 4:
+Въвеждане на система за бизнес анализи (Business Intelligence система)
 </x:t>
   </x:si>
   <x:si>
-    <x:t>РОЛЕКС-12 ЕООД</x:t>
-[...59 lines deleted...]
-    <x:t xml:space="preserve">Доставка на специализиран софтуер за инженерни изчисления в архитектурата и проектирането, съгласно приложена техническа спецификация -  1 бр. </x:t>
+    <x:t>Велидор ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0962-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> „Изпълнение на дейностите по административен договор № BG16RFPR001-2.004-0528-C01“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СПОЛУКА - ИВАНОВ - ИВАН АНДОНОВ Едноличен търговец</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0528-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа за нуждите на "МИЛКОС-ИНЖЕНЕРИНГ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МИЛКОС-ИНЖЕНЕРИНГ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0109-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на ФЕЦ за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕДИСтрой ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1107-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на Фотоволтаична електрическа централа</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МУРА 2001 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1221-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електроцентрала с мощност 60 kW за собствено потребление в „Алуакс“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">"АЛУАКС" ООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0392-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертор – 61 kWh, към съществуваща соларна система за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"БОДУ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0424-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на ДМА по ОП "Конкурентноспособност и иновации в предприятията 2021-2027",  по проект "Подобряване на производствения капацитет на семейната рекламна агенция Райц-2 ООД", включваща ДМА "UV LED printer, или еквивалентно";  "Принтер за директен печат върху текстил и DTF, или еквивалентно"; "Машина за огъване на пластмаса, или еквивалентно"; "Фибров лазер 50W Лазерен Маркировщик + Автофокус, или еквивалентно"; "Лазер за рязане и гравиране на метал, или еквивалентно".</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАЙЦ - 2 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0378-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Проектиране и изграждане на фотоволтаична инсталация с мощност 95 kW за собствени нужди </x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИМИД А И д ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0931-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на доставчик с 3 обособени позиции :
+ОП 1: Доставка на Лаптоп - съгласно приложена техническа спецификация - 1 бр. 
+ОП 2: Доставка на Лазерно мултифункционално устройство - съгласно приложена техническа спецификация - 1 бр. 
+ОП 3: Доставка на Таблет - съгласно приложена техническа спецификация - 1 бр. </x:t>
   </x:si>
   <x:si>
     <x:t>ПРОЕКТСОФТ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.004-2802-C01</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Доставка и въвеждане в експлоатация на Мотокар за нуждите на ТЕРМО ПРОЕКТ КОМЕРСИАЛ ООД, в рамките на ДБФП BG16RFPR001-1.004-1326-C01.  </x:t>
-[...27 lines deleted...]
--	система за бизнес анализи (Business Intelligence система).
+    <x:t>Доставка, монтаж, въвеждане в експлоатация и обучение за работа с високоспециализирано медицинско оборудване и софтуер за нуждите на Изследователски комплекс по съдови заболявания, част от споделената инфраструктура на ИК ЮРИЦ „Здраве“, включващо: ангиографска система за ендоваскуларни интервенции, 128-срезов компютърен томограф за перфузионна диагностика и специализиран софтуер за мултимодално управление на образи.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МНОГОПРОФИЛНА БОЛНИЦА ЗА АКТИВНО ЛЕЧЕНИЕ "ХАДЖИ ДИМИТЪР" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR002-1.003-0011-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на специализирано оборудване включващо три обособени позиции: ОП1 Вакуумпълначна машина – 1 брой , ОП 2 Смесител – 1 брой, ОП3 - Месомелачна машина - 1 брой. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>САКИС 78 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0616-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на локални съоръжения за съхранение на енергия батерии в комбинации с инвертори 120 KW.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ВОЛАКОМ" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0329-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Доставка на специализиран софтуер за подобряване на производствения капацитет на "Моя Студио" ООД"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МОЯ СТУДИО ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1886-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и въвеждане в експлоатация на специализирано оборудване по обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОНТРАПЛАН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2846-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване, доставка и монтаж на Професионален апарат за лазерна епилация SLD - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТОЕВИ 96 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2160-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на батерии с инвертори 60 kW - 2 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОСЪМ ИНВЕСТ КОНСУЛТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0834-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на Енергийно_ефективни_изолационни_системи_в_сграда на фирма "Експрес Груп -Т" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Експрес Груп-Т ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1934-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Доставна на оборудване и техника" вдве обособени позиции (ОП)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТЕДАКО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2704-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Устойчиво енергийно обновяване на сгради в сферата на търговията и услугите</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АХАТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-4.021-0290-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване по проект</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Футболна агенция-Заков ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2574-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Подобряване на производствения капацитет на предприятието, чрез придобиване на ДМА
 </x:t>
   </x:si>
   <x:si>
-    <x:t>СЛ ТРЕЙДИНГ ЕООД</x:t>
-[...676 lines deleted...]
-ОП 2: Въвеждане на интегрирани ИКТ системи, включващи:
+    <x:t>СИДИЕС 9 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1940-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изработване на работен проект, доставка и монтаж на Локално съоръжение за съхранение на електрическа енергия за нуждите на „ЗММ Нова Загора“ АД, гр. Нова Загора</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗММ - НОВА ЗАГОРА АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и въвеждане в експлоатация на интегрирана AI-базирана платформа за интелигентно управление, мониторинг и оптимизация на производството на електрическа енергия в комплект с термални камери</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЙС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-0445</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+Изграждане и внедряване на системи за обработка и управление на информация за нуждите на „Сглобяем дом“ ЕООД, включващи инсталиране, конфигуриране, тестване и въвеждане в експлоатация на софтуерни решения, структурирани в две обособени позиции, както следва: ОП1: Въвеждане на системи за управление на ресурсите, взаимоотношенията с клиенти и бизнес анализите, включващи: • система за управление на ресурсите (ERP система) • система за управление на взаимоотношенията с клиенти (CRM система) • система за бизнес анализи (Business Intelligence система) ОП2: Изграждане на система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Сглобяем дом ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0575-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и пускане в експлоатация на:
+- Обособена позиция 1: Компресор за сгъстен въздух с инверторно управление с изсушител (1 брой);
+- Обособена позиция 2: Ресивър (1 брой)“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЛУБРИКА" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1171-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на Централно управление на системи за сгъстен въздух – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУНАЙ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1490-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на интегрирани ИКТ системи в предприятието "БЪРЦЕФ" ЕООД, включващи:
 1.	Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)
 2.	Въвеждане на система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес
-3.	Въвеждане на система за управление на складовото стопанство (WMS)
+3.	Въвеждане на система за управление на складовото стопанство (WMS)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"БЪРЦЕФ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1357-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на средства за колективна защита
+Об. позиция 1.
+1. Ергономичен работен стол- 5 броя.
+Об. позиция 2.
+1. Бюро, с възможност за регулиране на височината спрямо ръста на служителя- 5 броя.
+Об. позиция 3.
+1. Диван- 2 броя.
+Об. позиция 4.
+1. Модулна кухня- 1 брой.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕТАЛ ИНВЕСТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0574-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и въвеждане в експлоатация на цялостна линия за професионално кухненско оборудване за нуждите на "ФУУДИ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФУУДИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2861-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Закупуване, доставка и въвеждане в експлоатация на: Аудиосистема с аудиоинтерфейс за 1 човек - 2 бр.; Аудиосистема с аудиоинтерфейс за до 6 човека - 1 бр.; Смесителен пулт с 12 канала - 1 бр.; Специализирана компютърна конфигурация за аудио запис - 2 бр.; Мониторна тонколона със стойка - 4 бр.; Динамични микрофони със стойка - 6 бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЦВЕТЕН ЛАБИРИНТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2827-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на фотографска техника и приспособления</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Албумите ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2451-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, инсталиране и тестови пуск на 2 бр. ДМА, в 2 обособени позиции:
+Обособена позиция 1: Доставка, инсталиране и тестови пуск на 1 брой Автоматизирана линейна шевна система с придвижваща тава, за съединения и подгъви на платна за билбордове и тенти;
+Обособена позиция 2: Доставка, инсталиране и тестови пуск на 1 брой Режеща маса (за производство на кутии от микро велпапе и други картони)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИМИДЖ ФАКТОРИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0919-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на доставчик/ци  за закупуване на ДМА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Янева2019 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2082-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, монтаж и пуск в експлоатация на Компресор за сгъстен въздух с инверторно управление и окомплектован с изсушител, при Номинална мощност на основния двигател от 75 kw“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПЛАСТИМО" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1769-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на интегрирана информационна система за защита, архивиране, съхранение и споделяне на информация в „ДАРБИ“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дарби ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0486-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на енергоспестяващи мерки в "Кеш-Ауто" ЕООД – доставка, монтаж и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) с инсталирана мощност 57 kW, предназначена за производство на електрическа енергия за собствено потребление.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КЕШ-АУТО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2337-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Внедряване на енергийно ефективни мерки в Гама Комерс ЕООД </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Гама-Комерс ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1870-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на ДМА : моторизиран престилков абкант 3200 х 1.5 мм- 1 бр.  и на ръчна гилотина  2000 x 1.25 mm- 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВАЛ БИЛД СОФИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2113-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на Система за управление на ресурсите (ERP система) (1 * 9 488.55 евро)
+Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) (1 * 9 264,10 евро)
+Изграждане на система за защита на информацията в локална мрежа (1 * 18396.44 евро)
+Изграждане на система за управление на съхранението и споделянето на информация (1 * 8340,70 евро)
 </x:t>
   </x:si>
   <x:si>
-    <x:t>"БЪРЦЕФ" ЕООД</x:t>
-[...10 lines deleted...]
-3.	Въвеждане на система за управление на складовото стопанство (WMS)
+    <x:t>АЛЕКАР ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2106-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична инсталация 50kw.за производство на енергия от ВЕИ за собствено потребление в комбинация с локални съоръжения за съхранение на енергия (батерии)“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ НИК-ПЛАСТИК - ВАЛЯ ПЕТРОВА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0010-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ИНОВЕКС ПАРТНЪРС ГРУП" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0856-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане  и въвеждане в експлоатация фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност минимум 56 kW и система за съхранение на енергия с капацитет минимум 56 kWh, предназначена за покриване на собствените нужди от електроенергия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Евелин 2011 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2052-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Строително монтажни дейности за повишаване на енергийната ефективност в сграда на фирма „Пламен Петров – П“ ООД по обособени позиции: Обособена позиция 1 (ОП1) – Монтаж на топлоизолационни системи на външните стени – 564 кв.м. Обособена позиция 2 (ОП2) – Подмяна на съществуваща дограма с PVC дограма – 188 кв.м.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Пламен Петров – П ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0777-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и внедряване на интегрирани системи за управление на бизнес процеси, управление на документи и корпоративна информация, по следните обособени позиции:
+Обособена позиция 1: Система за управление на ресурсите (ERP система)– 1 бр.
+Обособена позиция 2: Система за управление на взаимоотношенията с клиенти (CRM система) – 1 бр.
+Обособена позиция 3: Система за бизнес анализи (Business Intelligence система) – 1 бр.
+Обособена позиция 4: Система за архивиране на информация – 1 бр.
+Обособена позиция 5: Система за управление на съхранението и споделянето на информация – 1 бр.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>"РЕНТАЛ БГ ГРУП" ООД</x:t>
-[...171 lines deleted...]
-    <x:t>BG-RRP-2.005-0002-C01</x:t>
+    <x:t>КОКИКОМ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1632-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа 30kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АБС-КО ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0805-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на термопомпи въздух–вода - 3 броя“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МИНЕРАЛКОМЕРС" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1346-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG - Изработка на комплект от фотолитографски маски за 42 слоя за процес по 110 nm CMOS технология и доставка до завод производител на CMOS оптични сензори DBHitek (Корея)
+EN - Production of a set of photolithographic masks for 42 layers for a 110 nm CMOS technology process and delivery to a CMOS optical sensor manufacturer DBHitek (Korea)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Фотолитикс ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-1345</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изогтвяне на материали за визуална идентичност</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Държавна агенция за бежанците при Министерския съвет (ДАБ при МС)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-1.003-0002-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изготвяне на материали за визуална идентичност </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изготвяне на материали за визуална идентичност</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISPR001-3.004-0001-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0015-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0005-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0002-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0003-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0009-C04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на обзавеждане и оборудване за провеждане на дейности за Фондация "Св. Пимен Зографски - Национална художествена академия"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НАЦИОНАЛНА ХУДОЖЕСТВЕНА АКАДЕМИЯ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-1.001-0066-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение "Каритас София"</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMPR001-2.001-0007-C03</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -1619,2064 +1444,1894 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E118"/>
+  <x:dimension ref="A1:E108"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46155</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46140</x:v>
+        <x:v>46171</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46155</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46147</x:v>
+        <x:v>46171</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46155</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46147</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46155</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46147</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46155</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46147</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46155</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46147</x:v>
+        <x:v>46176</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D7" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="E7" s="0" t="s">
         <x:v>20</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46155</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46147</x:v>
+        <x:v>46176</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D8" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="E8" s="0" t="s">
         <x:v>23</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46155</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46147</x:v>
+        <x:v>46176</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="D9" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="E9" s="0" t="s">
         <x:v>26</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46155</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46147</x:v>
+        <x:v>46176</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="D10" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="E10" s="0" t="s">
         <x:v>29</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46155</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46147</x:v>
+        <x:v>46176</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="D11" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="E11" s="0" t="s">
         <x:v>32</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46155</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46148</x:v>
+        <x:v>46176</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="D12" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="E12" s="0" t="s">
         <x:v>35</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46155</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46148</x:v>
+        <x:v>46176</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="D13" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="E13" s="0" t="s">
         <x:v>38</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46155</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46148</x:v>
+        <x:v>46176</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="D14" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="E14" s="0" t="s">
         <x:v>41</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46156</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46149</x:v>
+        <x:v>46176</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="D15" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="E15" s="0" t="s">
         <x:v>44</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46156</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46149</x:v>
+        <x:v>46176</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="D16" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="E16" s="0" t="s">
         <x:v>47</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46156</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46149</x:v>
+        <x:v>46176</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="D17" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="E17" s="0" t="s">
         <x:v>50</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46156</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46149</x:v>
+        <x:v>46176</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="D18" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="E18" s="0" t="s">
         <x:v>53</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46156</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46149</x:v>
+        <x:v>46177</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="D19" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="E19" s="0" t="s">
         <x:v>56</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46156</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46149</x:v>
+        <x:v>46177</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D20" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="E20" s="0" t="s">
         <x:v>59</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46156</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46149</x:v>
+        <x:v>46176</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="D21" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="E21" s="0" t="s">
         <x:v>62</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46156</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46149</x:v>
+        <x:v>46176</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="D22" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="E22" s="0" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46156</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46149</x:v>
+        <x:v>46174</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="D23" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="E23" s="0" t="s">
         <x:v>68</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46156</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46149</x:v>
+        <x:v>46174</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="D24" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="E24" s="0" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46156</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46149</x:v>
+        <x:v>46177</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="D25" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="E25" s="0" t="s">
         <x:v>74</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46156</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46149</x:v>
+        <x:v>46177</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="D26" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="E26" s="0" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46156</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46149</x:v>
+        <x:v>46177</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="D27" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E27" s="0" t="s">
         <x:v>80</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46156</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46149</x:v>
+        <x:v>46177</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="D28" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E28" s="0" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46156</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46149</x:v>
+        <x:v>46177</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46156</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46149</x:v>
+        <x:v>46177</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46156</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46149</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46156</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46149</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46156</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46149</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46156</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46149</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46157</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46149</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46157</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46149</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46157</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46150</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46157</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46150</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46157</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46150</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46157</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46150</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46157</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46150</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46157</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46150</x:v>
+        <x:v>46170</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46157</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46150</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46157</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46150</x:v>
+        <x:v>46177</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46157</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46150</x:v>
+        <x:v>46177</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46157</x:v>
+        <x:v>46186</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46150</x:v>
+        <x:v>46179</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46157</x:v>
+        <x:v>46187</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46150</x:v>
+        <x:v>46180</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46157</x:v>
+        <x:v>46187</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46150</x:v>
+        <x:v>46180</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46157</x:v>
+        <x:v>46187</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46150</x:v>
+        <x:v>46180</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46157</x:v>
+        <x:v>46187</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46150</x:v>
+        <x:v>46180</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46157</x:v>
+        <x:v>46187</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46150</x:v>
+        <x:v>46180</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46157</x:v>
+        <x:v>46187</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46150</x:v>
+        <x:v>46177</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46157</x:v>
+        <x:v>46187</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46150</x:v>
+        <x:v>46177</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46157</x:v>
+        <x:v>46187</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46150</x:v>
+        <x:v>46171</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46157</x:v>
+        <x:v>46187</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46149</x:v>
+        <x:v>46160</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46157</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46147</x:v>
+        <x:v>46174</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46157</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46147</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46157</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46142</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46157</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46142</x:v>
+        <x:v>46177</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46157</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46146</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46157</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46146</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46159</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46152</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46159</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46150</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46159</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46152</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46160</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46153</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46160</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46153</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46160</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46153</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46160</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46153</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46160</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46153</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46160</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46153</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46160</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46153</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46160</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46153</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46160</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46153</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46160</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46153</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46160</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46153</x:v>
+        <x:v>46182</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46160</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46153</x:v>
+        <x:v>46182</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46160</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46153</x:v>
+        <x:v>46182</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46160</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46153</x:v>
+        <x:v>46182</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46160</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46153</x:v>
+        <x:v>46182</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46160</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46153</x:v>
+        <x:v>46182</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46160</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46153</x:v>
+        <x:v>46182</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46160</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46153</x:v>
+        <x:v>46182</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46160</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46149</x:v>
+        <x:v>46182</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46160</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46150</x:v>
+        <x:v>46182</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
-        <x:v>46160</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="B85" s="2">
-        <x:v>46152</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="2">
-        <x:v>46161</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="B86" s="2">
-        <x:v>46149</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="2">
-        <x:v>46161</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="B87" s="2">
-        <x:v>46147</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="2">
-        <x:v>46161</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="B88" s="2">
-        <x:v>46153</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="2">
-        <x:v>46161</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="B89" s="2">
-        <x:v>46153</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="2">
-        <x:v>46161</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="B90" s="2">
-        <x:v>46154</x:v>
+        <x:v>46182</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="2">
-        <x:v>46161</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B91" s="2">
-        <x:v>46154</x:v>
+        <x:v>46182</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:5">
       <x:c r="A92" s="2">
-        <x:v>46161</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B92" s="2">
-        <x:v>46153</x:v>
+        <x:v>46182</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:5">
       <x:c r="A93" s="2">
-        <x:v>46161</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B93" s="2">
-        <x:v>46154</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:5">
       <x:c r="A94" s="2">
-        <x:v>46161</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B94" s="2">
-        <x:v>46154</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:5">
       <x:c r="A95" s="2">
-        <x:v>46161</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B95" s="2">
-        <x:v>46154</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:5">
       <x:c r="A96" s="2">
-        <x:v>46161</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B96" s="2">
-        <x:v>46153</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:5">
       <x:c r="A97" s="2">
-        <x:v>46161</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B97" s="2">
-        <x:v>46154</x:v>
+        <x:v>46177</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:5">
       <x:c r="A98" s="2">
-        <x:v>46162</x:v>
+        <x:v>46194</x:v>
       </x:c>
       <x:c r="B98" s="2">
-        <x:v>46155</x:v>
+        <x:v>46182</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:5">
       <x:c r="A99" s="2">
-        <x:v>46162</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B99" s="2">
-        <x:v>46155</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:5">
       <x:c r="A100" s="2">
-        <x:v>46162</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B100" s="2">
-        <x:v>46155</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:5">
       <x:c r="A101" s="2">
-        <x:v>46162</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B101" s="2">
-        <x:v>46154</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:5">
       <x:c r="A102" s="2">
-        <x:v>46162</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B102" s="2">
-        <x:v>46153</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:5">
       <x:c r="A103" s="2">
-        <x:v>46162</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B103" s="2">
-        <x:v>46147</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:5">
       <x:c r="A104" s="2">
-        <x:v>46162</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B104" s="2">
-        <x:v>46149</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:5">
       <x:c r="A105" s="2">
-        <x:v>46162</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B105" s="2">
-        <x:v>46149</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:5">
       <x:c r="A106" s="2">
-        <x:v>46163</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B106" s="2">
-        <x:v>46153</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:5">
       <x:c r="A107" s="2">
-        <x:v>46164</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B107" s="2">
-        <x:v>46154</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:5">
       <x:c r="A108" s="2">
-        <x:v>46164</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B108" s="2">
-        <x:v>46154</x:v>
+        <x:v>45671</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
-        <x:v>321</x:v>
-[...169 lines deleted...]
-        <x:v>351</x:v>
+        <x:v>305</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Tenders and Offers</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Area</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>