--- v1 (2026-06-10)
+++ v2 (2026-07-02)
@@ -1,1083 +1,987 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59f59a82908e40e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/848d7a8c72ed421281f89c46670b8502.psmdcp" Id="R21d1ac001d8348a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra329d6f0d2af4f29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3da6dbdfd6254fc0a613daf70b6f78b0.psmdcp" Id="Rb05abe3cdfe8488e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Tenders and Offers" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Offers submission deadline</x:t>
   </x:si>
   <x:si>
     <x:t>Announcement date of procedure for external assignment</x:t>
   </x:si>
   <x:si>
     <x:t>Procedure subject</x:t>
   </x:si>
   <x:si>
     <x:t>Beneficiary</x:t>
   </x:si>
   <x:si>
     <x:t>Contract registration number</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Избор на изпълнител за предоставяне обучения за придобиване на „меки“ умения по ключови компетентности във връзка с изпълнение на проект BG05SFPR002-1.019-0089-C01 „Придобиване на нови умения в "ЕЙ АР ЕС БЪЛГАРИЯ" ЕООД“ по обособени позиции </x:t>
-[...191 lines deleted...]
-    <x:t>BG16RFPR001-1.004-1089-C01</x:t>
+    <x:t>Избор на изпълнител за доставка и монтаж на 243 кв.м прозрачни ограждащи конструкции /прозорци и врати/с рамка от алуминий с прекъснат топлинен мост</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХОТЕЛ ЕС ПИ ЕС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2458-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на топлоизолационни системи за външни стени и секционни индустриални врати/външни плътни врати</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХИТ ЕЛЕКТРОНИКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0284-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на доставчик за разработване и внедряване в търговско дружество „Лабекс Трейд“ ЕООД, както следва:
+•	Обособена позиция 1: Система за управление на ресурсите ( ERP система ),
+•	Обособена позиция 2: Система за управление на взаимоотношенията с клиенти ( CRM система ).</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛАБЕКС ТРЕЙД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1208-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, монтаж и въвеждане в експлоатация на система за сгъстен въздух, включваща компресор за сгъстен въздух с инверторно
+управление, вкл. резервоар/и за сгъстен въздух, и изсушител на сгъстен въздух – 1 бр.“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Станишеви" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1533-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване, доставка и монтаж на котел на биомаса.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРТИСТИКО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1020-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Услуги и решения в областта на ИКТ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Юникс Ауто ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0680-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на сервизно обордудване</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАТОЛА СЕРВИЗ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2735-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и инсталация на високотехнологично оборудване и инструменти за автосервиз със следните обособени позиции: 4.Доставка на почистващо оборудване , 5.Доставка на работни инструменти и оборудване, 7.Доставка на подемници</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Топ Маркес Инженеринг ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1694-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на Електрозащитни средства
+1.	Преносим заземител ВПНН 3х0,6+1,2 м- 2 броя;
+2.	Преносим заземител въздушни линии 20kV 3х2,5+11 м- 2 броя;
+3.	Изолационен килим 5 м 20 kV- 2 броя;
+4.	Преносим екран- 2 броя;
+5.	Изолираща оперативна щанга 20 kV- 2 броя;
+6.	Оперативна щанга 20 kV- 2 броя;
+7.	Изолирана стълба, плъзгаща, с разгъната дължина поне 10 м- 10 броя;
+8.	Изолирана стълба, двураменна 3 стъпала- 10 броя;
+9.	Изолираща щанга за преносим заземител 20 kV- 3 броя.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЛАДОТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0924-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Услуги за организиране на пътувания и нощувки за участия в събития </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Бии Смарт Текнолоджис АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR002-1.018-0001-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на колонен климатик – 4 бр.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5ПАК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1469-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТРОЙКОМЕРС 2002 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0682-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител по обособени позиции:
+ОБОСОБЕНА ПОЗИЦИЯ 1: Доставка и монтаж на 4 бр. термопомпи въздух- вода 
+ОБОСОБЕНА ПОЗИЦИЯ 2: Доставка и монтаж на 2 бр. Ротационни компресори с инверторно управление с изсушител
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АРТВИЖЪН" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0436-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Прилагане мерки за енергийна ефективност в предприятие за пране и химическо чистене в гр. Велико Търново</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕМ ТИ ФРЕШ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2047-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка на обзавеждане и оборудване за ергономични работни места, социално-битови помещения и зони за отдих“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИКОНИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-2081-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на високопроходим автомобил АТВ – 1 бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>СВЕМАР КОНСУЛТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0317-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител по ОБОСОБЕНИ ПОЗИЦИИ: ОБОСОБЕНА ПОЗИЦИЯ 1: Термопомпа въздух- вода 200 kW – 1бр. ОБОСОБЕНА ПОЗИЦИЯ 2: Ротационен компресор за сгъстен въздух 15 Kw – 1 бр</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПЪЧКОВ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2172-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на системи за управление на бизнес процесите</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Алфа акаунтинг 2019" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0115-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване, доставка и въвеждане в експлоатация на апаратура за измерване на аудио качества/шум на лаптопите - аудио интерфейс, 6 бр. измервателни микрофони, 6 бр. стативи, 28 панела, 1 брой акустичен калибратор и 6 бр. аудио кабели за микрофон</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛаптопМедия ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2770-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на СМР за извършване на текущ ремонт по смисъла на ЗУТ за повишаване на енергийната ефективност в "ТОНИКАР - 80" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТОНИКАР - 80 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0132-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и монтаж на термопомпи </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕДИСтрой ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1107-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на ДМА по ОП "Конкурентноспособност и иновации в предприятията 2021-2027", по проект "Подобряване на производствения капацитет на семейната рекламна агенция Райц-2 ООД", включваща ДМА "UV LED printer, или еквивалентно";  "Лазер за рязане и гравиране на метал, или еквивалентно".</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАЙЦ - 2 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0378-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на специализирано презентационно оборудване
+•	Интерактивен дисплей – 1 бр.
+•	Стойка за интерактивен дисплей – 1 бр.
+•	Адаптер за пренос на данни с USB type A за интерактивен дисплей – 1 бр.
+•	Адаптер за пренос на данни с USB - type C за интерактивен дисплей – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГЕНИК АРХИТЕКТС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1520-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Осигуряване на социални придобивки за работещите и колективни предпазни средства- както следва: Закупуване, доставка и монтаж на климатици: -4 бр. Колонен климатик и 2 бр. Климатици в сплит система.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛМЕТАЛ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1869-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на високотехнологично оборудване за фотографско студио</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ДРИЙМ ФОТОГРАФИ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1167-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Процедура 1 - Услуга за разработване и внедряване на ИКТ базирана многоелементна софтуерна система за управление на бизнес процесите, включваща следните елементи: CRM система, ERP система и електронен магазин</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ТРАНСАВТО" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0797-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на високотехнологично обурудване в сферата на архитектурните дейностти с обособени позиции: -ДВУЧЕСТОТЕН ИНТЕГРИРАН ПРИЕМНИК , -Широкоформатна линия за рязане и сгъване на документи, -Черна техника -Устройства за разпечатване</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КАРАПАНОПРОДЖЕКТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1311-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Процедура 2 - Услуга за разработване и внедряване на ИКТ базирана многоелементна софтуерна система за управление на бизнес процесите, включваща следните елементи: CRM система и ERP система</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ШИПКА КОНСУЛТ ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0788-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Логистични услуги за осигуряване на мероприятия: кръгла маса - 1бр, дискусионен форум - 1бр, обществена дискусия - 1бр и семинар - 1бр (зала, техническо оборудване, техническо осигуряване, кетъринг и материали)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Сдружение Регионален иновационен център "Амбициозно Габрово"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0034-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител по обособени позиции:
+ОБОСОБЕНА ПОЗИЦИЯ 1: Доставка и монтаж на 2 бр. Ротационни компресори с инверторно управление с изсушител
+ОБОСОБЕНА ПОЗИЦИЯ 2: Доставка и монтаж на 1 бр. Ресивър</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РД СИСТЕМС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1091-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на ергономични бюра и столове:
+Об. позиция 1.
+1. Ергономичен стол- 5 броя;
+2. Работно ергономично бюро- 5 броя.
+Об. позиция 2.
+1. Масажен стол- 1 брой.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕКОМ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1772-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ДМА за нуждите на Булпласт – М ЕООД.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛПЛАСТ-М ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1993-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на ИКТ решения</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"БИОФАРМА ЛАБОРАТОРИС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0612-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на енергийно ефективни изолационни системи в сгради, разделен на следните обособени позиции:
+Обособена позиция № 1: Доставка и монтаж на топлоизолационна система с EPS плочи – 630 кв.м
+Обособена позиция № 2: Доставка и монтаж на топлоизолационна система от сандвич панели – 195 кв.м</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">СИГМАТЕКС-МЦ ЕООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0800-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане на дигитални решения в 5 (пет) обособени позиции, които са както следва:
+1. Въвеждане на система за управление на ресурсите (ERP);
+2. Въвеждане на система за управление на взаимоотношенията с клиенти (CRM);
+3. Въвеждане на система за управлението на продажбите на дребно (POS);
+4. Създаване на онлайн магазин;
+5. Въвеждане на система за бизнес анализи (BI);</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХОБИЛЕНД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1020-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаични панели с инвертори</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ломини ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0345-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на 1 бр. пергола</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОЗИРОГ 27 - СОНЯ ВАСИЛЕВА ЧАКМАКОВА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1911-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на ДМА по ОП "Конкурентноспособност и иновации в предприятията 2021-2027", по проект "Подобряване на производствения капацитет на семейната рекламна агенция Райц-2 ООД", включваща "обектив, или еквивалентно"</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Предмет на предвидената процедура е възлагане на услуги за внедряване на интегрирани софтуерни решения в областта на информационните и комуникационни технологии, насочени към дигитализация и оптимизация на управленските и бизнес процесите на предприятието. В рамките на процедурата се предвижда 
+Внедряване на ИКТ решения
+внедряване на система за управление на ресурсите (ERP), 
+система за управление на взаимоотношенията с клиенти (CRM), 
+система за бизнес анализи (Business Intelligence), 
+както и система за управление на съхранението и споделянето на информация.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВАНГЕЛОВИ СТРОЙ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0248-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на интегрирани системи за управление на взаимоотношенията с клиенти и управление на веригата за доставки за нуждите на производствения процес, включващи: • система за управление на взаимоотношенията с клиенти (CRM система) •модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес „</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Меджик Аутдор ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1207-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) – 1 бр. (Обособена позиция №1) и/или за изграждането на система за управление на съхранението и споделянето на информация (Обособена позиция №2)“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМАРТ ЕЛЕКТРИКС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1371-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на технологично оборудване за 50,5kWp фотоволтаичнa системa и 62 кВтч батерии за съхранение за фотоволтаична система за собствено потребление в комбинация с батерии на "КОТЕТЕРОВ-ИНВЕСТ" ЕООД, гр. София“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОТЕТЕРОВ-ИНВЕСТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1626-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на енергийно ефективни системи в две обособени позиции: Обособена позиция 1: Фотоволтаична електрическа централа ФтЕЦ Обособена позиция 2: Локални съоръжения за съхранение на енергия батерии в комбинация с инвертори</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Лидер МАГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0077-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 30 kW за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"КРАСИ МВ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0913-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и изпълнение на СМР дейности за енергийно-ефективни изолационни системи в сгради:
+1. Tоплоизолационни системи от сандвич панели за външни стени и подове към външен въздух – 250 кв.м 
+2. Tоплоизолационни системи от сандвич панели за покриви – 399,5 кв.м.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Стайков и Синове” ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0023-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 32 kW за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПАВЕКСИМ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0750-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МИЛ-83" ЕООД, гр. Благоевград в качеството си на бенефициент по договор  № BG16RFPR001-2.004-1605-СО1, обявява процедура за възлагане на поръчка с предмет:  
+„Доставка и монтаж на технологично оборудване за ФЕЦ за производство на електроенергия за собствени нужди на фирма "МИЛ-83" ЕООД, със следните параметри - 61,18kWp фотоволтаична система и 61,4kWh батерии за съхранение на енергия.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИЛ-83 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1605-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична инсталация 30 kWp в комбинация с с 47,84 kWh батерии на покрив на съществуваща сграда - ЧДГ “ЕКОМАЛЧОВЦИ”, за собствено потребление.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЧДГ ЕКОМАЛЧОВЦИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0063-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Провеждане на специфично обучение - Дигитални умения, устойчиво и екологично производство и управление на бизнес процеси в сладкарското производство,                                          
+ на служителите на „Булран“ ЕООД, по проект № BG05SFPR002-1.019-0037-C01 „Насърчаване придобиването на нови умения в Булран ЕООД" чрез нови умения“, по процедура BG05SFPR002-1.019 „НОВИ УМЕНИЯ“ по  Програма „Развитие на човешките ресурси“ 2021-2027.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Булран ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.019-0037-C02</x:t>
   </x:si>
   <x:si>
     <x:t>Системи за управление на документи и корпоративна информация:
 1. Изграждане на система за защита на информацията в локална мрежа
 2. Изграждане на система за управление на съхранението и споделянето на информация</x:t>
   </x:si>
   <x:si>
     <x:t>КАПИТАНСКИ</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-0449-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Изграждане и внедряване на софтуерно решение</x:t>
-[...41 lines deleted...]
-•модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес „
+    <x:t xml:space="preserve">Внедряване на Решения в областта на ИКТ на Спато ООД
+Обособена позиция №1 Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) 
+Обособена позиция №2 Интегрирана ИКТ система - за архивиране на информация, за управление на съхранението и споделянето на информация и за защита на информацията в локална мрежа </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Спато ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2162-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">СМР  за изграждането на зарядния център по Обособени позиции:
+Обособена позиция 1: СМР за инсталиране и монтаж на зарядните станции и БКТП- 5 бр. бетонни фундаменти за зарядните станции и 1 бр. фундамент за БКТП
+Обособена позиция 2: СМР за инсталация и монтаж на електрически кабели,  необходими за свързване на инфраструктурата за зареждане с електроенергия към мрежата /БКТП/
+Обособена позиция 3: Адаптация на пътя, свързан с изграждането на инфраструктура за достъп до зарядните станции за 449 кв. м.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Меджик Аутдор ЕООД</x:t>
-[...524 lines deleted...]
-    <x:t>BG16RFPR001-1.012-1357-C01</x:t>
+    <x:t>Автоцентър Тим ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR001-3.003-0002-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на Сребърна лента за стопяем елемент Ag99,99 - различни дебелини и размери</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НИКДИМ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0360-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Закупуване на средства за колективна защита
-Об. позиция 1.
-[...2 lines deleted...]
-1. Бюро, с възможност за регулиране на височината спрямо ръста на служителя- 5 броя.
 Об. позиция 3.
 1. Диван- 2 броя.
 Об. позиция 4.
 1. Модулна кухня- 1 брой.</x:t>
   </x:si>
   <x:si>
     <x:t>МЕТАЛ ИНВЕСТ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR002-1.004-0574-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Доставка и въвеждане в експлоатация на цялостна линия за професионално кухненско оборудване за нуждите на "ФУУДИ" ООД</x:t>
-[...94 lines deleted...]
-Изграждане на система за управление на съхранението и споделянето на информация (1 * 8340,70 евро)
+    <x:t xml:space="preserve">„Доставка на оборудване” </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Искрецка Пъстърва ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG14MFPR001-2.002-0022-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПОДОБРЯВАНЕ НА ПРОИЗВОДСТВЕНИЯ КАПАЦИТЕТ НА ПРЕДПРИЯТИЕТО, ЧРЕЗ ПРИДОБИВАНЕ НА ДМА ПО ОБОСОБЕНИ ПОЗИЦИИ, 
+като част от дейностите по Административен договор за безвъзмездна финансова помощ (АДБФП) № BG16RFPR001-1.004-1727-C01 от 22.07.2025 г., процедура BG16RFPR001-1.004 „Подкрепа за семейните предприятия, предприятията от творческите индустрии и занаятите“, финансирана от Европейския съюз чрез Програма "Конкурентоспособност и иновации в предприятията" 2021-2027“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕВРОТРАНС 1 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1727-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка и монтаж на: 
+ОП 1: Компресор за сгъстен въздух с инверторно управление с изсушител, с мощност: 18.5 kW - 1 бр. и Ресивър с обем: 1000 л. - 1 бр. 
+ОП 2: Локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертор – 90 kWh, към съществуваща соларна система за собствено потребление.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЦИЛКОВ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2366-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Избор на изпълнител за доставка на ЛПС и специално работно облекло, необходими за осъществяване на Дейност 3”</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ТРИАДА ИНЖЕНЕРИНГ ООД
 </x:t>
   </x:si>
   <x:si>
-    <x:t>АЛЕКАР ЕООД</x:t>
-[...20 lines deleted...]
-    <x:t>Изграждане  и въвеждане в експлоатация фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност минимум 56 kW и система за съхранение на енергия с капацитет минимум 56 kWh, предназначена за покриване на собствените нужди от електроенергия</x:t>
+    <x:t>BG05SFPR002-1.004-0401-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на специализиран софтуер „Интуитивна AI платформа за бизнес анализ с комуникация на естествен език – NovaBI“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЮМАРК ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2710-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, внедряване и въвеждане в експлоатация на ERP система за правление на ресурсите и POS система за управление на продажбите на дребно за нуждите на „КЕЙК ТАЙМ“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КЕЙК ТАЙМ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2023-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, внедряване и въвеждане в експлоатация на ERP система за управление на ресурсите и POS система за управление на продажбите на дребно за нуждите на „ ТЕХНИКЪЛ - СТ ЕООД“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕХНИКЪЛ - СТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2027-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, внедряване и въвеждане в експлоатация на ERP система за управление на ресурсите и POS система за управление на продажбите на дребно за нуждите на „ШОКОЛАД – СТ“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ШОКОЛАД - СТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2020-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на ДМА: Настолен компютър All-in-One – 4 броя </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПВМ ПРОЕКТ ИНЖЕНЕРИНГ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2454-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разработване и тестване на прототип на приложение: Тест за изследване на компетентностни модели за предвиждане и оценка на стереотипни ценностни системи: „Когнитивни меметики“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЛП БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0117-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на Система за управление на ресурсите (ERP система) (Обособена позиция №1) и/или Изграждане на система за управление на съхранението и споделянето на информация (Обособена позиция №2) и/или Създаване на онлайн магазин (Обособена позиция №3)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВВТ Инженеринг</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1597-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване и въвеждане в експлоатация на оборудване по обособени позиции:
+1.Обособена позиция 1 : Резервоар (ресивър) за сгъстен въздух с обем 3000 l; 
+2.Обособена позиция 2: Конвенционален компресор с мощност 45 kW
+3.Обособена позиция 3: Изсушител на сгъстен въздух за компресор 45 kW.  
+4.Обособена позиция 4 : Централизирано управление на системи за сгъстен въздух - 1бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АСТРОИДА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1333-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Внедряване и въвеждане в експлоатация на интегрирана информационна система за управление на бизнес процесите в “БАЙ СЪРПРАЙЗ БГ” ЕООД, насочена към дигитализация и оптимизация на основните дейности на предприятието.
+Системата следва да включва следните основни компоненти:
+1. ERP система – за управление на ресурсите на предприятието;
+2. CRM система – за управление на взаимоотношенията с клиенти;
+3. Онлайн магазин – платформа за приемане и обработка на клиентски поръчки чрез интернет."</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">БАЙ СЪРПРАЙЗ БГ ЕООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0262-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Интеграция на софтуерна платформа със CRM/ERP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИМОНАС КАРДС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0104-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване, доставка, монтаж и въвеждане в експлоатация на CNC обработващ център за високопроизводителен разкрой (Nesting) с автоматично етикетиране</x:t>
+  </x:si>
+  <x:si>
+    <x:t>а2ме ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-1963</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на технологично оборудване за ФЕЦ за производство на електроенергия за собствени нужди на фирма "РЕАЛ ВД" ООД, със следните параметри - 50,5kWp фотоволтаичнa системa и 62кВтч батерии за съхранение.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РЕАЛ ВД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1727-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Топлинно изолиране на производствена сграда на „НИКОЛА СИМОВ - 99“ ООД - гр. Търговище, чрез доставка и монтаж на топлоизолационна система от покривни сандвич панели с топлоизолация от PUR – 300 кв. м.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„НИКОЛА СИМОВ - 99“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1692-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АрМе ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0464-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на технологично оборудване за ФЕЦ за производство на електроенергия за собствени нужди на фирма МОНЦА-ВН ЕООД, със следните параметри - технологично оборудване за 63,45kWp фотоволтаична система и 61,4kWh батерии за съхранение на енергия."</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МОНЦА- ВН  ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1775-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на фотоволтаична електрическа централа с мощност 25 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДБ СТРОЙ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0141-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на рекуперативни блокове за отопление, вентилация и охлаждане (рекуператори) - 4бр.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Нитекс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0418-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждането на фотоволтаична система за собствено потребление с мощност 50 kW и локални съоръжения за съхранение на електрическа енергия с капацитет минимум 60 kWh,  в гр. Хасково, местност "Дерекьой топра" ПИ 77195.20.17“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПЛАСТЕР" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0990-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждането на фотоволтаична система за собствено потребление с инсталирана мощност 20 kW и локални съоръжения за съхранение на електрическа енергия с капацитет минимум 27 kWh, в гр. Хасково, ж.к. Орфей 14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПЛАСТЕР АРТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0998-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с мощност 56 kW за собствено потребление, включваща доставка, монтаж, изграждане и въвеждане в експлоатация на фотоволтаични модули, инвертор, конструкция и система за съхранение на електрическа енергия.</x:t>
   </x:si>
   <x:si>
     <x:t>Евелин 2011 ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-2052-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Строително монтажни дейности за повишаване на енергийната ефективност в сграда на фирма „Пламен Петров – П“ ООД по обособени позиции: Обособена позиция 1 (ОП1) – Монтаж на топлоизолационни системи на външните стени – 564 кв.м. Обособена позиция 2 (ОП2) – Подмяна на съществуваща дограма с PVC дограма – 188 кв.м.</x:t>
-[...13 lines deleted...]
-Обособена позиция 5: Система за управление на съхранението и споделянето на информация – 1 бр.
+    <x:t xml:space="preserve">СМР за прилагане на мерки за енергийна ефективност по следните обособени позиции:
+ОП 1 „Топлинно изолиране на покрив"
+ОП 2 „Топлинно изолиране на външни стени“
+ОП 3 „Подмяна на прозорци и външна врата“
+ОП 4 „Изграждане на фотоволтаична централа от 15 kW“
 </x:t>
   </x:si>
   <x:si>
-    <x:t>КОКИКОМ ООД</x:t>
-[...63 lines deleted...]
-    <x:t>BG65AMPR001-2.001-0009-C04</x:t>
+    <x:t xml:space="preserve">"АМБУЛАТОРИЯ ЗА ГРУПОВА ПРАКТИКА ЗА ПЪРВИЧНА ДЕНТАЛНА ПОМОЩ МЕДИКЕЪР" ООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0262-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на локални съоръжения за съхранение на енергия в комбинация с инвертори към съществуваща централа</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИС ВАНИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1563-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на мярка по енергийна ефективност в търговско предприятие</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЛЕКТРИК 90 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1513-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Изграждане на инсталация за производство на ел. енергия със съоръжения за съхранение на електроенергия за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРТВИЖЪН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1535-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изграждане на система от възобновяеми енергийни източници за получаване на електроенергия за собствено потребление“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа за нуждите на Кориантро ООД, във връзка с изпълнението на проект "Подобряване на енергийната независимост и конкурентоспособността на производството чрез възобновяема енергия в Кориантро ООД с Договор № BG16RFPR001-2.004-1791-C01, от 01.01.2026 г. по процедура BG16RFPR001-2.004 „Енергийна ефективност и използване на енергия от възобновяеми източници в предприятията“, финансиран по ОП "Конкурентоспособност и иновации в предприятията" 2021-2027.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Кориантро ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1791-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и инсталация на ДМА за нуждите на Булпласт – М ЕООД </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Създаване и тестване на прототипи и пилотни линии, свързани с разработването на продуктовата иновация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВОДСТРОЙ ПЛОВДИВ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0351-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка , монтаж и въвеждане в експлоатация на 2бр термопомпи въздух-вода и придружаваща екипировка с обща топлинна мощност 100 kW .</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕН ТИ ЕН - БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0270-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, дизайн и софтуерно разработване на иновативни функционалности - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на СМР за: Обособена позиция 1 - „Внедряване на съвременни технически решения за енергийна ефективност на сградата – изолиране на външните стени, покрив, подмяна на дограмата“ Обособена позиция 2 - „Изграждане на термопомпена и рекуперативна вентилационна инсталации“ Обособена позиция 3 - „Инсталиране на локални съоръжения за съхранение на енергия батерии в комбинация с инвертори“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АЛНИ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0226-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на енергийната ефективност на УЗУНОВ 90 АНИМАЛПЕТС ООД, структуриранa в две обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>УЗУНОВ 90 АНИМАЛПЕТС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0547-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на 3 броя термопомпи " въздух-вода"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТНА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0813-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, инсталиране и въвеждане в експлоатация на Локални съоръжения за съхранение на енергия / батерии/ в комбинация с инвертори.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"НОВИ ТЕХНОЛОГИИ И СИСТЕМИ- СЕЛЕКТ - ПЕТКО ВАТЕВ" ЕТ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0812-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, доставка и изграждане на фотоволтаична електрическа централа за собствено потребление с мощност 50 kW и батериен блок с капацитет 51 kWh, включително
+присъединяване, пуск и въвеждане в експлоатация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АКЮРЪСИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0103-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 60 kW за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НН ЕЛЕКТРОНИК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0904-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 50 kW за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПЕРФЕКТ ПЛАСТ ВЕЛИКИ ПРЕСЛАВ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0745-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на фотоволтаична централа на покрива на сграда на „М-ТЕКС РЕЦИКЛИРАНЕ НА ТЕКСТИЛ “ ООД за производство на електроенергия собствени нужди </x:t>
+  </x:si>
+  <x:si>
+    <x:t>М-ТЕКС РЕЦИКЛИРАНЕ НА ТЕКСТИЛ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1373-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на обзавеждане и оборудване за провеждане на дейности за Фондация "Св. Пимен Зографски - Национална художествена академия"</x:t>
   </x:si>
   <x:si>
     <x:t>НАЦИОНАЛНА ХУДОЖЕСТВЕНА АКАДЕМИЯ</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-1.001-0066-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение "Каритас София"</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMPR001-2.001-0007-C03</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
@@ -1444,1894 +1348,1758 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E108"/>
+  <x:dimension ref="A1:E100"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46183</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46171</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46183</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46171</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46183</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46175</x:v>
+        <x:v>46197</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46183</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46175</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46183</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46175</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46183</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46176</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46183</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46176</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46183</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46176</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46183</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46176</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46183</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46176</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46183</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46176</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46183</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46176</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46183</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46176</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46183</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46176</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46183</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46176</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46183</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46176</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46184</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46176</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46184</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46177</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46184</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46177</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46184</x:v>
+        <x:v>46207</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46176</x:v>
+        <x:v>46197</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46184</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46176</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46184</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46174</x:v>
+        <x:v>46200</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46184</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46174</x:v>
+        <x:v>46200</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46184</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46177</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46184</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46177</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46184</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46177</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46184</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46177</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46184</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46177</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46184</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46177</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46185</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46178</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46185</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46178</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46185</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46178</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46185</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46178</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46185</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46178</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46185</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46178</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46185</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46178</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46185</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46178</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46185</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46178</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46185</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46178</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46185</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46178</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46185</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46170</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46185</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46175</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46185</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46177</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46185</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46177</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46186</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46179</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46187</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46180</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46187</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46180</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46187</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46180</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46187</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46180</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46187</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46180</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46187</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46177</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46187</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46177</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46187</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46171</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46187</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46160</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46188</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46174</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46188</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46175</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46188</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46175</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46188</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46177</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46188</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46181</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46188</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46181</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46188</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46181</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46188</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46178</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46188</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46181</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46188</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46181</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46188</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46181</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46188</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46181</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46188</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46178</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46188</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46181</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46188</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46181</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46188</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46181</x:v>
+        <x:v>46197</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46188</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46181</x:v>
+        <x:v>46197</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46188</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46178</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46188</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46181</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46189</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46182</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46189</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46182</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46189</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46182</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46189</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46182</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46189</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46182</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46189</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46182</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46189</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46182</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46189</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46182</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46189</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46182</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46189</x:v>
+        <x:v>46214</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46182</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
-        <x:v>46189</x:v>
+        <x:v>46214</x:v>
       </x:c>
       <x:c r="B85" s="2">
-        <x:v>46181</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="2">
-        <x:v>46189</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B86" s="2">
-        <x:v>46181</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="2">
-        <x:v>46190</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B87" s="2">
-        <x:v>46178</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="D87" s="0" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="E87" s="0" t="s">
         <x:v>254</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="2">
-        <x:v>46190</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B88" s="2">
-        <x:v>46178</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="D88" s="0" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="E88" s="0" t="s">
         <x:v>257</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="2">
-        <x:v>46190</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B89" s="2">
-        <x:v>46183</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="2">
-        <x:v>46190</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B90" s="2">
-        <x:v>46182</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="2">
-        <x:v>46191</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B91" s="2">
-        <x:v>46182</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:5">
       <x:c r="A92" s="2">
-        <x:v>46191</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B92" s="2">
-        <x:v>46182</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="D92" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
-      <x:c r="D92" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E92" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:5">
       <x:c r="A93" s="2">
-        <x:v>46191</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B93" s="2">
-        <x:v>46181</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:5">
       <x:c r="A94" s="2">
-        <x:v>46191</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B94" s="2">
-        <x:v>46181</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:5">
       <x:c r="A95" s="2">
-        <x:v>46191</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B95" s="2">
-        <x:v>46181</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:5">
       <x:c r="A96" s="2">
-        <x:v>46191</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B96" s="2">
-        <x:v>46181</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:5">
       <x:c r="A97" s="2">
-        <x:v>46191</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B97" s="2">
-        <x:v>46177</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:5">
       <x:c r="A98" s="2">
-        <x:v>46194</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B98" s="2">
-        <x:v>46182</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:5">
       <x:c r="A99" s="2">
-        <x:v>46195</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B99" s="2">
-        <x:v>46178</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:5">
       <x:c r="A100" s="2">
-        <x:v>46195</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B100" s="2">
-        <x:v>46178</x:v>
+        <x:v>45671</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
-        <x:v>13</x:v>
-[...135 lines deleted...]
-        <x:v>305</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Tenders and Offers</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Area</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>