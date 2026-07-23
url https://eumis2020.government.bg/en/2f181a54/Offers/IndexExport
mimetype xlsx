--- v2 (2026-07-02)
+++ v3 (2026-07-23)
@@ -1,987 +1,1153 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra329d6f0d2af4f29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3da6dbdfd6254fc0a613daf70b6f78b0.psmdcp" Id="Rb05abe3cdfe8488e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66a597fbeef04f73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a33f6cdd88a44a3b9efe20f998d95acc.psmdcp" Id="Rd94f4f930a4d4750" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Tenders and Offers" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Offers submission deadline</x:t>
   </x:si>
   <x:si>
     <x:t>Announcement date of procedure for external assignment</x:t>
   </x:si>
   <x:si>
     <x:t>Procedure subject</x:t>
   </x:si>
   <x:si>
     <x:t>Beneficiary</x:t>
   </x:si>
   <x:si>
     <x:t>Contract registration number</x:t>
   </x:si>
   <x:si>
-    <x:t>Избор на изпълнител за доставка и монтаж на 243 кв.м прозрачни ограждащи конструкции /прозорци и врати/с рамка от алуминий с прекъснат топлинен мост</x:t>
-[...29 lines deleted...]
-управление, вкл. резервоар/и за сгъстен въздух, и изсушител на сгъстен въздух – 1 бр.“
+    <x:t xml:space="preserve">СМР за изграждане на фотоволтаична електрическа централа с мощност 29,580 kW (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"БИЗНЕС НЕДЕВИ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0290-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 56 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СОЛА 2020" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0033-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител/и за предоставяне на специализирани услуги за изпълнение на проект № BG05SFPR001-1.010-0043 и наименование „Изграждане на уважение и сигурност: превенция на насилието в ЧПГДН „СофтУни БУДИТЕЛ“, финансиран по Програма „Образование" 2021 – 2027, процедура BG05SFPR001-1.010„Превенция и предотвратяване на тормоза и насилието и намаляване агресията в училищата".</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Частна професионална гимназия по дигитални науки СофтУни БУДИТЕЛ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0043-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа ФтЕЦ 55KW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕМИЛИОНИ 2019 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2276-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и внедряване на ИКТ услуги и решения</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"БЕЛЛЕЗЗА - 2018" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0749-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на производствени съоръжения по следните обособени позиции:
+ОП 1 Система за производство на асфалт - асфалтосмесител със система за студено рециклиране на фрезован материал и система за дозиране на фибри в големи торби
+ОП 2 Инсталация за производство на битумна емулсия
 </x:t>
   </x:si>
   <x:si>
-    <x:t>"Станишеви" ЕООД</x:t>
-[...59 lines deleted...]
-    <x:t xml:space="preserve">Услуги за организиране на пътувания и нощувки за участия в събития </x:t>
+    <x:t>АБ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0004-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Внедряване и въвеждане в експлоатация на интегрирана информационна система за управление на бизнес процесите в “БАЙ СЪРПРАЙЗ БГ” ЕООД, насочена към дигитализация и оптимизация на основните дейности на предприятието.
+Системата следва да включва следните основни компоненти:
+1. ERP система – за управление на ресурсите на предприятието;
+2. CRM система – за управление на взаимоотношенията с клиенти;
+3. Онлайн магазин – платформа за приемане и обработка на клиентски поръчки чрез интернет."</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">БАЙ СЪРПРАЙЗ БГ ЕООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0262-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане на съвременни информационни и комуникационни технологии (ИКТ) във връзка с изпълнение на Договор № BG16RFPR001-1.012- 1294-C01/27.01.2026 г. с бенефициент „БРАН ИНСЕКТ” ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БРАН ИНСЕКТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1294-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане на съвременни информационни и комуникационни технологии (ИКТ) във връзка с изпълнение на Договор № BG16RFPR001-1.012- 1552-C01/27.01.2026 г. с бенефициент „АРАС-2009” ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРАС-2009 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1552-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Продуктов дизайн на хардуерни компоненти BeeSmart</x:t>
   </x:si>
   <x:si>
     <x:t>Бии Смарт Текнолоджис АД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR002-1.018-0001-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>„Доставка и монтаж на колонен климатик – 4 бр.“</x:t>
-[...16 lines deleted...]
-ОБОСОБЕНА ПОЗИЦИЯ 2: Доставка и монтаж на 2 бр. Ротационни компресори с инверторно управление с изсушител
+    <x:t>Изграждане и въвеждане на съвременни информационни и комуникационни технологии (ИКТ) във връзка с изпълнение на Договор № BG16RFPR001-1.012-0734-C01/27.01.2026 г. с бенефициент „Комити“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Комити ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0734-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на средства за колективна защита:
+1. Огради, включващи:
+1.1.	Платно решетъчна ограда 2х3,50 м- 86 броя;
+1.2.	Платно плътна ограда 2х2,4 м- 125 броя;
+1.3.	Бетонова основа 36 кг- 213 броя;
+1.4.	Конектор тип ключ 19- 209 броя;
+1.5.	Подпора за мобилна ограда, H = 1,75 м- 153 броя;
+1.6.	Фиксатор за подпора, поцинкован, Г-образен, φ= 14 mm- 153 броя;
+2. Мрежести мобилна пана, включващи:
+2.1.	Мрежесто мобилно пано 3,5х2,08 м- 86 броя;
+2.2.	Бетонова стъпка- 87 броя;
+2.3.	Скоба за оградно пано- 86 броя.
+3. Плътни мобилна пана- комплект за 300 л.м.- 1  комплект;
+4. Система предпазни парапети- комплект за 100 л.м.- 1  комплект;
+5. Стойка за предпазен парапет- 100 броя;
+6. Мрежа за фасадно скеле 3х10 м- 25 броя.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АТРИМ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0896-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на специализирано оборудване за перално стопанство и химическо чистене</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“ДСГ България” ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0029-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Внедряване на ИКТ услуги и решения за нуждите на „ПЛАНИРАНЕ И СТРОИТЕЛСТВО“ ЕООД по проект BG16RFPR001-1.012 – Дигитализация на предприятията“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ПЛАНИРАНЕ И СТРОИТЕЛСТВО“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0233-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Покупка, монтаж и въвеждане в експлоатация на Фотоволтаична електрическа централа ФтЕЦ - 40 kWp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РИКО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1283-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и внедряване на ИКТ решения за нуждите на ОРИОН 49 ООД, структурирани в три обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОРИОН 49 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0543-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на дигитален AI инструмент</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Лятно кино ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0018-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, монтаж след проектиране и изграждане и пуск в експлоатация на Фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с изходна мощност на инверторната група от поне 56,5 kw“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ИЗВОРО ЕСТЕЙТ“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1937-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електроцентрала (ФтЕЦ) с мощност 52 kW, комбинирана с децентрализирана хибридна система за съхранение на енергия с капацитет 60 kWh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Мегаборд Конструкции ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0826-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изпълнение на дейностите по административен договор № ПБBG16RFPR001-2.004-0356-1“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Д ЕНД Д ТЕКСТИЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0356-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Строително-монтажни работи на обект „Хранилище за спирт в УПИ I 3023, 3024, 3024а, 3025а, кв.656а, гр. Стара Загора“ по плана на гр. Стара Загора, представляващ ПИ с идентификатор 68850.528.7 по КК на гр. Стара Загора с административен адрес: ул.„Хан Аспарух“№41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Загорка" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0037-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на енергийната ефективност на фирма ЕВРОПАВИМЕНТИ ПЛЮС ООД чрез енергоспестяващи мерки</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕВРОПАВИМЕНТИ ПЛЮС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0581-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на прозорци и врати</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">"АМБУЛАТОРИЯ ЗА ГРУПОВА ПРАКТИКА ЗА ПЪРВИЧНА ДЕНТАЛНА ПОМОЩ МЕДИКЕЪР" ООД
 </x:t>
   </x:si>
   <x:si>
-    <x:t>"АРТВИЖЪН" ЕООД</x:t>
-[...373 lines deleted...]
-    <x:t>BG16RFPR001-1.012-2162-C01</x:t>
+    <x:t>BG16RFPR001-2.004-0262-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на интегрирана система за управление на бизнес процесите в „ТЕХНО ЕЛЕКТРОНИКС 5" ЕООД, включваща въвеждане на система за управление на ресурсите (ERP), система за управление на взаимоотношенията с клиенти (CRM) и система за бизнес анализи (BI), реализирани чрез интеграция помежду им в обща интегрирана среда, съгласно Техническата спецификация и Приложение 16 по процедура BG16RFPR001-1.012 „Дигитализация на предприятията".</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ТЕХНО ЕЛЕКТРОНИКС 5“ ЕООД,</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0209-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвежане на ИКТ услуги:
+ОП1: Въвеждане на система за управление на взаимоотношенията с клиенти (CRM)
+ОП2: Въвеждане на система за управление на складовото стопанство (WMS)
+ОП3: Въвеждане на система за бизнес анализи (Business Intelligence, BI)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЙЕМАР ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1247-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа за нуждите на  фирма "МАЙ ХОЛД" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МАЙ ХОЛД" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0215-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа за нуждите на "ПЕРФЕКТ АУТО ЛУКС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПЕРФЕКТ АУТО ЛУКС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0067-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">СМР  за изграждането на зарядния център по Обособени позиции:
 Обособена позиция 1: СМР за инсталиране и монтаж на зарядните станции и БКТП- 5 бр. бетонни фундаменти за зарядните станции и 1 бр. фундамент за БКТП
 Обособена позиция 2: СМР за инсталация и монтаж на електрически кабели,  необходими за свързване на инфраструктурата за зареждане с електроенергия към мрежата /БКТП/
 Обособена позиция 3: Адаптация на пътя, свързан с изграждането на инфраструктура за достъп до зарядните станции за 449 кв. м.
 </x:t>
   </x:si>
   <x:si>
     <x:t>Автоцентър Тим ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR001-3.003-0002-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Доставка на Сребърна лента за стопяем елемент Ag99,99 - различни дебелини и размери</x:t>
-[...54 lines deleted...]
-    <x:t xml:space="preserve">ТРИАДА ИНЖЕНЕРИНГ ООД
+    <x:t>Доставка на ДМА за енергийна ефективност: ОП1 Компресор за сгъстен въздух вкл. резервоар за сгъстен въздух - 1 брой, ОП2 Централизирано управление на системи за сгъстен въздух – 1 брой</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТС Принт АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0082-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, доставка и изграждане на фотоволтаична електрическа централа за собствено потребление с мощност 50 kW и батериен блок с капацитет 51 kWh, включително присъединяване, пуск и въвеждане в експлоатация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АКЮРЪСИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0103-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изпълнение на строително – монтажни работи (СМР) по подобряване на енергийната ефективност в сградата на „ЕЛКОМО“ ООД“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЛКОМО ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2529-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на енергийно ефективни изолационни системи в сгради, разделен на следните обособени позиции: Обособена позиция № 1: Доставка и монтаж на топлоизолационна система с EPS плочи – 630 кв.м Обособена позиция № 2: Доставка и монтаж на топлоизолационна система от сандвич панели – 195 кв.м</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">СИГМАТЕКС-МЦ ЕООД
 </x:t>
   </x:si>
   <x:si>
-    <x:t>BG05SFPR002-1.004-0401-C01</x:t>
-[...20 lines deleted...]
-    <x:t xml:space="preserve">„Доставка, внедряване и въвеждане в експлоатация на ERP система за управление на ресурсите и POS система за управление на продажбите на дребно за нуждите на „ ТЕХНИКЪЛ - СТ ЕООД“
+    <x:t>BG16RFPR001-2.004-0800-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Внедряване на дигитални решения:
+-	Въвеждане на система за управление на ресурсите (ERP система)- 1 брой
+-	Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)- 1 брой
+-	Въвеждане на система за бизнес анализи (Business Intelligence система)- 1 брой
+-	Изграждане на система за управление на съхранението и споделянето на информация- 1 брой 
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ТЕХНИКЪЛ - СТ ЕООД</x:t>
-[...61 lines deleted...]
-    <x:t xml:space="preserve">БАЙ СЪРПРАЙЗ БГ ЕООД
+    <x:t>МАГНУС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1115-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на ДМА по обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛМЕТАЛ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0009-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за изпълнение на СМР с цел подобряване на енергийната ефективност в ТЕРА ВИВА БЪЛГАРИЯ ЕООД:
+Обособена позиция 1 (ОП 1): Изграждане и монтаж на топлоизолационна система от сандвич панели с топлоизолация от минерална вата за покрив на площ от 290кв.м. 
+Обособена позиция 2 (ОП 2): Доставка и монтаж на прозрачни ограждащи конструкции с рамка от PVC на площ от 20кв.м.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕРА ВИВА БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0642-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, монтаж и въвеждане в експлоатация на технологичен комплекс за нанасяне на покрития върху стоманени и медни детайли“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>“АРСЕНАЛ” АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0007-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Закупуване на работна станция“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИ ПЕТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1539-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка монтаж и въвеждане в експлоатация на: Компресор с инверторно управление с включен Адсорбционен изсушител - 1 бр.; Ресивър – 1бр. и Система за оползотворяване на отпадна топлина при производството на компресиран въздух - 1 бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>АПЕЛО БЪЛГАРИЯ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0505-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Външна услуга за разработване на иновацията с обособени позиции: 
+Обособена позиция 1: Проектиране и дизайн на EnoStation, изготвяне на количествено-стойностни сметки;
+Обособена позиция 2: Създаване на прототип на EnoStation.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КМВ Лабс ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0462-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и пускане в експлоатация на цветен лазерен принтер за етикети</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОРХИДЕЯ ЕР ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2229-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и въвеждане в експлоатация на тежка механизация по следните обособени позиции: 
+ОП 1 Челен товарач - 4 бр., 
+ОП 2 Верижен багер - 3 бр. 
+ОП 3 Комбиниран багер - 3бр. 
+ОП 4 Влекач - 9бр. 
+ОП 5 3-осно самосвално полуремарке /ГОНДОЛА/  - 9бр.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFPR001-1.012-0262-C01</x:t>
-[...62 lines deleted...]
-    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на рекуперативни блокове за отопление, вентилация и охлаждане (рекуператори) - 4бр.
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на CNC стругов център с 6 работни оси – 1 бр</x:t>
+  </x:si>
+  <x:si>
+    <x:t>М + С ХИДРАВЛИК АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0012-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на Машинен център 5 осен - 1бр</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на Струг с ЦПУ с 2 оси - 1 бр</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на 1 бр. енергийно ефективен охладител на въздух, с охлаждаща мощност поне 40 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Бест Хотелс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1842-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изпълнение на мерки за повишаване на енергийната ефективност на „ДИТА-М БЪЛГАРИЯ ООД“ по обособени позиции:
+Обособена позиция № 1 –  „Доставка и монтаж на 4 броя термопомпи - VRF система на директно изпарение“;
+Обособена позиция № 2 – „Доставка и монтаж на рекуперативен блок за отопление, вентилация и охлаждане“
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Нитекс ЕООД</x:t>
-[...36 lines deleted...]
-ОП 4 „Изграждане на фотоволтаична централа от 15 kW“
+    <x:t>ДИТА-М БЪЛГАРИЯ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1673-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на: система за защита на информацията в локална мрежа; система за архивиране на информация; система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Логикус ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1488-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Строително-монтажни работи по: ОП1 – Фотоволтаична електроцентрала, ОП2 –Енергийно-ефективни прозрачни ограждащи конструкции, ОП3 - Локално съоръжение за съхранение на енергия  (батерия в комплект с инвертор)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Пастили ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0044-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на ИКТ системи:
+Обособена позиция №1: Въвеждане на система за управление на ресурсите (ERP система)
+Обособена позиция №2: Въвеждане на система за бизнес анализи (Business Intelligance система)
+Обособена позиция №3: Изграждане на система за управление на съхранението и споделянето на информация
 </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">"АМБУЛАТОРИЯ ЗА ГРУПОВА ПРАКТИКА ЗА ПЪРВИЧНА ДЕНТАЛНА ПОМОЩ МЕДИКЕЪР" ООД
+    <x:t>АВС КОНСУЛТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1180-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Избор на изпълнител за доставка, внедряване и въвеждане в експлоатация на информационни системи и решения за дигитализация и защита на информацията в предприятието" в 3 обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПИП ГРУП КОНСУЛТ" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2303-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на 1.Акум. гайковерт с Окомплектовка-600,33 2.Акум. ъглошлайф с Окомплектовка-650.18 3.Акум. Перфоратор с Окомплектовка в Куфар-1223,26 4.Акум.н импакт с Окомпл.-429,91 5.Акум. нитачка с Окомпл.-1065.19 6.Акум. ножица за рязане наламарина с Окомпл.-618.24 7.Акум. мултишлайф с Окомпл.-469,96 8.Акум. прожекторс Окомпл.-948,87 9.Акум. верижен трион с Окомпл.-1009,37 10.Алуминиево скеле-2113,33 11.Зелен многолинеен лазер с Окомпл.-656,41 12.Монофазен инвенторен генератор с BLUETOOTH-2211,33 13.Заваръчен инверторен апарат с шлем-335,62 14. магнитна ролетка 8 м-35,41 15.количка с инструменти-2298,68 16.Акум уд. Винтоверт-209,63 17.Комплект отвертки високоволтови-74,35 18.Комплект отвертки 12 бр.-с двукомп. дръжка за завиване при по-големи усилия.-45,08 19.Лазерна ролетка- за изм. на разст. без опр. повърхност и на прецизно разст. от опр. повърхност.-198,43 20.Клещи комбинирани-за работа под напрежение-92,72 21.Уред за изтегляна на полиестерни кабели-126,72 (Прекратена)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Спец Тим ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1722-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и въвеждане в експлоатация на Система за управление на взаимоотношенията с клиенти (CRM система) -1бр. и на модул/система за управление на производството – 1бр., </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ЕТ АНДИ-АНИ ИВАНОВА
 </x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFPR001-2.004-0262-C01</x:t>
-[...135 lines deleted...]
-    <x:t>BG16RFPR001-2.004-1373-C01</x:t>
+    <x:t>BG16RFPR001-1.012-0525-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на химически продукти</x:t>
+  </x:si>
+  <x:si>
+    <x:t>и.Д. Сълюшън Къмпани ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0383</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на високотехнологично оборудване по обособени позиции, както следва:
+Обособена позиция 1: 
+Шприц машина - вид 1 - 2 бр.
+Шприц машина - вид 2 - 1 бр. 
+Обособена позиция 2: Софтуерна платформа за мониторинг, анализ и оптимизация на производствените процеси – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Джи Пласт“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0318-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на термопомпени системи въздух-въздух за Мострена зала „РУДИ АН“ в гр. Варна – 4 броя</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РУДИ АН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1365-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на ИКТ решение за нуждите на „МАЙСТОР ПЕКАР ВАРНА“ ООД, включващо:
+1. „Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)“;
+2. „Въвеждане на модул/ система за управление на веригата за доставки на суровини/ материали/ компоненти/ продукти за производствения процес“;
+3. „Въвеждане на модул/ система за управление на складовото стопанство (WMS)“;
+4. „Въвеждане на модул/ система за управление на производството“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МАЙСТОР ПЕКАР ВАРНА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2411-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за въвеждане на съвременни информационни и комуникационни технологии:
+Обособена позиция 1: Създаване на онлайн магазин
+Обособена позиция 2: Въвеждане на Система за управление на ресурсите (ERP система)
+Обособена позиция 3: Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система)
+Обособена позиция 4: Въвеждане на система за бизнес анализи (Business Intelligence система)
+Обособена позиция 5: Изграждане на система за архивиране на информация
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Аква Белла Къмпани ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1281-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, внедряване и въвеждане в експлоатация на уеб базирани ИКТ решения: 
+Обособена позиция № 1 – Система за управление на взаимоотношенията с клиенти (CRM система) – 1 бр.; 
+Обособена позиция № 2 – Модул/система за управление на производството – 1 бр.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕКЗАЛТО</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0240-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на Термопомпи VRF система за директно изпарение, 2 броя, по 45 kW всяка</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДАФО ДИЗАЙН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1998-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за доставка, внедряване и въвеждане в експлоатация на интегрирани информационни системи и решения за дигитализация и защита на информацията в предприятието в 3 обособени позиции
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"БЮТИФОРС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1747-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на ДМА, както следва:
+1. Компресор за сгъстен въздух с инверторно управление (1 бр.);
+2. Изсушител на сгъстен въздух (1 бр.);
+3. Ресивър (1 бр.)“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>САНДИ 95 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0677-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на Термопомпа въздух-вода - 1 бр.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕРГОДИЗАЙН" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1558-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на системи за управление на документи и корпоративна информация“, включващ:
+1.	Изграждане на система за архивиране на информацията;
+2.	Изграждане на система за защита на информацията в локална мрежа;
+3.	Изграждане на система за управление на съхранението и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ОМЕГА ПРОФИТ ГРУП
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1258-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на решения в областта на ИКТ по обособени позиции:
+ОП 1: Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) - 1 бр.
+Въвеждане на система за бизнес анализи (Business Intelligence система) – 1 бр.
+ОП 2: Изграждане на система за архивиране на информация – 1 бр.
+Изграждане на система за управление на съхранението и споделянето на информация – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИКРИЛ Консулт ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1016-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разходи за закупуване на обурудване</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНВИКТОС 108 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1952-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Енергийна ефективност и използване на енергия от възобновяеми източници в „Дръстър Инженеринг“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дръстър Инженеринг ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1866-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична електрическа централа с номинална мощност 50 kW за производство на енергия от ВЕИ за собствено потребление, в комбинация с локална система за съхранение на енергия с капацитет не по-малък от 50 kWh“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРЕСТИЖ МЕБЕЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0002-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на ДМА, както следва:
+1. Компресор за сгъстен въздух с инверторно управление (2 бр.)
+2. Изсушител на сгъстен въздух (2 бр.)
+3. Ресивър с въздушен обем 500л (1 бр.) 
+4. Ресивър с въздушен обем 1000л (1 бр.)“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФОЛИАРТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0818-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на лицензи за софтуер на Adobe-30 бр. за 36 месеца абонамент</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СРЕДНО УЧИЛИЩЕ "ВАСИЛ ЛЕВСКИ"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-1.015-1707-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Проектиране и изпълнение на фотоволтаична електроцентрала с инсталирана мощност минимум 20 kW и система за съхранение на електрическа енергия с капацитет минимум 20 kWh“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Електрофинес строй ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0363-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Проектиране и изпълнение на дейностите по административен договор № BG16RFPR001-2.004-0361-C01“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Пчеларски Център - Южен Еднолично дружество с ограничена отговорност</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0361-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на стъклария </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРОФЕСИОНАЛНА ГИМНАЗИЯ ПО ХРАНИТЕЛНО - ВКУСОВИ И ХИМИЧНИ ТЕХНОЛОГИИ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-3.008-0008-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на мебели по проект BG-RRP-1.015 ,,Училищна STEM среда" и сключен договор номер BG-RRP-1.015-2288-CO1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОСНОВНО УЧИЛИЩЕ "ВАСИЛ ЛЕВСКИ"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-1.015-2288-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ИНОВЕКС ПАРТНЪРС ГРУП" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0856-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ НИК-ПЛАСТИК - ВАЛЯ ПЕТРОВА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0010-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 40 kW за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"КМХ - АУТО" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2704-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на 4 броя системи/модули за нуждите на КРИДО К ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КРИДО К ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2184-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Извършване на ИКТ услуги по следните обособени позиции:
+ОП 1 Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система)
+ОП 2 Въвеждане на модул/система за управление на производството
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ШААЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0500-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на следните информационни и комуникационни технологии:
+OП 1 - Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) - 1 бр.
+ОП 2 - Въвеждане на модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес - 1 бр.
+ОП 3 - Изграждане на система за архивиране на информация - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Кофибейз България" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1228-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане на съвременни информационни и комуникационни технологии (ИКТ) във връзка с изпълнение на Договор № BG16RFPR001-1.012- 0642-C01/27.01.2026 г. с бенефициент „РАВАН 2001” ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАВАН 2001 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0642-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">РАЗХОДИ ЗА УСЛУГИ И РЕШЕНИЯ ВОБЛАСТТА НА ИКТ:
+Въвеждане на модул/система за управлениена веригата за доставки на суровини/материали/компоненти/продукти запроизводствения процес (1 * 8085.57)
+Въвеждане на модул/система за управлениена складовото стопанство (WMS) (1 *8352.46)
+Въвеждане на модул/система за управлениена продажбите на дребно (Point-of-Saleсистема) (1 * 7361.58)
+Въвеждане на система за бизнес анализи(Business Intelligence система) (1 * 8344.28)
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СИЛИКО" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0772-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на системи за управление на бизнес процесите</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Алфа акаунтинг 2019" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0115-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на локална система за съхранение на електрическа енергия с капацитет 120 kWh, в комбинация с инверторна система с номинална мощност 120kw в „ИМЕКС ТРЕЙД“ ООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ИМЕКС ТРЕЙД" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0481-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на 3 бр. енергийно ефективни охладители на въздух, всеки с охлаждаща мощност от поне 40 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Роял Фуудс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1337-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на контейнери:
+1. Контейнер (1 вид)- 2  броя;
+2. Контейнер (2 вид)- 2  броя.</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ПАПИР БГ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1535-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане и въвеждане на съвременни информационни и комуникационни технологии (ИКТ) във връзка с изпълнение на Договор № BG16RFPR001-1.012- 0747-C01/27.01.2026 г. с бенефициент „ТЕО МОРИС - БЪЛГАРИЯ ЕООД“, финансиран по процедура BG16RFPR001-1.012 „Дигитализация на предприятията“, Програма „Конкурентоспособност и иновации в предприятията“ 2021–2027 г.“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕО МОРИС-БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0747-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане и въвеждане на съвременни информационни и комуникационни технологии (ИКТ) във връзка с изпълнение на Договор № BG16RFPR001-1.012- 1582-C01/27.01.2026 г. с бенефициент „НЮ ХОУМ СОФА“ ООД, финансиран по процедура BG16RFPR001-1.012 „Дигитализация на предприятията“, Програма „Конкурентоспособност и иновации в предприятията“ 2021–2027 г.“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЮ ХОУМ СОФА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1582-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> „Доставка и монтаж на фотоволтаична система и енергийно ефективни прозрачни ограждащи конструкции, обособени в две позиции“
+•  Обособена позиция № 1: Доставка и монтаж на фотоволтаична система с инвертори. 32 KW
+•  Обособена позиция № 2: Доставка и монтаж на енергийно ефективни прозрачни ограждащи конструкции – алуминиева дограма с прекъснат термомост. 145 кв.м
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗЕЙНТЕКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0999-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дейности за осигуряване на Енергийна ефективност: 
+Обособена позиция 1: Изграждане на Фотоволтаични панели в комбинация с инвертори с мощност 24 kW
+Обособена позиция 2: Изграждане на Локални съоръжения за съхранение на енергия батерии в комбинация с инвертори с мощност 48 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАЙ 2018 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1193-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изграждане на фотоволтаична електрическа инсталация за собствено потребление с номинална мощност 55 kW (инсталирана DC мощност 55,080 kWp) и батерийна система с номинален капацитет 56,32 kWh“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>БЕЙКЪЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0024-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Проектиране и изграждане на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление с инсталирана мощност 20 kW и локално съоръжение за съхранение на електрическа енергия с капацитет минимум 20 kWh в „МЕНЛИ КНАЙФ“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МЕНЛИ КНАЙФ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1245-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на Чилъри - 2 бр., за целите на проект BG16RFPR001-2.004-1560-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ЕЛЕКТРОСТАРТ“ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1560-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМР за прилагане на мерки за енергийна ефективност по следните обособени позиции:
+ОП 1 „Топлинно изолиране на външни стени и под“
+ОП 2 "Подмяна на външни прозорци и остъклени врати, с рамка от алуминий с прекъснат топлинен мост“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПРОВАД ПЛОД" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0440-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Доставка и монтаж на локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертор/и по АДБФП  BG16RFPR001-2.004-2218-C01 „Изграждане на локални съоръжения за съхранение на енергия в “Георги Венциславов 2005“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГЕОРГИ ВЕНЦИСЛАВОВ - 2005 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2218-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане  на фотоволтаична електрическа централа (ФтЕЦ) с инсталирана мощност 60 kW, предназначена за производство на електроенергия за собствено потребление. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>АГРОМАШИНА ГРУП ПАЗАРДЖИК</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0840-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Доставка и монтаж на оборудване за фотоволтаична електроцентрала с минимална инсталирана мощност 60 kWp и батерийна система за съхранение на електрическа енергия с минимален използваем капацитет 61,4 kWh за собствени нужди на „ТОПАЛ“ ЕООД.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТОПАЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1269-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ДЖИ ТИ КАПИТАЛ' ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2114-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на ЛОКАЛНИ СЪОРЪЖЕНИЯ ЗА СЪХРАНЕНИЕ НА ЕНЕРГИЯ (БАТЕРИИ) В КОМБИНАЦИЯ С ИНВЕРТОР/И.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НАЙД - ДЕ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2644-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на ЛОКАЛНИ СЪОРЪЖЕНИЯ ЗА СЪХРАНЕНИЕ НА ЕНЕРГИЯ (БАТЕРИИ) В КОМБИНАЦИЯ С ИНВЕРТОР/И</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КА ЕМ-ВАРНА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0930-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на топлоизолационни системи за външни стени и подове към външен въздух: ТИ плоча от EPS,</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОДЕСОССТРОЙ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1357-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Проектиране и изграждане на фотоволтаична система за собствено потребление с изходяща мощност АС минимум 60 kW и локални съоръжения за съхранение на електрическа енергия с капацитет минимум 60 kWh, в производствена база „Еврохолд Финанс“ ЕООД , находяща се в гр. Враца, ул.“Илинден“ № 5 </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Еврохолд финанс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1257-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на 100 kW локални съоръжения за съхранение на енергия - батерии в комбинация с инвертори за нуждите на Кариби ЕООД, в рамките на ДБФП BG16RFPR001-2.004-0181-C01.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КАРИБИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0181-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Инженеринг – проектиране и изграждане на обществена пералня за пране на хотелско, болнично и друг вид обществено пране в УПИ XXIII-44, XXIV-45, XXV-46, XXVI-47 и XXVII-48, кв.331а, по плана на гр. Ямбол</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дезинфекция, дезинсекция и дератизация (ДДД) за сигурни зони в РПЦ София и РПЦ Харманли - МОМ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Държавна агенция за бежанците при Министерския съвет (ДАБ при МС)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-1.003-0002-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и монтаж на топлоизолационни системи от сандвич панели за покриви
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЪ ПОЙНТ СТОНЕ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2189-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изграждане на нова фотоволтаична инсталация за производство на енергия от ВЕИ за собствено потребление (Фотоволтаични панели в комбинация с инвертори) с мощност 150 kW“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНВЕНТИКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0154-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Проектиране и изграждане на фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление с локално съоръжение за съхранение на електрическа енергия (батерия), с мощност на инвертора 20 kW, за нуждите на „АВТОКАР-КОМЕРС“ ЕООД“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АВТОКАР-КОМЕРС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0403-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"РЕФРАН" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0933-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Инженеринг – проектиране и изграждане на вътрешна инфраструктура на обект „Индустриален парк със складова база в УПИ I-307, кв.10в, по плана на промишлена зона гр. Сливен“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“ДСГ Логистика” ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.005-0006-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на енергийната ефективност на ЛМ ХОЛИДЕЙС ООД, структуриранa в две обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛМ ХОЛИДЕЙС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0721-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Процедура за избор на изпълнител/и за въвеждане на ИКТ услуги/решения в предприятието "ЕВАПРЕС ИНВЕСТ" ЕООД във връзка с АДПБФП № BG16RFPR001-1.012-0096-C01 по процедура „Дигитализация на предприятията“, включваща 3 обособени позиции: 
+Обособена позиция 1: Създаване на онлайн магазин;
+Обособена позиция 2: Въвеждане на ИКТ услуги/решения, включващи:
+* Въвеждане на система за управление на ресурсите (ERP система);
+* Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система);
+Обособена позиция 3: Изграждане на система за защита на информацията в локална мрежа;</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕваПрес Инвест" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0096-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на обзавеждане и оборудване за провеждане на дейности за Фондация "Св. Пимен Зографски - Национална художествена академия"</x:t>
   </x:si>
   <x:si>
     <x:t>НАЦИОНАЛНА ХУДОЖЕСТВЕНА АКАДЕМИЯ</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-1.001-0066-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение "Каритас София"</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMPR001-2.001-0007-C03</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
@@ -1348,1758 +1514,1996 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E100"/>
+  <x:dimension ref="A1:E114"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46205</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46189</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46205</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46195</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46205</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46197</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46205</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46198</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46205</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46198</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46205</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46198</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46205</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46198</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46205</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46198</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46205</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46198</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46206</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46199</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46206</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46199</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46206</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46199</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46206</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46199</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46206</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46199</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46206</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46199</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46206</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46198</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46206</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46199</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46206</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46199</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46206</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46199</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46207</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46197</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46209</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46195</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46209</x:v>
+        <x:v>46228</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46200</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46209</x:v>
+        <x:v>46228</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46200</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46209</x:v>
+        <x:v>46228</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46202</x:v>
+        <x:v>46214</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46209</x:v>
+        <x:v>46228</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46202</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46209</x:v>
+        <x:v>46229</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46202</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46209</x:v>
+        <x:v>46229</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46202</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46209</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46202</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46209</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46202</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46209</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46202</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46209</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46202</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46209</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46202</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46209</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46199</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46210</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46204</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46210</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46203</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46210</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46199</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46210</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46203</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46210</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46203</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46210</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46203</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46210</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46203</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46210</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46203</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46210</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46196</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46210</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46195</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="D44" s="0" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="E44" s="0" t="s">
         <x:v>128</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46210</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46195</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46210</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46195</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46211</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46196</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46211</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46196</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46211</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46196</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46211</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46203</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46211</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46203</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46211</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46202</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46211</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46198</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46211</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46204</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46211</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46204</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46211</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46204</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46211</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46204</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46211</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46204</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46211</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46204</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46212</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46204</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46212</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46205</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46212</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46205</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46212</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46205</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46212</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46205</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46212</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46205</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46212</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46205</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46212</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46205</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46212</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46205</x:v>
+        <x:v>46214</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46212</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46205</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46212</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46205</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46212</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46197</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46213</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46197</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46213</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46198</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46213</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46199</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="D74" s="0" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="E74" s="0" t="s">
         <x:v>217</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46213</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46198</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46213</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46204</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46213</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46203</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46213</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46203</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46213</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46203</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46213</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46203</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46213</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46203</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46213</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46203</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46213</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46203</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46214</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46204</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
-        <x:v>46214</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B85" s="2">
-        <x:v>46199</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="D85" s="0" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="E85" s="0" t="s">
         <x:v>248</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="2">
-        <x:v>46216</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B86" s="2">
-        <x:v>46202</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="D86" s="0" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="E86" s="0" t="s">
         <x:v>251</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="2">
-        <x:v>46216</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B87" s="2">
-        <x:v>46199</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="2">
-        <x:v>46217</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B88" s="2">
-        <x:v>46204</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="2">
-        <x:v>46217</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="B89" s="2">
-        <x:v>46205</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="2">
-        <x:v>46218</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="B90" s="2">
-        <x:v>46204</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="2">
+        <x:v>46234</x:v>
+      </x:c>
+      <x:c r="B91" s="2">
         <x:v>46218</x:v>
       </x:c>
-      <x:c r="B91" s="2">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:5">
       <x:c r="A92" s="2">
+        <x:v>46234</x:v>
+      </x:c>
+      <x:c r="B92" s="2">
         <x:v>46219</x:v>
       </x:c>
-      <x:c r="B92" s="2">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:5">
       <x:c r="A93" s="2">
-        <x:v>46219</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="B93" s="2">
-        <x:v>46205</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:5">
       <x:c r="A94" s="2">
-        <x:v>46220</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="B94" s="2">
-        <x:v>46205</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:5">
       <x:c r="A95" s="2">
-        <x:v>46220</x:v>
+        <x:v>46235</x:v>
       </x:c>
       <x:c r="B95" s="2">
-        <x:v>46205</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:5">
       <x:c r="A96" s="2">
-        <x:v>46220</x:v>
+        <x:v>46235</x:v>
       </x:c>
       <x:c r="B96" s="2">
-        <x:v>46205</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:5">
       <x:c r="A97" s="2">
-        <x:v>46220</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B97" s="2">
-        <x:v>46205</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:5">
       <x:c r="A98" s="2">
-        <x:v>46220</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B98" s="2">
-        <x:v>46198</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:5">
       <x:c r="A99" s="2">
-        <x:v>46290</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B99" s="2">
-        <x:v>46175</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:5">
       <x:c r="A100" s="2">
+        <x:v>46237</x:v>
+      </x:c>
+      <x:c r="B100" s="2">
+        <x:v>46224</x:v>
+      </x:c>
+      <x:c r="C100" s="0" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="D100" s="0" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="E100" s="0" t="s">
+        <x:v>293</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="101" spans="1:5">
+      <x:c r="A101" s="2">
+        <x:v>46237</x:v>
+      </x:c>
+      <x:c r="B101" s="2">
+        <x:v>46225</x:v>
+      </x:c>
+      <x:c r="C101" s="0" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="D101" s="0" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="E101" s="0" t="s">
+        <x:v>296</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="102" spans="1:5">
+      <x:c r="A102" s="2">
+        <x:v>46237</x:v>
+      </x:c>
+      <x:c r="B102" s="2">
+        <x:v>46226</x:v>
+      </x:c>
+      <x:c r="C102" s="0" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="D102" s="0" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="E102" s="0" t="s">
+        <x:v>299</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="103" spans="1:5">
+      <x:c r="A103" s="2">
+        <x:v>46237</x:v>
+      </x:c>
+      <x:c r="B103" s="2">
+        <x:v>46223</x:v>
+      </x:c>
+      <x:c r="C103" s="0" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="D103" s="0" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="E103" s="0" t="s">
+        <x:v>302</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="104" spans="1:5">
+      <x:c r="A104" s="2">
+        <x:v>46237</x:v>
+      </x:c>
+      <x:c r="B104" s="2">
+        <x:v>46223</x:v>
+      </x:c>
+      <x:c r="C104" s="0" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="D104" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="E104" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="105" spans="1:5">
+      <x:c r="A105" s="2">
+        <x:v>46237</x:v>
+      </x:c>
+      <x:c r="B105" s="2">
+        <x:v>46223</x:v>
+      </x:c>
+      <x:c r="C105" s="0" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="D105" s="0" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="E105" s="0" t="s">
+        <x:v>306</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="106" spans="1:5">
+      <x:c r="A106" s="2">
+        <x:v>46237</x:v>
+      </x:c>
+      <x:c r="B106" s="2">
+        <x:v>46219</x:v>
+      </x:c>
+      <x:c r="C106" s="0" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="D106" s="0" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="E106" s="0" t="s">
+        <x:v>309</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="107" spans="1:5">
+      <x:c r="A107" s="2">
+        <x:v>46238</x:v>
+      </x:c>
+      <x:c r="B107" s="2">
+        <x:v>46223</x:v>
+      </x:c>
+      <x:c r="C107" s="0" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="D107" s="0" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="E107" s="0" t="s">
+        <x:v>312</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="108" spans="1:5">
+      <x:c r="A108" s="2">
+        <x:v>46240</x:v>
+      </x:c>
+      <x:c r="B108" s="2">
+        <x:v>46225</x:v>
+      </x:c>
+      <x:c r="C108" s="0" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="D108" s="0" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="E108" s="0" t="s">
+        <x:v>315</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="109" spans="1:5">
+      <x:c r="A109" s="2">
+        <x:v>46241</x:v>
+      </x:c>
+      <x:c r="B109" s="2">
+        <x:v>46226</x:v>
+      </x:c>
+      <x:c r="C109" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D109" s="0" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="E109" s="0" t="s">
+        <x:v>317</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="110" spans="1:5">
+      <x:c r="A110" s="2">
+        <x:v>46241</x:v>
+      </x:c>
+      <x:c r="B110" s="2">
+        <x:v>46226</x:v>
+      </x:c>
+      <x:c r="C110" s="0" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="D110" s="0" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="E110" s="0" t="s">
+        <x:v>320</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="111" spans="1:5">
+      <x:c r="A111" s="2">
+        <x:v>46241</x:v>
+      </x:c>
+      <x:c r="B111" s="2">
+        <x:v>46225</x:v>
+      </x:c>
+      <x:c r="C111" s="0" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="D111" s="0" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="E111" s="0" t="s">
+        <x:v>323</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="112" spans="1:5">
+      <x:c r="A112" s="2">
+        <x:v>46252</x:v>
+      </x:c>
+      <x:c r="B112" s="2">
+        <x:v>46221</x:v>
+      </x:c>
+      <x:c r="C112" s="0" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="D112" s="0" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="E112" s="0" t="s">
+        <x:v>326</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="113" spans="1:5">
+      <x:c r="A113" s="2">
+        <x:v>46290</x:v>
+      </x:c>
+      <x:c r="B113" s="2">
+        <x:v>46175</x:v>
+      </x:c>
+      <x:c r="C113" s="0" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="D113" s="0" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="E113" s="0" t="s">
+        <x:v>329</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="114" spans="1:5">
+      <x:c r="A114" s="2">
         <x:v>46317</x:v>
       </x:c>
-      <x:c r="B100" s="2">
+      <x:c r="B114" s="2">
         <x:v>45671</x:v>
       </x:c>
-      <x:c r="C100" s="0" t="s">
-[...6 lines deleted...]
-        <x:v>288</x:v>
+      <x:c r="C114" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="D114" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="E114" s="0" t="s">
+        <x:v>332</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Tenders and Offers</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Area</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>