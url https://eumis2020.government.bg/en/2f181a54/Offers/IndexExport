--- v3 (2026-07-23)
+++ v4 (2026-07-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66a597fbeef04f73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a33f6cdd88a44a3b9efe20f998d95acc.psmdcp" Id="Rd94f4f930a4d4750" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f20b371bc844f49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/41ff747c653d472ba21c3ef03ad7fb4b.psmdcp" Id="R8bdd0500f83e4582" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Tenders and Offers" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Offers submission deadline</x:t>
   </x:si>
   <x:si>
     <x:t>Announcement date of procedure for external assignment</x:t>
   </x:si>
   <x:si>
@@ -450,59 +450,50 @@
   <x:si>
     <x:t xml:space="preserve">Доставка и въвеждане в експлоатация на тежка механизация по следните обособени позиции: 
 ОП 1 Челен товарач - 4 бр., 
 ОП 2 Верижен багер - 3 бр. 
 ОП 3 Комбиниран багер - 3бр. 
 ОП 4 Влекач - 9бр. 
 ОП 5 3-осно самосвално полуремарке /ГОНДОЛА/  - 9бр.
 </x:t>
   </x:si>
   <x:si>
     <x:t>Доставка, монтаж и въвеждане в експлоатация на CNC стругов център с 6 работни оси – 1 бр</x:t>
   </x:si>
   <x:si>
     <x:t>М + С ХИДРАВЛИК АД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-4.006-0012-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка, монтаж и въвеждане в експлоатация на Машинен център 5 осен - 1бр</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка, монтаж и въвеждане в експлоатация на Струг с ЦПУ с 2 оси - 1 бр</x:t>
   </x:si>
   <x:si>
-    <x:t>Доставка, монтаж и въвеждане в експлоатация на 1 бр. енергийно ефективен охладител на въздух, с охлаждаща мощност поне 40 kW</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">„Изпълнение на мерки за повишаване на енергийната ефективност на „ДИТА-М БЪЛГАРИЯ ООД“ по обособени позиции:
 Обособена позиция № 1 –  „Доставка и монтаж на 4 броя термопомпи - VRF система на директно изпарение“;
 Обособена позиция № 2 – „Доставка и монтаж на рекуперативен блок за отопление, вентилация и охлаждане“
 </x:t>
   </x:si>
   <x:si>
     <x:t>ДИТА-М БЪЛГАРИЯ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1673-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на: система за защита на информацията в локална мрежа; система за архивиране на информация; система за управление на съхранението и споделянето на информация</x:t>
   </x:si>
   <x:si>
     <x:t>Логикус ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-1488-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Строително-монтажни работи по: ОП1 – Фотоволтаична електроцентрала, ОП2 –Енергийно-ефективни прозрачни ограждащи конструкции, ОП3 - Локално съоръжение за съхранение на енергия  (батерия в комплект с инвертор)</x:t>
   </x:si>
   <x:si>
     <x:t>Пастили ООД</x:t>
@@ -854,50 +845,59 @@
     <x:t>Въвеждане на системи за управление на бизнес процесите</x:t>
   </x:si>
   <x:si>
     <x:t>"Алфа акаунтинг 2019" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-0115-C01</x:t>
   </x:si>
   <x:si>
     <x:t>„Доставка и монтаж на локална система за съхранение на електрическа енергия с капацитет 120 kWh, в комбинация с инверторна система с номинална мощност 120kw в „ИМЕКС ТРЕЙД“ ООД“</x:t>
   </x:si>
   <x:si>
     <x:t>"ИМЕКС ТРЕЙД" ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0481-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка, монтаж и въвеждане в експлоатация на 3 бр. енергийно ефективни охладители на въздух, всеки с охлаждаща мощност от поне 40 kW</x:t>
   </x:si>
   <x:si>
     <x:t>Роял Фуудс ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1337-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на 1 бр. енергийно ефективен охладител на въздух, с охлаждаща мощност поне 40 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Бест Хотелс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1842-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Закупуване на контейнери:
 1. Контейнер (1 вид)- 2  броя;
 2. Контейнер (2 вид)- 2  броя.</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ПАПИР БГ </x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR002-1.004-1535-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Изграждане и въвеждане на съвременни информационни и комуникационни технологии (ИКТ) във връзка с изпълнение на Договор № BG16RFPR001-1.012- 0747-C01/27.01.2026 г. с бенефициент „ТЕО МОРИС - БЪЛГАРИЯ ЕООД“, финансиран по процедура BG16RFPR001-1.012 „Дигитализация на предприятията“, Програма „Конкурентоспособност и иновации в предприятията“ 2021–2027 г.“ </x:t>
   </x:si>
   <x:si>
     <x:t>ТЕО МОРИС-БЪЛГАРИЯ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-0747-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Изграждане и въвеждане на съвременни информационни и комуникационни технологии (ИКТ) във връзка с изпълнение на Договор № BG16RFPR001-1.012- 1582-C01/27.01.2026 г. с бенефициент „НЮ ХОУМ СОФА“ ООД, финансиран по процедура BG16RFPR001-1.012 „Дигитализация на предприятията“, Програма „Конкурентоспособност и иновации в предприятията“ 2021–2027 г.“ </x:t>
   </x:si>
   <x:si>
@@ -2291,190 +2291,190 @@
         <x:v>127</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
         <x:v>46230</x:v>
       </x:c>
       <x:c r="B45" s="2">
         <x:v>46223</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46230</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46223</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
         <x:v>46231</x:v>
       </x:c>
       <x:c r="B47" s="2">
         <x:v>46220</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
         <x:v>46231</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46220</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
         <x:v>46231</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46216</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
         <x:v>46231</x:v>
       </x:c>
       <x:c r="B50" s="2">
         <x:v>46224</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
         <x:v>46231</x:v>
       </x:c>
       <x:c r="B51" s="2">
         <x:v>46224</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
         <x:v>46231</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46224</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
         <x:v>46231</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46223</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46231</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46220</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
         <x:v>46232</x:v>
       </x:c>
       <x:c r="B55" s="2">
         <x:v>46225</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
@@ -2549,68 +2549,68 @@
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
         <x:v>46232</x:v>
       </x:c>
       <x:c r="B60" s="2">
         <x:v>46225</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
         <x:v>46232</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46225</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
         <x:v>46232</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46224</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
         <x:v>46232</x:v>
       </x:c>
       <x:c r="B63" s="2">
         <x:v>46225</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
@@ -2634,255 +2634,255 @@
         <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
         <x:v>46232</x:v>
       </x:c>
       <x:c r="B65" s="2">
         <x:v>46225</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
         <x:v>46232</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46225</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
         <x:v>46232</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46217</x:v>
+        <x:v>46214</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
         <x:v>46232</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46214</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
         <x:v>46232</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46224</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46232</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B70" s="2">
         <x:v>46223</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
         <x:v>46233</x:v>
       </x:c>
       <x:c r="B71" s="2">
         <x:v>46223</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
         <x:v>46233</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46223</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
         <x:v>46233</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46220</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
         <x:v>46233</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46212</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="D74" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="D74" s="0" t="s">
+      <x:c r="E74" s="0" t="s">
         <x:v>216</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
         <x:v>46233</x:v>
       </x:c>
       <x:c r="B75" s="2">
         <x:v>46217</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E75" s="0" t="s">
         <x:v>218</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
         <x:v>46233</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46217</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
         <x:v>46233</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46218</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
         <x:v>46233</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46225</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
         <x:v>46233</x:v>
       </x:c>
       <x:c r="B79" s="2">
         <x:v>46226</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">