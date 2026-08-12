--- v4 (2026-07-23)
+++ v5 (2026-08-12)
@@ -1,1153 +1,1242 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f20b371bc844f49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/41ff747c653d472ba21c3ef03ad7fb4b.psmdcp" Id="R8bdd0500f83e4582" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88f9c6d2a1934abf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/37391c020b1a4c28820f23895f2cb9f3.psmdcp" Id="R4c0d09bd82ed4221" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Tenders and Offers" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Offers submission deadline</x:t>
   </x:si>
   <x:si>
     <x:t>Announcement date of procedure for external assignment</x:t>
   </x:si>
   <x:si>
     <x:t>Procedure subject</x:t>
   </x:si>
   <x:si>
     <x:t>Beneficiary</x:t>
   </x:si>
   <x:si>
     <x:t>Contract registration number</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">СМР за изграждане на фотоволтаична електрическа централа с мощност 29,580 kW (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) </x:t>
-[...46 lines deleted...]
-ОП 2 Инсталация за производство на битумна емулсия
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 60 kWp за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЮНЕЛ ИНВЕСТ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1491-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електроцентрала (ФтЕЦ) с мощност 52 kW, комбинирана с децентрализирана хибридна система за съхранение на енергия с капацитет 60 kWh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Мегаборд Конструкции ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0826-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на офис оборудване:
+Обособена позиция 1 – Доставка на ергономични столове
+Обособена позиция 2 – Доставка на работни бюра
+Обособена позиция 3 – Доставка на шумоизолиращи прегради</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОМЕТ ЕЛЕКТРОНИКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1053-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаична система за собствено потребление с минимална инсталирана мощност 60,30 kWp (DC), хибриден инвертор с минимална номинална мощност 60 kW (AC) и батерия за съхранение на електрическа енергия с минимален капацитет 61,4 kWh за ЕТ „Проектстрой – Петър Петров – Петя Пътева“.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ ПРОЕКТСТРОЙ-ПЕТЪР ПЕТРОВ-ПЕТЯ ПЪТЕВА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2112-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изпълнение на дейности за подобряване на енергийната ефективност на административната сграда на „БУЛМЕКС“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"БУЛМЕКС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0788-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване на енергийната ефективност и използване на енергия от възобновяеми източници в ЕТ Мери и син - Мария Христова</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ Мери и син - Мария Христова</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0872-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на 4 броя системи/модули за нуждите на Нортек ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Нортек ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1113-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на система за сгъстен въздух, включваща компресор за сгъстен въздух с инверторно управление, ресивър и изсушител на сгъстен въздух</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТИТУС ГРУП ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0487-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на система за сгъстен въздух, включваща:
+1. Компресор за сгъстен въздух, с инверторно управление и вграден изсушител – 2бр. 
+2. Ресивър – 2бр. и  
+3. Централизирано управление на системата за сгъстен въздух – 1бр.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>АБ АД</x:t>
-[...12 lines deleted...]
-    <x:t xml:space="preserve">БАЙ СЪРПРАЙЗ БГ ЕООД
+    <x:t>ТН КРЕАТИВИТИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2150-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на 1 брой интегрирана система за печат върху текстил, включително всички необходими хардуерни и софтуерни компоненти, техническа документация и гаранционно обслужване.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МОДЕЛО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0088-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на 1 брой система за приготвяне на десерти, включително всички необходими хардуерни и софтуерни компоненти, техническа документация и гаранционно обслужване</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КАНЕЛА 2011 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0038-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на 1 брой интегрирана система за специализирани улични осветители, включително всички необходими хардуерни и софтуерни компоненти, техническа документация и гаранционно обслужване.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БСМ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0134-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на 1 брой интегрирана система за огъване на сложни детайли, включително всички необходими хардуерни и софтуерни компоненти, техническа документация и гаранционно обслужване.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПАК Дизайн ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0024-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на локално съоръжение за съхранение на електрическа енергия с капацитет 80 kWh, в комбинация с инвертор/и с обща номинална мощност 50 kW, включително интегрирането на съоръжението за съхранение към съществуваща фотоволтаична електрическа централа за производство на електрическа енергия за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЛАНИС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0416-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане на съвременни информационни и комуникационни технологии (ИКТ) във връзка с изпълнение на Договор № BG16RFPR001-1.012- 0642-C01/27.01.2026 г. с бенефициент „РАВАН 2001” ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАВАН 2001 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0642-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предоставяне на услуги по внедряване на съвременни софтуерни решения в областта на информационните и комуникационни технологии (ИКТ), с цел повишаване нивото на дигитализация, ефективността и интегрираното управление на бизнес процесите в Аутоматикс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Аутоматикс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0434-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и въвеждане в експлоатация на оборудване с три обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"БЕТОН" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0062-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и въвеждане в експлоатация на специализирано високотехнологично производствено оборудване в "Обзавеждане Бг 2018" ЕООД с две обособени позиции:
+Обособена позиция №1 Доставка и въвеждане в експлоатация на Машина за ъгли -1 брой
+Обособена позиция №2 Доставка и въвеждане в експлоатация на Пробиваща машина с една глава- 1 брой
 </x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFPR001-1.012-0262-C01</x:t>
-[...155 lines deleted...]
-    <x:t xml:space="preserve">"АМБУЛАТОРИЯ ЗА ГРУПОВА ПРАКТИКА ЗА ПЪРВИЧНА ДЕНТАЛНА ПОМОЩ МЕДИКЕЪР" ООД
+    <x:t>ОБЗАВЕЖДАНЕ БГ 2018 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2366-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж, въвеждане в експлоатация и гаранционно обслужване на енергийно ефективно оборудване –  22 бр. локални съоръжения за съхранение на енергия (батерии), всяко с капацитет 5,12 kWh по постояннотоковата част в комбинация с инверторни модули и интелигентна система за управление на енергийния поток във връзка с изпълнение на Договор № BG16RFPR001-2.004-1289-C01/01.06.2026 г. с бенефициент „ТЕРА ГРАНД“ ЕООД, финансиран по процедура BG16RFPR001-2.004 „Енергийна ефективност и използване на енергия от възобновяеми източници в предприятията“, Програма "Конкурентоспособност и иновации в предприятията" 2021-2027“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ТЕРА ГРАНД" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1289-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разработка и внедряване на услуги и решения в областта на ИКТ с три обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ОБОРОТ Н" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0388-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, внедряване и въвеждане в експлоатация на специализирани ИКТ системи за дигитализация на дейността на „ИНТЕКС“ ООД, включващи: Система за управление на ресурсите (ERP система), система за управление на взаимоотношенията с клиенти (CRM система),  система за бизнес анализи (Business Intelligence система) “ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Интекс ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0102-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за предоставяне на услуги и решения в областта на ИКТ:
+1. Разработване на нов онлайн магазин, отговарящ на изискванията на съвременната електронна търговия.
+2. Внедряване на ERP система за цялостна оптимизация на производството, складовите процеси, финансите и управлението на поръчки.
+3. Внедряване на CRM система за управление на взаимоотношенията с клиенти и насочени маркетингови стратегии.
+4. Внедряване на система за бизнес анализи (BI) за базирано на данни вземане на управленски решения и проследяване на ключови показатели
 </x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFPR001-2.004-0262-C01</x:t>
-[...44 lines deleted...]
-Обособена позиция 3: Адаптация на пътя, свързан с изграждането на инфраструктура за достъп до зарядните станции за 449 кв. м.
+    <x:t>ДЕБОС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1052-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на интегрирани ИКТ системи в предприятието "ВЕКО ОЙЛ" ЕООД, включващи:
+1.	Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)
+2.	Въвеждане на модул/система за управление на складовото стопанство (WMS)
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Автоцентър Тим ЕООД</x:t>
-[...35 lines deleted...]
-    <x:t xml:space="preserve">СИГМАТЕКС-МЦ ЕООД
+    <x:t>"ВЕКО ОЙЛ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1112-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на винтов компресор с вграден изсушител и комбиниран филтър – 2 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БЕЛЛА БЪЛГАРИЯ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0011-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на интегрирани ИКТ системи в предприятието "ГИП" ЕООД, включващи:
+1.	Въвеждане на модул/система за управление на веригата за доставки на суровини/ материали/ компоненти/ продукти за производствения процес/процеса на предоставяне на услуги                           
+2.	Въвеждане на модул/система за управление на складовото стопанство (WMS)
+3.	Въвеждане на модул/система за управление на производството
 </x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFPR001-2.004-0800-C01</x:t>
-[...551 lines deleted...]
-    <x:t>BG16RFPR001-2.004-0999-C01</x:t>
+    <x:t>"ГИП" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1117-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и внедряване на системи за обработка и управление на информация за нуждите на „ПРЕЦИЗ“ ООД, структурирани в три обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРЕЦИЗ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1631-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Осигуряване на експертиза в областта на обученията, иновациите и дигиталната трансформация в публични и частни предприятия, в това число: Консултант по дигитална трансформация, Обучители за предоставяне на обучения на клиенти на Дигитален иновационен хъб Механика и участие в обучения на обучители, Консултант по интелектуална собственост </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНГИЛИЗ ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR002-1.002-0006-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на:
+Обособена позиция 1:Хидравлична преса 1 вид;
+Обособена позиция 2:Хидравлична преса 2 вид;
+Обособена позиция 3: CNC струг- 2 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Динамо Сливен АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0016-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на дейностите по административен договор № ПБBG16RFPR001-2.004-0907 - Закупуване и монтиране на инверторен компресор и LED осветление за подобряване на енергийната ефективност на производството на "ФЛЕЙМ ТРЕЙД" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ФЛЕЙМ ТРЕЙД" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0907-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертори с изходяща номинална активна мощност 140 kW за производство на електрическа енергия от възобновяеми източници за собствено потребление.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТРАКИЯ КОМЕРС - 90 АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1093-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, монтаж и въвеждане в експлоатация на термопомпи от типа "въздух" - "вода" с отоплителна мощност 63 kW– 3 бр. и термопомпи от типа "въздух" - "вода" с отоплителна мощност 27 kW– 3 бр.“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВЕЛИНА ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2761-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Дейности за осигуряване на Енергийна ефективност: 
 Обособена позиция 1: Изграждане на Фотоволтаични панели в комбинация с инвертори с мощност 24 kW
 Обособена позиция 2: Изграждане на Локални съоръжения за съхранение на енергия батерии в комбинация с инвертори с мощност 48 kW</x:t>
   </x:si>
   <x:si>
     <x:t>РАЙ 2018 ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1193-C01</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">„Изграждане на фотоволтаична електрическа инсталация за собствено потребление с номинална мощност 55 kW (инсталирана DC мощност 55,080 kWp) и батерийна система с номинален капацитет 56,32 kWh“ </x:t>
-[...23 lines deleted...]
-    <x:t>BG16RFPR001-2.004-1560-C01</x:t>
+    <x:t/>
   </x:si>
   <x:si>
     <x:t>СМР за прилагане на мерки за енергийна ефективност по следните обособени позиции:
-ОП 1 „Топлинно изолиране на външни стени и под“
-[...81 lines deleted...]
-    <x:t xml:space="preserve">Доставка на 100 kW локални съоръжения за съхранение на енергия - батерии в комбинация с инвертори за нуждите на Кариби ЕООД, в рамките на ДБФП BG16RFPR001-2.004-0181-C01.
+ОП 1 „Топлинно изолиране на външни стени с ТИ плочи от XPS“
+ОП 2 "Доставка и монтаж на PVC дограма“
+ОП 3 "Доставка и монтаж на секционни индустриални врати“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПОЛИ ЙОРД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0447-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж, изграждане и въвеждане в експлоатация на енергийно ефективни системи и системи за производство на енергия от възобновяеми източници за собствено потребление в обект на „ОЛИМП БЪЛГАРИЯ“ ЕООД, находящ се в с. Лозен, ул. „Равно поле“ № 2, включващи: 1) Фотоволтаична електрическа централа (ФтЕЦ) с инсталирана мощност 45 kW за собствено потребление, включваща соларни панели, инвертор/и, конструкция и всички компоненти, необходими за функционирането на централата; и 2) Термопомпена система VRF/VRV на директно изпарение с номинална топлинна (отоплителна) мощност не по-малка от 35 kW.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОЛИМП БЪЛГАРИЯ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2719-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на топлоизолационна система и нейните компоненти в съответствие със Списъка на допустимите категории активи в областта на енергийната ефективност и използването на енергия от възобновяеми източници по Процедура BG16RFPR001-2.004 с две обособени позиции:
+Обособена позиция 1 - Топлоизолационни системи от сандвич панели за външни стени и подове към външен въздух - 580 кв.м.
+Обособена позиция 2 - Прозрачни ограждащи конструкции прозорци и врати - с рамка от екструдиран поливинилхлорид (PVC) или от дърво - 300 кв.м.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СТАД ЛОГИСТИК" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1553-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и пускане в експлоатация на машини, съоръжения и оборудване за производство на асфалтови смеси</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАЙКОМЕРС КОНСТРУКШЪН ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0031-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и въвеждане в експлоатация на производствена и специализирана техника и оборудване за обработка на материали</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и въвеждане в експлоатация на специализирана уплътняваща, транспортна и строителна техника по обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМР за прилагане на мерки за енергийна ефективност на индустриална сграда на Сайбилдинг ЕООД“, с три обособени позиции: ОП 1: „Топлинно изолиране на покрив със сандвич панели“; ОП 2: „Доставка и монтаж на външни прозорци, с рамка от екструдиран поливинилхлорид“ и ОП 3: „Доставка и монтаж на секционни индустриални врати“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>САЙБИЛДИНГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1549-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на ДМА, по 2 обособени позиции:
+ОП 1: Компресори за сгъстен въздух с инверторно управление с изсушител при номинална мощност на основния двигател от 22 kw - 2бр.
+ОП 2: Централизирано управление на системи за сгъстен въздух 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НИ ЯН ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1404-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаични панели, в комбинация с инвертор и локално съоръжение за съхранение на електрическа енергия, разделена в две обособени позиции:
+ОП 1 – Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертор;
+ОП 2 – Доставка, монтаж, изпитване и въвеждане в експлоатация на локално съоръжение за съхранение на електрическа енергия (батерийна система) с използваем енергиен капацитет не по-малко от 60 kWh и с инвертор с инсталирана мощност 60 kW;
 </x:t>
   </x:si>
   <x:si>
-    <x:t>КАРИБИ ЕООД</x:t>
-[...17 lines deleted...]
-    <x:t xml:space="preserve">Доставка и монтаж на топлоизолационни системи от сандвич панели за покриви
+    <x:t>Галатея Ен ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1890-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на дълготрайни материални активи (ДМА) по две обособени позиции:
+ОП 1 – Компресори за сгъстен въздух с инверторно управление и вграден изсушител, с номинална мощност на основния двигател 22 kW – 2 бр.;
+ОП 2 – Централизирано управление на система за сгъстен въздух (ЦУ)  – 1 бр.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ДЪ ПОЙНТ СТОНЕ ООД</x:t>
-[...44 lines deleted...]
-    <x:t>BG16RFPR001-2.004-0721-C01</x:t>
+    <x:t>ЕТ АНДИ-АНИ ИВАНОВА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1301-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) и Въвеждане на модул/система за управление на складовото стопанство (WMS)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВСГ - ТРАНС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0429-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за изпълнение на СМР с цел подобряване на енергийната ефективност в ТЕРА ВИВА БЪЛГАРИЯ ЕООД: Обособена позиция 1 (ОП 1): Изграждане и монтаж на топлоизолационна система от сандвич панели с топлоизолация от минерална вата за покрив на площ от 290кв.м. Обособена позиция 2 (ОП 2): Доставка и монтаж на прозрачни ограждащи конструкции с рамка от PVC на площ от 20кв.м.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕРА ВИВА БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0642-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и пускане в експлоатация на ДМА: Компресор за сгъстен въздух с инверторно управление – 2 бр. и Ресивър за сгъстен въздух – 2 бр.  и Изсушител за сгъстен въздух – 2 бр.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МОНТАЖИ ПРОБГ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0108-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и пускане в експлоатация на ДМА: Компресор за сгъстен въздух с инверторно управление – 1 бр. и Ресивър за сгъстен въздух – 1 бр.  и Изсушител за сгъстен въздух – 1 бр.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Агрострой Добрич ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0587-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Извършване на СМР за подобряване на енергийната ефективност на АРКОМАТ-БЪЛГАРИЯ ЕООД, вкл. подмяна на прозрачни ограждащи конструкции (външни прозорци), секционни индустриални врати и плътни външни врати.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРКОМАТ - БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0399-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертори - 45 kW и локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори - 90 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МАЗАЛАТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2222-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на Фотоволтаични панели в комбинация с инвертори - 45 kW и Локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори - 90 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛСТРОЙ-СМК АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2177-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Инженеринг – проектиране, строителство и осъществяване на авторски надзор по време на изпълнението на строежа“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРОГРЕС 99 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0656-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ Доставка и монтаж на енергийно ефективна топлоизолационна система от сандвич панели с топлоизолация от PUR/PU (полиуретан) за покриви “</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+СКАЙМЕТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0410-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и монтаж на енергийно ефективна топлоизолационна система от сандвич панели с топлоизолация от PUR/PU (полиуретан) за покриви </x:t>
+  </x:si>
+  <x:si>
+    <x:t>КЛИМСИСТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0251-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Повишаване на енергийната ефективност и използване на енергия от възобновяеми източници в „МИНИ МАКС ГРУП“ ООД чрез изграждане на фотоволтаична инсталация в обект на предприятието“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„МИНИ МАКС ГРУП” ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1841-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Инвестиция за въвеждане на съвременни информационни и комуникационни технологии (ИКТ) за повишаване нивото на дигитализация в „Билдбрайт“ ООД чрез единна интегрирана информационна система, съставена от четири взаимносвързани функционални компонента:  1. Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система)  2. Въвеждане на модул/система за управление на складовото стопанство (WMS)  3. Въвеждане на система за бизнес анализи (Business Intelligence система)  4. Изграждане на система за управление на съхранението и споделянето на информация </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Билдбрайт ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1863-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител  за доставка и въвеждане в експлоатация на „Ротационен компресор за сгъстен въздух 15 Kw“ – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПЪЧКОВ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2172-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на Линия за автоматично течно боядисване</x:t>
+  </x:si>
+  <x:si>
+    <x:t>М + С ХИДРАВЛИК АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0012-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на Стенд за изпитание на MP-MR-MS - 2бр</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Възлагане на научни изследвания - изграждане и тестване на прототип на иновацията - информационна услуга за подобряване на качеството на услуги и продукти чрез извършване на проучвания от тайни оценители</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ШЕПА ТЕХНОЛОДЖИС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0232-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Организиране и провеждане на специфични професионални обучения на тема "Ефективно оползотворяване на ресурсите за по-благоприятно въздействие върху околната среда"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Траш Енерджи" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.002-0020-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на ИКТ решения в „Електротерм Варна" ООД, включващи: ОП1:Въвеждане на модул/система за управление на взаимоотношенията с клиенти(CRM система), ОП2:Въвеждане на модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес, ОП3:Въвеждане на модул/система за управление на складовото стопанство (WMS система)  и ОП4:Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЛЕКТРОТЕРМ ВАРНА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0112-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Внедряване на дигитални решения в ЕФФЕКТ-М ЕООД по две обособени позиции:
+Обособена позиция 1: Интегрирани системи за управление на бизнес процесите:
+- Система за управление на взаимоотношенията с клиенти (CRM система);
+- Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система).
+Обособена позиция 2: Системи за управление на документи и корпоративна информация:
+- Система за защита на информацията в локална мрежа;
+- Система за архивиране на информация;
+- Система за управление на съхранението и споделянето на информация.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕФФЕКТ-М ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1695-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на услуги и решения в областта на ИКТ чрез изпълнение на следните обособени позиции:
+ОП1: Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система);
+ОП2: Въвеждане на модул/система за управление на складовото стопанство (WMS);
+ОП3: Въвеждане на система за бизнес анализи (Business Intelligence система);
+ОП4: Създаване на онлайн магазин.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АВАНГАРД КОНСУЛТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0190-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Въвеждане на ИКТ системи за управление на бизнеса“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХАРИЗМА 222 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0470-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Обучение на работното място „Гражданско участие, антидискриминация и социално включване”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДРУЖЕСТВО ЗА ЗАЕТОСТ НА БЕЗРАБОТНИ ЛИЦА-ДЕМО Сдружение</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0032-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на оборудване по обособени позиции:
+- Обособена позиция 1: Чилър – 1 бр.
+- Обособена позиция 2: Рекуператори – 2 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ Димитър Христов - НЕТИ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2755-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Проектиране и изграждане на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление с инсталирана мощност 20 kW и локално съоръжение за съхранение на електрическа енергия с капацитет минимум 30 kWh в "ВЕТЕЙДА 2" ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ВЕТЕЙДА 2" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0807-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаична електроцентрала (ФЕЦ) с хибриден инвертор, с инсталирана мощност на панелите 70,35 kWp (DC), инвертор 70 kW (AC) и батерия с общ капацитет 71,7 kWh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РОВЕН ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2290-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Процедура за избор на изпълнител/и за въвеждане на ИКТ услуги/решения в предприятието "ЕВАПРЕС ИНВЕСТ" ЕООД във връзка с АДПБФП № BG16RFPR001-1.012-0096-C01 по процедура „Дигитализация на предприятията“, включваща 3 обособени позиции: 
 Обособена позиция 1: Създаване на онлайн магазин;
 Обособена позиция 2: Въвеждане на ИКТ услуги/решения, включващи:
 * Въвеждане на система за управление на ресурсите (ERP система);
 * Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система);
 Обособена позиция 3: Изграждане на система за защита на информацията в локална мрежа;</x:t>
   </x:si>
   <x:si>
     <x:t>"ЕваПрес Инвест" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-0096-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на 2 броя термопомпи за нуждите на „Фул принт“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Фул принт ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2439-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на:
+1. Фотоволтаични панели в комбинация с инвертори
+2. Локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТИВЕКС БЪЛГАРИЯ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0712-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ЛПС и специално работно облекло:
+1.	Комплект туника с панталон- 140 комплекта;
+2.	Санитарни обувки- 70 чифта;
+3.	Ръкавици за еднократна употреба - нитрилни без талк- 1555 кутии, съдържащи по 100 броя всяка;
+4.	Медицинска маска за еднократна употреба- 777 кутии, съдържаща по 50 броя всяка.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>САМОСТОЯТЕЛНА МЕДИКО-ДИАГНОСТИЧНА ЛАБОРАТОРИЯ Д-Р ПИСАНЕЦ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0985-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на технологично оборудване за 61,18kWp фотоволтаичнa системa и 61,4 кВтч батерии за съхранение за фотоволтаична система за собствено потребление на "МИЛ-83" ЕООД, гр. Благоевград.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИЛ-83 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1605-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка и монтаж на технологично оборудване за 32,2kWp ФВ система и 40,96kWh батерии за съхранение на енергия за собствено потребление в комбинация с батерии на "ДЖЕМИ-СТИЛ" ЕООД“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЖЕМИ-СТИЛ  ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1891-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на технологично оборудване за ФЕЦ за производство на електроенергия за собствени нужди на фирма "МАНТА ГРУП" ЕООД, със следните параметри - 61,18kWp на фотоволтаична система и 61,44kWh на батерии за съхранение на енергия.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МАНТА ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1611-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИЛЯНА-ПЕРФЕКТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0734-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на дограма</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Петров Сервиз ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1215-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на интегрирани ИКТ системи в предприятието "ГАМА ЕЛЕКТРОНИКС" ООД, включващи:
+1. Създаване на онлайн магазин
+2. Въвеждане на модул/система за управление на складовото стопанство (WMS)
+3. Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система)
+4. Въвеждане на система за бизнес анализи (Business Intelligence система)
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ГАМА ЕЛЕКТРОНИКС" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0771-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на VRF система на директно изпарение, 2 броя, по 45 kW всяка</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АМФИОН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1014-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Обучение на работното място „Младежко участие, комуникация и представителност в подкрепа на заетостта и социалната активност“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) и Въвеждане на модул/система за управление на складовото стопанство (WMS)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БИИ ХЕПИ АДВЪРТАЙЗИНГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0801-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на интегрирана информационна система за управление на корпоративна информация в „Трансметал М“ ЕООД.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТРАНСМЕТАЛ М ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1134-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност соларни понели 30 kW и 40 kw система за съхранение за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФАКТОР 2005 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1187-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Изграждане и въвеждане в експлоатация фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност минимум 56  kW и система за съхранение на енергия с капацитет минимум 56 kWh, предназначена за покриване на собствените нужди от електроенергия”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БИЛДИНГ ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1192-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане в експлоатация фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност минимум 56  kW и система за съхранение на енергия с капацитет минимум 56 kWh, предназначена за покриване на собствените нужди от електроенергия”</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„ГОГО - БЕРК ТРАНС“ ЕООД </x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0942-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ ИВЕС - ИВАН МАКАВЕЕВ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0954-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МАРИНОВИ ТРАНС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0940-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Металстрой инженеринг 95" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1116-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕТБОЛ - 2000 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1524-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПОЛИХРОН  ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0956-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МОНТ БЕТОН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2398-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на интегрирана система за управление на бизнес процеси за нуждите на СЪНСЕТ КАФЕ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СЪНСЕТ КАФЕ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0821-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на: 
+1. Система за защита на информацията в локална мрежа;
+2. Система за архивиране на информация;
+3. Система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНЖКОНСУЛТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0380-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на ДМА, както следва:
+1. Компресор за сгъстен въздух с инверторно управление (2 бр.)
+2. Изсушител на сгъстен въздух (2 бр.)
+3. Ресивър с въздушен обем 500л (1 бр.) 
+4. Ресивър с въздушен обем 1000л (1 бр.)“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФОЛИАРТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0818-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 51,84 kW – 1 бр“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0090-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на Регионален логистичен хъб и административен център в ПИ с идентификатор 77476.67.8, м. „Корнаците“, землище на с. Хрищени, община Стара Загора</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РУДИН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0021-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Надграждане на съществуваща фотоволтаична инсталация с работна мощност до 20 kW чрез монтаж на локално съоръжение за съхранение на енергия (акумулаторни батерии) с капацитет 102,4 kWh и подмяна на съществуващ инвертор с хибриден инвертор, монтирани върху съществуваща сграда, идент. 63427.2.325.8, ул. „Мария Луиза" № 2, гр. Русе"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АВТОКОМФОРТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0003-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление мин. 50 kW, включваща фотоволтаични панели с обща инсталирана мощност мин. 36.40 kWp(DC), трифазен хибриден инвертор с мощност 50 kW(AC), система за съхранение на енергия 60 kWh (високо напрежение) и др. съпътстващи компоненти, необходими за пълноценното функциониране върху покривната конструкция на производствено хале на „Енергомонтаж – МК“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕНЕРГОМОНТАЖ - МК" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2103-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електроцентрала за нуждите на предприятието със системи за съхранение на електроенергията</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Шоколино ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1209-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за извършване на доставка, монтаж, изграждане и въвеждане в експлоатация на:
+"1.Фотоволтаична електроцентрала с инсталирана мощност 50 kW;
+ 2.Локално съоръжение за съхранение на електрическа енергия (батерийна система) с капацитет 60 kWh."</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИЛЯНКА 61 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0427-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на услуги по разработка и внедряване на 4 (четири) системи/ модули за дигитализация, определени в 4 Обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПЕРСИ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2068-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изпълнение на дейностите по административен договор № BG16RFPR001-2.004-0355-C01“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИВИС ГАРДЪН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0355-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка на активи по договор № BG16RFPR001-2.004-0910-C01“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТАРТЕР ЕЛ ЕМ - 21 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0910-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на Климатична камера с високо ефективна регенерация или рекуперация на топлина, студ и влага – 1 бр.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ДУНАВ ПРЕС" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1294-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на строително-монтажни работи за прилагане на енергийно ефективни топлоизолационни системи в сграда, използвана от „НОВА ЛИНИЯ“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НОВА ЛИНИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0005-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертор</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЕКТОН 2 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0669-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, изграждане, монтаж, присъединяване, изпитване и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с обща изходяща номинална активна мощност на инверторите не по-малка от 60 kW и локално съоръжение за съхранение на електрическа енергия с номинален капацитет не по-малък от 71,7 kWh“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОСАНА - 96 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0503-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Избор на изпълнител за извършване на строително-монтажни работи (СМР) за подмяна на покрив на сервизно помещение на „ТЕКСИМ“ ООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ТЕКСИМ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1253-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на топлоизолационни системи от сандвич панели за покриви</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЪ ПОЙНТ СТОНЕ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2189-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на фотоволтаична централа на покрива на сграда на „АМАРАЛ“ ЕООД за производство на електроенергия за собствени нужди </x:t>
+  </x:si>
+  <x:si>
+    <x:t>АМАРАЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0042-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на Енергийно ефективни изолационни системи в производствено хале на Никдим ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НИКДИМ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2365-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на енергийната ефективност на фирма ЕВРОПАВИМЕНТИ ПЛЮС ООД чрез енергоспестяващи мерки</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕВРОПАВИМЕНТИ ПЛЮС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0581-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на фотоволтаична система за производство на електрическа енергия от възобновяеми източници с мощност 55 kW, включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ДРИМ-2020" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0206-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Полагане на топлоизолационна система от сандвич панели с дебелина 10 см на покрив с квадратура 839 м2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЙОГИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0846-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на енергийната ефективност на  "ИЗВОРИТЕ 2" ООД, структуриранa в четири обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ИЗВОРИТЕ 2" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2638-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и инсталация на чилъри – агрегат с кондензатор за водно охлаждане – 3 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕТМА ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2546-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на интегрирана система за управление на бизнес процесите и електронната търговия в „СОЛАРС – 75“ ЕООД(Прекратена)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СОЛАРС - 75" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0157-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Подобряване на енергийна ефективност на "Санара Булфест 97" ЕООД чрез доставка и монтаж на:
+Процзрачни ограждащи конструкци прозорци и врати с рамка от алуминий с прекъснат  топлинен мост – 84 м2
+ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Санара Булфест 97 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1299-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ Доставка и монтаж на енергийно ефективна топлоизолационна система от сандвич панели с топлоизолация от PIR (полиизоцианурат) за външни стени“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КРИСТАЛ ГЛАС-ХОЛДИНГ ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0386-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на Фотоволтаична електрическа централа ФтЕЦ с мощност 20 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"УНИФАРМА" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1199-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изпълнение на строително-монтажни дейности за енергийно-ефективни изолационни системи в сгради по две обособени позиции:
+ОП 1: Изпълнение на топлоизолационна система за външни стени към външен въздух с топлоизолационни плочи от минерална вата
+ОП2 : Подмяна на прозрачни ограждащи конструкции - прозорци и врати с рамка от алуминий с прекъснат топлинен мост и с рамка от екструдиран поливинилхлорид (PVC)
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+ДЕТЕЛИНА 2007 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0713-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на локална система за съхранение на електрическа енергия с минимален капацитет 30 kWh в комбинация с инвертор</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, доставка и изграждане на фотоволтаична електрическа централа за собствено потребление с мощност 50 kW и батериен блок с капацитет 122,8 kWh, включително присъединяване, пуск и въвеждане в експлоатация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НИКОЙЛ-2 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0414-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа с батерии за съхранение на енергия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЛИТ-ПЪТНА СИГНАЛИЗАЦИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0648-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Поставяне на топлоизолационна система за външни стени (630 m2)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и изграждане на Фотоволтаична електрическа централа - 55 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СОНЕЛ-В ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0723-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична централа на покрива на сграда на „М-ТЕКС РЕЦИКЛИРАНЕ НА ТЕКСТИЛ “ ООД за производство на електроенергия собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>М-ТЕКС РЕЦИКЛИРАНЕ НА ТЕКСТИЛ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1373-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на обзавеждане и оборудване за провеждане на дейности за Фондация "Св. Пимен Зографски - Национална художествена академия"</x:t>
   </x:si>
   <x:si>
     <x:t>НАЦИОНАЛНА ХУДОЖЕСТВЕНА АКАДЕМИЯ</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-1.001-0066-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение "Каритас София"</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMPR001-2.001-0007-C03</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
@@ -1514,1996 +1603,2268 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E114"/>
+  <x:dimension ref="A1:E130"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46226</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46211</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46226</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46211</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46226</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46212</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46226</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46216</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46226</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46218</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46226</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46219</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46226</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46219</x:v>
+        <x:v>46239</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46226</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46219</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46226</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46219</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46226</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46219</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46226</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46219</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46226</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46219</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46227</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46220</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46227</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46220</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46227</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46220</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46227</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46220</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46227</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46219</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46227</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46219</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46227</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46216</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46227</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46217</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46227</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46217</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46228</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46212</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46228</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46218</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46228</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46214</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46228</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46220</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46229</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46219</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46229</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46219</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46230</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46218</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46230</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46218</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46230</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46213</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46230</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46217</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46230</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46220</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46230</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46220</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="D34" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="E34" s="0" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46230</x:v>
+        <x:v>46249</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46220</x:v>
+        <x:v>46239</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="D35" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="E35" s="0" t="s">
         <x:v>104</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46230</x:v>
+        <x:v>46249</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46220</x:v>
+        <x:v>46239</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="D36" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="E36" s="0" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46230</x:v>
+        <x:v>46249</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46220</x:v>
+        <x:v>46242</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="D37" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E37" s="0" t="s">
         <x:v>110</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46230</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46223</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="D38" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E38" s="0" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46230</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46223</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46230</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46223</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46230</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46223</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46230</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46223</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46230</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46223</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46230</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46223</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="E44" s="0" t="s">
         <x:v>127</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46230</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46223</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="D45" s="0" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="E45" s="0" t="s">
         <x:v>130</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46231</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46220</x:v>
+        <x:v>46239</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46231</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46220</x:v>
+        <x:v>46239</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46231</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46216</x:v>
+        <x:v>46239</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46231</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46224</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46231</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46224</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46231</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46224</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46231</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46223</x:v>
+        <x:v>46235</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46231</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46220</x:v>
+        <x:v>46236</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46232</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46225</x:v>
+        <x:v>46236</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46232</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46225</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46232</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46225</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46232</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46225</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46232</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46225</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46232</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46225</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46232</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46225</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D60" s="0" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="E60" s="0" t="s">
         <x:v>173</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46232</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46224</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="D61" s="0" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="E61" s="0" t="s">
         <x:v>176</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46232</x:v>
+        <x:v>46252</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46225</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="D62" s="0" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="E62" s="0" t="s">
         <x:v>179</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46232</x:v>
+        <x:v>46252</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46225</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="D63" s="0" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="E63" s="0" t="s">
         <x:v>182</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46232</x:v>
+        <x:v>46252</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46225</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="D64" s="0" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="E64" s="0" t="s">
         <x:v>185</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46232</x:v>
+        <x:v>46252</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46225</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="D65" s="0" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="E65" s="0" t="s">
         <x:v>188</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46232</x:v>
+        <x:v>46252</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46217</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="D66" s="0" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="E66" s="0" t="s">
         <x:v>191</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46232</x:v>
+        <x:v>46252</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46214</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="D67" s="0" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="E67" s="0" t="s">
         <x:v>194</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46232</x:v>
+        <x:v>46252</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46224</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="D68" s="0" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="E68" s="0" t="s">
         <x:v>197</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46232</x:v>
+        <x:v>46252</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46223</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="D69" s="0" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="E69" s="0" t="s">
         <x:v>200</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46233</x:v>
+        <x:v>46252</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46223</x:v>
+        <x:v>46221</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D70" s="0" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="E70" s="0" t="s">
         <x:v>203</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46233</x:v>
+        <x:v>46252</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46223</x:v>
+        <x:v>46239</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="D71" s="0" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="E71" s="0" t="s">
         <x:v>206</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46233</x:v>
+        <x:v>46252</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46220</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="D72" s="0" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="E72" s="0" t="s">
         <x:v>209</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46233</x:v>
+        <x:v>46253</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46212</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="D73" s="0" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="E73" s="0" t="s">
         <x:v>212</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46233</x:v>
+        <x:v>46253</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46217</x:v>
+        <x:v>46239</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="E74" s="0" t="s">
         <x:v>215</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46233</x:v>
+        <x:v>46253</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46217</x:v>
+        <x:v>46239</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46233</x:v>
+        <x:v>46253</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46218</x:v>
+        <x:v>46239</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46233</x:v>
+        <x:v>46253</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46225</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46233</x:v>
+        <x:v>46253</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46226</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46233</x:v>
+        <x:v>46253</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46226</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46233</x:v>
+        <x:v>46253</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46226</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46233</x:v>
+        <x:v>46253</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46226</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46233</x:v>
+        <x:v>46253</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46226</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="D82" s="0" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="E82" s="0" t="s">
         <x:v>237</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46233</x:v>
+        <x:v>46253</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46226</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="D83" s="0" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="E83" s="0" t="s">
         <x:v>240</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46233</x:v>
+        <x:v>46254</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46226</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="D84" s="0" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="E84" s="0" t="s">
         <x:v>243</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
-        <x:v>46233</x:v>
+        <x:v>46254</x:v>
       </x:c>
       <x:c r="B85" s="2">
-        <x:v>46226</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="D85" s="0" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="E85" s="0" t="s">
         <x:v>246</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="2">
-        <x:v>46233</x:v>
+        <x:v>46254</x:v>
       </x:c>
       <x:c r="B86" s="2">
-        <x:v>46226</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="D86" s="0" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="E86" s="0" t="s">
         <x:v>249</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="2">
-        <x:v>46233</x:v>
+        <x:v>46254</x:v>
       </x:c>
       <x:c r="B87" s="2">
-        <x:v>46226</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="2">
-        <x:v>46233</x:v>
+        <x:v>46254</x:v>
       </x:c>
       <x:c r="B88" s="2">
-        <x:v>46226</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="2">
-        <x:v>46234</x:v>
+        <x:v>46254</x:v>
       </x:c>
       <x:c r="B89" s="2">
-        <x:v>46224</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="2">
-        <x:v>46234</x:v>
+        <x:v>46254</x:v>
       </x:c>
       <x:c r="B90" s="2">
-        <x:v>46219</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="2">
-        <x:v>46234</x:v>
+        <x:v>46254</x:v>
       </x:c>
       <x:c r="B91" s="2">
-        <x:v>46218</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:5">
       <x:c r="A92" s="2">
-        <x:v>46234</x:v>
+        <x:v>46254</x:v>
       </x:c>
       <x:c r="B92" s="2">
-        <x:v>46219</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:5">
       <x:c r="A93" s="2">
-        <x:v>46234</x:v>
+        <x:v>46254</x:v>
       </x:c>
       <x:c r="B93" s="2">
-        <x:v>46220</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:5">
       <x:c r="A94" s="2">
-        <x:v>46234</x:v>
+        <x:v>46254</x:v>
       </x:c>
       <x:c r="B94" s="2">
-        <x:v>46224</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:5">
       <x:c r="A95" s="2">
-        <x:v>46235</x:v>
+        <x:v>46254</x:v>
       </x:c>
       <x:c r="B95" s="2">
-        <x:v>46225</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:5">
       <x:c r="A96" s="2">
-        <x:v>46235</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="B96" s="2">
-        <x:v>46225</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:5">
       <x:c r="A97" s="2">
-        <x:v>46237</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="B97" s="2">
-        <x:v>46225</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:5">
       <x:c r="A98" s="2">
-        <x:v>46237</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="B98" s="2">
-        <x:v>46225</x:v>
+        <x:v>46239</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:5">
       <x:c r="A99" s="2">
-        <x:v>46237</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="B99" s="2">
-        <x:v>46224</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:5">
       <x:c r="A100" s="2">
-        <x:v>46237</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="B100" s="2">
-        <x:v>46224</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:5">
       <x:c r="A101" s="2">
-        <x:v>46237</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="B101" s="2">
-        <x:v>46225</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:5">
       <x:c r="A102" s="2">
-        <x:v>46237</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="B102" s="2">
-        <x:v>46226</x:v>
+        <x:v>46243</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:5">
       <x:c r="A103" s="2">
-        <x:v>46237</x:v>
+        <x:v>46256</x:v>
       </x:c>
       <x:c r="B103" s="2">
-        <x:v>46223</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:5">
       <x:c r="A104" s="2">
-        <x:v>46237</x:v>
+        <x:v>46256</x:v>
       </x:c>
       <x:c r="B104" s="2">
-        <x:v>46223</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:5">
       <x:c r="A105" s="2">
-        <x:v>46237</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="B105" s="2">
-        <x:v>46223</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:5">
       <x:c r="A106" s="2">
-        <x:v>46237</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="B106" s="2">
-        <x:v>46219</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:5">
       <x:c r="A107" s="2">
-        <x:v>46238</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="B107" s="2">
-        <x:v>46223</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:5">
       <x:c r="A108" s="2">
-        <x:v>46240</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="B108" s="2">
-        <x:v>46225</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:5">
       <x:c r="A109" s="2">
+        <x:v>46258</x:v>
+      </x:c>
+      <x:c r="B109" s="2">
         <x:v>46241</x:v>
       </x:c>
-      <x:c r="B109" s="2">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C109" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:5">
       <x:c r="A110" s="2">
+        <x:v>46258</x:v>
+      </x:c>
+      <x:c r="B110" s="2">
         <x:v>46241</x:v>
       </x:c>
-      <x:c r="B110" s="2">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C110" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:5">
       <x:c r="A111" s="2">
-        <x:v>46241</x:v>
+        <x:v>46259</x:v>
       </x:c>
       <x:c r="B111" s="2">
-        <x:v>46225</x:v>
+        <x:v>46239</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:5">
       <x:c r="A112" s="2">
-        <x:v>46252</x:v>
+        <x:v>46259</x:v>
       </x:c>
       <x:c r="B112" s="2">
-        <x:v>46221</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:5">
       <x:c r="A113" s="2">
-        <x:v>46290</x:v>
+        <x:v>46259</x:v>
       </x:c>
       <x:c r="B113" s="2">
-        <x:v>46175</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:5">
       <x:c r="A114" s="2">
+        <x:v>46259</x:v>
+      </x:c>
+      <x:c r="B114" s="2">
+        <x:v>46246</x:v>
+      </x:c>
+      <x:c r="C114" s="0" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="D114" s="0" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="E114" s="0" t="s">
+        <x:v>327</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="115" spans="1:5">
+      <x:c r="A115" s="2">
+        <x:v>46260</x:v>
+      </x:c>
+      <x:c r="B115" s="2">
+        <x:v>46246</x:v>
+      </x:c>
+      <x:c r="C115" s="0" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="D115" s="0" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="E115" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="116" spans="1:5">
+      <x:c r="A116" s="2">
+        <x:v>46260</x:v>
+      </x:c>
+      <x:c r="B116" s="2">
+        <x:v>46245</x:v>
+      </x:c>
+      <x:c r="C116" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="D116" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="E116" s="0" t="s">
+        <x:v>333</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="117" spans="1:5">
+      <x:c r="A117" s="2">
+        <x:v>46260</x:v>
+      </x:c>
+      <x:c r="B117" s="2">
+        <x:v>46245</x:v>
+      </x:c>
+      <x:c r="C117" s="0" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="D117" s="0" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="E117" s="0" t="s">
+        <x:v>336</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="118" spans="1:5">
+      <x:c r="A118" s="2">
+        <x:v>46260</x:v>
+      </x:c>
+      <x:c r="B118" s="2">
+        <x:v>46246</x:v>
+      </x:c>
+      <x:c r="C118" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="D118" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="E118" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="119" spans="1:5">
+      <x:c r="A119" s="2">
+        <x:v>46260</x:v>
+      </x:c>
+      <x:c r="B119" s="2">
+        <x:v>46245</x:v>
+      </x:c>
+      <x:c r="C119" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="D119" s="0" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="E119" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="120" spans="1:5">
+      <x:c r="A120" s="2">
+        <x:v>46260</x:v>
+      </x:c>
+      <x:c r="B120" s="2">
+        <x:v>46245</x:v>
+      </x:c>
+      <x:c r="C120" s="0" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="D120" s="0" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="E120" s="0" t="s">
+        <x:v>345</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="121" spans="1:5">
+      <x:c r="A121" s="2">
+        <x:v>46260</x:v>
+      </x:c>
+      <x:c r="B121" s="2">
+        <x:v>46245</x:v>
+      </x:c>
+      <x:c r="C121" s="0" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="D121" s="0" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="E121" s="0" t="s">
+        <x:v>348</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="122" spans="1:5">
+      <x:c r="A122" s="2">
+        <x:v>46260</x:v>
+      </x:c>
+      <x:c r="B122" s="2">
+        <x:v>46245</x:v>
+      </x:c>
+      <x:c r="C122" s="0" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="D122" s="0" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="E122" s="0" t="s">
+        <x:v>351</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="123" spans="1:5">
+      <x:c r="A123" s="2">
+        <x:v>46260</x:v>
+      </x:c>
+      <x:c r="B123" s="2">
+        <x:v>46245</x:v>
+      </x:c>
+      <x:c r="C123" s="0" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="D123" s="0" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="E123" s="0" t="s">
+        <x:v>351</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="124" spans="1:5">
+      <x:c r="A124" s="2">
+        <x:v>46260</x:v>
+      </x:c>
+      <x:c r="B124" s="2">
+        <x:v>46244</x:v>
+      </x:c>
+      <x:c r="C124" s="0" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="D124" s="0" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="E124" s="0" t="s">
+        <x:v>355</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="125" spans="1:5">
+      <x:c r="A125" s="2">
+        <x:v>46261</x:v>
+      </x:c>
+      <x:c r="B125" s="2">
+        <x:v>46245</x:v>
+      </x:c>
+      <x:c r="C125" s="0" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="D125" s="0" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="E125" s="0" t="s">
+        <x:v>358</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="126" spans="1:5">
+      <x:c r="A126" s="2">
+        <x:v>46261</x:v>
+      </x:c>
+      <x:c r="B126" s="2">
+        <x:v>46245</x:v>
+      </x:c>
+      <x:c r="C126" s="0" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="D126" s="0" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="E126" s="0" t="s">
+        <x:v>306</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="127" spans="1:5">
+      <x:c r="A127" s="2">
+        <x:v>46261</x:v>
+      </x:c>
+      <x:c r="B127" s="2">
+        <x:v>46246</x:v>
+      </x:c>
+      <x:c r="C127" s="0" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="D127" s="0" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="E127" s="0" t="s">
+        <x:v>362</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="128" spans="1:5">
+      <x:c r="A128" s="2">
+        <x:v>46268</x:v>
+      </x:c>
+      <x:c r="B128" s="2">
+        <x:v>46246</x:v>
+      </x:c>
+      <x:c r="C128" s="0" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="D128" s="0" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="E128" s="0" t="s">
+        <x:v>365</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="129" spans="1:5">
+      <x:c r="A129" s="2">
+        <x:v>46290</x:v>
+      </x:c>
+      <x:c r="B129" s="2">
+        <x:v>46175</x:v>
+      </x:c>
+      <x:c r="C129" s="0" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="D129" s="0" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="E129" s="0" t="s">
+        <x:v>368</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="130" spans="1:5">
+      <x:c r="A130" s="2">
         <x:v>46317</x:v>
       </x:c>
-      <x:c r="B114" s="2">
+      <x:c r="B130" s="2">
         <x:v>45671</x:v>
       </x:c>
-      <x:c r="C114" s="0" t="s">
-[...6 lines deleted...]
-        <x:v>332</x:v>
+      <x:c r="C130" s="0" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="D130" s="0" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="E130" s="0" t="s">
+        <x:v>371</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Tenders and Offers</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Area</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>