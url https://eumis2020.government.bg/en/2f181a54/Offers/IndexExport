--- v5 (2026-08-12)
+++ v6 (2026-09-04)
@@ -1,1260 +1,1322 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88f9c6d2a1934abf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/37391c020b1a4c28820f23895f2cb9f3.psmdcp" Id="R4c0d09bd82ed4221" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6634d75ac824fb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ae3d6bfce8ab4a819b965fbd98768fa0.psmdcp" Id="R6c1b68f0945f4ac0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Tenders and Offers" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Offers submission deadline</x:t>
   </x:si>
   <x:si>
     <x:t>Announcement date of procedure for external assignment</x:t>
   </x:si>
   <x:si>
     <x:t>Procedure subject</x:t>
   </x:si>
   <x:si>
     <x:t>Beneficiary</x:t>
   </x:si>
   <x:si>
     <x:t>Contract registration number</x:t>
   </x:si>
   <x:si>
-    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 60 kWp за собствено потребление</x:t>
-[...77 lines deleted...]
-3. Централизирано управление на системата за сгъстен въздух – 1бр.
+    <x:t>Изграждане на Фотоволтаична електрическа централа ФтЕЦ с инсталирана АС мощност 55 kW без отдаване на енергия в електроразпределителната мрежа, осигуряваща ел. енергия за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОЛОР ГЛАЗ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0772-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на хибридна фотоволтаична електроцентрала (ФЕЦ) за собствени нужди с мощност 80 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РУДИН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0021-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на мерки за енергийна ефективност в сграда на „ЧАПЕК“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Чапек" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1519-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изпълнение на мерки за енергийна ефективност и изграждане на фотоволтаична електрическа централа в сгради на „ДЕСИТА“ ООД, намиращи се на адрес ул. "Пенчо Постомпиров" 11 и бул. "Стефан Караджа" 105  в две обособени позиции.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ТН КРЕАТИВИТИ ЕООД</x:t>
-[...79 lines deleted...]
-Обособена позиция №2 Доставка и въвеждане в експлоатация на Пробиваща машина с една глава- 1 брой
+    <x:t>ДЕСИТА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2518-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разработване, доставка и внедряване на интегрирана информационна система за управление на бизнес процесите в предприятието, включваща ERP система, CRM система, Point-of-Sale система и система за архивиране на информацията, както и обучение на персонала за работа със системата.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВИСТА-СЕРВИЗ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1324-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дигитализация на предприятието</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Владови стил” ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1753-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на информационни и комуникационни технологии чрез
+Изграждане на система за защита на информацията в локална мрежа -1бр.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ОБЗАВЕЖДАНЕ БГ 2018 ЕООД</x:t>
-[...36 lines deleted...]
-4. Внедряване на система за бизнес анализи (BI) за базирано на данни вземане на управленски решения и проследяване на ключови показатели
+    <x:t>"Суит Силвия ИВ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1050-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на топлоизолационна система и нейните компоненти в съответствие със Списъка на допустимите категории активи в областта на енергийната ефективност и използването на енергия от възобновяеми източници по Процедура BG16RFPR001-2.004 с две обособени позиции: Обособена позиция 1 - Топлоизолационни системи от сандвич панели за външни стени и подове към външен въздух - 580 кв.м. Обособена позиция 2 - Прозрачни ограждащи конструкции прозорци и врати - с рамка от екструдиран поливинилхлорид (PVC) или от дърво - 300 кв.м.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СТАД ЛОГИСТИК" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1553-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор с публична покана на доставчик на материали и комплектни възли за прототип съгласно техническа спецификация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Колко Ток ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0283-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Възлагане на услуги за внедряване на интегрирани софтуерни решения в областта на информационните и комуникационни технологии, насочени към дигитализация и оптимизация на управленските и бизнес процесите на предприятието. Внедряване на система за управление на взаимоотношенията с клиенти (CRM) и система за бизнес анализи (Business Intelligence).</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+Технически прегледи ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1054-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и внедряване на интегрирани системи по следните обособени позиции:
+Обособена позиция 1 – Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) – 1 бр.
+Обособена позиция 2 – Въвеждане на система за бизнес анализи (Business Intelligence система) – 1 бр.
+Обособена позиция 3 – Въвеждане на система за вътрешнофирмени обучения на служители от разстояние в електронна среда – 1 бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>КРАСИМИР МЛАДЕНОВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2004-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване за климатизация с. Михалково</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИХАЛКОВО АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1628-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на интегрирани ИКТ системи в предприятието „ТАРА СИСТЕМС“ ЕООД, включващи следните обособени позиции:
+ОП1: Интегрирани ИКТ системи, вкл.:
+1. Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система);
+2. Въвеждане на модул/система за управление на складовото стопанство (WMS).
+ОП2: Системи за архивиране и управление на информацията, вкл.:
+1.	Изграждане на система за архивиране на информация
+2.	Изграждане на система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ТАРА СИСТЕМС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1183-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Извършване на услуга по изследвания, изпитвания, измервания и валидиране, необходими за разработването на производствена иновация, състояща се от изпитване на специализиран софтуер и изпитване на основа на хващачи, използвани при откъсване на розов цвят
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ДЕБОС ЕООД</x:t>
-[...7 lines deleted...]
-2.	Въвеждане на модул/система за управление на складовото стопанство (WMS)
+    <x:t>АВРОТИН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0366-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Избор на изпълнител за внедряване на дигитални решения“ по две обособени позиции 
+Обособена позиция 1: Създаване на онлайн магазин
+Обособена позиция 2: Предоставяне на услуги по внедряване на съвременни софтуерни решения в областта на информационните и комуникационни технологии (ИКТ)
 </x:t>
   </x:si>
   <x:si>
-    <x:t>"ВЕКО ОЙЛ" ЕООД</x:t>
-[...17 lines deleted...]
-3.	Въвеждане на модул/система за управление на производството
+    <x:t>ПАНДЕЯ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0028-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и въвеждане в експлоатация на  активи в областта на енергийната ефективност с две обособени позиции:
+Обособена позиция №1 Доставка и въвеждане в експлоатация на Конвенционален компресор с изсушител — 1 бр.
+Обособена позиция №2 Доставка и въвеждане в експлоатация на компресорна система състояща се от 2 бр. компресори с инверторно управление, 2 бр. ресивъри и 2 бр. изсушители.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>"ГИП" ЕООД</x:t>
-[...14 lines deleted...]
-    <x:t xml:space="preserve">Осигуряване на експертиза в областта на обученията, иновациите и дигиталната трансформация в публични и частни предприятия, в това число: Консултант по дигитална трансформация, Обучители за предоставяне на обучения на клиенти на Дигитален иновационен хъб Механика и участие в обучения на обучители, Консултант по интелектуална собственост </x:t>
+    <x:t>КОРОНА М ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2462-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на ИКТ решения, включващи: ОП1: Въвеждане на Система за управление на ресурсите (ERP система); ОП2: Въвеждане на система за бизнес анализи (Business Intelligence система); ОП3: Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДМ Консултинг ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0161-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на ИКТ решения, включващи: ОП1: Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система); ОП2: Въвеждане на модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес; ОП3: Въвеждане на модул/система за управление на складовото стопанство (WMS); ОП4: Въвеждане на модул/система за управление на производството</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Фактор 777 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1862-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаична система за собствено потребление с минимална инсталирана мощност 36,8 kWp (DC), инвертор с минимална номинална мощност 40 kW (AC) и батерия за съхранение на електрическа енергия с минимален капацитет 92,2 kWh за „ИНФОСИСТЕМС ИНТЕРНЕШЪНЪЛ“ ЕАД.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНФОСИСТЕМС ИНТЕРНЕШЪНЪЛ ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1461-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Инвестиция в фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕВРО-ТИМ 1" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1279-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФтЕЦ), състояща се от фотоволтаични модули, батерии и инвертори, за нуждите на два търговски обекта на „ВАНГЕЛОВ ОЙЛ“ ООД в с. Паволче, общ. Враца.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВАНГЕЛОВ ОЙЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2180-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на възобновяеми енергийни източници в „Арбор БГ“ ЕООД </x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРБОР БГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0560-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Проектиране и изпълнение на нова фотоволтаична електрическа централа (ФтЕЦ) с обща инсталирана мощност не по-малка от 50 kW и система за съхранение на електрическа енергия с капацитет не по-малък от 50 kWh. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЛЕН МАК МЕДИКАЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2380-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Внедряване на интегрирано ИКТ решение, включващо система за управление на ресурсите (ERP система) и система за управление на взаимоотношенията с клиенти (CRM система) в „ХАРТЦВЕТ“ ООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХАРТЦВЕТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0505-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на интегрирана ИКТ система за управление на бизнес процесите, включваща система за управление на ресурсите (ERP) и система за управление на взаимоотношенията с клиенти (CRM)
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФЪНДЕЙ 2020 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2192-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на Интегрирана система за производство на трислойно ко-екструдирано IBC фолио - 1 бр. , включително всички необходими хардуерни и софтуерни компоненти, техническа документация и гаранционно обслужване  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИНЕЛА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0014-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на 30kW фотоволтаична централа ведно със съоражения за съхранение на електроенергия за собствени нужди върху обект на РПК НАРКООП.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Кооперация РАЙОННА ПОТРЕБИТЕЛНА КООПЕРАЦИЯ "НАРКООП"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1855-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на Интегрирана система за високо прецизно рязане на сложни елементи – 1 бр. включително всички необходими хардуерни и софтуерни компоненти, техническа документация и гаранционно обслужване“,</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРОЕКТОМЕТАЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0036-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, и въвеждане в експлоатация на  Интегрирана система за пренавиване и рязане на хартия - 1 бр.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРАГОРН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0030-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на Интегрирана система за печат върху облекло – 1 бр.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТРЕА 44 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0048-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на Интегрирана система за производство на метални изделия – 1 бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>КАМИНИНОКС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0121-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване на енергийната ефективност и използване на енергия от възобновяеми източници в Рули ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Рули ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0858-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изпълнение на строително – монтажни работи (СМР) по изграждане на фотоволтаична електрическа централа (ФВЦ) с капацитет от 50 kW, включваща соларни панели, инвертор, батерии и други компоненти, необходими за функциониране на централата - 1 комплект </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Мерджан ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0160-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертори - 12 kW и локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори - 56 kW“ на обект с адрес: обл. Смолян, общ. Златоград, гр. Златоград, ул. Беловидово, бл.195 в ПИ с идентификатор 31111.34.932.1 , 31111.34.816.1 , 31111.34.816.3 и 31111.34.816.11.2"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ "САТЕЛИТ-ТМ - АНТОН СИМЕОНОВ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0585-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване на енергийната ефективност и използване на енергия от възобновяеми източници в ГИС - 04 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГИС-04 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0857-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване на енергийната ефективност и използване на енергия от възобновяеми източници в Славянка ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Славянка ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0864-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Организация и провеждане на обучения и информационни събития</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СДРУЖЕНИЕ С НЕСТОПАНСКА ЦЕЛ "БЪЛГАРСКИ ФЕРМЕРСКИ СЪЮЗ"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0141-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване на дигитализацията на предприятието</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГЕРИС ГЛАС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1144-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Покупка, монтаж и въвеждане в експлоатация на Фотоволтаична електрическа централа ФтЕЦ - 40 kWp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РИКО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1283-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на строително-монтажни работи за прилагане на енергийно ефективни топлоизолационни системи в сграда, използвана от „НОВА ЛИНИЯ“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НОВА ЛИНИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0005-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на Фотоволтаична система с инвертори и батерии с мощност 78 kW - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Крисмар" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0535-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична система с изходяща (номинална) активна мощност не по-малка от 60 kW и локално съоръжение за съхранение на енергия (батерийна система) с номинален капацитет не по-малък от 60 kWh за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОНТРОЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1787-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на ФЕЦ за производство на енергия от възобновяеми източници за собствено потребление в комбинация с локални съоръжения за съхранение на енергия (батерии), свързани към изградената фотоволтаична система</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУТЕР ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0635-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на енергийно ефективна топлоизолационна система от сандвич панели с топлоизолация от PUR/PU (полиуретан) за покриви</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОЛИМПМИР ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0546-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Инженеринг – проектиране и изграждане на Индустриален парк в ПИ 15535.502.106 и ПИ 15535.502.102 по КККР на село Големо село, община Бобов дол, област Кюстендил</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Еко Анализ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.005-0012-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на ФЕЦ с мощност 25 kW за производство на енергия от възобновяеми източници за собствено потребление в комбинация с локални съоръжения за съхранение на енергия (батерии) с капацитет минимум 30 kWh, свързани към изградената фотоволтаична система</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИМОННА 2010 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0892-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на система за създаване на рециклирани табани</x:t>
   </x:si>
   <x:si>
     <x:t>ИНГИЛИЗ ГРУП ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR002-1.002-0006-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Доставка, монтаж и пускане в експлоатация на:
-[...121 lines deleted...]
-ОП 2 – Доставка, монтаж, изпитване и въвеждане в експлоатация на локално съоръжение за съхранение на електрическа енергия (батерийна система) с използваем енергиен капацитет не по-малко от 60 kWh и с инвертор с инсталирана мощност 60 kW;
+    <x:t>Подкрепа за развитие на бизнес процесите в социално предприятие ЕТ Атанас Пешалов</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ Атанас Пешалов</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0010-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, внедряване, конфигуриране и въвеждане в експлоатация на интегрирана система за защита, архивиране, съхранение и споделяне на корпоративна информация“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЛЕКТРИКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1305-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Услуга по провеждане на маркетингови дейности”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТРЕЙНЪР КОНСУЛТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0146-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Внедряване на Интегрирани системи за управление на бизнес процесите във "ФАРКО адвъртайзинг ЕООД"</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ФАРКО адвъртайзинг ЕООД
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Галатея Ен ООД</x:t>
-[...7 lines deleted...]
-ОП 2 – Централизирано управление на система за сгъстен въздух (ЦУ)  – 1 бр.
+    <x:t>BG16RFPR001-1.012-0335-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, въвеждане в експлоатация и гаранционно обслужване на локално съоръжение за съхранение на енергия (батерии) в комбинация с инвертор/и за нуждите на ДАРМИ - ДД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДАРМИ - ДД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0155-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ИЗБОР НА ИЗПЪЛНИТЕЛ ЗА ИЗГРАЖДАНЕ НА РЕШЕНИЯ В ОБЛАСТТА НА ИКТ включващ: 
+- Изграждане и въвеждане на Система за управление на ресурсите (ERP система);
+- Изграждане и въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система);
+- Изграждане и въвеждане на система за бизнес анализи (Business Intelligence система) 
+- Изграждане и въвеждане на Система за архивиране на информация.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ЕТ АНДИ-АНИ ИВАНОВА</x:t>
-[...190 lines deleted...]
-    <x:t>BG16RFPR001-1.012-0190-C01</x:t>
+    <x:t>АЙ БИ ГЛОБАЛ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1218-C01</x:t>
   </x:si>
   <x:si>
     <x:t>„Въвеждане на ИКТ системи за управление на бизнеса“</x:t>
   </x:si>
   <x:si>
     <x:t>ХАРИЗМА 222 ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-0470-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Обучение на работното място „Гражданско участие, антидискриминация и социално включване”</x:t>
-[...242 lines deleted...]
-    <x:t>BG16RFPR001-1.012-0821-C01</x:t>
+    <x:t>Изграждане и внедряване на ИКТ решение, представляващо единна интегрирана информационна система, включваща следните функционално свързани модули: 
+• система за управление на взаимоотношенията с клиенти (CRM); 
+• система за управление на производството; 
+• система за архивиране на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Валтекс-Г“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1873-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на стационарна бетонпомпа – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ ИВАЙЛО НЕШЕВ - НЕШ - И</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-0738</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Организиране на събития и изготвяне на информационни материали</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИСИЯ НА МЕЖДУНАРОДНА ОРГАНИЗАЦИЯ ПО МИГРАЦИЯ В БЪЛГАРИЯ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0005-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Организиране на събития и изготвяне на информационни материали - МОМ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Държавна агенция за бежанците при Министерския съвет (ДАБ при МС)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-1.003-0002-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на оборудване за въвеждане на енергийноефективни мерки по обособени позиции:  
+Обособена позиция 1: Климатична камера с високо ефективна рекуперация на топлина/студ/влага – 1 бр
+Обособена позиция 2: Система за оползотворяване на отпадна топлина, генерирана при производството на сгъстен въздух – 1 бр</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Екселпак България ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0548-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и внедряване на интегрирана информационна система, предназначена за дигитализация на основни бизнес процеси в предприятието, включваща следните функционално свързани модули:
+•	система за управление на взаимоотношенията с клиенти (CRM система);
+•	модул/система за управление на производството;
+•	модул/система за управление на складовото стопанство (WMS);
+•	система за управление на съхранението и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Стема-08 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0460-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и пускане в експлоатация на Агрегат с кондензатор за въздушно охлаждане (чилър) с мощност 187kW </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПАНТЕЛЕЙ ТОШЕВ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0633-C02</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на: 
 1. Система за защита на информацията в локална мрежа;
 2. Система за архивиране на информация;
 3. Система за управление на съхранението и споделянето на информация</x:t>
   </x:si>
   <x:si>
     <x:t>ИНЖКОНСУЛТ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-0380-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>„Доставка, монтаж и въвеждане в експлоатация на ДМА, както следва:
-[...9 lines deleted...]
-    <x:t>BG16RFPR001-2.004-0818-C01</x:t>
+    <x:t>Доставка и монтаж на VRF/VRV система на директно изпарение (2бр.)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>К 2 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0652-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на VRF/VRV система на директно изпарение (2 бр.)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИВ - ЕЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0682-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и извършване на строително-монтажни работи по фотоволтаични панели и инвертори с инсталирана мощност 147 kWp за разширяване на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление на „ХИСАР-МИЛЕНИУМ“ ООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХИСАР - МИЛЕНИУМ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1402-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична централа 50 kw на покрива на сграда в комбинация с локални съоръжения за съхранение на енергия за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРОМЕТЕЙ-ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1090-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, доставка и изграждане на фотоволтаична електрическа централа за собствено потребление с мощност 50 kW и батериен блок с капацитет 51 kWh, включително присъединяване, пуск и въвеждане в експлоатация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АКЮРЪСИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0103-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за извършване на доставка, монтаж, изграждане и въвеждане в експлоатация на:
+1. Фотоволтаични панели в комбинация с инвертори с инсталирана мощност 30 kW  
+2. Локални съоръжения за съхранение на енергия батерии в комбинация с инвертори с капацитет 40 kWh
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ВЕРОНИ БГ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0615-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Провеждане на тръжна процедура по ПМС 4 от 11 януари 2024 г. за избор на доставчик на материали - керамични плочи за изпичане с единична стойност под 357.90 евро и обща прогнозна стойност 6 135.50 евро без ДДС</x:t>
+  </x:si>
+  <x:si>
+    <x:t>САМЕЛ - 90 АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0289-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на доставчик на софтуер за управление както следва:
+ОП 1 Система за управление на ресурсите (ERP система) 
+ОП 2 Система за бизнес анализи (Business Intelligence система) 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Графотрейд</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0457-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на компютърно оборудване и система за съхранение на данни, включваща:
+•	Настолен компютър – 1 брой 
+•	Монитор – 1 брой 
+•	NAS сървър – 1 брой 
+•	Твърди дискове – 16 броя
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ТКД ЗДРАВЕЦ - ГАБРОВО”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0140-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Интегрирани системи за управление на бизнес процесите:
+1. Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система);
+2. Въвеждане на модул/система за управление на складовото стопанство (WMS);</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЯНКУЛОВИ ТРАНС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0473-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Организация и провеждане на национални и международни събития, обучителен обмен и участия във форуми и изложения за насърчаване на социалното предприемачество и сътрудничеството“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Биоконсерв ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0067-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертор/и</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РЕФАН БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1124-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Провеждане на тръжна процедура по ПМС 4 от 11 януари 2024 г. за избор на доставчик на група материали за насищане на платки и електронни компоненти за разработка на радиолекетронно оборудване по опис с обща прогнозна стойност 3 630.17 евро ДДС</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАЗХОДИ ЗА УСЛУГИ И РЕШЕНИЯ В ОБЛАСТТА НА ИКТ по следните обособени позиции:
+Обособена позиция 1 – Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) 
+Обособена позиция 2 – Въвеждане на модул/система за управление на складовото стопанство (WMS)
+Обособена позиция 3 – Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система)
+Обособена позиция 4 – Въвеждане на Система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СЕЙВ КОМПЮТЪРС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1994-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка и въвеждане в експлоатация на „Ротационен компресор за сгъстен въздух 15 Kw“ – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПЪЧКОВ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2172-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и внедряване на ИКТ решения: ОП 1: Въвеждане на Система за управление на ресурсите (ERP система) – 1 бр. и Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) – 1 бр.; ОП 2: Изграждане на система за архивиране на информация – 1 бр. и Изграждане на система за управление на съхранението и споделянето на информация – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ХЕНДИ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2076-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на ДМА по обособени позиции, както следва:
+Обособена позиция 1: Доставка, монтаж и въвеждане в експлоатация на Автоматичен пакетно-разкройващ циркуляр с ЦПУ (1 бр.);
+Обособена позиция 2: Внедряване на Платформа за мониторинг на производствено оборудване и анализ на данни (1 бр.)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНТЕКСТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0194-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на нова ФтЕЦ за собствено потребление на произведената енергия върху покриви и фасади на съществуваща сграда с изходяща мощност 20kW, съчетано с доставка и монтаж на локални съоръжения за съхранение на електрическа енергия (батерия) с минимален общ капацитет 100kWh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НИКТРОНИКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0492-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на ДМА по обособени позиции, както следва:
+Обособена позиция 1: Доставка, монтаж и въвеждане в експлоатация на Автоматичен широколентов шлайф с ЦПУ (1 бр.); 
+Обособена позиция 2: Доставка, монтаж и въвеждане в експлоатация на Автоматична едностранна кантираща машина с ЦПУ (1 бр.);
+Обособена позиция 3: Внедряване на Платформа за мониторинг на производствено оборудване и анализ на данни (1 бр.)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЛЕГАНС МЕБЕЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0195-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на: Хоризонтален обработващ център с двупалетна станция,  Вертикален CNC-струг, Дискова отрезна машина (циркуляр) за тръби с входящ и изходящ ролкови транспортьори и Машина с CNC управление за суперфинишна обработка на външни цилиндрични повърхности между центри.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХИДРАВЛИЧНИ ЕЛЕМЕНТИ И СИСТЕМИ /ХЕС/ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0047-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за прилагане на мерки за енергийна ефективност за автосервиз в гр. Годеч</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОДИ - Д ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0344-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж, въвеждане в експлоатация и гаранционно обслужване на енергийно ефективно оборудване –  22 бр. локални съоръжения за съхранение на енергия (батерии), всяко с минимален капацитет 5,12 kWh по постояннотоковата част в комбинация с инверторни модули и интелигентна система за управление на енергийния поток във връзка с изпълнение на Договор № BG16RFPR001-2.004-1289-C01/01.06.2026 г. с бенефициент „ТЕРА ГРАНД“ ЕООД, финансиран по процедура BG16RFPR001-2.004 „Енергийна ефективност и използване на енергия от възобновяеми източници в предприятията“, Програма "Конкурентоспособност и иновации в предприятията" 2021-2027“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ТЕРА ГРАНД" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1289-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, внедряване и въвеждане в експлоатация на интегрирани линии за заваряване и почистване с цифрова платформа за интелигентно управление и оптимизация на производствения цикъл</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛОРЕКС ПРО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0292-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за въвеждане на съвременни информационни и комуникационни технологии:
+Въвеждане на Система за управление на ресурсите (ERP система)
+Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система)
+Въвеждане на система за бизнес анализи (Business Intelligence система)
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Аква Белла Къмпани ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1281-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на машина за протегляне </x:t>
+  </x:si>
+  <x:si>
+    <x:t>М + С ХИДРАВЛИК АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0012-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на плоскошлифовъчна машина
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на машина за лепинговане</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на решения/системи за дигитализация на предприятието</x:t>
+  </x:si>
+  <x:si>
+    <x:t>К и Б КЛИМА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1920-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТРАНС КОМФОРТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2375-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕРА ЕКО БИЛД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1622-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НАПОЛИ 1994 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2142-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Извършване на СМР – фотоволтаична електрическа централа – 60 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕКОРЕПАК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2169-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за извършване на доставка, монтаж, изграждане, изпитване и въвеждане в експлоатация на: 1.Фотоволтаична електроцентрала в комбинация с батерии с инсталирана мощност 50 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АМАТА" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1125-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 56 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФОРМО - НИА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0959-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 55 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ТРАНС ТУПАРОВ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0091-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и изпълнение на СМР дейности за енергийно-ефективни изолационни системи в сгради: 
+1. Tоплоизолационни системи от сандвич панели за външни стени и подове към външен въздух – 452 кв.м 
+2. Tоплоизолационни системи от сандвич панели за покриви – 389 кв.м.“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕКОКОМЕРС-НЕК ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0927-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на термопомпи въздух-вода</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЛЕКС-64 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0462-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на 2 броя Фтец по 15 киловата за адреси с. Гложене, местност Левица №6А и местност Левица №12А</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0578-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на СМР за извършване на текущ ремонт по смисъла на ЗУТ за повишаване на енергийната ефективност</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕН ПИ ЕН ПЛАСТ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0032-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на енергийно ефективни изолационни системи в сграда - с две обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗЕЛЕНЧУЦИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0850-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на енергийно ефективни изолационни системи - сандвич панели за стени – 650 м2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Мулти Комфорт" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1167-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане, внедряване и интеграция на софтуерни решения по Договор № BG16RFPR001-1.012-0454-C01. Процедурата е разделена на две обособени позиции, както следва:
+Обособена позиция № 1: „Въвеждане на Система за управление на ресурсите (ERP система)“;
+Обособена позиция № 2: „Въвеждане на система за бизнес анализи (Business Intelligence система)“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛП СОФИЯ - 3ПЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0454-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изпълнение на строително-монтажни работи за подмяна на прозрачни ограждащи конструкции (прозорци) с рамка от екструдиран поливинилхлорид (PVC) в сграда, използвана от „ГОРАИНВЕСТ“ АД“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГОРАИНВЕСТ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0007-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на ИКТ решения за дигитализация на дейността на „Равера“ ЕООД“, включващи:
+Обособена позиция № 1: Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) – 1 брой;
+Обособена позиция № 2: Изграждане на система за защита на информацията в локална мрежа – 1 брой;
+Обособена позиция № 3: Изграждане на система за архивиране на информация – 1 брой</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАВЕРА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0217-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Изграждане и въвеждане в експлоатация фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност минимум 56 kW и система за съхранение на енергия с капацитет минимум 56 kWh, предназначена за покриване на собствените нужди от електроенергия”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БИЛДИНГ ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1192-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> „Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) с инсталирана мощност минимум 25 kW и система за съхранение на енергия с капацитет минимум 25 KWh“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КРИД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2585-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФтЕЦ) за собствени нужди с мощност на инвертора 50 кW (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата).</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИФО ДИЗАЙН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0469-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на Фотоволтаични панели в комбинация с инвертори с мощност 140 kW за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕСТЕ МЕБЕЛИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0460-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, доставка, монтаж и пускане в действие на Фотоволтаична електрическа централа (ФтЕЦ) с мощност не по-малка 56,05 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАНИНА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0688-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на локални съоражения за съхранение на енергия (батерии) в комбинация с инвертори по обособени позиции:
+Обособена позиция 1: Локални съоражения за съхранение на енергия батерии в комбинация с инвертор/и с капацитет 60 kW -за ФЕЦ Ивайловград, 
+Обособена позиция 2: Локални съоражения за съхранение на енергия батерии в комбинация с инвертор/и с капацитет 40 kW  -за ФЕЦ Поморие
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗОРА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0026-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на Локални съоръжения за съхранение на енергия - батерии в комбинация с инвертори, вкл. съпътстващи дейности – подготвителни дейности, доставка на спомагателни материали, извършване на необходимите СМР </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ЕВЪР СОКС ЕООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2617-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на фотоволтаична централа с мощност ~30 kWp и система за съхранение на електрическа енергия (BESS) 45 kWh за собствено потребление, по проект BG16RFPR001-2.004-2509.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Оптицентър ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2509-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Извършване на СМР на енергийно ефективни изолационни системи в сгради: сандвич панели стени – 130 м2, сандвич панели покрив – 390 м2 и секционни индустриални врати/външни плътни врати – 25 м2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ФОРЕСТА МЕБЕЛ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2059-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПАПАДОПУЛОС И СИН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0489-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">"Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 56 kW“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МОНИ ТРЕЙД" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0962-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Проектиране и изграждане на фотоволтаична система за собствено потребление с изходяща мощност АС минимум 50 kW и локални съоръжения за съхранение на електрическа енергия с капацитет минимум 50 kWh </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АГРОФЕРМ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0987-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на нова фотоволтаична инсталация за производство на енергия от ВЕИ за собствено потребление (Фотоволтаични панели в комбинация с инвертори) с мощност минимум 150 kWp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЕВА БРОДКАСТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2042-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, изграждане и въвеждане в експлоатация на нова Фотоволтаична
+електроцентрала с мощност 30kW за собствено потребление, включваща и система
+за съхранение на електрическата енергия (ССЕЕ) с разполагане върху покривната
+част на съществуваща производствена сграда, собственост на Възложителя с
+Идентификатор 56722.651.387.1 и адрес: град Плевен, ул. Кара Колю №10.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИВКО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1711-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Инженеринг — изготвяне на проектни решения, доставка, изграждане и въвеждане в експлоатация на две фотоволтаични електрически централи с обща инсталирана мощност 56 kW и локални съоръжения за съхранение на електрическа енергия с общ капацитет 120 kWh, за собствено потребление, на два обекта в гр. Стара Загора“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Алимар 11" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0083-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Инженеринг на вътрешна техническа инфраструктура и сгради на обект: Логистичен парк Декарт в УПИ XIV (ПИ 55871.507.762) , кв. 619, по плана на кв. Сини вир, гр. Перник
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЕКАРТ КОРПОРЕЙШЪН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.005-0009-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и монтаж на енергийно-ефективна топлоизолационна система от сандвич панели за покрив - 444 кв.м. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>МОРАНО ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0321-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на енергийно-ефективни изолационни системи в три обособени позиции:
+Обособена позиция 1 Доставка и монтаж на прозрачни ограждащи конструкции - 32 кв.м.;  
+Обособена позиция 2 Доставка и монтаж на секционни индустриални врати - 2 бр.; 
+Обособена позиция 3 Доставка и монтаж на топлоизолационна система от сандвич панели за покрив - 171 кв.м.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФЕНИКС ЛВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0478-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на СМР за енергийно-ефективни изолационни системи в сгради: Tоплоизолационни системи за външни стени и подове към външен въздух ТИ плоча от EPS – 1040 кв.м</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ГАРЕНА 5" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1144-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+Реализиране на мерки за подобряване на енергийната ефективност на „МОНТАЖСТРОЙ 91“ ЕООД, в рамките на проект BG16RFPR001-2.004-1631-C01:
+Обособена позиция 1: Доставка, монтаж и пускане в експлоатация на Фотоволтаични панели в комбинация с инвертор/и;
+Обособена позиция 2: Доставка, инсталиране и пускане в експлоатация на Локално съоръжение за съхранение на енергия (батерия) в комбинация с инвертор/и;</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„МОНТАЖСТРОЙ 91“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1631-C01</x:t>
   </x:si>
   <x:si>
     <x:t>„Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 51,84 kW – 1 бр“</x:t>
   </x:si>
   <x:si>
     <x:t>ТС ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0090-C02</x:t>
   </x:si>
   <x:si>
-    <x:t>Изграждане на Регионален логистичен хъб и административен център в ПИ с идентификатор 77476.67.8, м. „Корнаците“, землище на с. Хрищени, община Стара Загора</x:t>
-[...153 lines deleted...]
-  <x:si>
     <x:t>Проектиране и изграждане на фотоволтаична система за производство на електрическа енергия от възобновяеми източници с мощност 55 kW, включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата</x:t>
   </x:si>
   <x:si>
     <x:t>"ДРИМ-2020" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0206-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Полагане на топлоизолационна система от сандвич панели с дебелина 10 см на покрив с квадратура 839 м2</x:t>
-[...125 lines deleted...]
-    <x:t>BG16FFPR003-1.001-0066-C01</x:t>
+    <x:t>Закупуване на ново нулевоемисионно оборудване за претоварване за повишаване на капацитета на пристанищен оператор „Пристанище Варна“ ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Пристанище Варна" ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR001-3.002-0002-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на фотоволтаична електрическа централа/ФтЕЦ/ 65 kWp за собствено потребление с локално съоръжение за съхранение на електрическа енергия/батерия/ - 81.92kWh и инвертор с мощност 65kW за нуждите на"ГЕМОВА" ЕООД.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГЕМОВА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0964-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ДМА и ДНА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИГ 23 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0672-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение "Каритас София"</x:t>
   </x:si>
   <x:si>
-    <x:t>BG65AMPR001-2.001-0007-C03</x:t>
+    <x:t>BG65AMPR001-2.001-0007-C04</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -1603,2268 +1665,2319 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E130"/>
+  <x:dimension ref="A1:E133"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46247</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46232</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46247</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46232</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46247</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46233</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46247</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46232</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46247</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46237</x:v>
+        <x:v>46259</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46247</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46238</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46247</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46239</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46247</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46240</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46247</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46240</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46247</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46240</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46247</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46240</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46247</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46240</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46247</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46240</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46247</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46240</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46247</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46240</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46247</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46240</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46247</x:v>
+        <x:v>46270</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46240</x:v>
+        <x:v>46263</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46247</x:v>
+        <x:v>46270</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46240</x:v>
+        <x:v>46263</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46248</x:v>
+        <x:v>46270</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46240</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46248</x:v>
+        <x:v>46270</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46241</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46248</x:v>
+        <x:v>46272</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46241</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46248</x:v>
+        <x:v>46272</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46241</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46248</x:v>
+        <x:v>46272</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46241</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46248</x:v>
+        <x:v>46272</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46241</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46248</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46241</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46248</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46241</x:v>
+        <x:v>46263</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46248</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46241</x:v>
+        <x:v>46263</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46248</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46241</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46248</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46241</x:v>
+        <x:v>46264</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46248</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46237</x:v>
+        <x:v>46264</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46248</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46232</x:v>
+        <x:v>46264</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46248</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46233</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46248</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46240</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46249</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46239</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46249</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46239</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46249</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46242</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46251</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46244</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46251</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46244</x:v>
+        <x:v>46259</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46251</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46244</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46251</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46241</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46251</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46241</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46251</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46241</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46251</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46241</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46251</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46241</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46251</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46239</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46251</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46239</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46251</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46239</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46251</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46240</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46251</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46234</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46251</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46234</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46251</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46235</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46251</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46236</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46251</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46236</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46251</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46237</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46251</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46240</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46251</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46244</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46251</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46244</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46251</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46244</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46251</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46244</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46251</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46244</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46252</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46245</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46252</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46245</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46252</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46245</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46252</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46245</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46252</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46245</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46252</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46245</x:v>
+        <x:v>46263</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46252</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46237</x:v>
+        <x:v>46259</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46252</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46237</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46252</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46221</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46252</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46239</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46252</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46241</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46253</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46241</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46253</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46239</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46253</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46239</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46253</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46239</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46253</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46238</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46253</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46246</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46253</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46246</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46253</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46246</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46253</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46246</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46253</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46245</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46253</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46245</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46254</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46244</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
-        <x:v>46254</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B85" s="2">
-        <x:v>46244</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="2">
-        <x:v>46254</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B86" s="2">
-        <x:v>46244</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="2">
-        <x:v>46254</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B87" s="2">
-        <x:v>46244</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="2">
-        <x:v>46254</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B88" s="2">
-        <x:v>46244</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="2">
-        <x:v>46254</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B89" s="2">
-        <x:v>46244</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="2">
-        <x:v>46254</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B90" s="2">
-        <x:v>46244</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="2">
-        <x:v>46254</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B91" s="2">
-        <x:v>46244</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:5">
       <x:c r="A92" s="2">
-        <x:v>46254</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B92" s="2">
-        <x:v>46244</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:5">
       <x:c r="A93" s="2">
-        <x:v>46254</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B93" s="2">
-        <x:v>46246</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:5">
       <x:c r="A94" s="2">
-        <x:v>46254</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B94" s="2">
-        <x:v>46246</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:5">
       <x:c r="A95" s="2">
-        <x:v>46254</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B95" s="2">
-        <x:v>46246</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:5">
       <x:c r="A96" s="2">
-        <x:v>46255</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B96" s="2">
-        <x:v>46245</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:5">
       <x:c r="A97" s="2">
-        <x:v>46255</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B97" s="2">
-        <x:v>46245</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:5">
       <x:c r="A98" s="2">
-        <x:v>46255</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B98" s="2">
-        <x:v>46239</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:5">
       <x:c r="A99" s="2">
-        <x:v>46255</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B99" s="2">
-        <x:v>46240</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:5">
       <x:c r="A100" s="2">
-        <x:v>46255</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B100" s="2">
-        <x:v>46241</x:v>
+        <x:v>46257</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:5">
       <x:c r="A101" s="2">
-        <x:v>46255</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B101" s="2">
-        <x:v>46240</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:5">
       <x:c r="A102" s="2">
-        <x:v>46255</x:v>
+        <x:v>46277</x:v>
       </x:c>
       <x:c r="B102" s="2">
-        <x:v>46243</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:5">
       <x:c r="A103" s="2">
-        <x:v>46256</x:v>
+        <x:v>46277</x:v>
       </x:c>
       <x:c r="B103" s="2">
-        <x:v>46246</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:5">
       <x:c r="A104" s="2">
-        <x:v>46256</x:v>
+        <x:v>46278</x:v>
       </x:c>
       <x:c r="B104" s="2">
-        <x:v>46246</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:5">
       <x:c r="A105" s="2">
-        <x:v>46258</x:v>
+        <x:v>46278</x:v>
       </x:c>
       <x:c r="B105" s="2">
-        <x:v>46246</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:5">
       <x:c r="A106" s="2">
-        <x:v>46258</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="B106" s="2">
-        <x:v>46245</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:5">
       <x:c r="A107" s="2">
-        <x:v>46258</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="B107" s="2">
-        <x:v>46245</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:5">
       <x:c r="A108" s="2">
-        <x:v>46258</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="B108" s="2">
-        <x:v>46241</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:5">
       <x:c r="A109" s="2">
-        <x:v>46258</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="B109" s="2">
-        <x:v>46241</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:5">
       <x:c r="A110" s="2">
-        <x:v>46258</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="B110" s="2">
-        <x:v>46241</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:5">
       <x:c r="A111" s="2">
-        <x:v>46259</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="B111" s="2">
-        <x:v>46239</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:5">
       <x:c r="A112" s="2">
-        <x:v>46259</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="B112" s="2">
-        <x:v>46244</x:v>
+        <x:v>46264</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:5">
       <x:c r="A113" s="2">
-        <x:v>46259</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="B113" s="2">
-        <x:v>46244</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:5">
       <x:c r="A114" s="2">
-        <x:v>46259</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="B114" s="2">
-        <x:v>46246</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="D114" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="E114" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:5">
       <x:c r="A115" s="2">
-        <x:v>46260</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="B115" s="2">
-        <x:v>46246</x:v>
+        <x:v>46254</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D115" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E115" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:5">
       <x:c r="A116" s="2">
-        <x:v>46260</x:v>
+        <x:v>46280</x:v>
       </x:c>
       <x:c r="B116" s="2">
-        <x:v>46245</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="D116" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="E116" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:5">
       <x:c r="A117" s="2">
-        <x:v>46260</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="B117" s="2">
-        <x:v>46245</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="D117" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="E117" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:5">
       <x:c r="A118" s="2">
-        <x:v>46260</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="B118" s="2">
-        <x:v>46246</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="D118" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="E118" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:5">
       <x:c r="A119" s="2">
-        <x:v>46260</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="B119" s="2">
-        <x:v>46245</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="D119" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="E119" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:5">
       <x:c r="A120" s="2">
-        <x:v>46260</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="B120" s="2">
-        <x:v>46245</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="D120" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="E120" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:5">
       <x:c r="A121" s="2">
-        <x:v>46260</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="B121" s="2">
-        <x:v>46245</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="D121" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="E121" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:5">
       <x:c r="A122" s="2">
-        <x:v>46260</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="B122" s="2">
-        <x:v>46245</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C122" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="D122" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="E122" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:5">
       <x:c r="A123" s="2">
-        <x:v>46260</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="B123" s="2">
-        <x:v>46245</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C123" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="D123" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="E123" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:5">
       <x:c r="A124" s="2">
-        <x:v>46260</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="B124" s="2">
-        <x:v>46244</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C124" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="D124" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="E124" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:5">
       <x:c r="A125" s="2">
-        <x:v>46261</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="B125" s="2">
-        <x:v>46245</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C125" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="D125" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="E125" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:5">
       <x:c r="A126" s="2">
-        <x:v>46261</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="B126" s="2">
-        <x:v>46245</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C126" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="D126" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="E126" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:5">
       <x:c r="A127" s="2">
-        <x:v>46261</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="B127" s="2">
-        <x:v>46246</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C127" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="D127" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="E127" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:5">
       <x:c r="A128" s="2">
-        <x:v>46268</x:v>
+        <x:v>46284</x:v>
       </x:c>
       <x:c r="B128" s="2">
-        <x:v>46246</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C128" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="D128" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="E128" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:5">
       <x:c r="A129" s="2">
-        <x:v>46290</x:v>
+        <x:v>46285</x:v>
       </x:c>
       <x:c r="B129" s="2">
-        <x:v>46175</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C129" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="D129" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="E129" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:5">
       <x:c r="A130" s="2">
+        <x:v>46288</x:v>
+      </x:c>
+      <x:c r="B130" s="2">
+        <x:v>46252</x:v>
+      </x:c>
+      <x:c r="C130" s="0" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="D130" s="0" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="E130" s="0" t="s">
+        <x:v>381</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="131" spans="1:5">
+      <x:c r="A131" s="2">
+        <x:v>46289</x:v>
+      </x:c>
+      <x:c r="B131" s="2">
+        <x:v>46268</x:v>
+      </x:c>
+      <x:c r="C131" s="0" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="D131" s="0" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="E131" s="0" t="s">
+        <x:v>384</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="132" spans="1:5">
+      <x:c r="A132" s="2">
+        <x:v>46290</x:v>
+      </x:c>
+      <x:c r="B132" s="2">
+        <x:v>46268</x:v>
+      </x:c>
+      <x:c r="C132" s="0" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="D132" s="0" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="E132" s="0" t="s">
+        <x:v>387</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="133" spans="1:5">
+      <x:c r="A133" s="2">
         <x:v>46317</x:v>
       </x:c>
-      <x:c r="B130" s="2">
+      <x:c r="B133" s="2">
         <x:v>45671</x:v>
       </x:c>
-      <x:c r="C130" s="0" t="s">
-[...6 lines deleted...]
-        <x:v>371</x:v>
+      <x:c r="C133" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="D133" s="0" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="E133" s="0" t="s">
+        <x:v>390</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Tenders and Offers</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Area</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>