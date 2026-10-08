--- v10 (2026-09-04)
+++ v11 (2026-10-08)
@@ -1,1303 +1,1616 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R504b261fd60a44b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e2e24eeb10324c0ab210b4f2b3241322.psmdcp" Id="Ra829c78c7ae74939" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89e6314a7ea14977" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/21dbb4aa92984cfdaf4630e708cdc901.psmdcp" Id="R7638d362fd9e4639" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Tenders and Offers" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Offers submission deadline</x:t>
   </x:si>
   <x:si>
     <x:t>Announcement date of procedure for external assignment</x:t>
   </x:si>
   <x:si>
     <x:t>Procedure subject</x:t>
   </x:si>
   <x:si>
     <x:t>Beneficiary</x:t>
   </x:si>
   <x:si>
     <x:t>Contract registration number</x:t>
   </x:si>
   <x:si>
-    <x:t>Инвестиция в фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление</x:t>
-[...44 lines deleted...]
-    <x:t xml:space="preserve">Внедряване на интегрирано ИКТ решение, включващо система за управление на ресурсите (ERP система) и система за управление на взаимоотношенията с клиенти (CRM система) в „ХАРТЦВЕТ“ ООД
+    <x:t>Избор на изпълнител за извършване на доставка, монтаж, изграждане, изпитване и въвеждане в експлоатация на: 1.Фотоволтаична електроцентрала в комбинация с батерии с инсталирана мощност 50 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АМАТА" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1125-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на ФЕЦ с мощност 50 kW за производство на енергия от възобновяеми източници за собствено потребление в комбинация с локални съоръжения за съхранение на енергия (батерии) с капацитет минимум 102,4 kWh, свързани към изградената фотоволтаична система</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИНЕРАЛИ - М ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0825-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и инсталация на фотоволтаична електрическа централа (ФтЕЦ) – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ултра Билд ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1172-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Дейности за осигуряване на Енергийна ефективност:
+Обособена позиция 1: Изграждане на фотоволтаична инсталация върху покрив на сграда с мощност 50 kW 
+Обособена позиция 2: Изграждане на батерия за съхранение с мощност 80 kW
 </x:t>
   </x:si>
   <x:si>
+    <x:t>АИБО - С ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1083-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа ФтЕЦ ≈30 kWp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КВС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0755-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на СМР дейности: Монтаж на енергийно ефективна топлоизолационна система – прозрачни ограждащи конструкции (алуминиеви прозорци и врати)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Мейзинев ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0901-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на топлоизолационна система за покрив от сандвич панели  - 742 кв.м.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГИЛДИЯ СТРОЙ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0574-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">“Доставка и монтаж на Топлоизолационна система:
+Обособена позиция 1: Топлоизолационна система от сандвич панели за покрив
+Обособена позиция 2: Топлоизолационна система от XPS плочи за външна изолация на стени”
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Химера ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1675-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на енергоспестяващи осветители:
+1. Камбани (34 бр.);
+2. Линейни осветители (206 бр.)“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>К 2 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0652-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на Интегрирани системи за управление на бизнес процесите 1. Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) 2. Въвеждане на система за бизнес анализи (Business Intelligence система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">"БГ ПОЛО" ЕООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1381-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Закупуване, доставка и монтаж на компресор за сгъстен въздух с инверторно управление с изсушител - 1 бр.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕН ДЖИ ФОРМТЕХ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1327-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на термопомпи</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БЪДЕЩНОСТ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2412-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Въвеждане на ИКТ решения за дигитализация на дейността на „Миноа Плюс“ ЕООД“, включващи: Обособена позиция 1: Създаване на онлайн магазин – 1 брой; Обособена позиция 2: Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) – 1 брой; Обособена позиция 3: Въвеждане на система за бизнес анализи (Business Intelligence система).– 1 брой.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИНОА ПЛЮС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1762-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Извършване на СМР на енергийно ефективни изолационни системи в сгради: Обособена позиция 1: Сандвич панели покрив – 510 м2, Обособена позиция 2: Прозоречна система (дограма) за външни прозорци  -  70м2, и Обособена позиция 3: Секционни индустриални врати/външни плътни врати – 60 м2</x:t>
+  </x:si>
+  <x:si>
     <x:t>ХАРТЦВЕТ ООД</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFPR001-1.012-0505-C01</x:t>
-[...209 lines deleted...]
-    <x:t xml:space="preserve">Въвеждане на интегрирана ИКТ система за управление на бизнес процесите, включваща система за управление на ресурсите (ERP) и система за управление на взаимоотношенията с клиенти (CRM)
+    <x:t>BG16RFPR001-2.004-0899-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ Доставка и монтаж на  термопомпен агрегат въздух-вода с топлинна мощност 30 kW“ – 1 (един) брой  по проект BG16RFPR001-2.004-2088</x:t>
+  </x:si>
+  <x:si>
+    <x:t>М И Г ФЪРНИЧЪР" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2088-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане, внедряване и интегриране в наличната дигитална инфраструктура и бизнес процеси на Глориър ООД на интегрирана интелигентна логистична екосистема от ново поколение</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Глориър ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0231-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка и внедряване на софтуерни решения“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Джи Ти Капитал ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1713-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на енергоспестяващи осветители:
+1. Камбани (106 бр.);
+2. Линейни осветители (100 бр.)“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИВ - ЕЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0682-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на ИКТ решения по обособени позиции, както следва: 
+Обособена позиция 1: Изграждане на система за защита на информацията в локална мрежа;
+Обособена позиция 2: Изграждане на система за архивиране на информация;
+Обособена позиция 3: Изграждане на система за управление на съхранението и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНЖКОНСУЛТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0380-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дигитализация на предприятието</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АКАДО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1891-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Извършване на ИКТ услуги по следните обособени позиции: 
+ОП1: Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) – 1 бр.; 
+ОП2: Въвеждане на система за бизнес анализи (Business Intelligence система) – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕнЕф Консултанти ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0404-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на ИКТ решения по обособени позиции, както следва:
+Обособена позиция 1: Въвеждане на модул/система за управление на веригата за доставки на суровини, материали, компоненти и продукти за производствения процес;
+Обособена позиция 2: Въвеждане на модул/система за управление на складовото стопанство (WMS);
+Обособена позиция 3: Въвеждане на модул/система за управление на производството.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕКОСИС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0441-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разработка и внедряване на интегрирана информационна система за управление на бизнес процесите в предприятието, включваща ERP, CRM и BI система, както и обучение на персонала</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФЛЕКС ЛОДЖИСТИКС</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0185-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на фотоволтаична инсталация с инсталирана мощност 80 kW, предназначена за производство на енергия за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕТАЛ ГРУП ЕЛИТ 2006 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1049-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за извършване на доставка, монтаж, изграждане и въвеждане в експлоатация на: 1. Фотоволтаични панели в комбинация с инвертори с инсталирана мощност 30 kW 2. Локални съоръжения за съхранение на енергия батерии в комбинация с инвертори с капацитет 40 kWh </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ВЕРОНИ БГ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0615-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за изпълнение на строително-монтажни работи (СМР) за повишаване на енергийната ефективност на сграда/сгради чрез:
+Подмяна на дограма (прозрачни ограждащи конструкции – прозорци и врати) с обща площ 92,5 кв.м.
+Полагане на топлоизолационни системи по външни стени и подове към външен въздух с обща площ 437 кв.м.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ФЪНДЕЙ 2020 ЕООД</x:t>
-[...53 lines deleted...]
-    <x:t xml:space="preserve">ФАРКО адвъртайзинг ЕООД
+    <x:t>ТРИПЪЛ-ММ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0149-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа за собствено потребление с обща изходяща номинална активна мощност на инверторите 80 kW, в комбинация с локално съоръжение за съхранение на електрическа енергия с общ номинален капацитет 61,44 kWh, без отдаване на електрическа енергия в електроразпределителната мрежа</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Гайтан Корпорейшън ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0570-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на Фотоволтаична електрическа централа ФтЕЦ с мощност 40 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЮРИЕВИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2748-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">РЕХАБИЛИТАЦИЯ НА БЕТОНОВА ПЛОЩАДКА  в складов терминал на „Свободна безмитна зона-Бургас“ АД </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Община Бургас</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-1.001-0055-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на покривна ФтЕЦ за собствено потребление със съоръжения за съхранение на енергия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"НИРА БУС" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0632-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на енергоспестяващо компресорно оборудване и LED осветителни тела за нуждите на сервизната база на „АМ – ТРЕЙДИНГ“ ООД в гр. Монтана</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„АМ – ТРЕЙДИНГ“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2235-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична централа в комбинация със система за съхранение на енергия, в т.ч. кабелни линии</x:t>
+  </x:si>
+  <x:si>
+    <x:t>М + С ХИДРАВЛИК АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0012-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Уеб дизайн на софтуерна платформа BeeSmart</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Бии Смарт Текнолоджис АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR002-1.018-0001-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на Интегрирани системи за управление на бизнес процесите
+1.Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система)
+2.Въвеждане на система за бизнес анализи (Business Intelligence система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Ертекс Груп ЕООД
 </x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFPR001-1.012-0335-C01</x:t>
-[...14 lines deleted...]
-- Изграждане и въвеждане на система за бизнес анализи (Business Intelligence система) 
+    <x:t>BG16RFPR001-1.012-1369-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за разработване, доставка, внедряване, инсталиране, интегриране, тестване на Интегрирана AI-базирана информационна система за управление и оптимизация на производствения процес с IoT модул и анализ на BigData и осигуряване на обучение на персонала на предприятието, ангажиран за работа с новите технологии от Индустрия 4.0.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОФСЕТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0226-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на 1 брой Интегрирана опаковъчна система.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВИМАРД ИНВЕСТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0032-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на ИНТЕГРИРАНА ИНСТАЛАЦИЯ ЗА ПРАХОВО БОЯДИСВАНЕ – 1 бр., включително всички необходими хардуерни и софтуерни компоненти, техническа документация и гаранционно обслужване“,</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЧАРЛТОН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0029-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на Интегрирана система за производство на спортни екипи – 1 бр.. , включително всички необходими хардуерни и софтуерни компоненти, техническа документация и гаранционно обслужване</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТРАКИЯЕКС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0031-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, инсталация и въвеждане в експлоатация на производствени технологии в 2 обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ХЛЕБОЗАВОД" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0050-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на оборудване и специализирана техника за производство, транспортиране и полагане на бетон</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕВРОПЕЙСКИ ПЪТИЩА АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0045-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на Фотоволтаична инсталация с номинална инсталирана мощност 50 kW върху покрива на съществуваща сграда, находяща се в ПИ 07603.501.2774, ул. Колю Фичето № 25, по плана на гр. Бяла, община Бяла, област Русе“ – за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БЕЛСИСТЕМС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0035-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изпълнение на услуги по договор BG16RFPR001-1.012-0539-C01“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФИСКОНСУЛТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0539-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Организационно и техническо обезпечаване на тридневно мероприятие за обмен на опит и взаимно обучение по дейност 4 по проект BG16RFTA001-1.010-0082-C01.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Сдружение „ЕВРОПЕЙСКО ПРЕДПРИЕМАЧЕСТВО“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0082-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Организиране и провеждане на двудневен партньорски форум „Зелени и дигитални партньорства за устойчиво териториално развитие и стратегическо планиране 2027+“ по дейност 5 по проект BG16RFTA001-1.010-0082-C01.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Организационно и техническо обезпечаване на две двудневни дискусионни срещи за вътрешен трансфер на знания и добри практики по дейност 3 по проект BG16RFTA001-1.010-0135-C01.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Сдружение „СЪЮЗ НА БРАНШОВИТЕ ОРГАНИЗАЦИИ НА МИКРО, МАЛКИТЕ И СРЕДНИТЕ ПРЕДПРИЯТИЯ И ЗАНАЯТЧИИТЕ В БЪЛГАРИЯ - НАЦИОНАЛНА БИЗНЕС КАМАРА“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0135-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Организиране и провеждане на двудневен публичен партньорски семинар „Зелена икономика и социално въздействие — пазарни механизми за устойчиво развитие“ по дейност 4 по проект BG16RFTA001-1.010-0135-C01.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на Енергийно ефективни изолационни системи в сгради в 3 (три) обособени позиции.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КЛИМАТИК - ЕМ ВИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2545-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване за бутилиране на негазирана вода в PET бутилки от 0.33 л. - 2 л. със система за отдалечен мониторинг и оповестяване Big Data, Cloud Computing и IioT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПИРИН СПРИНГ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0228-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на фотоволтаична централа и системи за съхранение на електрическа енергия.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ИлиЦвет 74" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0775-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и инсталиране на 7 бр. термопомпи (въздух-въздух)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Петров Сервиз ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1215-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка,  монтаж и пускане в експлоатация  на 1 брой котел на биомаса за нуждите на ХЕДОН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХЕДОН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0621-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на единна цифрова среда за управление на дейността на предприятието чрез следните ИКТ решения: 
+1. Въвеждане на система за управление на складовото стопанство (WMS); 
+2. Въвеждане на система за управление на производството; 
+3. Въвеждане на система за бизнес анализи (Business Intelligence система); 
+4. Изграждане на система за управление на съхранението и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕХНА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2037-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка на професионално оборудване за шивашката промишленост, необходимо за дейността на социалното предприятие „Емили Инвест 2013“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Емили Инвест 2013" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0005-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка на шивашко производствено оборудване за нуждите на социално предприятие „ВВ Сървисис“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВВ Сървисис ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0012-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, първоначално изпитване и въвеждане в експлоатация на компресор за сгъстен въздух с инверторно управление с изсушител - 1 бр., ресивър за сгъстен въздух - 1 бр., конвенционален компресор за сгъстен въздух - 1 бр. и ресивър за сгъстен въздух - 1 бр., разделени в четири обособени позиции, както следва:
+Обособена позиция 1 - Доставка, монтаж, първоначално изпитване и въвеждане в експлоатация на компресор за сгъстен въздух с инверторно управление с изсушител - 1 бр.;
+Обособена позиция 2 - Доставка, монтаж, първоначално изпитване и въвеждане в експлоатация на ресивър за сгъстен въздух - 1 бр.;
+Обособена позиция 3 - Доставка, монтаж, първоначално изпитване и въвеждане в експлоатация на конвенционален компресор за сгъстен въздух - 1 бр.;
+Обособена позиция 4 - Доставка, монтаж, първоначално изпитване и въвеждане в експлоатация на ресивър за сгъстен въздух - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"КЛАСИК МЕТАЛ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1740-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на Интегрирана система за водно рязане – 1 бр. включително всички необходими хардуерни и софтуерни компоненти, техническа документация и гаранционно обслужване“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Хидро мат ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0049-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на Интегрирана система за производство на завивки – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИЗИТЕКС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0012-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на Интегрирана система за производство на проводници – 1 бр., включително всички необходими хардуерни и софтуерни компоненти, техническа документация и гаранционно обслужване“,.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИКОТЕК ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0042-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на Интегрирана система за печат върху текстил – 1 бр., включително всички необходими хардуерни и софтуерни компоненти, техническа документация и гаранционно обслужване“,.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БЪЛГЕРИЪН ТЕКСТАЙЛ КЪМПАНИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0045-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Разходи за услуги и решения в областта на ИКТ по следните обособени позиции:
+Обособена позиция 1: Въвеждане на система за бизнес анализи (Business Intelligence система)
+Обособена позиция 2: Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система)
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ВАЛЕА БГ 10" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0407-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за услуги по разработване, доставка и внедряване на интегрирани  софтуерни решения в областа на ИКТ, насочени към дигитализация и оптимизация на управленските и бизнес процеси на ДИБО АД
+- Система за управление на взаимоотношенията с клиенти  CRM
+ - Система за управление на ресурсите  ERP
+- Система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИБО АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0232-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на услуги и решения в областта на ИКТ чрез изпълнение на следните обособени позиции:
+ОП1: Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система);
+ОП2: Въвеждане на модул/система за управление на складовото стопанство (WMS);
+ОП3: Въвеждане на система за бизнес анализи (Business Intelligence система);
+ОП4: Създаване на онлайн магазин.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АВАНГАРД КОНСУЛТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0190-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на цифрови решения за дигитализация на дейността на „Доктор Принтер“ ЕООД, включващи система за управление на взаимоотношенията с клиенти (CRM) и система за управление на складовото стопанство (WMS)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДОКТОР ПРИНТЕР ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1578-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Внедряване на решения/системи за изграждане на цялостна цифрова среда за управление на дружеството по обособени позиции, както следва:
+1.	ОП1 Създаване на онлайн магазин;
+2.	ОП2 Система за управление на взаимоотношенията с клиенти (CRM система);
+3.	ОП3 Модул/система за управление на складовото стопанство (WMS).
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗЕЛЕНИ АПТЕКИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0360-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на: 
+Соларна система - ФВ панели с инвертор, батерии и термопомпа
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Имидж Консултинг ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2008-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и внедряване на взаимосвързани софтуерни услуги и решения в областта на ИКТ: Проектиране, разработка, въвеждане, обучение и гаранционна поддръжка на интегрирана информационна система включваща:
+-Въвеждане на модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес
+- Изграждане и въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система)
+-Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система) 
 - Изграждане и въвеждане на Система за архивиране на информация.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>АЙ БИ ГЛОБАЛ</x:t>
-[...24 lines deleted...]
-    <x:t>BG16RFPR001-2.004-0633-C02</x:t>
+    <x:t xml:space="preserve">"НК ТРЕЙД 2" ЕООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1240-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Разходи за услуги и решения в областта на ИКТ по следните обособени позиции: Обособена позиция 1: Въвеждане на система за управление на ресурсите (ERP система) Обособена позиция 2: Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПОЛИПЛАСТ ПМ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0859-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Разходи за услуги и решения в областта на ИКТ по следните обособени позиции: Обособена позиция 1: Въвеждане на система за управление на ресурсите (ERP система) Обособена позиция 2: Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МОНЧА" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0368-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на решения/системи за дигитализация на предприятието</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МУЛТИ ДЕНТ АМБУЛАТОРИЯ ЗА ИНДИВИДУАЛНА ПРАКТИКА ЗА ПЪРВИЧНА МЕДИЦИНСКА ПОМОЩ ПО ДЕНТАЛНА МЕДИЦИНА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1615-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДОЗА ЗДРАВЕ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1618-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИВАТЕКС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1617-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на фотоволтаична електрическа централа със система за съхранение на енергия с мощност 22 KW.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БОСКО Р ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0142-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Поддръжка и текущи ремонти на двете сигурни зони за непридружени деца</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИСИЯ НА МЕЖДУНАРОДНА ОРГАНИЗАЦИЯ ПО МИГРАЦИЯ В БЪЛГАРИЯ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0005-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на строително-монтажни работи (СМР) за въвеждане на енергийно ефективни топлоизолационни системи в сгради: Топлоизолационни системи от сандвич панели (PUR) за покриви - 678 м2.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Бдинтекс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0790-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане на съвременни информационни и комуникационни технологии (ИКТ) във връзка с изпълнение на АД № BG16RFPR001-1.012-0308-C01 с бенефициент ЕЛДИДЖИ ООД, финансиран по процедура BG16RFPR001-1.012 „Дигитализация на предприятията“, както следва:
+•Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система)
+•Въвеждане на система за бизнес анализи (Business Intelligence система)
+•Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система)
+•Изграждане на система за архивиране на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЛДИДЖИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0308-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изпълнение на строително-монтажни работи (СМР) за въвеждане на енергийно ефективни изолационни системи в сгради по следните обособени позиции:
+Обособена позиция 1 (ОП1): Топлоизолационна плоча от EPS за външни стени-725м2;
+Обособена позиция 2 (ОП2): Подмяна на съществуваща дограма с PVC дограма - 56м2
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛАЗАР ДОДОВ-ЛТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0374-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФтЕЦ) за собствени нужди с мощност на инвертора 50 кW (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата).</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИФО ДИЗАЙН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0469-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на Фотоволтаични панели в комбинация с инвертори с мощност 140 kW за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕСТЕ МЕБЕЛИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0460-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на фотоволтаична електрическа централа (ФтЕЦ) за собствени нужди с мощност на инвертора 50 кW (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата).
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Алверс Комерс ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0588-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФтЕЦ) за собствени нужди с мощност на инвертора 40 кW (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГРЕСИЯ 2 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0613-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) с мощност 20 kW за собствено потребление за нуждите на „ХОУМ ГАРДЕН ВТ“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">"ХОУМ ГАРДЕН ВТ" ЕООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1173-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Избор на изпълнител/и за доставка, монтаж и въвеждане в експлоатация на фотоволтаична система и съоръжение за съхранение на електроенергия за нуждите на „Ванеса 33“ ЕООД, по две обособени позиции:“
+1. Обособена позиция № 1: „Доставка, монтаж и въвеждане в експлоатация на фотоволтаична система с инсталирана мощност 30 kWp за собствено потребление“
+2. Обособена позиция № 2: „Доставка, монтаж и въвеждане в експлоатация на локално съоръжение за съхранение на електроенергия (батерия) с капацитет 60 kWh“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ванеса 33 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0134-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на фотоволтаична система за производство на енергия за собствено потребление (фотоволтаични панели в комбинация с инвертор/и) с мощност 80 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИЯНА МЕБЕЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2000-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и внедряване на ИКТ решения по проект BG16RFPR001-1.012-0730-C01, с две обособени позиции:“
+Обособена позиция № 1: „Доставка и внедряване на система за управление на взаимоотношенията с клиенти (CRM система) и система за бизнес анализи (Business Intelligence – BI система)“
+Обособена позиция № 2: „Доставка и внедряване на система за архивиране на информация и система за управление на съхранението и споделянето на информация“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Алеха про ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0730-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична централа 50 kw на покрива на сграда в комбинация с локални съоръжения за съхранение на енергия за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРОМЕТЕЙ-ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1090-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Прилагане на мерки за енергийна ефективност чрез доставка на 2 броя термопомпи</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕГО КЛУБ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2355-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане в експлоатация на ФтЕЦ с мощност от мин. 30 kW и допълнителни локални съоръжения за съхранение на електрическа енергия в комбинация с инвертор/и с общ капацитет на съхранение от мин. 50 kWh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ ДЕЯ - ИВАЙЛО ЕНЧЕВ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0411-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Доставка и монтаж на локална система за съхранение на електрическа енергия с минимален капацитет 120 kWh в комбинация с инвертор/и“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕЛИТ - ТИМ - СЕКЮРИТИ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0373-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, монтаж и въвеждане в експлоатация на термопомпи от типа "въздух" - "вода" с отоплителна мощност 70 kW– 3 бр. и термопомпи от типа "въздух" - "вода" с отоплителна мощност 27 kW– 3 бр.“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВЕЛИНА ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2761-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична електрическа централа с номинална мощност 50 kW за производство на енергия от ВЕИ за собствено потребление, в комбинация с локална система за съхранение на енергия с капацитет не по-малък от 50 kWh“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СИН КАРС ИНТЕРНЕШЪНЪЛ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0222-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Интегрирани системи за управление на бизнес процесите:
+1. Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система);
+2. Въвеждане на модул/система за управление на производството;</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВДК 85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0317-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, инсталация, интеграция и въвеждане в експлоатация на Интегрирано оборудване за автоматично вторично опаковане и контрол на качеството (Wrap Around система) /Оборудване за автоматично поставяне на пакет в кашон/ - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дъ Бейкърс АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0600-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на: 
 1. Система за защита на информацията в локална мрежа;
 2. Система за архивиране на информация;
 3. Система за управление на съхранението и споделянето на информация</x:t>
   </x:si>
   <x:si>
-    <x:t>ИНЖКОНСУЛТ ЕООД</x:t>
-[...83 lines deleted...]
-    <x:t>BG16RFPR001-1.012-1994-C01</x:t>
+    <x:t>ИНЛАБ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0363-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на бизнес софтуери по обособени позиции: Обособена позиция 1 – Създаване на онлайн магазин; Обособена позиция 2 - Внедряване на система за управление на взаимоотношенията с клиенти (CRM система); Обособена позиция 3 - Система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда; Обособена позиция 4 - Внедряване на система за бизнес анализи</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"НОВ ДОМ 1" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2095-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждането в експлоатация на:
+Обособена позиция № 1: Конвенционален компресор с изсушител - 2 бр. и Ресивър - 2 бр.
+Обособена позиция № 2: VRF/VRV система на директно изпарение - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛТЕХНОМЕД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1250-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Интегрирани системи за управление на бизнес процесите:
-1. Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система);
-[...15 lines deleted...]
-    <x:t>BG05SFPR002-1.013-0067-C01</x:t>
+1. Въвеждане на Система за управление на ресурсите (ERP система);
+2. Въвеждане на система за бизнес анализи (Business Intelligence система);</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Маскот Мастърс Еднолично дружество с ограничена отговорност</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0835-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и въвеждане в експлоатация на следния ДМА: Гастроинтестинална ендоскопска система с вградена технология за анализ и обработка на големи данни (Big Data) посредством изкуствен интелект (AI) - 1 брой</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕДИЦИНСКИ ЦЕНТЪР ХЕРА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0275-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертор/и</x:t>
   </x:si>
   <x:si>
     <x:t>РЕФАН БЪЛГАРИЯ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1124-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Провеждане на тръжна процедура по ПМС 4 от 11 януари 2024 г. за избор на доставчик на група материали за насищане на платки и електронни компоненти за разработка на радиолекетронно оборудване по опис с обща прогнозна стойност 3 630.17 евро ДДС</x:t>
-[...24 lines deleted...]
-•	Твърди дискове – 16 броя
+    <x:t>Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация Интегрирана CAM система“,</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДОНИ СТАЙЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0068-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ДМА в четири обособени позиции:
+Обособена позиция I „Стелажна система – 2 бр.“
+Обособена позиция II „Електрокар – 1 бр.“ 
+Обособена позиция III „Стакер – 1 бр.“ 
+Обособена позиция IV „Товарен камион с кран – 1 бр.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РУДИН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0021-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ДМА в две обособени позиции: 
+Обособена позиция I „Машина за лазерно рязане на тръбен материал – 1 бр.“ 
+Обособена позиция II „Машина за лазерно рязане на листов материал – 1 бр.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на технология Ниво 4 „Прозрачност“, съгласно Индекса на зрялост – Индустрия 4.0 чрез доставка на Шест осен робот - 1 бр.  и Шест осен робот с работен радиус мин. 1800мм  - 1бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ВОДСТРОЙ ПЛОВДИВ“ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0449-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Интегриране  на нововъведените технологии от Индустрия 4.0 с наличните технологии в предприятието чрез внедряване на Софтуер за събирана и aнализ на големи данни - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и внедряване на софтуерно решение</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДУНАВ ИНВЕСТ ПРОЕКТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1064-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Придобиване на цифров хидравличен абкант </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГАРАНТ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0073-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на оборудване по обособени позиции:
+ОП1: Роботизирана система включваща МИГ/МАГ заваряване с 2 бр. Двуосни позиционери 1 бр. и Роботизирана система за МИГ/МАГ заваряване 1 бр.
+ОП2: софтуерна платформа за събиране, визуализация и анализ на производствени данни (Big Data/Analytics). 1 бр.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>„ТКД ЗДРАВЕЦ - ГАБРОВО”</x:t>
-[...7 lines deleted...]
-ОП 2 Система за бизнес анализи (Business Intelligence система) 
+    <x:t>ЕЛ ПИ ЕС ИНЖЕНЕРИНГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0123-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа за нуждите на Кориантро ООД, във връзка с изпълнението на проект "Подобряване на енергийната независимост и конкурентоспособността на производството чрез възобновяема енергия в Кориантро ООД с Договор № BG16RFPR001-2.004-1791-C01, от 01.06.2026 г. по процедура BG16RFPR001-2.004 „Енергийна ефективност и използване на енергия от възобновяеми източници в предприятията“, финансиран по ОП "Конкурентоспособност и иновации в предприятията" 2021-2027.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Кориантро ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1791-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на локална система за съхранение на електрическа енергия с минимален капацитет 100 kWh в комбинация с инвертор</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+ВЛАДОВ МЕБЕЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0130-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертори - 50 kW и локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори - 90 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПАП ТЕХ БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2449-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, монтаж и пуск в експлоатация на три броя Термопомпи „въздух-вода“, всяка една с мощност от поне 34,7 kw“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>„НВП“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1766-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на ИКТ за нуждите на „ПАСТИЧЕРИЯ“ ЕООД, разделени в четири обособени позиции, както следва: 
+Обособена позиция 1: „Създаване на онлайн магазин“ – 1 бр.; 
+Обособена позиция 2: „Въвеждане на Система за управление на ресурсите (ERP система)“ – 1 бр.; 
+Обособена позиция 3: „Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)“ – 1 бр.;
+ Обособена позиция 4: „Въвеждане на система за бизнес анализи (Business Intelligence система)“ – 1 бр.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Графотрейд</x:t>
-[...25 lines deleted...]
-2. Локални съоръжения за съхранение на енергия батерии в комбинация с инвертори с капацитет 40 kWh
+    <x:t>"ПАСТИЧЕРИЯ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0206-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Закупуване, доставка, инсталиране, тестване, пускане в експлоатация на оборудването и обучение на персонала за;
+ Роботизирани заваръчни системи – 2 броя; 
 </x:t>
   </x:si>
   <x:si>
-    <x:t>"ВЕРОНИ БГ" ЕООД</x:t>
-[...117 lines deleted...]
-2. Tоплоизолационни системи от сандвич панели за покриви – 389 кв.м.“
+    <x:t>"И Т С - ИВОНА" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0156-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на дигитални решения - Създаване на онлайн магазин, Въвеждане на система за управление на ресурсите (ERP система), и Въвеждане на система за бизнес анализи</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЛЕКТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0269-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+Избор на изпълнител за доставка и въвеждане в експлоатация на технологично оборудване за внедряване на технологии от Индустрия 4.0 в две обособени позиции:  
+Обособена позиция 1: 5-осен фрезови център, колонен - 1 бр. 
+Обособена позиция 2: 5-осен фрезови център – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АрМе ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0451-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Внедряване на :
+Обособена позиция № 1: Система за управление на взаимоотношенията с клиенти (CRM система)
+Обособена позиция № 2: Система за бизнес анализи (Business Intelligence система) 
+Обособена позиция № 3:Модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес
+Обособена позиция № 4: Модул/система за управление на складовото стопанство (WMS) </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРОФИКЛИЙН БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1427-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Обучение на работното място „Гражданско участие, антидискриминация и социално включване”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДРУЖЕСТВО ЗА ЗАЕТОСТ НА БЕЗРАБОТНИ ЛИЦА-ДЕМО Сдружение</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0032-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Обучение на работното място „Младежко участие, комуникация и представителност в подкрепа на заетостта и социалната активност“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на Автоматична машина за пълнене на туби</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОРЕНДА ГРУП ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0198-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на Спирален смесител</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БЕЛЛА БЪЛГАРИЯ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0011-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Доставка на Трикоординатна измервателна машина</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БИ ЕМ ЕС ПРОДЪКШЪН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0153-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на фотоволтаична система за производство на електрическа енергия от възобновяеми източници с мощност 55 kW, включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ДРИМ-2020" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0206-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на:
+Обособена позиция 1: Термопомпи въздух-вода - 2 бр.;
+Обособена позиция 2: Чилър с агрегат с кондензатор за въздушно охлаждане - 1 бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ ДАРС-91- ДИМИТЪР СЪБКОВ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0932-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на фотоволтаична електрическа централа за собствено потребление с локално съоръжение за съхранение на енергия и доставка и монтаж на секционни врати по обособени позиции:
+ОП 1: Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа  за собствено потребление с инсталирана инверторна мощност 50 kW с локално съоръжение за съхранение на енергия – 1 бр.;
+ОП 2: Доставка и монтаж на секционни индустриални врати – 2 бр.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ЕКОКОМЕРС-НЕК ООД</x:t>
-[...173 lines deleted...]
-    <x:t>BG16FFPR003-4.006-0024-C01</x:t>
+    <x:t>КАМЕРАЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0742-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИРАЕЛА 2020 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0455-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на интегрирани ИКТ решения за управление на бизнес процесите (онлайн магазин, CRM, POS, WMS и BI система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Ю Би Ар" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0478-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на Локални съоръжения за съхранение на енергия (батерии) с капацитет ≥ 115 kWh в комбинация с инвертор към съществуваща ФтЕЦ за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Билдстрой - КО ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2507-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 30  kW и система за съхранение на енергия с капацитет 30 kWh, предназначена за покриване на собствените нужди от електроенергия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТРОИТЕЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0518-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на енергийно-ефективни изолационни системи в две обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Балканремонт Инженеринг ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1003-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Изпълнение на СМР за извършване на текущ ремонт по смисъла на ЗУТ за повишаване на енергийната ефективност</x:t>
   </x:si>
   <x:si>
-    <x:t>"ЕН ПИ ЕН ПЛАСТ" ЕООД</x:t>
-[...139 lines deleted...]
-    <x:t>BG16RFPR001-2.004-0460-C01</x:t>
+    <x:t>АРБОР БГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0560-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Инженеринг – проектиране, доставка, изграждане, монтаж и въвеждане в експлоатация на термопомпена инсталация „въздух–вода</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЖЕЙЕЛПИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1943-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление с инсталирана мощност 35.4 kWp и локално съоръжение за съхранение на електрическа енергия с капацитет минимум 15 kWh в ЕТ „АБВ И СИН – Валентин Ковачев“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ „АБВ И СИН – Валентин Ковачев“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0802-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изграждане на фотоволтаична електрическа инсталация за собствено потребление с номинална мощност 55 kW (инсталирана DC мощност 55,335 kWp) и батерийна система с номинален капацитет 56,32 kWh“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕЛИТИС -М" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0011-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане в експлоатация на Фотоволтаична електрическа централа ФтЕЦ, заедно с локални съоръжения за съхранение на енергия батерии в комбинация с инвертори</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ВИКО КОНСУЛТ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2102-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на нова фотоволтаична система (Фотоволтаични панели в комбинация с инвертори) с инсталирана мощност не по-малко от 147 kW </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Йота ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0027-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с инсталирана мощност не по-малко от 55 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СОФТА ТРЕЙД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0338-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Проектиране, изграждане и въвеждане в експлоатация на покривна фотоволтаична система за собствено потребление с инсталирана номинална инверторна мощност 40 kW и локално съоръжение за съхранение на електрическа енергия с капацитет минимум 40 kWh.“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>СЛАВЕЯ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0567-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПКП - Н" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0020-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на енергийно-ефективни изолационни системи в три обособени позиции:
+Обособена позиция 1 Доставка и монтаж на прозрачни ограждащи конструкции - 32 кв.м.;
+Обособена позиция 2 Доставка и монтаж на секционни индустриални врати - 2 бр.;
+Обособена позиция 3 Доставка и монтаж на топлоизолационна система от сандвич панели за покрив - 171 кв.м.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФЕНИКС ЛВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0478-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, доставка, изграждане, монтаж, присъединяване, изпитване и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с обща изходяща номинална активна мощност на инверторите 80 kW и локално съоръжение за съхранение на електрическа енергия с капацитет 61,44 kWh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЙ ВИ БИ КОЗМЕТИКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1361-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на компактни супер компютърни системи от клас Edge AI за научноизследователски и производствени цели за нуждите на проекта „Насърчаване на дигитализацията в Югозападна България (InnovationAmp)“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Европейски цифров иновационен хъб за големи данни, високоскоростни изчисления и изкуствен интелект Сдружение</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR002-1.002-0002-C04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на локално съоръжение за съхранение на енергия в батерии в комбинация с инвертор</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Вълеви 2010 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1690-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, монтаж и въвеждане в експлоатация на фотоволтаична система с обща инсталирана мощност 150 kW, включваща фотоволтаични панели в комбинация с инвертор/и, предназначена за собствено потребление“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЕКОР БЪЛГАРИЯ  ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2434-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на термопомпа в съответствие със Списъка на допустимите категории активи в областта на енергийната ефективност и използването на енергия от възобновяеми източници по Процедура BG16RFPR001-2.004 за СИМЕТРИЯ СТИЙЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИМЕТРИЯ СТИЙЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2010-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа за производство на електрическа енергия за собствени нужди с мощност 50 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Деяколор" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0787-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, доставка, монтаж, настройка, пуск и въвеждане в експлоатация на фотоволтаична електрическа централа (ФЕЦ) за производство на енергия от ВЕИ за собствено потребление в комбинация с локални съоръжения за съхранение на електрическа енергия.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИАЛМА - ПС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2311-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на топлоизолационна система от сандвич панели за покрив (675 m2)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕХНО ВЕТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0729-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление с изходяща мощност на инвертора AC 60 kW и локално съоръжение за съхранение на електрическа енергия с капацитет 61.44 kWh”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АРТ СТОУН ДИЗАЙН" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0634-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на Локални съоръжения за съхранение на енергия - батерии в комбинация с инвертори, вкл. съпътстващи дейности – подготвителни дейности, доставка на спомагателни материали, извършване на необходимите СМР </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ЕВЪР СОКС ЕООД
 </x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-2617-C01</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Изграждане на локални съоражения за съхранение на енергия (батерии) в комбинация с инвертори по обособени позиции:
-[...1 lines deleted...]
-Обособена позиция 2: Локални съоражения за съхранение на енергия батерии в комбинация с инвертор/и с капацитет 40 kW  -за ФЕЦ Поморие
+    <x:t xml:space="preserve">Въвеждане на информационни и комуникационни технологии: 
+- Разработване и внедряване на Модул/система за управление на продажбите на дребно (Point-of-Sale система);
+- Изграждане на система за защита на информацията в локална мрежа, която ще включва защитни стени, системи за разпознаване на пробиви (IPS), централизирано управление на крайни точки (EDR) за защита от зловреден софтуер, филтриране на достъпа до интернет, сигурни VPN връзки,централизирано събиране на логове (SIEM) и многофакторна автентификация (MFA).
+- Изграждане на система за архивиране на информация.
+- Изграждане на система за управление на съхранението и споделянето на информация.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ЗОРА ООД</x:t>
-[...108 lines deleted...]
-    <x:t xml:space="preserve">Инженеринг на вътрешна техническа инфраструктура и сгради на обект: Логистичен парк Декарт в УПИ XIV (ПИ 55871.507.762) , кв. 619, по плана на кв. Сини вир, гр. Перник
+    <x:t>МЕДИЦИНСКИ ЦЕНТЪР СЕЛЕНА- Л ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1030-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа /ФтЕЦ/ с мощност 60 kW, включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТЕФАНОВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1383-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на фотоволтаични панели в комбинация с инвертор/и – 55 kW, за собствено потребление“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕТАЛПЛАСТ ИНЖЕНЕРИНГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0025-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с инсталирана инверторна мощност 30 kW с локално съоръжение за съхранение на енергия – 1 бр.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ДЕКАРТ КОРПОРЕЙШЪН ЕООД</x:t>
-[...79 lines deleted...]
-    <x:t>BG16RFPR001-2.004-0964-C01</x:t>
+    <x:t>ПЛАМЕН ПЕТРОВ - 96 ЕТ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0317-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Проектиране, изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с инсталирана номинална инверторна мощност 120 kW"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВИКАРД БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0561-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за изпълнение на СМР с цел подобряване на енергийната ефективност в РОССА ГРУП ООД: Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление с мощност 30kW. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>РОССА ГРУП ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1478-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за извършване на доставка и монтаж на алуминиева дограма – 61,32 кв.м</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПОЛАРИС ПРОДУКТ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1202-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на локално съоръжение за съхранение на енергия – батерии с инвертори“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ФОТЕВИ ИНВЕСТ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1352-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изграждане на фотоволтаична система за собствено потребление на „ДЕМАТО“ ООД в гр. Пловдив – фотоволтаични панели в комбинация с инвертори“
+Изграждане на фотоволтаична система (фотоволтаични панели в комбинация с инвертори) за собствено потребление върху покривната конструкция на сградата на Възложителя в гр. Пловдив, ул. „6-ти септември“ № 222А, включително проектиране, доставка, строително-монтажни работи, монтаж, въвеждане в експлоатация и гаранционно обслужване.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Демато ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1636-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение "Каритас София"</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMPR001-2.001-0007-C04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертор</x:t>
+  </x:si>
+  <x:si>
+    <x:t>САНДИ 95 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0677-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТАНАТОС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0841-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на Фотоволтаична електрическа централа (ФвЕЦ) с мощност 30 kW, включващо изготвяне на необходимия инвестиционен проект и изпълнение на всички дейности, необходими за изграждането и въвеждането в експлоатация на ФтЕЦ като цялостна функционираща система.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Аква Белла Къмпани ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2166-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на Фотоволтаична централа със съоръжения за съхранение на енергията с мощност 30 KW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ „АРА-Русанка Аргирова”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0709-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване по Индустрия 4.0 в „КОТА 2001“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОТА 2001 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0069-C01</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -1646,2302 +1959,2846 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E132"/>
+  <x:dimension ref="A1:E164"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46270</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46255</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46270</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46255</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46270</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46263</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46270</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46263</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46272</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46265</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46272</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46265</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46272</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46261</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46272</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46262</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46273</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46263</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46273</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46263</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46273</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46261</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46273</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46262</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46273</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46262</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46273</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46262</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46273</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46262</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46273</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46262</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46273</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46259</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46273</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46260</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46273</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46260</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46273</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46258</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46273</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46258</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46273</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46258</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46273</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46258</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46273</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46258</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46273</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46258</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46273</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46264</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46273</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46264</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46273</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46264</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46273</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46265</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46273</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46265</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46273</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46266</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46273</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46266</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46273</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46266</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46273</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46266</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46274</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46266</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46274</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46267</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46274</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46267</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46274</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46266</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46274</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46265</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46274</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46266</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46274</x:v>
+        <x:v>46305</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46265</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46274</x:v>
+        <x:v>46306</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46265</x:v>
+        <x:v>46299</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46274</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46265</x:v>
+        <x:v>46299</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46274</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46255</x:v>
+        <x:v>46299</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46274</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46255</x:v>
+        <x:v>46299</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="D46" s="0" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="E46" s="0" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46274</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46262</x:v>
+        <x:v>46299</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46274</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46267</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46274</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46265</x:v>
+        <x:v>46299</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46275</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46267</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46275</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46267</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46275</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46267</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46275</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46267</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46275</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46268</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46275</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46268</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46275</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46268</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46275</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46268</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="D57" s="0" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="E57" s="0" t="s">
         <x:v>168</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46275</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46268</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="D58" s="0" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="E58" s="0" t="s">
         <x:v>171</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46275</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46263</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="D59" s="0" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="E59" s="0" t="s">
         <x:v>174</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46275</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46259</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="D60" s="0" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="E60" s="0" t="s">
         <x:v>177</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46275</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46261</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="D61" s="0" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="E61" s="0" t="s">
         <x:v>180</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46275</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46265</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="D62" s="0" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="E62" s="0" t="s">
         <x:v>183</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46275</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46267</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="D63" s="0" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="E63" s="0" t="s">
         <x:v>186</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46276</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46267</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="D64" s="0" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="E64" s="0" t="s">
         <x:v>189</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46276</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46266</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="D65" s="0" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="E65" s="0" t="s">
         <x:v>192</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46276</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46266</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="D66" s="0" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="E66" s="0" t="s">
         <x:v>195</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46276</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46266</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="D67" s="0" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="E67" s="0" t="s">
         <x:v>198</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46276</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46265</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="D68" s="0" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="E68" s="0" t="s">
         <x:v>201</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46276</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46257</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="D69" s="0" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="E69" s="0" t="s">
         <x:v>204</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46276</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46261</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="D70" s="0" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="E70" s="0" t="s">
         <x:v>207</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46276</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46261</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46276</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46261</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46276</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46261</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46276</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46261</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46276</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46268</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46276</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46268</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="E76" s="0" t="s">
         <x:v>223</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46276</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46268</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="D77" s="0" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="E77" s="0" t="s">
         <x:v>226</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46276</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46269</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46276</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46269</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46276</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46269</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46276</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46269</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46276</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46269</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46276</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46268</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46276</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46267</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
-        <x:v>46276</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B85" s="2">
-        <x:v>46268</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="2">
-        <x:v>46276</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B86" s="2">
-        <x:v>46269</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="2">
-        <x:v>46276</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B87" s="2">
-        <x:v>46269</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="2">
-        <x:v>46276</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B88" s="2">
-        <x:v>46269</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="2">
-        <x:v>46276</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="B89" s="2">
-        <x:v>46269</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="2">
-        <x:v>46276</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="B90" s="2">
-        <x:v>46269</x:v>
+        <x:v>46294</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="2">
-        <x:v>46276</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="B91" s="2">
-        <x:v>46269</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:5">
       <x:c r="A92" s="2">
-        <x:v>46276</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="B92" s="2">
-        <x:v>46269</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:5">
       <x:c r="A93" s="2">
-        <x:v>46276</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="B93" s="2">
-        <x:v>46269</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:5">
       <x:c r="A94" s="2">
-        <x:v>46277</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="B94" s="2">
-        <x:v>46267</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:5">
       <x:c r="A95" s="2">
-        <x:v>46277</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="B95" s="2">
-        <x:v>46266</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:5">
       <x:c r="A96" s="2">
-        <x:v>46278</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="B96" s="2">
-        <x:v>46268</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:5">
       <x:c r="A97" s="2">
-        <x:v>46278</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="B97" s="2">
-        <x:v>46267</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:5">
       <x:c r="A98" s="2">
-        <x:v>46279</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="B98" s="2">
-        <x:v>46269</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:5">
       <x:c r="A99" s="2">
-        <x:v>46279</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="B99" s="2">
-        <x:v>46269</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:5">
       <x:c r="A100" s="2">
-        <x:v>46279</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="B100" s="2">
-        <x:v>46269</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:5">
       <x:c r="A101" s="2">
-        <x:v>46279</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="B101" s="2">
-        <x:v>46269</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:5">
       <x:c r="A102" s="2">
-        <x:v>46279</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="B102" s="2">
-        <x:v>46269</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:5">
       <x:c r="A103" s="2">
-        <x:v>46279</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="B103" s="2">
-        <x:v>46269</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:5">
       <x:c r="A104" s="2">
-        <x:v>46279</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="B104" s="2">
-        <x:v>46269</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:5">
       <x:c r="A105" s="2">
-        <x:v>46279</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="B105" s="2">
-        <x:v>46269</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:5">
       <x:c r="A106" s="2">
-        <x:v>46279</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B106" s="2">
-        <x:v>46267</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:5">
       <x:c r="A107" s="2">
-        <x:v>46279</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B107" s="2">
-        <x:v>46264</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:5">
       <x:c r="A108" s="2">
-        <x:v>46279</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B108" s="2">
-        <x:v>46265</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:5">
       <x:c r="A109" s="2">
-        <x:v>46279</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B109" s="2">
-        <x:v>46265</x:v>
+        <x:v>46294</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:5">
       <x:c r="A110" s="2">
-        <x:v>46279</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B110" s="2">
-        <x:v>46262</x:v>
+        <x:v>46294</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:5">
       <x:c r="A111" s="2">
-        <x:v>46279</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B111" s="2">
-        <x:v>46262</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:5">
       <x:c r="A112" s="2">
-        <x:v>46279</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B112" s="2">
-        <x:v>46254</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:5">
       <x:c r="A113" s="2">
-        <x:v>46280</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B113" s="2">
-        <x:v>46269</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:5">
       <x:c r="A114" s="2">
-        <x:v>46280</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B114" s="2">
-        <x:v>46267</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D114" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E114" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:5">
       <x:c r="A115" s="2">
-        <x:v>46281</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B115" s="2">
-        <x:v>46268</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="D115" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="E115" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:5">
       <x:c r="A116" s="2">
-        <x:v>46281</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B116" s="2">
-        <x:v>46266</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="D116" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="E116" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:5">
       <x:c r="A117" s="2">
-        <x:v>46281</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B117" s="2">
-        <x:v>46266</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="D117" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="E117" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:5">
       <x:c r="A118" s="2">
-        <x:v>46281</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B118" s="2">
-        <x:v>46266</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="D118" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="E118" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:5">
       <x:c r="A119" s="2">
-        <x:v>46282</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B119" s="2">
-        <x:v>46266</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="D119" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="E119" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:5">
       <x:c r="A120" s="2">
-        <x:v>46282</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B120" s="2">
-        <x:v>46267</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="D120" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="E120" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:5">
       <x:c r="A121" s="2">
-        <x:v>46283</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B121" s="2">
-        <x:v>46268</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="D121" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="E121" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:5">
       <x:c r="A122" s="2">
-        <x:v>46283</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B122" s="2">
-        <x:v>46268</x:v>
+        <x:v>46294</x:v>
       </x:c>
       <x:c r="C122" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="D122" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="E122" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:5">
       <x:c r="A123" s="2">
-        <x:v>46283</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B123" s="2">
-        <x:v>46267</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C123" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="D123" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="E123" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:5">
       <x:c r="A124" s="2">
-        <x:v>46283</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B124" s="2">
-        <x:v>46268</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="C124" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="D124" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="E124" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:5">
       <x:c r="A125" s="2">
-        <x:v>46283</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B125" s="2">
-        <x:v>46269</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="C125" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="D125" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="E125" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:5">
       <x:c r="A126" s="2">
-        <x:v>46284</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B126" s="2">
-        <x:v>46269</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C126" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="D126" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="E126" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:5">
       <x:c r="A127" s="2">
-        <x:v>46285</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B127" s="2">
-        <x:v>46267</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C127" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="D127" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="E127" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:5">
       <x:c r="A128" s="2">
-        <x:v>46286</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B128" s="2">
-        <x:v>46269</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C128" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="D128" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="E128" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:5">
       <x:c r="A129" s="2">
-        <x:v>46286</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B129" s="2">
-        <x:v>46269</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C129" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="D129" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="E129" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:5">
       <x:c r="A130" s="2">
-        <x:v>46288</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B130" s="2">
-        <x:v>46252</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C130" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="D130" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="E130" s="0" t="s">
         <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:5">
       <x:c r="A131" s="2">
-        <x:v>46289</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B131" s="2">
-        <x:v>46268</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C131" s="0" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="D131" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="E131" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:5">
       <x:c r="A132" s="2">
-        <x:v>46317</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B132" s="2">
-        <x:v>45671</x:v>
+        <x:v>46294</x:v>
       </x:c>
       <x:c r="C132" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="D132" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="E132" s="0" t="s">
         <x:v>384</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="133" spans="1:5">
+      <x:c r="A133" s="2">
+        <x:v>46311</x:v>
+      </x:c>
+      <x:c r="B133" s="2">
+        <x:v>46296</x:v>
+      </x:c>
+      <x:c r="C133" s="0" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="D133" s="0" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="E133" s="0" t="s">
+        <x:v>387</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="134" spans="1:5">
+      <x:c r="A134" s="2">
+        <x:v>46311</x:v>
+      </x:c>
+      <x:c r="B134" s="2">
+        <x:v>46295</x:v>
+      </x:c>
+      <x:c r="C134" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="D134" s="0" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="E134" s="0" t="s">
+        <x:v>390</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="135" spans="1:5">
+      <x:c r="A135" s="2">
+        <x:v>46311</x:v>
+      </x:c>
+      <x:c r="B135" s="2">
+        <x:v>46296</x:v>
+      </x:c>
+      <x:c r="C135" s="0" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="D135" s="0" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="E135" s="0" t="s">
+        <x:v>393</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="136" spans="1:5">
+      <x:c r="A136" s="2">
+        <x:v>46311</x:v>
+      </x:c>
+      <x:c r="B136" s="2">
+        <x:v>46296</x:v>
+      </x:c>
+      <x:c r="C136" s="0" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="D136" s="0" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="E136" s="0" t="s">
+        <x:v>396</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="137" spans="1:5">
+      <x:c r="A137" s="2">
+        <x:v>46311</x:v>
+      </x:c>
+      <x:c r="B137" s="2">
+        <x:v>46296</x:v>
+      </x:c>
+      <x:c r="C137" s="0" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="D137" s="0" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="E137" s="0" t="s">
+        <x:v>399</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="138" spans="1:5">
+      <x:c r="A138" s="2">
+        <x:v>46311</x:v>
+      </x:c>
+      <x:c r="B138" s="2">
+        <x:v>46296</x:v>
+      </x:c>
+      <x:c r="C138" s="0" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="D138" s="0" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="E138" s="0" t="s">
+        <x:v>401</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="139" spans="1:5">
+      <x:c r="A139" s="2">
+        <x:v>46311</x:v>
+      </x:c>
+      <x:c r="B139" s="2">
+        <x:v>46296</x:v>
+      </x:c>
+      <x:c r="C139" s="0" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="D139" s="0" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="E139" s="0" t="s">
+        <x:v>404</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="140" spans="1:5">
+      <x:c r="A140" s="2">
+        <x:v>46311</x:v>
+      </x:c>
+      <x:c r="B140" s="2">
+        <x:v>46296</x:v>
+      </x:c>
+      <x:c r="C140" s="0" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="D140" s="0" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="E140" s="0" t="s">
+        <x:v>407</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="141" spans="1:5">
+      <x:c r="A141" s="2">
+        <x:v>46311</x:v>
+      </x:c>
+      <x:c r="B141" s="2">
+        <x:v>46302</x:v>
+      </x:c>
+      <x:c r="C141" s="0" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="D141" s="0" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="E141" s="0" t="s">
+        <x:v>410</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="142" spans="1:5">
+      <x:c r="A142" s="2">
+        <x:v>46314</x:v>
+      </x:c>
+      <x:c r="B142" s="2">
+        <x:v>46302</x:v>
+      </x:c>
+      <x:c r="C142" s="0" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="D142" s="0" t="s">
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="E142" s="0" t="s">
+        <x:v>413</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="143" spans="1:5">
+      <x:c r="A143" s="2">
+        <x:v>46314</x:v>
+      </x:c>
+      <x:c r="B143" s="2">
+        <x:v>46302</x:v>
+      </x:c>
+      <x:c r="C143" s="0" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="D143" s="0" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="E143" s="0" t="s">
+        <x:v>416</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="144" spans="1:5">
+      <x:c r="A144" s="2">
+        <x:v>46314</x:v>
+      </x:c>
+      <x:c r="B144" s="2">
+        <x:v>46297</x:v>
+      </x:c>
+      <x:c r="C144" s="0" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="D144" s="0" t="s">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="E144" s="0" t="s">
+        <x:v>419</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="145" spans="1:5">
+      <x:c r="A145" s="2">
+        <x:v>46314</x:v>
+      </x:c>
+      <x:c r="B145" s="2">
+        <x:v>46300</x:v>
+      </x:c>
+      <x:c r="C145" s="0" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="D145" s="0" t="s">
+        <x:v>421</x:v>
+      </x:c>
+      <x:c r="E145" s="0" t="s">
+        <x:v>422</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="146" spans="1:5">
+      <x:c r="A146" s="2">
+        <x:v>46314</x:v>
+      </x:c>
+      <x:c r="B146" s="2">
+        <x:v>46297</x:v>
+      </x:c>
+      <x:c r="C146" s="0" t="s">
+        <x:v>423</x:v>
+      </x:c>
+      <x:c r="D146" s="0" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="E146" s="0" t="s">
+        <x:v>425</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="147" spans="1:5">
+      <x:c r="A147" s="2">
+        <x:v>46315</x:v>
+      </x:c>
+      <x:c r="B147" s="2">
+        <x:v>46300</x:v>
+      </x:c>
+      <x:c r="C147" s="0" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="D147" s="0" t="s">
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="E147" s="0" t="s">
+        <x:v>428</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="148" spans="1:5">
+      <x:c r="A148" s="2">
+        <x:v>46315</x:v>
+      </x:c>
+      <x:c r="B148" s="2">
+        <x:v>46300</x:v>
+      </x:c>
+      <x:c r="C148" s="0" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="D148" s="0" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="E148" s="0" t="s">
+        <x:v>431</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="149" spans="1:5">
+      <x:c r="A149" s="2">
+        <x:v>46315</x:v>
+      </x:c>
+      <x:c r="B149" s="2">
+        <x:v>46301</x:v>
+      </x:c>
+      <x:c r="C149" s="0" t="s">
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="D149" s="0" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="E149" s="0" t="s">
+        <x:v>434</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="150" spans="1:5">
+      <x:c r="A150" s="2">
+        <x:v>46315</x:v>
+      </x:c>
+      <x:c r="B150" s="2">
+        <x:v>46302</x:v>
+      </x:c>
+      <x:c r="C150" s="0" t="s">
+        <x:v>435</x:v>
+      </x:c>
+      <x:c r="D150" s="0" t="s">
+        <x:v>436</x:v>
+      </x:c>
+      <x:c r="E150" s="0" t="s">
+        <x:v>437</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="151" spans="1:5">
+      <x:c r="A151" s="2">
+        <x:v>46316</x:v>
+      </x:c>
+      <x:c r="B151" s="2">
+        <x:v>46301</x:v>
+      </x:c>
+      <x:c r="C151" s="0" t="s">
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="D151" s="0" t="s">
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="E151" s="0" t="s">
+        <x:v>440</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="152" spans="1:5">
+      <x:c r="A152" s="2">
+        <x:v>46316</x:v>
+      </x:c>
+      <x:c r="B152" s="2">
+        <x:v>46301</x:v>
+      </x:c>
+      <x:c r="C152" s="0" t="s">
+        <x:v>441</x:v>
+      </x:c>
+      <x:c r="D152" s="0" t="s">
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="E152" s="0" t="s">
+        <x:v>443</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="153" spans="1:5">
+      <x:c r="A153" s="2">
+        <x:v>46316</x:v>
+      </x:c>
+      <x:c r="B153" s="2">
+        <x:v>46301</x:v>
+      </x:c>
+      <x:c r="C153" s="0" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="D153" s="0" t="s">
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="E153" s="0" t="s">
+        <x:v>446</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="154" spans="1:5">
+      <x:c r="A154" s="2">
+        <x:v>46316</x:v>
+      </x:c>
+      <x:c r="B154" s="2">
+        <x:v>46301</x:v>
+      </x:c>
+      <x:c r="C154" s="0" t="s">
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="D154" s="0" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="E154" s="0" t="s">
+        <x:v>449</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="155" spans="1:5">
+      <x:c r="A155" s="2">
+        <x:v>46316</x:v>
+      </x:c>
+      <x:c r="B155" s="2">
+        <x:v>46301</x:v>
+      </x:c>
+      <x:c r="C155" s="0" t="s">
+        <x:v>450</x:v>
+      </x:c>
+      <x:c r="D155" s="0" t="s">
+        <x:v>451</x:v>
+      </x:c>
+      <x:c r="E155" s="0" t="s">
+        <x:v>452</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="156" spans="1:5">
+      <x:c r="A156" s="2">
+        <x:v>46316</x:v>
+      </x:c>
+      <x:c r="B156" s="2">
+        <x:v>46301</x:v>
+      </x:c>
+      <x:c r="C156" s="0" t="s">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="D156" s="0" t="s">
+        <x:v>454</x:v>
+      </x:c>
+      <x:c r="E156" s="0" t="s">
+        <x:v>455</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="157" spans="1:5">
+      <x:c r="A157" s="2">
+        <x:v>46316</x:v>
+      </x:c>
+      <x:c r="B157" s="2">
+        <x:v>46300</x:v>
+      </x:c>
+      <x:c r="C157" s="0" t="s">
+        <x:v>456</x:v>
+      </x:c>
+      <x:c r="D157" s="0" t="s">
+        <x:v>457</x:v>
+      </x:c>
+      <x:c r="E157" s="0" t="s">
+        <x:v>458</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="158" spans="1:5">
+      <x:c r="A158" s="2">
+        <x:v>46317</x:v>
+      </x:c>
+      <x:c r="B158" s="2">
+        <x:v>46302</x:v>
+      </x:c>
+      <x:c r="C158" s="0" t="s">
+        <x:v>459</x:v>
+      </x:c>
+      <x:c r="D158" s="0" t="s">
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="E158" s="0" t="s">
+        <x:v>461</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="159" spans="1:5">
+      <x:c r="A159" s="2">
+        <x:v>46317</x:v>
+      </x:c>
+      <x:c r="B159" s="2">
+        <x:v>45671</x:v>
+      </x:c>
+      <x:c r="C159" s="0" t="s">
+        <x:v>462</x:v>
+      </x:c>
+      <x:c r="D159" s="0" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="E159" s="0" t="s">
+        <x:v>464</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="160" spans="1:5">
+      <x:c r="A160" s="2">
+        <x:v>46317</x:v>
+      </x:c>
+      <x:c r="B160" s="2">
+        <x:v>46302</x:v>
+      </x:c>
+      <x:c r="C160" s="0" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="D160" s="0" t="s">
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="E160" s="0" t="s">
+        <x:v>467</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="161" spans="1:5">
+      <x:c r="A161" s="2">
+        <x:v>46317</x:v>
+      </x:c>
+      <x:c r="B161" s="2">
+        <x:v>46302</x:v>
+      </x:c>
+      <x:c r="C161" s="0" t="s">
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="D161" s="0" t="s">
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="E161" s="0" t="s">
+        <x:v>470</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="162" spans="1:5">
+      <x:c r="A162" s="2">
+        <x:v>46317</x:v>
+      </x:c>
+      <x:c r="B162" s="2">
+        <x:v>46302</x:v>
+      </x:c>
+      <x:c r="C162" s="0" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="D162" s="0" t="s">
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="E162" s="0" t="s">
+        <x:v>473</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="163" spans="1:5">
+      <x:c r="A163" s="2">
+        <x:v>46318</x:v>
+      </x:c>
+      <x:c r="B163" s="2">
+        <x:v>46302</x:v>
+      </x:c>
+      <x:c r="C163" s="0" t="s">
+        <x:v>474</x:v>
+      </x:c>
+      <x:c r="D163" s="0" t="s">
+        <x:v>475</x:v>
+      </x:c>
+      <x:c r="E163" s="0" t="s">
+        <x:v>476</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="164" spans="1:5">
+      <x:c r="A164" s="2">
+        <x:v>46325</x:v>
+      </x:c>
+      <x:c r="B164" s="2">
+        <x:v>46301</x:v>
+      </x:c>
+      <x:c r="C164" s="0" t="s">
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="D164" s="0" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="E164" s="0" t="s">
+        <x:v>479</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Tenders and Offers</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Area</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>