--- v11 (2026-10-08)
+++ v12 (2026-10-31)
@@ -1,1616 +1,1224 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89e6314a7ea14977" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/21dbb4aa92984cfdaf4630e708cdc901.psmdcp" Id="R7638d362fd9e4639" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R139566c55f964a7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1fb8728d0ae24e31a1afbb565a39b172.psmdcp" Id="Re63cde5839c14c4d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Tenders and Offers" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Offers submission deadline</x:t>
   </x:si>
   <x:si>
     <x:t>Announcement date of procedure for external assignment</x:t>
   </x:si>
   <x:si>
     <x:t>Procedure subject</x:t>
   </x:si>
   <x:si>
     <x:t>Beneficiary</x:t>
   </x:si>
   <x:si>
     <x:t>Contract registration number</x:t>
   </x:si>
   <x:si>
-    <x:t>Избор на изпълнител за извършване на доставка, монтаж, изграждане, изпитване и въвеждане в експлоатация на: 1.Фотоволтаична електроцентрала в комбинация с батерии с инсталирана мощност 50 kW</x:t>
-[...28 lines deleted...]
-Обособена позиция 2: Изграждане на батерия за съхранение с мощност 80 kW
+    <x:t xml:space="preserve">ОП 1. Оборудване за управление и наблюдение на 5 осен Хоризонтален фрезови център (дължина 15 000 мм) 1 бр. - 110 400.00 евро;
+ОП 2. Оборудване за управление и наблюдение на 5 осен Хоризонтален фрезови център (дължина 9 000 мм) 1 бр. - 105 200.00 евро;
+ОП 3. Оборудване за управление и наблюдение на 5 осен Хоризонтален фрезови център (дължина 12 000 мм) 1 бр. - 119 500.00 евро;
+ОП 4. Оборудване за управление и наблюдение за 5 осен Портален фрезови център (с маса 8000 х 2500 мм) 1 бр. - 107 670.00 евро;
+ОП 5. Оборудвване за управление и наблюдение за 5 осен Вертикален фрезови център (дължина 15 000 мм) 1 бр. - 119 100.00 евро.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>АИБО - С ООД</x:t>
-[...34 lines deleted...]
-Обособена позиция 2: Топлоизолационна система от XPS плочи за външна изолация на стени”
+    <x:t>МИЛКО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0712-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ПЛАТФОРМА ЗА МОНИТОРИНГ, СЪБИРАНЕ, ОБРАБОТКА И АНАЛИЗ НА ПРОИЗВОДСТВЕНИ ДАННИ В РЕАЛНО ВРЕМЕ за общо 5 машини 
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Химера ООД</x:t>
-[...19 lines deleted...]
-    <x:t xml:space="preserve">"БГ ПОЛО" ЕООД
+    <x:t xml:space="preserve">„Изпълнение на услуги по договор BG16RFPR001-1.012-0539-C01“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФИСКОНСУЛТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0539-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на Специализирана AI-базирана информационна система за управление и оптимизация на търговски и сервизен процес с интеграция към технологии и системи, извличане на данни от IoT датчици и анализ на Big Data</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛОМИНИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0352-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Обучение на работното място „Гражданско участие, антидискриминация и социално включване”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДРУЖЕСТВО ЗА ЗАЕТОСТ НА БЕЗРАБОТНИ ЛИЦА-ДЕМО Сдружение</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0032-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предоставяне на услуги за „Обмяна на опит и насърчаване на сътрудничеството между социалните предприятия, вкл. и с традиционните стопански предприятия, в т. ч. семинари, работни срещи, участие в панаири и изложения, др.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВЕДА ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0051-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на термопомпа тип „въздух-вода“ и чилър  - агрегат с кондензатор за водно охлаждане с демонтаж на съществуващи съоръжения</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Елина АД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0909-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на Интегрирани системи за управление на бизнес процесите
+1.Система за управление на взаимоотношенията с клиенти (CRM система)
+2.Въвеждане на система за бизнес анализи (Business Intelligence система) (Прекратена)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СМАРТТЕХ - 19" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1556-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, внедряване и въвеждане в експлоатация на интелигентно строително оборудване с вградени IIoT и телематични модули, включително инструктаж на персонала за работа с оборудването на строителните обекти, </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПОНТИКА ГР" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0345-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на ДМА / машини:
+- CNC струг с наклонени направляващи и задно седло (1 брой)
+- Обработващ център (1 брой)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОНТИНУУМ ТЕКХНОЛОГИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.003-0238-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на топлоизолационни системи от сандвич панели с обща площ  580 кв.м, от които 380 кв.м. за покрив и 200 кв.м., за външни стени“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТИ АЙ Инженеринг ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0992-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на СМР за подмяна на секционни индустриални врати</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КБИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1031-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на топлоизолационни системи от сандвич панели  за покриви с обща площ  611 кв.м“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАКОМС-2 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0996-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Проектиране и изграждане на фотоволтаична система за собствено потребление с изходяща мощност АС минимум 50 kW и локални съоръжения за съхранение на електрическа енергия с капацитет минимум 50 kWh </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АГРОФЕРМ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0987-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълняване на инсталация на батерия/и с инвертор/и</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИДИС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0905-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на система за управление на взаимоотношенията с клиенти (CRM система) за „Ка Дизайн Студио“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„КА ДИЗАЙН СТУДИО” ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1494-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разработване на методологична рамка и извършване на предварителна и последващи оценки на жизнения цикъл (LCA) на обикновена копринена нишка и функционализирана нишка SESI, както и анализ на разходите през жизнения цикъл (LCC) на крайния продукт</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БИО СТОПАНСТВО ЛОПЯНКО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR002-1.018-0002-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на Фотоволтаична система за производство на енергия от ВЕИ за собствено потребление в комбинации с локални съоръжения за съхранение на енергия (батерии) - 1бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+ДОБРУДЖА БИЛДИНГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0275-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+ПЛАСТИКА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0728-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на локално съоръжение за съхранение на електрическа енергия (батерия) с капацитет от 215 kWh, в комбинация с инвертор/и към съществуваща фотоволтаична система за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АСИ ТУР" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1662-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на енергоспестяващи LED осветителни тела за нуждите на сервизната база на „АМ – ТРЕЙДИНГ“ ООД в гр. Монтана</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„АМ – ТРЕЙДИНГ“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2235-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, монтаж, изграждане и пуск в експлоатация на Фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с изходна мощност на инверторната група от поне 56,5 kw и номинален капацитет на системата за съхранение от поне 240 kWh“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МДМ ТИМ ИМПЕКС" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2706-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Обучение - електронна платформа</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Нетинс Иншурънс Брокерс“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t/>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на батерии с капацитет за съхранение на енергия 60 kWh с инвертори - 2 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОСЪМ ИНВЕСТ КОНСУЛТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0834-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на Локални съоръжения за съхранение на енергия (батерии) с капацитет ≥ 61,44 kWh в комбинация с инвертор към съществуваща ФтЕЦ за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЮНИ АУТО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0241-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж, изграждане и пуск в експлоатация на Фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с изходна мощност на инверторната група от поне 30 kw и номинален капацитет на системата за съхранение от поне 20 kWh“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„РИЛА ФИШ“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1880-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане в експлоатация на покривна фотоволтаична инсталация в комбинация с инвертори с инсталирана мощност 100kW за собствено потребление.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Нитекс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0418-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор  за изпълнител на доставка , монтаж и  въвеждане в експлоатация на Термопомпи и Компресори за сгъстен въздух вкл. резервоари за сгъстен въздух
+ОП 1 
+Термопомпа вода-  вода  - 52kW – 1бр
+Термопомпа въздух-вода - 50kW – 1бр
+ОП 2
+Компресори за сгъстен въздух вкл. резервоари за сгъстен въздух С инверторно управление с изсушител – 37kW – 1бр
+Компресори за сгъстен въздух вкл. резервоари за сгъстен въздух – Ресивър – 2000литра – 1 бр
 </x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFPR001-1.012-1381-C01</x:t>
-[...149 lines deleted...]
-Полагане на топлоизолационни системи по външни стени и подове към външен въздух с обща площ 437 кв.м.
+    <x:t>БУЛПОР ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0868-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на:
+Обособена позиция 1: Термопомпи (VRF/VRV система на директно изпарение) – 4 бр.
+Обособена позиция 2: Компресори за сгъстен въздух вкл. резервоари за сгъстен въздух (с инверторно управление с изсушител) – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРОМЕБЕЛ - СТИЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0593-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на 1 брой Универсален машинен център за 5-осно фрезоване</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНТЕХНА АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0633-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на компресор за сгъстен въздух с инверторно управление (1 бр.), изсушител за сгъстен въздух (1 бр.) и ресивър (1 бр.)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕВРОМЕБЕЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1033-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на 5-осен обработващ център за пробиване, фрезоване и кантиране с ЦПУ (1 бр.)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОФИС АКУСТИКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0272-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и внедряване на ИКТ решения за нуждите на "ГОУ ФИШ" ЕООД, структурирани в три обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ГОУ ФИШ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1359-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на Компресори за сгъстен въздух вкл. резервоари за сгъстен въздух и Централизирано управление на системи за сгъстен въздух.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕКЗАЛТО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0530-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и внедряване на ИКТ решения за нуждите на НЮ ВИЖЪН-БГ ООД, структурирани в две обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЮ ВИЖЪН-БГ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1992-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Избор на изпълнител за разработване, внедряване, инсталиране, интегриране, тестване на Специализирана AI-базирана информационна система за управление и оптимизация на производствения процес с интеграция към технологии и системи, извличане на данни от вградени в технологично оборудване IoT датчици и анализ на Big Data и осигуряване на обучение на персонала на предприятието, ангажиран за работа с новите технологии от Индустрия 4.0."</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СТРОЙКОМ ПЛАСТ 2020" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0366-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на нематериални активи за нуждите на производствено предприятие</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Индустриални батерии ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0237-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и внедряване на интелигентна система за мониторинг и локализация на служители в реално време (RTLS), базирана на IoT приемни станции – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЕВИН - ШАРЛОПОВ ХОТЕЛС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0376-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Обучение на работното място „Младежко участие, комуникация и представителност в подкрепа на заетостта и социалната активност“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Въвеждане на интегрирана информационна система за защита, архивиране, съхранение и споделяне на информация, включваща следните ИКТ решения:
+1. Изграждане на система за защита на информацията в локална мрежа;
+2. Изграждане на система за архивиране на информацията;
+3. Изграждане на система за управление на съхранението и споделянето на информация.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХРИМА КО ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1894-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на ИКТ решения:
+1. Създаване на онлайн магазин - 1 бр.
+2. Въвеждане на система за управление на ресурсите (ERP система) -1 бр.
+3. Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РУМБОР 63 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0717-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и внедряване на ИКТ решения по проект BG16RFPR001-1.012-0730-C01, с две обособени позиции: Обособена позиция № 1: „Доставка и внедряване на система за управление на взаимоотношенията с клиенти (CRM система) и система за бизнес анализи (Business Intelligence – BI система) Обособена позиция № 2: „Доставка и внедряване на система за архивиране на информация и система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Алеха про ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0730-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на покривна фотоволтаична електрическа централа (ФЕЦ) с обща инсталирана мощност 60 kW, два инвертора по 30 kW (AC) и система за съхранение на енергия за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОЛОС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1991-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж  и въвеждане в експлоатация на  ДМА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРХ ЕМ СТУДИО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1871-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 40 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АКВААЙРЪН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2305-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+ОП 1
+Изработване на технически проект, доставка и монтаж на енергийно ефективна покривна изолационна система от сандвич панели с обща площ 140 m², включително необходимите конструктивни, крепежни, уплътнителни, обшивни и водоотвеждащи елементи.
+ОП 2
+Изработване на технически проект и изграждане на фотоволтаична електрическа централа с обща изходяща номинална активна мощност на инвертора/инверторите минимум 25 kW, включваща локално съоръжение за съхранение на електрическа енергия с капацитет минимум 25 kWh, за производство и използване на електрическа енергия от възобновяеми източници за собствено потребление.
+ОП 3
+Изработване на технически проект и изграждане на фотоволтаична електрическа централа с обща изходяща номинална активна мощност на инвертора/инверторите минимум 20 kW, включваща локално съоръжение за съхранение на електрическа енергия с капацитет минимум 20 kWh, за производство и използване на електрическа енергия от възобновяеми източници за собствено потребление
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ТРИПЪЛ-ММ ООД</x:t>
-[...73 lines deleted...]
-    <x:t xml:space="preserve">Ертекс Груп ЕООД
+    <x:t>"ВАСИЛ НИКОЛОВ-09" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2505-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на Фотоволтаична електрическа централа (ФтЕЦ) с мощност 60 kW за собствено потребление на БАУТЕК БЪЛГАРИЯ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БАУТЕК БЪЛГАРИЯ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2463-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на интегрирани услуги и решения в областта на информационните и комуникационните технологии за дигитализация на дейността на „ИНТЕРТРЕЙД“ ЕООД, включващи следните функционално и технологично взаимосвързани компоненти:
+1.	Създаване на онлайн магазин;
+2.	Въвеждане на система за управление на складовото стопанство (WMS);
+3.	Въвеждане на система за бизнес анализи (Business Intelligence);
+4.	Изграждане на система за архивиране на информация;
+5.	Изграждане на система за управление на съхранението и споделянето на информация.
+Компонентите формират единно интегрирано ИКТ решение, като изпълнението им се възлага като един общ предмет на процедурата, с цел осигуряване на технологична съвместимост, интеграция, съгласувано функциониране и единна отговорност за внедряването и приемането.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFPR001-1.012-1369-C01</x:t>
-[...53 lines deleted...]
-    <x:t>BG16FFPR003-4.006-0045-C02</x:t>
+    <x:t>ИНТЕРТРЕЙД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0338-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на системи за обработка и управление на информация за нуждите на АЙ ПИ ЕМ ГРУП ЕООД, включващи инсталиране, конфигуриране, тестване и въвеждане в експлоатация на софтуерни решения, структурирани в две обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЙ ПИ ЕМ ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1916-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Избор на изпълнител за внедряване на интегрирана информационна система за управление, включваща:
+1. Въвеждане на система за управление на ресурсите (ERP система)- 1бр.;
+2. Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) - 1бр.;
+3. Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система) - 1бр.;
+4. Въвеждане на система за бизнес анализи (Business Intelligence система) - 1бр.“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕВЪРФРЕШ 2014 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0587-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за извършване на доставка и монтаж на алуминиева дограма – 240 кв.м, включваща прозорци и 2 врати </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Тилком ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1953-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Интегрирана AI платформа за управление на продажби, склад, рента, сервиз и финанси (ERP/CRM/WMS/POS/BI)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИНАФОС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0307-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и внедряване на интегрирана платформа за дигитализация и автоматизация на вътрешни бизнес процеси в НЮ СИСТЕМ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЮ СИСТЕМ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0477-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на 4 броя термопомпи </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНТЕРКОМПЛЕКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1682-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж, изграждане и пуск в експлоатация на Фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с изходна мощност на инверторната група от поне 38 kw и номинален капацитет на системата за съхранение от поне 30 kWh“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“СТЕФАН ВЪЛЧЕВ-2005” ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1954-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и въвеждане в експлоатация на медицинска апаратура: Хематологичен анализатор - 1 бр.; Лапароскопска апаратура с медицински монитор и  Екзоскоп  (с мед.тролей за апаратите) -1 бр.; мултифункционален видеогастроскоп - 1 бр.; Мобилен рентгенов флуороскопски апарат - 1 бр.; Безжичен дигитален детектор - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„СИН КРЪСТ” ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0440-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на системи за обработка и управление на информация за нуждите на БИ ЕС АЙ ДЖИ ЕООД, включващи инсталиране, конфигуриране, тестване и въвеждане в експлоатация на софтуерни решения, структурирани в две обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БИ ЕС АЙ ДЖИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1914-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на фотоволтаична електрическа централа с обща номинална активна изходна мощност на инвертора/инверторите минимум 40 kW, в комбинация с локално съоръжение за съхранение на електрическа енергия с капацитет минимум 40 kWh, за собствено потребление за нуждите на „ПЛУТОН ИНВЕСТ“ ООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Плутон Инвест ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2154-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на строително-монтажни дейности на обект: „ПРОИЗВОДСТВЕНА СГРАДА ЗА ГУМЕНИ ВЕРИГИ В УПИ XVIII 1725, КВ.2 "ГОЛИШ", СТ. ЗАГОРА“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕДИНА МЕД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0005-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и монтаж на Енергийно ефективни изолационни системи в сгради 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МП ВЕТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1687-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на Фотоволтаична инсталация с номинална инсталирана мощност 50 kW върху покрива на съществуваща сграда, находяща се в ПИ 07603.501.2774, ул. Колю Фичето № 25, по плана на гр. Бяла, община Бяла, област Русе“ – за собствени нужди</x:t>
   </x:si>
   <x:si>
     <x:t>БЕЛСИСТЕМС ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0035-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>„Изпълнение на услуги по договор BG16RFPR001-1.012-0539-C01“</x:t>
-[...159 lines deleted...]
-Обособена позиция 2: Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система)
+    <x:t>Инженеринг – проектиране и изграждане на Индустриален парк в ПИ 15535.502.106 и ПИ 15535.502.102 по КККР на село Големо село, община Бобов дол, област Кюстендил</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Еко Анализ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.005-0012-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, доставка, изграждане, присъединяване, изпитване и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) с обща номинална активна AC мощност на фотоволтаичните инвертори не по-малко от 100 kW за собствено потребление, локална система за съхранение на електрическа енергия и всички необходими компоненти и съоръжения.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Юнимет ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0900-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на термопомпи от типа "въздух" - "вода" с отоплителна мощност 70 kW– 3 бр. и термопомпи от типа "въздух" - "вода" с отоплителна мощност 27 kW– 3 бр.“ (Прекратена)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВЕЛИНА ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2761-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на информационни и комуникационни технологични решения в „Полимеро“ ЕООД по проект BG16RFPR001-1.012-0912-C01 „Дигитализация на предприятията“, обособени в четири позиции:
+1. Въвеждане на система за управление на взаимоотношенията с клиенти (CRM) — 1 брой.
+2. Въвеждане на модул/система за управление на веригата за доставки на суровини, материали, компоненти и продукти за производствения процес — 1 брой.
+3. Въвеждане на модул/система за управление на складовото стопанство (WMS) — 1 брой.
+4. Въвеждане на система за бизнес анализи (Business Intelligence) — 1 брой.
+Предметът включва предоставяне на необходимите права за ползване, внедряване, конфигуриране, тестване, обучение, документация и поддръжка съгласно техническата спецификация и условията на публичната покана.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Полимеро ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0912-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на ново, неизползвано оборудване за отопление, охлаждане и вентилация за нуждите на „ПРИМА ГРУП 2004“ ООД: 3 рекуператора, всеки с максимален дебит 2 500 m³/h; 2 термопомпи въздух–вода, всяка с топлинна мощност 73,3 kW; и 1 термопомпа въздух–вода с топлинна мощност 98,3 kW. Предметът включва необходимите монтажни и свързващи дейности и материали, настройка, функционални изпитвания, пускане в експлоатация и предаване на техническа и гаранционна документация по АДБФП № BG16RFPR001-2.004-0618-C01. Процедурата е без обособени позиции.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРИМА ГРУП 2004 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0618-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на интегрирани ИКТ системи за „ЛП СОФИЯ - 3ПЛ“ ЕООД по проект № BG16RFPR001-1.012-0454-C01 „Дигитализация на предприятията“, по две обособени позиции:
+Обособена позиция № 1: „Въвеждане на Система за управление на ресурсите (ERP система)“ – 1 бр.
+Обособена позиция № 2: „Въвеждане на система за бизнес анализи (Business Intelligence система)“ – 1 бр.
+Предметът включва внедряване, конфигуриране, интеграция, тестване и въвеждане в експлоатация на съответните системи, предоставяне на необходимите права за ползване, обучение на служителите и безплатна гаранционна/техническа поддръжка съгласно техническата спецификация и условията на процедурата.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛП СОФИЯ - 3ПЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0454-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на топлоизолационна система от сандвич панели за покрив</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГРАФИК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1443-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане и интеграция на ERP система, CRM система и система за бизнес анализи BI за нуждите на „МИЛО - 92“ ЕООД по договор за безвъзмездна финансова помощ № BG16RFPR001-1.012-0461-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИЛО - 92 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0461-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на ФтЕЦ с мощност 55 kW за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СПОРТ ЗОНА БГ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0602-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на система за управление на ресурсите (ERP), система за управление на взаимоотношенията с клиенти (CRM), изграждане на система за защита на информацията в локална мрежа и система за управление на съхранението и споделянето на информация в „АЛЕКАР“ ЕООД по проект BG16RFPR001-1.012-2106-C01 „Дигитализация на предприятията“, с четири обособени позиции:
+Обособена позиция № 1: Въвеждане на система за управление на ресурсите (ERP система).
+Обособена позиция № 2: Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система).
+Обособена позиция № 3: Изграждане на система за защита на информацията в локална мрежа.
+Обособена позиция № 4: Изграждане на система за управление на съхранението и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЛЕКАР ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2106-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Организация и логистично обезпечаване на две международни работни посещения за обмяна на опит и изграждане на партньорства за развитие на социалното предприятие „ДариМиМечта“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Сдружение за подкрепа на лица с умствени затруднения</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0034-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Доставка, монтаж и инсталация на: Компресор за сгъстен въздух вкл. резервоар за сгъстен въздух - с инверторно управление с изсушител с номинална мощност на основния двигател 75 kW - 1 бр.”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МОНТАЖ КАУБОЯ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0482-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Внедряване на системи за обработка, управление и анализ на информация за нуждите на ВН Дистрибушън ЕООД, включващи инсталиране, конфигуриране, тестване и въвеждане в експлоатация на софтуерни решения, както следва: 
+1. Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)  
+2. Въвеждане на система за бизнес анализи (Business Intelligence система) 
 </x:t>
   </x:si>
   <x:si>
-    <x:t>"ВАЛЕА БГ 10" ЕООД</x:t>
-[...42 lines deleted...]
-3.	ОП3 Модул/система за управление на складовото стопанство (WMS).
+    <x:t>ВН Дистрибушън</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0648-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, внедряване и настройка на съвкупност от интегрирани софтуерни решения за оптимизация на бизнес процесите в „ГЕМИ 2015“ ЕООД, включващи: нова платформа за онлайн търговия (онлайн магазин), система за управление на ресурсите (ERP), система за управление на взаимоотношенията с клиенти (CRM) и модул за бизнес анализи (BI).“ Провеждане на процедура за избор на изпълнител с предмет "Внедряване на бизнес софтуери по обособени позиции" с прогнозна стойност 32 128,04 евро без ДДС Въвеждане на система за управление на ресурсите (ERP система) Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) Въвеждане на система за бизнес анализи (Business Intelligence система) Създаване на онлайн магазин;
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ЗЕЛЕНИ АПТЕКИ ООД</x:t>
-[...6 lines deleted...]
-Соларна система - ФВ панели с инвертор, батерии и термопомпа
+    <x:t>ГЕМИ 2015 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2236-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на екип за управление и отчитане на проект: „Осъществяване на инвестиции с цел диверсификация на продукцията - производство на безалкохолна бира и насърчаване на енергията от възобновяеми енергийни източници в „Загорка“ АД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Загорка" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0037-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и внедряване на единна платформа за анализ на големи данни (Big Data), в комбинация с изкуствен интелект (AI)"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕВРО ДОМ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0524-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на система за защита на информацията в локална мрежа, изграждане на система за архивиране на информация и изграждане на система за управление на съхранението и споделянето на информация в цялостна среда за управление, защита и съхранение на корпоративната информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕВРО ЛОГИСТИКС - АЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0369-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИЗГРАЖДАНЕ НА ФтЕЦ  60kw</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗУУУМ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2251-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Организация на събития (наем на зали, кетъринг и др.) за Сдружение „Аутомотив Клъстер България“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СДРУЖЕНИЕ "АУТОМОТИВ КЛЪСТЕР БЪЛГАРИЯ" Сдружение</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR002-1.002-0010-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Доставка, монтаж и въвеждане в експлоатация на роботизирана заваръчна система с интегрирана Big Data и облачна технология"</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">НАК МАШ 97 ООД
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Имидж Консултинг ЕООД</x:t>
-[...9 lines deleted...]
-- Изграждане и въвеждане на Система за архивиране на информация.
+    <x:t>BG16RFPR001-1.008-0491-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Извършване на дейности по организация и управление, видимост, прозрачност и комуникация по проект BG16FFPR003-4.006-0025 „Производствени инвестиции в „Неохим“ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЕОХИМ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0025-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и въвеждане в експлоатация на автоматизирана метална стелажна система с роботизирани подемни модули </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Стимекс ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0230-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител на доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) с мощност 25 kW, включително инвертори, батерийна система за съхранение на електрическа енергия и необходимите компоненти</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Гавина Ел ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2633-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">“Повишаване на енергийната ефективност и конкурентоспособност във "Владпласт" ООД чрез закупуване и инсталиране на система за съхранение на енергия с батерии с мощност 125 kW ”, в т.ч.: 
+Доставка и монтаж, и въвеждане в експлоатация на система за съхранение на енергия с батерии с мощност 125 kW 
 </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">"НК ТРЕЙД 2" ЕООД
+    <x:t>ВЛАДПЛАСТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1078-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и монтаж на Локални съоръжения за съхранение на енергия - батерии в комбинация с инвертори с капацитет 241 kWh </x:t>
+  </x:si>
+  <x:si>
+    <x:t>БАШ МАЙСТОРА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1326-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на активи в областта на енергийната ефективност в две обособени позиции: ОП 1: Доставка, монтаж и въвеждане в експлоатация на термопомпи въздух-въздух с минимална обща топлинна мощност 208 kW. ОП 2: Доставка, монтаж и въвеждане в експлоатация на 1 брой климатична камера с номинален дебит 2400 m3/h.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ХОТЕЛ РОДОПСКИ ДОМ" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1210-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за извършване на доставка, монтаж, изграждане, изпитване и въвеждане в експлоатация на Фотоволтаична електроцентрала в комбинация с батерии с инсталирана мощност 50 kW;
 </x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFPR001-1.012-1240-C01</x:t>
-[...83 lines deleted...]
-Обособена позиция 2 (ОП2): Подмяна на съществуваща дограма с PVC дограма - 56м2
+    <x:t>Балкански ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2272-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за извършване на доставка и монтаж на Топлоизолационни системи от сандвич панели за външни стени_- 250 кв.м</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПОЛАРИС ПРОДУКТ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1202-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изготвяне на технически проект и изграждане на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛАКИ МОЛДИНГ ТЕХНОЛОДЖИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2506-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) с мощност 60 kW, включително инвертори, батерийна система за съхранение на електрическа енергия и необходимите компоненти</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Камбера Дизайн ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1219-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на активи/оборудване/съоръжения за повишаване на енергийната ефективност и използване на енергия от възобновяеми източници в предприятието</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХИТ АУТО БТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2399-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на  изпълнител за "Доставка на материали  и  оборудване за  обезпечаване дейността  на  социално предприятие  „Зелена общност“  в  две  обособени позиции: ОП №1 - Осигуряване на ръчни инструменти и материали за обезпечаване на социално предприятие „Зелена общност“; ОП 2Осигуряване на техническо оборудване за обезпечаване на социално предприятие „Зелена общност“: </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Сдружение с нестопанска цел „Диалог”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0119-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и пускане в експлоатация на Фотоволтаична електроцентрала (ФтЕЦ) с инсталирана мощност 56 kW (панели, инвертори и батерии)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4-ТИ ЮЛИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2600-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на Компресори за сгъстен въздух вкл. резервоари за сгъстен въздух и Централизирано управление на системи за сгъстен въздух</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТОТЕМ ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2081-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа / ФтЕЦ – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛАЗАРОВ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1506-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) за производство на енергия от ВЕИ за собствено потребление, в комбинация с локални съоръжения за съхранение на електрическа енергия.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Модак ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2157-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Инженеринг на вътрешна техническа инфраструктура и сгради на обект: Логистичен парк Декарт в УПИ XIV (ПИ 55871.507.762) , кв. 619, по плана на кв. Сини вир, гр. Перник </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЕКАРТ КОРПОРЕЙШЪН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.005-0009-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление с изходяща мощност на инвертора AC 60 kW и локално съоръжение за съхранение на електрическа енергия с капацитет 61.44 kWh"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АРТ СТОУН ДИЗАЙН" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0634-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертор/и с AC – 100 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕКОСТРОЙ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0086-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане в експлоатация на Фотоволтаична електрическа централа (ФтЕЦ), с инсталирана инверторна мощност 30 kW (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата).</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЕДИ-СТИЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1603-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, доставка, изграждане, монтаж, присъединяване, изпитване и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с обща изходяща номинална активна мощност на инверторите 50 kW и локално съоръжение за съхранение на електрическа енергия с капацитет не по-малък от 122,4 kWh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВРАБЕР 2008 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0437-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 25 kW
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ЛАЗАР ДОДОВ-ЛТ ООД</x:t>
-[...23 lines deleted...]
-    <x:t xml:space="preserve">Изграждане на фотоволтаична електрическа централа (ФтЕЦ) за собствени нужди с мощност на инвертора 50 кW (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата).
+    <x:t>АГРО ВЕНДИНГ БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0152-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на СМР -  Инсталация за производство на електрическа енергия от възобновяеми източници за собствени нужди и локално съоръжение за съхранение на електрическа енергия (ССЕЕ) върху покрив на сграда.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПАОЛО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1164-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с капацитет 30 kW със съоръжения за локално съхранение на произведената енергия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЛПЛА-ЧЕРНОКОЖЕВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1467-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и инсталация на локални съоръжения за съхранение на енергия/батерии в комбинация с инвертори – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЕДЕВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2592-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на термопомпи от типа "въздух" - "въздух"</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и инсталация на термопомпи – 1 бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Рос Комплект ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1204-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изпълнение на строително-монтажни работи за изграждане, интегриране и въвеждане в експлоатация на енергийно ефективна система за отопление и охлаждане и на фотоволтаична електрическа централа за производство на електрическа енергия от възобновяеми източници за собствено потребление в обект на „ДАНЛЕКС“ ЕООД, по две обособени позиции:
+Обособена позиция № 1: Изпълнение на строително-монтажни работи за изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с номинална изходяща активна мощност на инвертора/инверторите 30 kW, обща пикова мощност на фотоволтаичните модули 30,57 kWp и система за съхранение на електрическа енергия с капацитет 30,72 kWh
+Обособена позиция № 2: Изпълнение на строително-монтажни работи за изграждане и въвеждане в експлоатация на интегрирана система за отопление и охлаждане, включваща котел на биомаса с номинална мощност 80 kW и чилър с въздушно охлаждане с номинална охладителна мощност 150 kW.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Алверс Комерс ООД</x:t>
-[...17 lines deleted...]
-    <x:t xml:space="preserve">"ХОУМ ГАРДЕН ВТ" ЕООД
+    <x:t>ДАНЛЕКС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1614-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Извършване на СМР – фотоволтаична електрическа централа с мощност 53 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРГИЩ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2515-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на дейностите по административен договор № BG16RFPR001-2.004-0340-C01. Доставка, монтаж и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертор/и с обща мощност не по-малко от 30 kW и 1 бр. система за локално съхранение на енергия (батерии) в комбинация с инвертор/и с капацитет не по-малко от 100 kWh.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Здравец Плевен ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0340-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на фотоволтаична електрическа централа (ФтЕЦ)  с изходяща номинална активна (AC) мощност на инверторите не по-малко от 50 kW, включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата – доставка, монтаж и въвеждане в експлоатация, съгласно Разрешение за строеж № 211/27.08.2026 г. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>М-Маш ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0626-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на енергийната ефективност на фирма ИЗОПЕЩ ООД чрез енергоспестяващи мерки</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИЗОПЕЩ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0291-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на строително-монтажни работи (СМР) за въвеждане на енергийно ефективни топлоизолационни системи - Топлоизолационни системи от сандвич панели за покриви – 297,5 м2 и Топлоизолационни системи за външни стени и подове към външен въздух с плочи от EPS – 239,5 м2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Медикал Дивайсис ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0438-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на 129,40 м² прозрачни ограждащи конструкции, външни прозорци, остъклени врати и витрини с рамка от алуминий с прекъснат топлинен мост</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИЛВЪР 2019 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2591-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и изпълнение на СМР дейности за енергийно-ефективни изолационни системи в сгради: 
+1. Прозрачни ограждащи конструкции прозорци и врати - секционни индустриални врати/външни плътни врати - 21 м2 - 3 бр.
+2. Топлоизолационни системи за външни стени и подове към външен въздух - ТИ плоча от EPS - 940  м2 
+3. Прозрачни ограждащи конструкции прозорци и врати - С рамка от екструдиран поливинилхлорид (PVC) или от дърво -  2 м2 - 10 бр.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFPR001-2.004-1173-C01</x:t>
-[...370 lines deleted...]
-    <x:t>BG16RFPR001-1.008-0153-C01</x:t>
+    <x:t>"ВЕНИГАЗ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0257-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Проектиране и изграждане на фотоволтаична електрическа централа/ФтЕЦ/ за собствено потребление с мощност 50кW в комбинация с локални съоръжения за съхранение на енергия-63kWh, мощност на инвертора 50кW”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЧИЛИ 1" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1878-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на фотоволтаична централа с локални съоръжения за съхранение на енергия 56 KW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПАУЪРМАРК" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0070-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 55 kW“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"САЛМЕРО" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0971-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Проектиране и изграждане на фотоволтаична система за производство на електрическа енергия от възобновяеми източници с мощност 55 kW, включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата</x:t>
   </x:si>
   <x:si>
     <x:t>"ДРИМ-2020" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0206-C01</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на:
-[...385 lines deleted...]
-    <x:t>BG16RFPR001-1.008-0069-C01</x:t>
+    <x:t>Закупуване на ново нулевоемисионно оборудване за претоварване за повишаване на капацитета на пристанищен оператор „Пристанище Варна“ ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Пристанище Варна" ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR001-3.002-0002-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, доставка и изграждане на фотоволтаична система за собствено потребление с номинална мощност 120 kW, включително присъединяване, пуск и въвеждане в експлоатация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ФРИГОКОМЕРС ИНТЕРНЕШЪНЪЛ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2628-C01</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -1959,2846 +1567,2149 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E164"/>
+  <x:dimension ref="A1:E123"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46303</x:v>
+        <x:v>46326</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46288</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46303</x:v>
+        <x:v>46326</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46288</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
-        <x:v>9</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46303</x:v>
+        <x:v>46327</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46289</x:v>
+        <x:v>46320</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="D4" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="E4" s="0" t="s">
         <x:v>11</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46303</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46288</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="D5" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E5" s="0" t="s">
         <x:v>14</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46303</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46293</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="D6" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="E6" s="0" t="s">
         <x:v>17</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46303</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46293</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D7" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="E7" s="0" t="s">
         <x:v>20</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46303</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46293</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D8" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="E8" s="0" t="s">
         <x:v>23</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46303</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46293</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="D9" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="E9" s="0" t="s">
         <x:v>26</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46303</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46295</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="D10" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="E10" s="0" t="s">
         <x:v>29</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46303</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46296</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="D11" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="E11" s="0" t="s">
         <x:v>32</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46303</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46296</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="D12" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="E12" s="0" t="s">
         <x:v>35</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46303</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46296</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="D13" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="E13" s="0" t="s">
         <x:v>38</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46303</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46296</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="D14" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="E14" s="0" t="s">
         <x:v>41</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46303</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46296</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="D15" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="E15" s="0" t="s">
         <x:v>44</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46303</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46296</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="D16" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="E16" s="0" t="s">
         <x:v>47</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46304</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46297</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="D17" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="E17" s="0" t="s">
         <x:v>50</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46304</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46297</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="D18" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="E18" s="0" t="s">
         <x:v>53</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46304</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46296</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="D19" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="E19" s="0" t="s">
         <x:v>56</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46304</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46296</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46304</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46297</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46304</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46297</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46304</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46296</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46304</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46296</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46304</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46288</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46304</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46289</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46304</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46289</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46304</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46289</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46304</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46289</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46304</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46289</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46304</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46289</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46304</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46289</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46304</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46282</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46304</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46297</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46304</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46297</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46304</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46297</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46304</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46297</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46304</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46297</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46304</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46297</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46304</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46297</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46304</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46297</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46305</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46288</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46306</x:v>
+        <x:v>46330</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46299</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46307</x:v>
+        <x:v>46330</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46299</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46307</x:v>
+        <x:v>46330</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46299</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46307</x:v>
+        <x:v>46330</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46299</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46307</x:v>
+        <x:v>46330</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46299</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46307</x:v>
+        <x:v>46330</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46297</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D48" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="D48" s="0" t="s">
+      <x:c r="E48" s="0" t="s">
         <x:v>140</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46307</x:v>
+        <x:v>46330</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46299</x:v>
+        <x:v>46323</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="D49" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="D49" s="0" t="s">
+      <x:c r="E49" s="0" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46307</x:v>
+        <x:v>46330</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46297</x:v>
+        <x:v>46323</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="D50" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="D50" s="0" t="s">
+      <x:c r="E50" s="0" t="s">
         <x:v>146</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46307</x:v>
+        <x:v>46330</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46300</x:v>
+        <x:v>46323</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="D51" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="D51" s="0" t="s">
+      <x:c r="E51" s="0" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46307</x:v>
+        <x:v>46330</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46300</x:v>
+        <x:v>46323</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="D52" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="D52" s="0" t="s">
+      <x:c r="E52" s="0" t="s">
         <x:v>152</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46307</x:v>
+        <x:v>46330</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46300</x:v>
+        <x:v>46323</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="D53" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="D53" s="0" t="s">
+      <x:c r="E53" s="0" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46307</x:v>
+        <x:v>46330</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46300</x:v>
+        <x:v>46323</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="D54" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="D54" s="0" t="s">
+      <x:c r="E54" s="0" t="s">
         <x:v>158</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46307</x:v>
+        <x:v>46331</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46300</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="D55" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="D55" s="0" t="s">
+      <x:c r="E55" s="0" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46307</x:v>
+        <x:v>46331</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46300</x:v>
+        <x:v>46319</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="D56" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="D56" s="0" t="s">
+      <x:c r="E56" s="0" t="s">
         <x:v>164</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46307</x:v>
+        <x:v>46331</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46300</x:v>
+        <x:v>46323</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="D57" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="D57" s="0" t="s">
+      <x:c r="E57" s="0" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46307</x:v>
+        <x:v>46331</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46300</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="D58" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="D58" s="0" t="s">
+      <x:c r="E58" s="0" t="s">
         <x:v>170</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46307</x:v>
+        <x:v>46331</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46300</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D59" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="D59" s="0" t="s">
+      <x:c r="E59" s="0" t="s">
         <x:v>173</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46307</x:v>
+        <x:v>46331</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46300</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="D60" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="D60" s="0" t="s">
+      <x:c r="E60" s="0" t="s">
         <x:v>176</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46307</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46300</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="D61" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="D61" s="0" t="s">
+      <x:c r="E61" s="0" t="s">
         <x:v>179</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46307</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46300</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="D62" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="D62" s="0" t="s">
+      <x:c r="E62" s="0" t="s">
         <x:v>182</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46307</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46300</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="D63" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="D63" s="0" t="s">
+      <x:c r="E63" s="0" t="s">
         <x:v>185</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46307</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46300</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="D64" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="D64" s="0" t="s">
+      <x:c r="E64" s="0" t="s">
         <x:v>188</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46307</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46300</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="D65" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="D65" s="0" t="s">
+      <x:c r="E65" s="0" t="s">
         <x:v>191</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46307</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46300</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="D66" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="D66" s="0" t="s">
+      <x:c r="E66" s="0" t="s">
         <x:v>194</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46307</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46300</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="D67" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="D67" s="0" t="s">
+      <x:c r="E67" s="0" t="s">
         <x:v>197</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46307</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46300</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="D68" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="D68" s="0" t="s">
+      <x:c r="E68" s="0" t="s">
         <x:v>200</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46307</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46300</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D69" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="D69" s="0" t="s">
+      <x:c r="E69" s="0" t="s">
         <x:v>203</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46307</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46300</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="D70" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="D70" s="0" t="s">
+      <x:c r="E70" s="0" t="s">
         <x:v>206</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46307</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46300</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46307</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46300</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46307</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46290</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46307</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46293</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46307</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46293</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46307</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46295</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46307</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46295</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46307</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46295</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46307</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46295</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46307</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46295</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46307</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46295</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46307</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46295</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46307</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46297</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46307</x:v>
+        <x:v>46334</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46297</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
-        <x:v>46307</x:v>
+        <x:v>46334</x:v>
       </x:c>
       <x:c r="B85" s="2">
-        <x:v>46297</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="2">
-        <x:v>46307</x:v>
+        <x:v>46334</x:v>
       </x:c>
       <x:c r="B86" s="2">
-        <x:v>46297</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="2">
-        <x:v>46307</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B87" s="2">
-        <x:v>46295</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="2">
-        <x:v>46307</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B88" s="2">
-        <x:v>46297</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="2">
-        <x:v>46308</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B89" s="2">
-        <x:v>46296</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="2">
-        <x:v>46308</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B90" s="2">
-        <x:v>46294</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="2">
-        <x:v>46308</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B91" s="2">
-        <x:v>46293</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:5">
       <x:c r="A92" s="2">
-        <x:v>46308</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B92" s="2">
-        <x:v>46300</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:5">
       <x:c r="A93" s="2">
-        <x:v>46308</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B93" s="2">
-        <x:v>46300</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:5">
       <x:c r="A94" s="2">
-        <x:v>46308</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B94" s="2">
-        <x:v>46300</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:5">
       <x:c r="A95" s="2">
-        <x:v>46308</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B95" s="2">
-        <x:v>46301</x:v>
+        <x:v>46323</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:5">
       <x:c r="A96" s="2">
-        <x:v>46308</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B96" s="2">
-        <x:v>46301</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:5">
       <x:c r="A97" s="2">
-        <x:v>46308</x:v>
+        <x:v>46336</x:v>
       </x:c>
       <x:c r="B97" s="2">
-        <x:v>46301</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:5">
       <x:c r="A98" s="2">
-        <x:v>46308</x:v>
+        <x:v>46336</x:v>
       </x:c>
       <x:c r="B98" s="2">
-        <x:v>46301</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:5">
       <x:c r="A99" s="2">
-        <x:v>46308</x:v>
+        <x:v>46336</x:v>
       </x:c>
       <x:c r="B99" s="2">
-        <x:v>46301</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:5">
       <x:c r="A100" s="2">
-        <x:v>46308</x:v>
+        <x:v>46336</x:v>
       </x:c>
       <x:c r="B100" s="2">
-        <x:v>46301</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:5">
       <x:c r="A101" s="2">
-        <x:v>46308</x:v>
+        <x:v>46336</x:v>
       </x:c>
       <x:c r="B101" s="2">
-        <x:v>46301</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:5">
       <x:c r="A102" s="2">
-        <x:v>46308</x:v>
+        <x:v>46336</x:v>
       </x:c>
       <x:c r="B102" s="2">
-        <x:v>46301</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:5">
       <x:c r="A103" s="2">
-        <x:v>46308</x:v>
+        <x:v>46337</x:v>
       </x:c>
       <x:c r="B103" s="2">
-        <x:v>46300</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:5">
       <x:c r="A104" s="2">
-        <x:v>46308</x:v>
+        <x:v>46337</x:v>
       </x:c>
       <x:c r="B104" s="2">
-        <x:v>46300</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:5">
       <x:c r="A105" s="2">
-        <x:v>46308</x:v>
+        <x:v>46337</x:v>
       </x:c>
       <x:c r="B105" s="2">
-        <x:v>46300</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:5">
       <x:c r="A106" s="2">
-        <x:v>46309</x:v>
+        <x:v>46337</x:v>
       </x:c>
       <x:c r="B106" s="2">
-        <x:v>46300</x:v>
+        <x:v>46323</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:5">
       <x:c r="A107" s="2">
-        <x:v>46309</x:v>
+        <x:v>46337</x:v>
       </x:c>
       <x:c r="B107" s="2">
-        <x:v>46301</x:v>
+        <x:v>46323</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:5">
       <x:c r="A108" s="2">
-        <x:v>46309</x:v>
+        <x:v>46337</x:v>
       </x:c>
       <x:c r="B108" s="2">
-        <x:v>46289</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:5">
       <x:c r="A109" s="2">
-        <x:v>46309</x:v>
+        <x:v>46338</x:v>
       </x:c>
       <x:c r="B109" s="2">
-        <x:v>46294</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:5">
       <x:c r="A110" s="2">
-        <x:v>46309</x:v>
+        <x:v>46338</x:v>
       </x:c>
       <x:c r="B110" s="2">
-        <x:v>46294</x:v>
+        <x:v>46323</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:5">
       <x:c r="A111" s="2">
-        <x:v>46309</x:v>
+        <x:v>46338</x:v>
       </x:c>
       <x:c r="B111" s="2">
-        <x:v>46297</x:v>
+        <x:v>46323</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:5">
       <x:c r="A112" s="2">
-        <x:v>46309</x:v>
+        <x:v>46339</x:v>
       </x:c>
       <x:c r="B112" s="2">
-        <x:v>46302</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:5">
       <x:c r="A113" s="2">
-        <x:v>46309</x:v>
+        <x:v>46339</x:v>
       </x:c>
       <x:c r="B113" s="2">
-        <x:v>46302</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:5">
       <x:c r="A114" s="2">
-        <x:v>46309</x:v>
+        <x:v>46339</x:v>
       </x:c>
       <x:c r="B114" s="2">
-        <x:v>46302</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="D114" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="E114" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:5">
       <x:c r="A115" s="2">
-        <x:v>46309</x:v>
+        <x:v>46339</x:v>
       </x:c>
       <x:c r="B115" s="2">
-        <x:v>46302</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="D115" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="E115" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:5">
       <x:c r="A116" s="2">
-        <x:v>46309</x:v>
+        <x:v>46339</x:v>
       </x:c>
       <x:c r="B116" s="2">
-        <x:v>46302</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="D116" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="E116" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:5">
       <x:c r="A117" s="2">
-        <x:v>46309</x:v>
+        <x:v>46339</x:v>
       </x:c>
       <x:c r="B117" s="2">
-        <x:v>46302</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="D117" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="E117" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:5">
       <x:c r="A118" s="2">
-        <x:v>46309</x:v>
+        <x:v>46342</x:v>
       </x:c>
       <x:c r="B118" s="2">
-        <x:v>46302</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="D118" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="E118" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:5">
       <x:c r="A119" s="2">
-        <x:v>46310</x:v>
+        <x:v>46342</x:v>
       </x:c>
       <x:c r="B119" s="2">
-        <x:v>46301</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="D119" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="E119" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:5">
       <x:c r="A120" s="2">
-        <x:v>46310</x:v>
+        <x:v>46342</x:v>
       </x:c>
       <x:c r="B120" s="2">
-        <x:v>46303</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="D120" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="E120" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:5">
       <x:c r="A121" s="2">
-        <x:v>46310</x:v>
+        <x:v>46342</x:v>
       </x:c>
       <x:c r="B121" s="2">
-        <x:v>46302</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="D121" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="E121" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:5">
       <x:c r="A122" s="2">
-        <x:v>46310</x:v>
+        <x:v>46342</x:v>
       </x:c>
       <x:c r="B122" s="2">
-        <x:v>46294</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="C122" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="D122" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="E122" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:5">
       <x:c r="A123" s="2">
-        <x:v>46310</x:v>
+        <x:v>46342</x:v>
       </x:c>
       <x:c r="B123" s="2">
-        <x:v>46296</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="C123" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="D123" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="E123" s="0" t="s">
-        <x:v>358</x:v>
-[...32 lines deleted...]
-      <x:c r="E125" s="0" t="s">
         <x:v>363</x:v>
-      </x:c>
-[...661 lines deleted...]
-        <x:v>479</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Tenders and Offers</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Area</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>