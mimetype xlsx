--- v0 (2026-05-02)
+++ v1 (2026-05-28)
@@ -1,1250 +1,1164 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d7f6411d2a54caf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/68c50a5e49bd4365ae37e0d176910c57.psmdcp" Id="R5b355a7bc217443a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8c045e86b1d4171" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/140ab863d9784036b5d3ad24535bcaee.psmdcp" Id="R8b7a582f111a49f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Tenders and Offers" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Offers submission deadline</x:t>
   </x:si>
   <x:si>
     <x:t>Announcement date of procedure for external assignment</x:t>
   </x:si>
   <x:si>
     <x:t>Procedure subject</x:t>
   </x:si>
   <x:si>
     <x:t>Beneficiary</x:t>
   </x:si>
   <x:si>
     <x:t>Contract registration number</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">СМР дейности, подобряващи енергийната ефективност в сграда на фирма "САЙЛЪНС" ЕООД по обособени позиции:
-[...3 lines deleted...]
-Обособена позиция 4 (ОП4) – Изграждане на фотоволтаична централа с мощност 30 кWp за собствени нужди
+    <x:t>Изграждане на Фотоволтаична електрическа централа ФтЕЦ в комбинация с батерия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АНАСТАС АНЧЕВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0212-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на технологично оборудване за 50,5kWp фотоволтаичнa системa и 62 кВтч батерии за съхранение за фотоволтаична система за собствено потребление в комбинация с батерии на "КОТЕТЕРОВ-ИНВЕСТ" ЕООД, гр. София“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОТЕТЕРОВ-ИНВЕСТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1626-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разходи за услуги и решения в областта на икт за Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПММС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0714-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на обзавеждане и оборудване, необходимо за осъществяването на Дейност 5:
+Обособена позиция 1 - Мобилни строителни контейнери(*оборудвани с  кухнески бокс и хим тоалетна) – 5 броя
+Обособена позиция 2 - Кафе машина – 5 броя
+Обособена позиция 3 - Климатик (мобилен) (за всеки контейнер) – 5 броя
+Обособена позиция 4 - Шкафчета за служителите (за съхранение на лични вещи и облекло) – 50 броя
+Обособена позиция 5 - Маса за хранене (за 10 човека)  – 5 броя
+Обособена позиция 6 - Столове за хранене (10 стола за един контейнер) – 50 броя
+Обособена позиция 7 -  Диван – 5 броя
+Обособена позиция 8 - Диспенсър за вода – 5 броя
+Обособена позиция 9 - Уред за здравословно готвене (air fryer) – 5 броя</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРХ СИТИСТРОЙ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1339-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на професионално кухненско и барово оборудване по обособени позиции - ПП3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РИДИ 2016 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1012-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на капацитета и оптимизиране на бизнес процесите на архитектурно студио "Ташкови Арх" ООД , повишаване на неговата конкурентоспособност, увеличаване на ефективността на процесите и услугите, подобряване на пазарното присъствие и развитие на потенциала му за устойчивост и растеж в две обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ТАШКОВИ АРХ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1384-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Придобиване на дълготраен нематериален актив чрез разработка и внедряване на функционално свързани система за управление на взаимоотношенията с клиенти (CRM система), система за управление на ресурсите (ERP система) и онлайн магазин</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Валдекс ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1729-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ДМА: шатри 20 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КАПАНА ФЕСТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2255-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Доставка на захранваща електрическа система (1 бр.)”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разходи за услуги и решения в областта на икт по обособени позиции:
+Обособена позиция 1 Въвеждане на модул/система за управление на складовото стопанство (WMS) 
+Обособена позиция 2  Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Ен - Клийн" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0501-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на ДМА по обособени позиции:
+Обособена позиция 1: Доставка на  5 бр. бързи зарядни станции с 5 бр. POS терминали
+Обособена позиция 2:  Доставка на БКТП /Бетонни комплектни трансформаторни постове/ с трансформатор 1600kVA - 1 бр.
+Обособена позиция 3: Доставка на соларни панели - 106 бр. 
+Обособена позиция 4: Доставка на Локална система за сухранение на енергия - 1 бр.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>САЙЛЪНС ЕООД</x:t>
-[...143 lines deleted...]
-    <x:t>Доставка и внедряване на взаимосвързани софтуерни услуги и решения в областта на ИКТ: Проектиране, разработка, въвеждане, обучение и гаранционна поддръжка на интегрирана информационна система, включваща: - Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система) - Изграждане на система за архивиране на информация</x:t>
+    <x:t>Автоцентър Тим ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR001-3.003-0002-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и инсталация на Пакеторазкройващ циркуляр за плоскости - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХАРМОНТ ПАК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.004-1598</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Избор на изпълнител за въвеждане на ИКТ и дигитални решения във фирма „МИНОАР“ ООД по обособени позиции:
+Обособена позиция 1: Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) 
+Обособена позиция 2: Внедряване на BI система 
+Обособена позиция 3: Внедряване на ERP система 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МИНОАР" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1374-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕСКА КОНСУЛТИНГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1549-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДОСТАВКА НА ДМА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВАКОМ АДВЪРТАЙЗИНГ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2647-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане в предприятието на:
+- система за управление на ресурсите;
+- система за управление на взаимоотношенията с клиенти
+- система за управление на продажбите на дребно и 
+- система за бизнес анализи 
+в изпълнение на проект BG16RFPR001-1.012-1111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФОРТЕ МЮЗИК ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1111-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на техническо оборудване</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТУДИО КАСА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1065-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на специализирани софтуери</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на специализирано оборудване за обслужване и ремонт на автомобили</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ БЕЛУХОВ - ГЕОРГИ БЛАГОВ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0541-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на ИКТ решения</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Омакс Сълюшънс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0107-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на обзавеждане:
+Обособена позиция 1 – Ергономично бюро – 3 бр.
+Обособена позиция 2 – Ергономичен стол – 13 бр.
+Обособена позиция 3 – Маса – 1 бр.
+Обособена позиция 4 – Стол – 12 бр.
+Обособена позиция 5 – Гардеробче за съблекалня – 10 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ивиленс ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0494-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Прилагане на мерки за енергийна ефективност чрез изграждане на фотоволтаична електроцентрала за търговска фирма в гр. Габрово“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РЕТА БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0415-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Подобряване на работната среда в ЖЕТ ЛОГИСТИК И КО ООД“ :  Доставка и монтаж на колонни климатици</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЖЕТ ЛОГИСТИК И КО ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0451-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ДМА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВАКОМ АУТДОР ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2888-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> „Изпълнение на дейностите по административен договор № ПБBG16RFPR001-2.004-0360-1“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НАДЕЖДА-Т 2017 Еднолично дружество с ограничена отговорност</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0360-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на топлоизолационни системи от сандвич панели за покриви</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СВН Инженеринг ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1983-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на енергийно ефективни системи по обособени позиции: 
+Обособена позиция 1: Фотоволтаична електрическа централа ФтЕЦ 
+Обособена позиция 2: Локални съоръжения за съхранение на енергия батерии в комбинация с инвертори
+Обособена позиция 3: Термопомпа с топлинна мощност - 13,2 KW - 2 бр.
+Обособена позиция 4: Термопомпа с топлинна мощност - 11,1 KW - 2 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФИБЕЛА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1635-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за въвеждане на съвременни информационни и комуникационни технологии: Обособена позиция 1: Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) Въвеждане на модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес Въвеждане на система за бизнес анализи (Business Intelligence система) Обособена позиция 2: Изграждане на система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХАРВЕСТИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0288-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на инструменти техника и оборудване по повод изпълнение на проект "Нови хоризонти за семейния бизнес в "РЕВИС 2015" ЕООД" по обособени позиции: 
+ОП №1 — Подемно-транспортна техника и компресорно оборудване
+ОП №2 — Сервизно и монтажно оборудване (сервизен инвентар/машини)
+ОП №3 — Заваръчна техника
+ОП №4 — Диагностична и измервателна апаратура
+ОП №5 — Машини и оборудване за ремонт и обработка</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РЕВИС 2015 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1770-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване, доставка и въвеждане в експлоатация на специализирана техника, в три обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГРУПОВА ПРАКТИКА ЗА ПЪРВИЧНА МЕДИЦИНСКА ПОМОЩ ПО ДЕНТАЛНА МЕДИЦИНА - ПРОВИДЕНТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1771-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ДМА и дна 
+ПО ОБОСОБЕНИ ПОЗИЦИИ: 
+Обособена позиция 1: Лицензи за софтуера за архитектурно проектиране  – 2 бр.
+Обособена позиция 2:  Компютърна конфигурация - 2 бр.
+Обособена позиция 3:   Mонитор с IPS матрица QHD 2560 x 1440 - 3 бр.
+Обособена позиция 4:  Преносим компютър - 1 бр.
+Обособена позиция 5: Преносим компютър - 1 бр.
+Обособена позиция 6:  Мастилоструйно многофункционално устройство - 1 бр.
+Обособена позиция 7: Мобилен графичен таблет - 1 бр. 
+Обособена позиция 8: Мобилен графичен таблет - 1 бр. 
+Обособена позиция 9: Мобилен смартфон- 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРТ СТУДИО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2698-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка на специализирани ДМА 
+Процедурата ще се проведе съобразно изискванията на ПМС 4/11.01.2024 г., ЗУСЕФСУ и Ръководството за отчитане и управление на АДБФП по ПКИП 2021-2027 г. 
+В предмета на процедурата са включени доставката и въвеждането в експлоатация на следните обособени позиции / ОП/: ОП 1: Фризер – дълбоко замразяващ - 2 бр., ОП 2: Ренде - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИ ЕМ ЖИ-72 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2387-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и инсталация на технологично оборудване за нуждите на ОбУ "Йордан Йовков"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОБЕДИНЕНО УЧИЛИЩЕ "ЙОРДАН ЙОВКОВ" - гр. ПЛОВДИВ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-1.015-1113-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на технологично оборудване за 51,8kWp фотоволтаичнa системa и 52 кВтч батерии за съхранение за фотоволтаична система за собствено потребление на " ФРАНСИЗКУП" ЕООД" ЕООД, гр. София“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФРАНСИЗКУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0876-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на технологично оборудване за 61,18kWp фотоволтаичнa системa и 61,4 кВтч батерии за съхранение за фотоволтаична система за собствено потребление на "МИЛ-83" ЕООД, гр. Благоевград.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИЛ-83 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1605-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на технологично оборудване за 30 kWp ФЕЦ с 47,64 kWh батерии за съхранение за фотоволтаична система за собствено потребление на "ЧДГ “ЕКОМАЛЧОВЦИ” ООД, гр. София</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЧДГ ЕКОМАЛЧОВЦИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0063-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ТЕХНОЛОГИИ ЕООД </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Технически Университет - София</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-2.005-0002-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на оборудване и контейнери за осигуряване на условия за хранене и отдих на работници и служители във „Виас Инженеринг“ ООД с две обособени позиции </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВИАС ИНЖЕНЕРИНГ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0849-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на подемна техника за нуждите на цех за преработка на риба</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ АЛЕКС - АЛЕКСАНДЪР ХРИСТОВ СПАСОВ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG14MFPR001-2.001-0005-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ръчноводима, почистваща машина за нуждите на цех за преработка на риба</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на Стелажна система за складиране на палети за нуждите на цех за преработка на риба</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на възобновяеми енергийни източници в „Арбор БГ“ ЕООД </x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРБОР БГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0560-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>УСЛУГИ И РЕШЕНИЯ В ОБЛАСТТА НА ИКТ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХИТ-СТРОЙ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0681-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Внедряване на Обособена позиция 1 - интегрирана система за управление на бизнес процесите, включваща CRM модул – 1 брой, Обособена позиция 2- модул за управление на веригата на доставки – 1 брой и Обособена позиция 3 - модул за управление на складово стопанство – 1 брой.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НИК 2000 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0303-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Услуги и решения в областта на ИКТ по три обособени позиции:
+Обособена позиция № 1 - Създаване на онлайн магазин;
+Обособена позиция № 2 - Изграждане на система за архивиране на информация;
+Обособена позиция № 3 - Изграждане на система за управление на съхранението и
+споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТРОЙКОМЕРС 2002 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0682-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Юникс Ауто ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0680-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Провеждане на тръжна процедура "Избор с публична покана" за доставка на  снимачна техника за кино и видео заснемане, компютърни системи за видео-монтаж,  звукозаписна техника и осветление с 4 обособени позиции съгласно приложена техническа спецификация на обща стойност 61 574.87 /120 429.98 лв/ без ДДС. 
+ОП 1: снимачна техника за кино и видео заснемане с обща прогнозна стойност в размер на 38 960.44 евро /76 200 лв./ без ДДС
+ОП 2: звукозаписна техника с обща прогнозна стойност в размер  на 5 521.95 евро /10 800 лв./ без ДДС
+ОП 3: осветителна техника с обща прогнозна стойност в размер  на 6 662.12 евро /13 029.98 лв./ без ДДС
+ОП4: компютърни системи за видео-монтаж с обща прогнозна стойност в размер  на 10 430.35 евро /20 400 лв./ без ДДС</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АДВЕНЧЪР ФИЛМС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2575-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на:
+1. Климатик тип сплит- 1 брой;
+2. Климатик тип мултисплит- вътрешно тяло- 7 броя;
+3. Климатик тип мултисплит- външно тяло- 2 броя.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕДИКУС АЛФА СПЕЦИАЛИЗИРАНА ХИРУРГИЧНА БОЛНИЦА ЗА АКТИВНО ЛЕЧЕНИЕ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0452-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на фотоволтаична електроцентрала за собствени нужди в Семеен хотел Чекръка</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ РУБИКОН - РУМЕН ГЕРГОВ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0097-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предметът на настоящата процедура е избор на изпълнител за доставка и внедряване на информационни и комуникационни технологии (ИКТ) по проект № BG16RFPR001-1.012-0174-C01, финансиран по процедура BG16RFPR001-1.012 „Дигитализация"
+Обособена позиция 1 – Внедряване на CRM система и система за бизнес анализи (Business Intelligence); 
+Обособена позиция 2 – Ведряване на система/платформа за вътрешнофирмени обучения на служители в електронна среда. Целта е подобряване управлението на бизнес процесите, анализа на данни и развитието на човешкия капитал чрез внедряване на съвременни цифрови решения.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СЕРАФИМОВА КОМЮНИКЕЙШЪНС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0174-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на професионално оборудване за заведение</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КАФЕТЕРИЯ ПЕТКОВИ-РУСЕ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1986-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Перса Русе ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0675-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изготвяне на технически проект и изграждане на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата)
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Апиа Пропъртис ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2138-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на ДМА по ОП "Конкурентноспособност и иновации в предприятията 2021-2027", по проект "Подобряване на производствения капацитет на семейната рекламна агенция Райц-2 ООД", включваща ДМА "Монитор OLED PG34WCDM - 34 inch 800R Curved OLED (3440 x 1440), 240Hz, 0.3ms, HDR 400, или еквивалентно" и "обектив, или еквивалентно"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАЙЦ - 2 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0378-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Инвестиция в разработване и предоставяне на IT услуга- софтуер за оптимизиране дейността по книгоразпространение в ЕЙЧ ЕМ АР ЛОГОС ЕООД, а именно:  IT услуга- Разработване и въвеждане в експлоатация на мобилно приложение за аудиокниги- 1 брой“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ейч Ем Ар Логос ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1749-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на стоматологично оборудване</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Амбулатория за първична дентална помощ-Групова практика ЕНВИЗИЯ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2715-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на сладкарско оборудване</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Карамела  Марков ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2208-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на ДМА-
+ОП 1: „Компютърна конфигурация“ – 3 бр.		
+ОП 2: Широкоформатен плотер със скенер – 1 бр.		
+ОП 3: Лазерно цветно многофункционално устройство А3 – 1 бр.		
+ОП 4: Лазерно монохромно многофункционално устройство А4 – 4 бр.		
+ОП 5: Настолен компютър All-in-One – 4 броя		
+ОП 6: Мобилен графичен таблет -1 брой		
+ОП 7: Мобилен смартфон – 1 брой		
+ОП 8: Мобилен смартфон – 1 брой
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПВМ ПРОЕКТ ИНЖЕНЕРИНГ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2454-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на струг с цифрово програмно управление (ЦПУ), с наклонени направляващи и задно седло и максимален диаметър над тялото от 400 мм. - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ево Авиейшън ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2727-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и внедряване на ИКТ решения за нуждите на Ол Индъстри трейд ООД, структурирани в четири обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ол Индъстри трейд ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1467-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и внедряване на ИКТ решения за нуждите на "РЕДС ПОИНТ" ЕООД, структурирани в четири обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"РЕДС ПОИНТ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0419-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Доставна на оборудване и техника" в седем обособени позиции (ОП)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТЕДАКО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2704-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане и въвеждане на дигитални решения в 4 (четири) системи, които са както следва:
+Въвеждане на Система за управление на ресурсите (ERP система); 
+Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система);
+Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система);
+Въвеждане на система за бизнес анализи (Business Intelligence система)“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ТЕХНИКА БГ - ГРУП“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0769-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„УСЛУГИ И РЕШЕНИЯ В ОБЛАСТТА НА ИКТ“ по една обособена позиция:
+Обособена позиция № 1 - Създаване на онлайн магазин</x:t>
   </x:si>
   <x:si>
     <x:t>КИМСЕ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-0555-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>„Доставка, инсталация и монтаж на компютърно оборудване“, по 3 обособени позиции:</x:t>
-[...9 lines deleted...]
-Батерии, инвертори, система за енергиен мениджмънт, софтуерна настройка, монтаж и пускане в експлоатация</x:t>
+    <x:t>"Доставка на инструменти и оборудване под стойностния праг на същественост за ДМА за предоставяне на услуги от "Моя Студио" ООД"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МОЯ СТУДИО ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1886-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПОДОБРЯВАНЕ НА ПРОИЗВОДСТВЕНИЯ КАПАЦИТЕТ НА ПРЕДПРИЯТИЕТО, ЧРЕЗ ДОСТАВКА И МОНТАЖ НА ДМА ПО ОБОСОБЕНИ ПОЗИЦИИ“, 
+като част от дейностите по Административен договор за безвъзмездна финансова помощ (АДБФП) № BG16RFPR001-1.004-2003-C01 от 22.07.2025 г., процедура BG16RFPR001-1.004 „Подкрепа за семейните предприятия, предприятията от творческите индустрии и занаятите“, финансирана от Европейския съюз чрез Програма "Конкурентоспособност и иновации в предприятията" 2021-2027“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РЕХ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2003-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ДМА активи по следните обособени позиции:
+- ОП 1 Озвучителен пулт - 1 бр.;
+- ОП 2: Цифров разширител за аудио пулт- 1 бр.;
+- ОП 3: Пулт за осветление / осветителен пулт комплект с разширител и кейс - 1 бр.;
+- ОП 4: Микрофони - 4 бр.;
+- ОП 5: Комплект антени - 1 бр. (включващ: Активен антенен сплитер – 1 бр.; Антенен кабел 2 бр.; Кейс за апаратура - 1 бр.).</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРИЗМА РЕНТАЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2520-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на високотехнологично оборудване за фризьорски салон, което включва следните обособени позиции
+Обособена позиция 3: Доставка на Спа система за терапии
+-	Доставка на Спа система за терапии-1бр.
+Обособена позиция 4: Доставка на фризьорски инструменти 
+-	Ножица - високотехнологична стоманена 5,5" -1бр.
+-	Ножица - високотехнологична стоманена 6,3" - 1бр. 
+Обособена позиция 5: Доставка на Фризьорска работна количка -2 бр.
+-	Доставка на Фризьорска работна количка -2 бр.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТАТЯНА РАДЕВА 74 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0741-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ЗАКУПУВАНЕ И ДОСТАВКА НА ОБОРУДВАНЕ, ПО ОБОСОБЕНИ ПОЗИЦИИ“, като част от дейностите по Административен договор за безвъзмездна финансова помощ (АДБФП) № BG16RFPR001-1.004-1734-C01 от 30.07.2025 г., процедура BG16RFPR001-1.004 „Подкрепа за семейните предприятия, предприятията от творческите индустрии и занаятите“, финансирана от Европейския съюз чрез Програма "Конкурентоспособност и иновации в предприятията" 2021-2027“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЙЧЕС АРХИТЕКТИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1734-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ДМА по обособени позиции ОП 1: Доставка на стенд за престъргване на спирачни дискове</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИМОВИ СЪРВИЗ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2446-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване и доставка на техника и оборудване за проектантско бюро(Прекратена)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФРИБУЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1721-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на автосервизно оборудване</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АВТОКОМПЛЕКС-ИВАНОВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1372-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване/доставка на софтуерни решения за изграждане на система за защита на информация в локална мрежа, изграждане на система за архивиране на информация и система за управление на съхранението и споделяне на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИВАН ПАРТНЕРС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1524-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване, доставка и монтаж на "Камера за прахово боядисване" - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГАЛАКС-М ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2227-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Устойчиво енергийно обновяване на сгради в сферата на търговията и услугите</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АХАТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-4.021-0290-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ДМА за оборудване на кухня 
+ОП3: Доставка на уреди за подготовка на храни</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЧАНОВЕТЕ-ИВАН ВЕЗЮВ-ИБ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2317-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка на оборудване за ресторант“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЮ ШИЛД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2421-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>закупуване на кухненско оборудване за ресторант Ривиера-град Добрич.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТОНИ - 81 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2096-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Закупуване, доставяне и въвеждане в експлоатация на Сървърна ефирна станция - 2 бр., Система за видеозаснемане - 5 бр., състояща се от: Видео камера - 1 бр., Видео обектив - 1 бр., Безжична система за микрофони - 1 бр., Видео статив - 1 бр.,
+състояща се от две обособени позиции:
+Обособена позиция 1: Сървърна ефирна станция - 2 бр.
+Обособена позиция 2: Система за видеозаснемане - 5 бр., състояща се от: Видео камера - 1 бр., Видео обектив - 1 бр., Безжична система за микрофони - 1 бр., Видео статив - 1 бр.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Агро Ти Ви ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1525-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване и доставка на оборудване и обзавеждане за ресторант със следните обособени позиции: ОП1 Доставка на мебелно оборудване за ресторант</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕКСИТО 2016 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0502-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на инструменти и помощно оборудване </x:t>
+  </x:si>
+  <x:si>
+    <x:t>МУЛТИ ДЕКОР ФЪРНИЧЪР ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0752-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГЕОПОЙНТ - ГЕОРГИЕВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2775-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на дентално оборудване и обзавеждане</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Индивидуална практика за първична дентална медицинска помощ - Аспарухова ДЕНТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0734-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на интегрирана мултифункционална дигитална платформа за управление на бизнес процеси</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОРСЕМОВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0776-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и инсталация на ДМА по следните обособени позиции:
+Обособена позиция 1: UV широкоформатен принтер - 1 бр.
+Обособена позиция 2: DTF принтер - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МАСТЪР ПРИНТ 2004 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2205-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на средства за колективна защита:
+Обособена позиция 1 - Защитни ограждения мрежи комплекти 4 м - 6 броя; 
+Обособена позиция 2 - Защитни ограждения мрежи комплекти 6 м - 6 броя; 
+Обособена позиция 3 - Защитна система парапети 110х250 – 990 броя; 
+Обособена позиция 4 - Защитна бордова дъска 125х250- 990 броя; 
+Обособена позиция 5 - Защитна система за изкопи - 6 броя</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">“Доставка на локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертор, с мин. мощност общо 200 kW и мин. капацитет общо 464 kWh”, в т.ч.: 
+Батерии, инвертори, система за енергиен мениджмънт, софтуерна настройка, монтаж и пускане в експлоатация
+</x:t>
   </x:si>
   <x:si>
     <x:t>ЛЕНОКС  ГРУП  ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0307-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Изследвания, изпитвания, измервания и валидиране, както и създаване и тестване на прототип, необходими за и свързани с разработването на иновативната услуга - софтуерна платформа за създаване на онлайн магазини</x:t>
-[...22 lines deleted...]
-Обособена позиция 5 - Придобиване на специализирани софтуери за архитектурна дейност
+    <x:t xml:space="preserve">Дигитализация чрез услуги и решения в областта на ИКТ за управление на бизнес процесите:
+Обособена позиция 1. Въвеждане на система за управление на ресурсите (ERP система)
+Обособена позиция 2. Въвеждане на система за бизнес анализи (Business Intelligence система)
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ГЕОМЕРА ЕООД</x:t>
-[...72 lines deleted...]
-2.Система за управление на взаимоотношенията с клиенти (CRM система) -1 бр;
+    <x:t>Венера Комерс ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2385-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и въвеждане в експлоатация на ДМА: ОП1: Стационарна компютърна работна станция 1бр. ОП2: 1бр. таблет със стилус</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Азбуки Ар Ен Ди ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2305-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване, доставка, монтаж и въвеждане в експлоатация на поточна линия за производство на протези, ортези и др. ортопедични артикули  - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>САМОСТОЯТЕЛНА МЕДИКО-ТЕХНИЧЕСКА ЛАБОРАТОРИЯ МИК - 1984 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1941-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедаряване на ИКТ решения:
+1. Създаване на онлайн магазин - 1 бр.
+2. Въвеждане на модул/система за управление на складовото стопанство (WMS) - 1 бр.
+3. Въвеждане на система за бизнес анализи (Business Intelligence система) - 1 бр.
+4. Въвеждане на Система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда) - 1 бр.
+5. Изграждане на система за архивиране на информация - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ "Милчова-Христина Милчова"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0199-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на интегрирана информационна система за защита, архивиране, съхранение и споделяне на информация в „ДАРБИ“ ЕООД </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дарби ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0486-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и монтаж на оборудване, използвано в денталната практика
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Иноватив Консулт ООД</x:t>
-[...17 lines deleted...]
-ОП 3 Доставка на контейнери – 2бр
+    <x:t>К-ДЕНТАЛ – АМБУЛАТОРИЯ ЗА ПЪРВИЧНА ПОМОЩ ПО ДЕНТАЛНА МЕДИЦИНА – ГРУПОВА ПРАКТИКА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0716-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване за създаване на аудио-визуално съдържание и производство на рекламни материали</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВИ ЕС ДИ МАРКЕТИНГ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1344-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на технологично оборудване и инструменти за техническо обслужване и ремонт на автомобили</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АУТОВЕГА 3 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1170-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и внедряване на ИКТ решения за нуждите на "ДОМОУПРАВИТЕЛ БЪЛГАРИЯ" ООД, структурирани в две обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ДОМОУПРАВИТЕЛ БЪЛГАРИЯ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1255-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Техническо и административно управление на проект № BG16FFPR003-4.006-0021-C01 „Производствени инвестиции за устойчиво развитие на РУДИН ООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РУДИН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0021-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Доставка, монтаж и въвеждане в експлоатация на термопомпа „въздух–вода“ и климатична камера с високо ефективна регенерация за нуждите на „НЕПТУН” ЕООД, гр. Видин“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЕПТУН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1237-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изграждане на интегрирана система за управление на документи и корпоративна информация” </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Пожарен контрол" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0978-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ДНА: 
+Обособена позиция 1: Система за управление на ресурсите (ERP система) - 1 бр.
+Обособена позиция 2: Система за управление на взаимоотношенията с клиенти (CRM система) - 1 бр.
+Обособена позиция 3: Създаване на онлайн магазин - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВМакси принт ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2251-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Избор на изпълнител за организиране и логистично обезпечаване на събития във връзка с изпълнение на проект BG16RFTA001-1.010-0068-C01 „Партньорство и капацитет за прилагане на хоризонталните принципи на ЕС и социално включване на местно ниво“, с две обособени позиции“, с две обособени позиции:
+Обособена позиция №1 „Организиране и логистично обезпечаване на два двудневни тематични семинара“
+Обособена позиция №2 „Организиране и логистично обезпечаване на заключително събитие (форум)“ 
 </x:t>
   </x:si>
   <x:si>
-    <x:t>МАРВИН ООД</x:t>
-[...868 lines deleted...]
-    <x:t>BG-RRP-2.005-0002-C01</x:t>
+    <x:t>СДРУЖЕНИЕ „НОВИ ВЪЗМОЖНОСТИ“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0068-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1. Изграждане на система за защита на информацията в локална мрежа
+2. Изграждане на система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГРАНД ЛОГИСТИК 95 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0474-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и въвеждане на модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес/процеса на предоставяне на услуги, и на модул/система за управление на складовото стопанство (WMS), във връзка с изпълнение на Договор № BG16RFPR001-1.012-1342-C01, в две обособени позиции:
+Обособена позиция № 1 - Въвеждане на модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес/процеса на предоставяне на услуги
+Обособена позиция № 2 - Въвеждане на модул/система за управление на складовото стопанство (WMS)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАЗТРАНС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1342-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изграждане на нова фотоволтаична инсталация 50kw.за производство на енергия от ВЕИ за собствено потребление в комбинация с локални съоръжения за съхранение на енергия (батерии)“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ НИК-ПЛАСТИК - ВАЛЯ ПЕТРОВА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0010-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор с публична покана на ДМА по обособени позиции:
+Обособена позиция 1: Куфар инструменти за ел. и хибридни автомобили 32 ч- 5 броя;
+                                           Инструментална стелажнасистема и работно оборудване – 1 брой; 
+Обособена позиция 2: Ударо-устойчиви работни таблети -10 броя</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Колко Ток ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0137-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разходи за закупуване на обурудване</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНВИКТОС 108 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1952-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на 4 бр Термопомпи VRF/VRV система на директно изпарение  с обща топлинна мощност  238,5 kw”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РХ 5 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0057-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на доставчик за софтуер за електромагнитна симулация на свръхвисокочестотни вериги.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЕЛТАКОМ ЕЛЕКТРОНИКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-0043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.Въвеждане на система за управление на ресурсите (ERP система)
+2. Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)
+3. Изграждане на система за защита на информацията в локална мрежа</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Суит Силвия ИВ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1050-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и първоначална настройка на компютри, офис техника и конферентно оборудване за нуждите на проекта „Насърчаване на дигитализацията в Югозападна България (InnovationAmp)“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Европейски цифров иновационен хъб за големи данни, високоскоростни изчисления и изкуствен интелект Сдружение</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR002-1.002-0002-C04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на Фотоволтаична електрическа централа</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МУРА 2001 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1221-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение "Каритас София"</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMPR001-2.001-0007-C03</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -1602,1996 +1516,1979 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E114"/>
+  <x:dimension ref="A1:E113"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46145</x:v>
+        <x:v>46170</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46136</x:v>
+        <x:v>46158</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46146</x:v>
+        <x:v>46170</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46136</x:v>
+        <x:v>46160</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46146</x:v>
+        <x:v>46170</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46136</x:v>
+        <x:v>46161</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46146</x:v>
+        <x:v>46170</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46135</x:v>
+        <x:v>46162</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46146</x:v>
+        <x:v>46170</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46136</x:v>
+        <x:v>46162</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46146</x:v>
+        <x:v>46170</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46139</x:v>
+        <x:v>46162</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46146</x:v>
+        <x:v>46170</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46139</x:v>
+        <x:v>46163</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46146</x:v>
+        <x:v>46170</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46139</x:v>
+        <x:v>46163</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46146</x:v>
+        <x:v>46170</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46139</x:v>
+        <x:v>46163</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46146</x:v>
+        <x:v>46170</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46139</x:v>
+        <x:v>46163</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="D11" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="E11" s="0" t="s">
         <x:v>32</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46146</x:v>
+        <x:v>46170</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46133</x:v>
+        <x:v>46163</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="D12" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="E12" s="0" t="s">
         <x:v>35</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46146</x:v>
+        <x:v>46170</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46135</x:v>
+        <x:v>46162</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="D13" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="E13" s="0" t="s">
         <x:v>38</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46146</x:v>
+        <x:v>46171</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46137</x:v>
+        <x:v>46163</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="D14" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="E14" s="0" t="s">
         <x:v>41</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46146</x:v>
+        <x:v>46171</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46137</x:v>
+        <x:v>46163</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="D15" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="E15" s="0" t="s">
         <x:v>44</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46146</x:v>
+        <x:v>46171</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46138</x:v>
+        <x:v>46163</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="D16" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="E16" s="0" t="s">
         <x:v>47</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46146</x:v>
+        <x:v>46171</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46138</x:v>
+        <x:v>46164</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="D17" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="E17" s="0" t="s">
         <x:v>50</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46146</x:v>
+        <x:v>46171</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46138</x:v>
+        <x:v>46164</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="D18" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="E18" s="0" t="s">
         <x:v>53</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46146</x:v>
+        <x:v>46171</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46139</x:v>
+        <x:v>46164</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46146</x:v>
+        <x:v>46171</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46139</x:v>
+        <x:v>46164</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46146</x:v>
+        <x:v>46171</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46139</x:v>
+        <x:v>46164</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46146</x:v>
+        <x:v>46171</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46139</x:v>
+        <x:v>46163</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46147</x:v>
+        <x:v>46171</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46140</x:v>
+        <x:v>46161</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46147</x:v>
+        <x:v>46171</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46140</x:v>
+        <x:v>46163</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46147</x:v>
+        <x:v>46171</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46140</x:v>
+        <x:v>46163</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46147</x:v>
+        <x:v>46171</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46140</x:v>
+        <x:v>46161</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46147</x:v>
+        <x:v>46171</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46140</x:v>
+        <x:v>46160</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46147</x:v>
+        <x:v>46171</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46140</x:v>
+        <x:v>46156</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46147</x:v>
+        <x:v>46171</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46140</x:v>
+        <x:v>46164</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46147</x:v>
+        <x:v>46171</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46140</x:v>
+        <x:v>46164</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46147</x:v>
+        <x:v>46171</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46140</x:v>
+        <x:v>46164</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46147</x:v>
+        <x:v>46171</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46140</x:v>
+        <x:v>46164</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46147</x:v>
+        <x:v>46172</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46140</x:v>
+        <x:v>46164</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46147</x:v>
+        <x:v>46172</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46139</x:v>
+        <x:v>45783</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46147</x:v>
+        <x:v>46172</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46139</x:v>
+        <x:v>46162</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46147</x:v>
+        <x:v>46172</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46139</x:v>
+        <x:v>46162</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46147</x:v>
+        <x:v>46172</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46140</x:v>
+        <x:v>46163</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46147</x:v>
+        <x:v>46173</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46140</x:v>
+        <x:v>46034</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46147</x:v>
+        <x:v>46173</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46140</x:v>
+        <x:v>46165</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46147</x:v>
+        <x:v>46173</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46140</x:v>
+        <x:v>46168</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46147</x:v>
+        <x:v>46173</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46140</x:v>
+        <x:v>46168</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46147</x:v>
+        <x:v>46173</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46140</x:v>
+        <x:v>46168</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46147</x:v>
+        <x:v>46174</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46140</x:v>
+        <x:v>46164</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46147</x:v>
+        <x:v>46174</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46140</x:v>
+        <x:v>46167</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46147</x:v>
+        <x:v>46174</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46140</x:v>
+        <x:v>46167</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46147</x:v>
+        <x:v>46174</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46140</x:v>
+        <x:v>46167</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="D46" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="E46" s="0" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46147</x:v>
+        <x:v>46174</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46139</x:v>
+        <x:v>46167</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="D47" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="D47" s="0" t="s">
+      <x:c r="E47" s="0" t="s">
         <x:v>133</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46147</x:v>
+        <x:v>46174</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46139</x:v>
+        <x:v>46167</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="D48" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="D48" s="0" t="s">
+      <x:c r="E48" s="0" t="s">
         <x:v>136</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46147</x:v>
+        <x:v>46174</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46135</x:v>
+        <x:v>46161</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="D49" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="D49" s="0" t="s">
+      <x:c r="E49" s="0" t="s">
         <x:v>139</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46147</x:v>
+        <x:v>46174</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46133</x:v>
+        <x:v>46163</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D50" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="D50" s="0" t="s">
+      <x:c r="E50" s="0" t="s">
         <x:v>142</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46147</x:v>
+        <x:v>46174</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46133</x:v>
+        <x:v>46164</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="D51" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="D51" s="0" t="s">
+      <x:c r="E51" s="0" t="s">
         <x:v>145</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46147</x:v>
+        <x:v>46174</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46139</x:v>
+        <x:v>46164</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="D52" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="D52" s="0" t="s">
+      <x:c r="E52" s="0" t="s">
         <x:v>148</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46147</x:v>
+        <x:v>46174</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46139</x:v>
+        <x:v>46164</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="D53" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="D53" s="0" t="s">
+      <x:c r="E53" s="0" t="s">
         <x:v>151</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46147</x:v>
+        <x:v>46174</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46139</x:v>
+        <x:v>46164</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="D54" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="D54" s="0" t="s">
+      <x:c r="E54" s="0" t="s">
         <x:v>154</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46147</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46139</x:v>
+        <x:v>46163</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="D55" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="D55" s="0" t="s">
+      <x:c r="E55" s="0" t="s">
         <x:v>157</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46147</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46139</x:v>
+        <x:v>46168</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="D56" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="D56" s="0" t="s">
+      <x:c r="E56" s="0" t="s">
         <x:v>160</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46147</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46136</x:v>
+        <x:v>46168</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="D57" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="D57" s="0" t="s">
+      <x:c r="E57" s="0" t="s">
         <x:v>163</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46148</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46141</x:v>
+        <x:v>46168</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="D58" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="D58" s="0" t="s">
+      <x:c r="E58" s="0" t="s">
         <x:v>166</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46148</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46141</x:v>
+        <x:v>46168</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="D59" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="D59" s="0" t="s">
+      <x:c r="E59" s="0" t="s">
         <x:v>169</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46149</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46142</x:v>
+        <x:v>46168</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="D60" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="D60" s="0" t="s">
+      <x:c r="E60" s="0" t="s">
         <x:v>172</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46149</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46142</x:v>
+        <x:v>46168</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="D61" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="D61" s="0" t="s">
+      <x:c r="E61" s="0" t="s">
         <x:v>175</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46149</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46142</x:v>
+        <x:v>46168</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="D62" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="D62" s="0" t="s">
+      <x:c r="E62" s="0" t="s">
         <x:v>178</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46149</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46142</x:v>
+        <x:v>46164</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="D63" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="D63" s="0" t="s">
+      <x:c r="E63" s="0" t="s">
         <x:v>181</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46149</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46142</x:v>
+        <x:v>46168</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="D64" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="D64" s="0" t="s">
+      <x:c r="E64" s="0" t="s">
         <x:v>184</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46149</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46142</x:v>
+        <x:v>46168</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="D65" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="D65" s="0" t="s">
+      <x:c r="E65" s="0" t="s">
         <x:v>187</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46149</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46142</x:v>
+        <x:v>46168</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="D66" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="D66" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46149</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46142</x:v>
+        <x:v>46168</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46149</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46142</x:v>
+        <x:v>46168</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46149</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46142</x:v>
+        <x:v>46168</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46149</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46142</x:v>
+        <x:v>46168</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46149</x:v>
+        <x:v>46176</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46142</x:v>
+        <x:v>46168</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46149</x:v>
+        <x:v>46176</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46142</x:v>
+        <x:v>46169</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46149</x:v>
+        <x:v>46176</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46142</x:v>
+        <x:v>46169</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46149</x:v>
+        <x:v>46176</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46142</x:v>
+        <x:v>46169</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46149</x:v>
+        <x:v>46176</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46142</x:v>
+        <x:v>46169</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46149</x:v>
+        <x:v>46176</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46142</x:v>
+        <x:v>46169</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46149</x:v>
+        <x:v>46176</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46142</x:v>
+        <x:v>46168</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46149</x:v>
+        <x:v>46176</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46142</x:v>
+        <x:v>46168</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46149</x:v>
+        <x:v>46176</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46142</x:v>
+        <x:v>46169</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46149</x:v>
+        <x:v>46176</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46142</x:v>
+        <x:v>46169</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46149</x:v>
+        <x:v>46176</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46141</x:v>
+        <x:v>46169</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46149</x:v>
+        <x:v>46176</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46141</x:v>
+        <x:v>46169</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46149</x:v>
+        <x:v>46176</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46141</x:v>
+        <x:v>46169</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46149</x:v>
+        <x:v>46176</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46141</x:v>
+        <x:v>46169</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
-        <x:v>46149</x:v>
+        <x:v>46176</x:v>
       </x:c>
       <x:c r="B85" s="2">
-        <x:v>46142</x:v>
+        <x:v>46169</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="2">
-        <x:v>46149</x:v>
+        <x:v>46176</x:v>
       </x:c>
       <x:c r="B86" s="2">
-        <x:v>46142</x:v>
+        <x:v>46169</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="2">
-        <x:v>46149</x:v>
+        <x:v>46176</x:v>
       </x:c>
       <x:c r="B87" s="2">
-        <x:v>46142</x:v>
+        <x:v>46169</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="2">
-        <x:v>46149</x:v>
+        <x:v>46177</x:v>
       </x:c>
       <x:c r="B88" s="2">
-        <x:v>46140</x:v>
+        <x:v>46170</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="D88" s="0" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="E88" s="0" t="s">
         <x:v>253</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="2">
-        <x:v>46149</x:v>
+        <x:v>46177</x:v>
       </x:c>
       <x:c r="B89" s="2">
-        <x:v>46140</x:v>
+        <x:v>46170</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="D89" s="0" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="E89" s="0" t="s">
         <x:v>256</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="2">
-        <x:v>46149</x:v>
+        <x:v>46177</x:v>
       </x:c>
       <x:c r="B90" s="2">
-        <x:v>46139</x:v>
+        <x:v>46170</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="D90" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="E90" s="0" t="s">
         <x:v>259</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="2">
-        <x:v>46150</x:v>
+        <x:v>46177</x:v>
       </x:c>
       <x:c r="B91" s="2">
-        <x:v>46133</x:v>
+        <x:v>46170</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="D91" s="0" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="E91" s="0" t="s">
         <x:v>262</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:5">
       <x:c r="A92" s="2">
-        <x:v>46150</x:v>
+        <x:v>46177</x:v>
       </x:c>
       <x:c r="B92" s="2">
-        <x:v>46140</x:v>
+        <x:v>46170</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="D92" s="0" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="E92" s="0" t="s">
         <x:v>265</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:5">
       <x:c r="A93" s="2">
-        <x:v>46150</x:v>
+        <x:v>46177</x:v>
       </x:c>
       <x:c r="B93" s="2">
-        <x:v>46140</x:v>
+        <x:v>46170</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="D93" s="0" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="E93" s="0" t="s">
         <x:v>268</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:5">
       <x:c r="A94" s="2">
-        <x:v>46150</x:v>
+        <x:v>46177</x:v>
       </x:c>
       <x:c r="B94" s="2">
-        <x:v>46141</x:v>
+        <x:v>46170</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:5">
       <x:c r="A95" s="2">
-        <x:v>46150</x:v>
+        <x:v>46177</x:v>
       </x:c>
       <x:c r="B95" s="2">
-        <x:v>46141</x:v>
+        <x:v>46170</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:5">
       <x:c r="A96" s="2">
-        <x:v>46150</x:v>
+        <x:v>46177</x:v>
       </x:c>
       <x:c r="B96" s="2">
-        <x:v>46139</x:v>
+        <x:v>46170</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:5">
       <x:c r="A97" s="2">
-        <x:v>46150</x:v>
+        <x:v>46177</x:v>
       </x:c>
       <x:c r="B97" s="2">
-        <x:v>46143</x:v>
+        <x:v>46170</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:5">
       <x:c r="A98" s="2">
-        <x:v>46150</x:v>
+        <x:v>46177</x:v>
       </x:c>
       <x:c r="B98" s="2">
-        <x:v>46142</x:v>
+        <x:v>46169</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:5">
       <x:c r="A99" s="2">
-        <x:v>46150</x:v>
+        <x:v>46177</x:v>
       </x:c>
       <x:c r="B99" s="2">
-        <x:v>46142</x:v>
+        <x:v>46166</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:5">
       <x:c r="A100" s="2">
-        <x:v>46150</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="B100" s="2">
-        <x:v>46142</x:v>
+        <x:v>46166</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:5">
       <x:c r="A101" s="2">
-        <x:v>46150</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="B101" s="2">
-        <x:v>46142</x:v>
+        <x:v>46170</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:5">
       <x:c r="A102" s="2">
-        <x:v>46150</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="B102" s="2">
-        <x:v>46142</x:v>
+        <x:v>46170</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:5">
       <x:c r="A103" s="2">
-        <x:v>46153</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="B103" s="2">
-        <x:v>46142</x:v>
+        <x:v>46170</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:5">
       <x:c r="A104" s="2">
-        <x:v>46153</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="B104" s="2">
-        <x:v>46142</x:v>
+        <x:v>46170</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:5">
       <x:c r="A105" s="2">
-        <x:v>46153</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="B105" s="2">
-        <x:v>46142</x:v>
+        <x:v>46169</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:5">
       <x:c r="A106" s="2">
-        <x:v>46153</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="B106" s="2">
-        <x:v>46136</x:v>
+        <x:v>46169</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:5">
       <x:c r="A107" s="2">
-        <x:v>46154</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="B107" s="2">
-        <x:v>46139</x:v>
+        <x:v>46170</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:5">
       <x:c r="A108" s="2">
-        <x:v>46154</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="B108" s="2">
-        <x:v>46142</x:v>
+        <x:v>46170</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:5">
       <x:c r="A109" s="2">
-        <x:v>46155</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="B109" s="2">
-        <x:v>46140</x:v>
+        <x:v>46169</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:5">
       <x:c r="A110" s="2">
-        <x:v>46157</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="B110" s="2">
-        <x:v>46142</x:v>
+        <x:v>46169</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:5">
       <x:c r="A111" s="2">
-        <x:v>46157</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="B111" s="2">
-        <x:v>46142</x:v>
+        <x:v>46170</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:5">
       <x:c r="A112" s="2">
-        <x:v>46172</x:v>
+        <x:v>46187</x:v>
       </x:c>
       <x:c r="B112" s="2">
-        <x:v>45783</x:v>
+        <x:v>46160</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:5">
       <x:c r="A113" s="2">
-        <x:v>46173</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B113" s="2">
-        <x:v>46034</x:v>
+        <x:v>45671</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
-        <x:v>323</x:v>
-[...16 lines deleted...]
-        <x:v>326</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Tenders and Offers</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Area</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>