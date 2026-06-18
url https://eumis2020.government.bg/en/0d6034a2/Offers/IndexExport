--- v1 (2026-05-28)
+++ v2 (2026-06-18)
@@ -1,1164 +1,1052 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8c045e86b1d4171" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/140ab863d9784036b5d3ad24535bcaee.psmdcp" Id="R8b7a582f111a49f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R350e07ede50b4875" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/35cab5d95d51408e933d1ede4a324b6f.psmdcp" Id="R12fea22d2e354af2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Tenders and Offers" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Offers submission deadline</x:t>
   </x:si>
   <x:si>
     <x:t>Announcement date of procedure for external assignment</x:t>
   </x:si>
   <x:si>
     <x:t>Procedure subject</x:t>
   </x:si>
   <x:si>
     <x:t>Beneficiary</x:t>
   </x:si>
   <x:si>
     <x:t>Contract registration number</x:t>
   </x:si>
   <x:si>
-    <x:t>Изграждане на Фотоволтаична електрическа централа ФтЕЦ в комбинация с батерия</x:t>
-[...98 lines deleted...]
-Обособена позиция 4: Доставка на Локална система за сухранение на енергия - 1 бр.
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на термопомпи въздух–вода - 3 броя“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МИНЕРАЛКОМЕРС" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1346-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа 30kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АБС-КО ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0805-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и внедряване на интегрирани системи за управление на бизнес процеси, управление на документи и корпоративна информация, по следните обособени позиции:
+Обособена позиция 1: Система за управление на ресурсите (ERP система)– 1 бр.
+Обособена позиция 2: Система за управление на взаимоотношенията с клиенти (CRM система) – 1 бр.
+Обособена позиция 3: Система за бизнес анализи (Business Intelligence система) – 1 бр.
+Обособена позиция 4: Система за архивиране на информация – 1 бр.
+Обособена позиция 5: Система за управление на съхранението и споделянето на информация – 1 бр.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Автоцентър Тим ЕООД</x:t>
-[...17 lines deleted...]
-Обособена позиция 3: Внедряване на ERP система 
+    <x:t>КОКИКОМ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1632-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане  и въвеждане в експлоатация фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност минимум 56 kW и система за съхранение на енергия с капацитет минимум 56 kWh, предназначена за покриване на собствените нужди от електроенергия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Евелин 2011 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2052-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Строително монтажни дейности за повишаване на енергийната ефективност в сграда на фирма „Пламен Петров – П“ ООД по обособени позиции: Обособена позиция 1 (ОП1) – Монтаж на топлоизолационни системи на външните стени – 564 кв.м. Обособена позиция 2 (ОП2) – Подмяна на съществуваща дограма с PVC дограма – 188 кв.м.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Пламен Петров – П ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0777-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж след проектиране и изграждане и пуск в експлоатация на Фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с изходна мощност на инвертора от поне 19,62 kw“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ТИФАНЕЛ“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1920-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на 4 бр Термопомпи VRF/VRV система на директно изпарение  с обща топлинна мощност  238,5 kw”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РХ 5 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0057-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, монтаж, обучение на персонала и пуск в експлоатация на два броя
+рекуперативни блокове с пластинчати топлообменници“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на следните информационни и комуникационни технологии: ОП 1 - Създаване на онлайн магазин - 1 бр. ОП 2 - Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) - 1 бр. ОП 3 - Въвеждане на модул/система за управление на складовото стопанство (WMS) - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СПАДОС" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0139-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Закупуване, доставка и монтаж на енергийно ефективни активи по две обособени позиции - 1. Фотоволтаични панели в комбинация с инвертори - 20 kW и 2. Локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори - 103 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БАЛКАНСКИ ЕНТЪРТЕЙМЪНТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1229-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на машини, инструменти и оборудване по Договор № BG16RFPR001-1.004-1828-C01"По-конкурентен семеен бизнес в строителния бранш" по процедура BG16RFPR001-1.004 "Подкрепа за семейните предприятия, предприятията от творческите индустрии и занаятите" към П"КИП" 2021-2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВАСИЛЕВ КРИЕЙТИВ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1828-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и интегриране на Система за управление на ресурсите (ERP) и Система за управление на взаимоотношенията с клиенти (CRM)
+Обособена позиция 1: Система за управление на ресурсите (ERP система) - 1 бр.
+Обособена позиция 2: Система за управление на взаимоотношенията с клиенти (CRM система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЯНЕВ И ЯНЕВ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2372-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Закупуване на професионални уреди и оборудване за производство на сладкарски изделия
+1.Доставка и  на професионални машини за производство на сладкарски изделия
+2.Доставка на професионално  обурудване за сладкарски цех
+3.Доставка на пособия и съоражения от неръждаема стомана за производство на сладкарски изделия 
 </x:t>
   </x:si>
   <x:si>
-    <x:t>"МИНОАР" ООД</x:t>
-[...64 lines deleted...]
-    <x:t>BG16RFPR001-1.012-0107-C01</x:t>
+    <x:t>КОЛАКОВ-17 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0405-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на локално съоръжение за съхранение на енергия (батерия в комплект с инвертор)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТС Инвест Холдинг АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0196-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на технологично оборудване за предоставяне на VoIP услуги с 2 обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТБГ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2740-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОСИП (оценка на съответствието на инвестиционен проект) и упражняване на строителен надзор по време на строителството на обект: „ Индустриален парк със складова база в УПИ I-307, кв.10в, по плана на промишлена зона гр. Сливен.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“ДСГ Логистика” ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.005-0006-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Процедура по избор на изпълнител за въвеждане на съвременни информационни и комуникационни технологии: Обособена позиция 1. Система за бизнес анализи (Business Intelligence – BI); 2. Система за вътрешнофирмени обучения в електронна среда; 3. Система за архивиране на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕНДОРЕП" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0345-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за предоставяне на специфично обучение - "Зелени и дигитални умения за успешна кариера",  в изпълнение на проект BG05SFPR002-1.019-0009-С01 „Инвестиция в дигитални и зелени умения за устойчиво развитие“, финансиран по Програма „Развитие на човешките ресурси“ 2021–2027. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИМЕТРИК КОМЮНИКЕЙШЪН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.019-0009-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и внедряване на интегрирани системи за управление на бизнес процеси, управление на документи и корпоративна информация, както следва:
+Обособена позиция 1: Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система)  – 1 бр.
+Обособена позиция 2: Изграждане на система за защита на информацията в локална мрежа – 1 бр.
+Обособена позиция 3: Изграждане на система за архивиране на информация– 1 бр.
+Обособена позиция 4: Изграждане на система за управление на съхранението и споделянето на информация  – 1 бр.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕМ ДЖИ ЕМ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1633-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на 7бр. термопомпи</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Централ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1148-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предоставяне на услуги по обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ДОСЕВ ИМПЕКС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0467-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване и доставка на оборудване По Обособена позиция 1: Широкоформатен Плотер - 1бр., По обособена позиция 2: Принтер 1бр. Компютърна конфигурация 2бр. Сървър - 1бр</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕХНОАРХ ИНЖИНЕРИНГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1875-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване, доставка и въвеждане в експлоатация на професионална снимачна техника и периферия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РК ФАКТОР ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1745-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на енергийно ефективно оборудване по 2 обособени позиции:
+Обособена позиция 1: Агрегат с кондензатор за въздушно охлаждане (чилър) с мощност 119kW с прогнозна стойност 29 266.44 евро
+Обособена позиция 2: Термопомпа тип вода-вода с топлинна мощност 97.8kW с прогнозна стойност 22 729.98 евро</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ийст Инвестмънтс ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0589-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка на колективни предпазни средства с 6 броя ОП“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИНАМИК  2012 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1115-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител във връзка с предвидените по проекта външни услуги във връзка с разработването на иновацията.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИТРАНСФОРМЪРС ЛАБС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0349-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Организиране и провеждане на обучения по дигитална компетентност и предприемачество по проект BG-RRP-1.009-0015-С02 „Създаване на Младежки център - гр. Гоце Делчев“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Бизнес инкубатор - Гоце Делчев, Център за подпомагане на предприемачеството</x:t>
+  </x:si>
+  <x:si>
+    <x:t/>
+  </x:si>
+  <x:si>
+    <x:t>BG - Изработка на комплект от фотолитографски маски за 42 слоя за процес по 110 nm CMOS технология и доставка до завод производител на CMOS оптични сензори DBHitek (Корея)
+EN - Production of a set of photolithographic masks for 42 layers for a 110 nm CMOS technology process and delivery to a CMOS optical sensor manufacturer DBHitek (Korea)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Фотолитикс ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-1345</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на интегрирана среда за управление, защита и съхранение на корпоративната информация, чрез:
+1.	Изграждане на система за защита на информацията в локална мрежа;
+2.	Изграждане на система за архивиране на информация;
+3.	Изграждане на система за управление на съхранението и споделянето на информация.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"1ТЕАМ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0563-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на машина за хонинговане -1 бр</x:t>
+  </x:si>
+  <x:si>
+    <x:t>М + С ХИДРАВЛИК АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0012-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на Комутатор - 1 брой, Сървър - 1 брой, Монитори 34.14 - 10 броя , Работна станция с инсталирана операционна система - 10 броя.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОНИТЕЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2123-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес и Въвеждане на модул/система за управление на производството</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛАРМ - СТРОЙ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0841-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на работната среда в Тета ООД град Пловдив чрез осигуряване на колективни предпазни средства:
+Обособена позиция 1 – доставка на ергономични столове
+Обособена позиция 2 – доставка на ергономични бюра</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕТА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0678-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Въвеждане на решения в областта на ИКТ по обособени позиции: ОП 1: Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) - 1 бр., Въвеждане на модул/система за управление на складовото стопанство (WMS) - 1 бр.; ОП 2: Изграждане на система за архивиране на информация - 1 бр.; ОП 3: Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система) - 1 бр.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СЕВДО 33" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1978-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на интраорален скенер и лаптоп - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЙ ДЕНТ - АМБУЛАТОРИЯ ЗА ГРУПОВА ПРАКТИКА ЗА ПЪРВИЧНА ДЕНТАЛНА ПОМОЩ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2261-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане, внедряване и конфигуриране на интегрирана платформа за управление на бизнес процеси, обединяваща ERP и CRM функционалности в единна среда с общ модел на данни и централизирана логика за управление.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕЙК КЕЙК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0150-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на дълготрайни материални и нематериални активи със следните обособени позиции:
+ОП1- Доставка на черна техника, която включва:
+-лаптопа- 3 броя,
+-компютър-2бр.+ 1бр.монитор
+-мултифункционално устройство
+ОП4-Доставка на Специализиран софтуер 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"КАПИТАЛ - СТРОИТЕЛСТВО" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0372-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на ИКТ системи</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ей Джей Консулт ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0846-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изследвания, изпитвания, измервания и валидиране, както и създаване и тестване на прототип, необходими за и свързани с разработването на иновативната услуга - софтуерна платформа за създаване на онлайн магазини</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕКСТЕНЗА УЕБ ДИВЕЛЪПМЪНТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0397-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на Фотоволтаична централа със съоръжения за съхранение на енергията с мощност 56 KW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЛИПО - ХАРТ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0187-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Проектиране и изграждането на фотоволтаична система за собствено потребление с инсталирана мощност 70 kW, инвертор 60 kW и локални съоръжения за съхранение на електрическа енергия с капацитет минимум 96 kWh, монтирани на покривната конструкция на търговски обект на „СУН-България“, находящ се в с. Крепост, ул. “Хасковска“ №  141“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СУН-БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0993-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Проектиране и изграждането на фотоволтаична система за собствено потребление с инсталирана мощност 50 kW и локални съоръжения за съхранение на електрическа енергия с капацитет минимум 60 kWh, свързани към фотоволтаична система, в гр. Хасково, Парк Кенана, хотел-ресторант „Романтика“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Румис - абагар ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1489-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане и внедряване на система за архивиране на информация 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЮНУЗ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1008-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Монтаж на плочи от EPS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Валбис Трейд ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0550-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на фотоволтаични панели в комбинация с инвертори</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЕНИЦА-НИС 2015 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0844-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване нивото на дигитализация на предприятието чрез внедряване на  3 бр. ИКТ решения:
+Обособена позиция 1 (ОП 1): Въвеждане на модул/система за управление на складовото стопанство (WMS) – 1 бр. и Въвеждане на модул/система за управление на производството – 1 бр.
+Обособена позиция 2 (ОП 2): Създаване на онлайн магазин – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Пулвис" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1960-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на батерии с инвертори 60 kW - 2 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОСЪМ ИНВЕСТ КОНСУЛТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0834-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изогтвяне на материали за визуална идентичност</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Държавна агенция за бежанците при Министерския съвет (ДАБ при МС)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-1.003-0002-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изготвяне на материали за визуална идентичност </x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИСИЯ НА МЕЖДУНАРОДНА ОРГАНИЗАЦИЯ ПО МИГРАЦИЯ В БЪЛГАРИЯ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-1.003-0001-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изготвяне на материали за визуална идентичност</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISPR001-3.004-0001-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0015-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0005-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0002-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0003-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0009-C04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на интегрирана система за управление на бизнес процесите в "ГОЛДЪН ФИЙЛД" ООД"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ГОЛДЪН ФИЙЛД" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0615-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка и  монтаж на Прахоуловители, за нуждите на „ПРОТЕЙ – М“ ЕООД, в рамките на ДБФП BG05SFPR002-1.004-0458-C01“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРОТЕЙ - М ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0458-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на интегрирана система за управление на бизнес процесите в Е енд Д Логистикс ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Е енд Д Логистикс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0331-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Провеждане на процедура за избор на изпълнител за доставка на компоненти за хибридна ФЕЦ 18 kWp с батерии, включително услуги по проектиране, монтаж и узаконяване.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Кориантро ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1791-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на лични предпазни средства (ЛПС) и специално работно облекло по две обособени позиции: 
+ОП 1. Доставка на ЛПС и специално работно облекло 
+ОП 2. Доставка на Защитни ръкавици  за работа с криогенни газове </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПАТЕРКОВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-2069-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на обзавеждане</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Перос - 2016" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1399-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване, доставка, монтаж и въвеждане в експлоатация на CNC обработващ център за високопроизводителен разкрой (Nesting) с автоматично етикетиране и разтоварваща лента</x:t>
+  </x:si>
+  <x:si>
+    <x:t>а2ме ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-1963</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на обзавеждане:
 Обособена позиция 1 – Ергономично бюро – 3 бр.
 Обособена позиция 2 – Ергономичен стол – 13 бр.
 Обособена позиция 3 – Маса – 1 бр.
 Обособена позиция 4 – Стол – 12 бр.
 Обособена позиция 5 – Гардеробче за съблекалня – 10 бр.</x:t>
   </x:si>
   <x:si>
     <x:t>Ивиленс ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR002-1.004-0494-C02</x:t>
   </x:si>
   <x:si>
-    <x:t>„Прилагане на мерки за енергийна ефективност чрез изграждане на фотоволтаична електроцентрала за търговска фирма в гр. Габрово“</x:t>
-[...14 lines deleted...]
-    <x:t>BG05SFPR002-1.004-0451-C02</x:t>
+    <x:t>Доставка на активи:
+Об. позиция 1.
+1. Преносим компютър вид 1- 2 броя;
+2. Преносим компютър вид 2- 1 брой;
+3. Преносим компютър вид 3- 3 броя;
+4. Монитор вид 1-  2 броя;
+5. Безжична клавиатура и мишка- 5 броя;
+6. Докинг станция- 6 броя;
+7. Настолен компютър- 2 броя;
+8. Монитор вид 2- 3 броя;
+9. Монитор вид 3- 1 брой.
+Об. позиция 2.
+1. Система за защита на информацията в локална мрежа- 1 брой</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПЪЛМЕД АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2723-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Възлагане на научни изследвания - Изграждане и тестване на прототип на иновация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ГЕОИНЖЕНЕРИНГ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0302-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Услуга за възлагане на научни изследвания - изграждане и тестване на прототип на иновация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЗЕНИТ-ГЕО" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0268-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на почистващи машини с две обособени позиции: Обособена позиция 1 - Доставка на Подопочистваща машина - 8 броя. Обособена позиция 2 -Доставка на Дискова почистваща машина - 4 броя. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГАЛАКСИ 2012 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2813-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване за внедряване на мерки за енергийна ефективност по обособени позиции:
+Обособена позиция 1: Доставка на система за битова гореща вода със слънчеви колектори (плосък тип) с обща абсорбираща площ 2 m² - 3 бр.
+Обособена позиция 2: Доставка на термопомпи, както следва:
+1 брой термопомпа с мощност 12,6 kW
+1 брой термопомпа с мощност 10,1 kW
+Обособена позиция 3:
+Доставка на енергоефективни осветителни тела, както следва:
+Линейни осветители – 50 бр., 16 W
+LED панели („луни“) – 170 бр., 9 W
+Прожектори тип „камбана“ – 4 бр., 100 W</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Андреа ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0511-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на специализиран софтуер  и техника за работа с него по проект BG16RFPR001-1.004-1953-C01  в две обособени позиции:
+ОП1 Доставка на специализиран софтуер за CAD проектиране
+ОП2 Доставка на хардуер</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТУДИО МОРФЕ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1953-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка материали/ консумативи</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БГ ЛИЙДС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0350-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на енергийно ефективно оборудване за нуждите на „НАДЕЖДА-94“ ООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НАДЕЖДА-94 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0183-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на оборудване за озвучаване и ледогенратор с бин</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"РАДИЧКОВИ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2015-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на специализиран софтуер за управление на библиотечния архив </x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕГАСТАР МЮЗИК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2877-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на 1 бр. телескопичен товарач, оборудван с вилици и кофа</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АТРЪКС СЪРВИС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0756-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на информационна система за нуждите на Интер Пауър ООД гр. Габрово</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНТЕР ПАУЪР ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0315-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предоставяне на услуги за изграждане на системи по обособени позиции:
+Обособена позиция 1 - Изграждане на система за защита на информацията в локална мрежа
+Обособена позиция 2 -  Изграждане на система за архивиране на информацията 
+Обособена позиция 3 - Изграждане на система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БРЕТ КОНСУЛТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0713-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Предметът на процедурата е  предмет избор на изпълнител на дейности по внедряване на интегрирано софтуерно решение, включващо CRM система и въвеждане на модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес/процеса на предоставяне на услуги.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЕВАЛ 2017 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1353-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на ДМА</x:t>
   </x:si>
   <x:si>
-    <x:t>ВАКОМ АУТДОР ЕООД</x:t>
-[...276 lines deleted...]
-    <x:t xml:space="preserve">Изготвяне на технически проект и изграждане на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата)
+    <x:t>ДАТА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2218-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Услуга с предмет: "Създаване и тестване на прототипи и пилотни линии, свързани с разработването на продуктовата иновация RoseProInn и на иновативни козметични продукти (кремове и серуми) на база на RoseProInn системата".</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕКОМААТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0241-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Създаване и тестване на прототипи и пилотни линии, свързани с разработването на продуктовата иновация RoseProInn и на иновативни козметични продукти (крем и серум) на база на RoseProInn системата".
+Процедурата съдържа две обособени позиции:
+1.	ОБОСОБЕНА ПОЗИЦИЯ 1: СЪЗДАВАНЕ НА ПРОТОТИПИ И ТЕХНОЛОГИЧНО ТЕСТВАНЕ.
+2.	ОБОСОБЕНА ПОЗИЦИЯ 2:  КЛИНИЧНО ТЕСТВАНЕ. 
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Апиа Пропъртис ЕООД</x:t>
-[...5 lines deleted...]
-    <x:t>Закупуване на ДМА по ОП "Конкурентноспособност и иновации в предприятията 2021-2027", по проект "Подобряване на производствения капацитет на семейната рекламна агенция Райц-2 ООД", включваща ДМА "Монитор OLED PG34WCDM - 34 inch 800R Curved OLED (3440 x 1440), 240Hz, 0.3ms, HDR 400, или еквивалентно" и "обектив, или еквивалентно"</x:t>
+    <x:t xml:space="preserve">Закупуване на ДМА по ОП "Конкурентноспособност и иновации в предприятията 2021-2027", по проект "Подобряване на производствения капацитет на семейната рекламна агенция Райц-2 ООД", включваща "обектив, или еквивалентно"
+</x:t>
   </x:si>
   <x:si>
     <x:t>РАЙЦ - 2 ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.004-0378-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>„Инвестиция в разработване и предоставяне на IT услуга- софтуер за оптимизиране дейността по книгоразпространение в ЕЙЧ ЕМ АР ЛОГОС ЕООД, а именно:  IT услуга- Разработване и въвеждане в експлоатация на мобилно приложение за аудиокниги- 1 брой“</x:t>
-[...34 lines deleted...]
-ОП 8: Мобилен смартфон – 1 брой
+    <x:t xml:space="preserve">Закупуване на ДМА по ОП "Конкурентноспособност и иновации в предприятията 2021-2027", по проект "Подобряване на производствения капацитет на семейната рекламна агенция Райц-2 ООД", включваща ДМА "UV LED printer, или еквивалентно"; "Принтер за директен печат върху текстил и DTF, или еквивалентно"; "Машина за огъване на пластмаса, или еквивалентно"; "Фибров лазер 50W Лазерен Маркировщик + Автофокус, или еквивалентно"; "Лазер за рязане и гравиране на метал, или еквивалентно".
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ПВМ ПРОЕКТ ИНЖЕНЕРИНГ ООД</x:t>
-[...104 lines deleted...]
--	Доставка на Фризьорска работна количка -2 бр.
+    <x:t>„Изграждане на нова фотоволтаична инсталация 50kw.за производство на енергия от ВЕИ за собствено потребление в комбинация с локални съоръжения за съхранение на енергия (батерии)“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ НИК-ПЛАСТИК - ВАЛЯ ПЕТРОВА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0010-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ИНОВЕКС ПАРТНЪРС ГРУП" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0856-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРЕСТИЖ МЕБЕЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0002-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изпълнение на дейностите по административен договор № BG16RFPR001-2.004-0367-C01“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИМ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0367-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изготвяне на технически проект и изграждане на фотоволтаична система за собствено потребление в комбинация с батерии с обща инсталирана мощност от 50 kWp в Дестинация България ЕООД </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЕСТИНАЦИЯ БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0848-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на Енергийно_ефективни_изолационни_системи_в_сграда на фирма "Експрес Груп -Т" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Експрес Груп-Т ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1934-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предмет на предвидената процедура е избор на доставчик за предоставяне на ИТ услугa, включваща: 1) въвеждане на система за бизнес анализи (Business Intelligence система); 2) изграждане на система за защита на информацията в локална мрежа; 3) изграждане на система за управление на съхранението и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИМАНТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2219-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предмет на предвидената процедура е - изграждане и внедряване на интегрирана информационна система за управление, анализ, защита, съхранение и споделяне на информация, включваща: модул за бизнес анализи (Business Intelligence система); модул за защита на информацията в локална мрежа и модул за управление на съхранението  и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИ-1 ТРАНС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2215-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предмет на процедурата - изграждане на единна платформа за управление на данни и информационна сигурност, включваща инструменти за: модул за бизнес анализи (Business Intelligence система); модул за защита на информацията в локална мрежова среда и модул за управление на съхранението и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕМИРА ЛОГИСТИК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2222-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Предмет на процедура - изграждане и въвеждане в експлоатация на комплексна информационна система за: модул за бизнес анализи (Business Intelligence система); модул за защита на информацията в локална мрежова среда и модул за управление на съхранението и споделянето на информация 
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ТАТЯНА РАДЕВА 74 ЕООД</x:t>
-[...170 lines deleted...]
-Батерии, инвертори, система за енергиен мениджмънт, софтуерна настройка, монтаж и пускане в експлоатация
+    <x:t>ЕВРОТИМТЕКС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2207-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на фотоволтаична инсталация с мощност 95 kW за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИМИД А И д ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0931-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на локално съоръжение за съхранение на енергия – батерии с инвертори</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ "ИВИЛ - ИВАН КРЪСТЕВ"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1232-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на фотоволтаична електрическа централа (ФтЕЦ) с инсталирана мощност 66 kWp за собствено потребление“</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">БИНДИНГ БЪЛГАРИЯ ООД
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ЛЕНОКС  ГРУП  ЕООД</x:t>
-[...7 lines deleted...]
-Обособена позиция 2. Въвеждане на система за бизнес анализи (Business Intelligence система)
+    <x:t>BG16RFPR001-2.004-1184-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на обзавеждане и оборудване за осигуряване на социални придобивки за работещите в „Булметал“ АД както следва: Доставка и монтаж на кухненско оборудване.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛМЕТАЛ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1869-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изработване на работен проект, доставка и монтаж на Локално съоръжение за съхранение на електрическа енергия за нуждите на „ЗММ Нова Загора“ АД, гр. Нова Загора
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Венера Комерс ООД</x:t>
-[...46 lines deleted...]
-    <x:t xml:space="preserve">Доставка и монтаж на оборудване, използвано в денталната практика
+    <x:t>„ЗММ Нова Загора“ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">BG - Доставка на софтуер за физическа верификация на топологията на CMOS интегрални схеми по 90nm процес
+EN - Delivery of software for physical verification of the topology of CMOS integrated circuits using the 90nm process
 </x:t>
   </x:si>
   <x:si>
-    <x:t>К-ДЕНТАЛ – АМБУЛАТОРИЯ ЗА ПЪРВИЧНА ПОМОЩ ПО ДЕНТАЛНА МЕДИЦИНА – ГРУПОВА ПРАКТИКА ООД</x:t>
-[...73 lines deleted...]
-Обособена позиция №2 „Организиране и логистично обезпечаване на заключително събитие (форум)“ 
+    <x:t>Изготвяне на технически проект и Изграждане на фотоволтаична система за собствено потребление в комбинация с батерии с обща инсталирана мощност от 40 kWp в ЕКО-КОНСУЛТ-ИНЖЕНЕРИНГ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕКО-КОНСУЛТ-ИНЖЕНЕРИНГ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0038-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на енергийно ефективни мерки в Гама Комерс ООД – доставка, монтаж и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) с инсталирана мощност 60 kW, предназначена за производство на електроенергия за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Гама-Комерс ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1870-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на енергоспестяващи мерки в "Кеш-Ауто" ЕООД – проектиране (ако е приложимо), доставка, монтаж и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) с инсталирана мощност 57 kW, предназначена за производство на електрическа енергия за собствено потребление.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КЕШ-АУТО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2337-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМР дейности за Локални съоръжения за съхранение на енергия - батерии в комбинация с инвертори с мощност 119 kw - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГРАВЕЛИТА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0140-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на нова фотоволтаична инсталация за производство на енергия от ВЕИ за собствено потребление (Фотоволтаични панели в комбинация с инвертори) с мощност 165 kW
 </x:t>
   </x:si>
   <x:si>
-    <x:t>СДРУЖЕНИЕ „НОВИ ВЪЗМОЖНОСТИ“</x:t>
-[...100 lines deleted...]
-    <x:t>BG16RFPR001-2.004-1221-C01</x:t>
+    <x:t>БОРО ТЕРАКОЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0148-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаични панели в комбинация с инвертори и локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори за производство на електроенергия за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СЪН СИТИ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1065-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">“Изграждане на фотоволтаична централа на покрива на сграда на „СТИИЛ ДИЗАЙН“ ЕООД за производство на електроенергия собствени нужди”  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Стил дзизайн ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2376-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка и монтаж на 243 кв.м прозрачни ограждащи конструкции /прозорци и врати/с рамка от алуминий с прекъснат топлинен мост</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХОТЕЛ ЕС ПИ ЕС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2458-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на обзавеждане и оборудване за провеждане на дейности за Фондация "Св. Пимен Зографски - Национална художествена академия"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НАЦИОНАЛНА ХУДОЖЕСТВЕНА АКАДЕМИЯ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-1.001-0066-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение "Каритас София"</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMPR001-2.001-0007-C03</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -1516,1979 +1404,1911 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E113"/>
+  <x:dimension ref="A1:E109"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46170</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46158</x:v>
+        <x:v>46177</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46170</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46160</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46170</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46161</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46170</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46162</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46170</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46162</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46170</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46162</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46170</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46163</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46170</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46163</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46170</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46163</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="D10" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="E10" s="0" t="s">
         <x:v>29</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46170</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46163</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46170</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46163</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46170</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46162</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46171</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46163</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46171</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46163</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46171</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46163</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46171</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46164</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46171</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46164</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46171</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46164</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46171</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46164</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46171</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46164</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46171</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46163</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46171</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46161</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46171</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46163</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46171</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46163</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46171</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46161</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46171</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46160</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46171</x:v>
+        <x:v>46194</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46156</x:v>
+        <x:v>46187</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46171</x:v>
+        <x:v>46194</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46164</x:v>
+        <x:v>46182</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46171</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46164</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46171</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46164</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46171</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46164</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46172</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46164</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46172</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>45783</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46172</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46162</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46172</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46162</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46172</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46163</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46173</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46034</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46173</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46165</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46173</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46168</x:v>
+        <x:v>46187</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46173</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46168</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46173</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46168</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46174</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46164</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46174</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46167</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46174</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46167</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46174</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46167</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46174</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46167</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46174</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46167</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46174</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46161</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46174</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46163</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46174</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46164</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46174</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46164</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46174</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46164</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46174</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46164</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46175</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46163</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="D55" s="0" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="E55" s="0" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46175</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46168</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46175</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46168</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46175</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46168</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46175</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46168</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46175</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46168</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46175</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46168</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46175</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46168</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46175</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46164</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46175</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46168</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46175</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46168</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46175</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46168</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46175</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46168</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46175</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46168</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46175</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46168</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46175</x:v>
+        <x:v>46197</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46168</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46176</x:v>
+        <x:v>46197</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46168</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46176</x:v>
+        <x:v>46197</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46169</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46176</x:v>
+        <x:v>46197</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46169</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46176</x:v>
+        <x:v>46197</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46169</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46176</x:v>
+        <x:v>46197</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46169</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46176</x:v>
+        <x:v>46197</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46169</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46176</x:v>
+        <x:v>46197</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46168</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46176</x:v>
+        <x:v>46197</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46168</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46176</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46169</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46176</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46169</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46176</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46169</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46176</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46169</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46176</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46169</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46176</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46169</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
-        <x:v>46176</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="B85" s="2">
-        <x:v>46169</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="2">
-        <x:v>46176</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="B86" s="2">
-        <x:v>46169</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="2">
-        <x:v>46176</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="B87" s="2">
-        <x:v>46169</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="2">
-        <x:v>46177</x:v>
+        <x:v>46200</x:v>
       </x:c>
       <x:c r="B88" s="2">
-        <x:v>46170</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="2">
-        <x:v>46177</x:v>
+        <x:v>46200</x:v>
       </x:c>
       <x:c r="B89" s="2">
-        <x:v>46170</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="2">
-        <x:v>46177</x:v>
+        <x:v>46200</x:v>
       </x:c>
       <x:c r="B90" s="2">
-        <x:v>46170</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="2">
-        <x:v>46177</x:v>
+        <x:v>46200</x:v>
       </x:c>
       <x:c r="B91" s="2">
-        <x:v>46170</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:5">
       <x:c r="A92" s="2">
-        <x:v>46177</x:v>
+        <x:v>46200</x:v>
       </x:c>
       <x:c r="B92" s="2">
-        <x:v>46170</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:5">
       <x:c r="A93" s="2">
-        <x:v>46177</x:v>
+        <x:v>46200</x:v>
       </x:c>
       <x:c r="B93" s="2">
-        <x:v>46170</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:5">
       <x:c r="A94" s="2">
-        <x:v>46177</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="B94" s="2">
-        <x:v>46170</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:5">
       <x:c r="A95" s="2">
-        <x:v>46177</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="B95" s="2">
-        <x:v>46170</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:5">
       <x:c r="A96" s="2">
-        <x:v>46177</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="B96" s="2">
-        <x:v>46170</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:5">
       <x:c r="A97" s="2">
-        <x:v>46177</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="B97" s="2">
-        <x:v>46170</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:5">
       <x:c r="A98" s="2">
-        <x:v>46177</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="B98" s="2">
-        <x:v>46169</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:5">
       <x:c r="A99" s="2">
-        <x:v>46177</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="B99" s="2">
-        <x:v>46166</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:5">
       <x:c r="A100" s="2">
-        <x:v>46178</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="B100" s="2">
-        <x:v>46166</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:5">
       <x:c r="A101" s="2">
-        <x:v>46178</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="B101" s="2">
-        <x:v>46170</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:5">
       <x:c r="A102" s="2">
-        <x:v>46178</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="B102" s="2">
-        <x:v>46170</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:5">
       <x:c r="A103" s="2">
-        <x:v>46178</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="B103" s="2">
-        <x:v>46170</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:5">
       <x:c r="A104" s="2">
-        <x:v>46178</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="B104" s="2">
-        <x:v>46170</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:5">
       <x:c r="A105" s="2">
-        <x:v>46178</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="B105" s="2">
-        <x:v>46169</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:5">
       <x:c r="A106" s="2">
-        <x:v>46181</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="B106" s="2">
-        <x:v>46169</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:5">
       <x:c r="A107" s="2">
-        <x:v>46181</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="B107" s="2">
-        <x:v>46170</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:5">
       <x:c r="A108" s="2">
-        <x:v>46181</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B108" s="2">
-        <x:v>46170</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:5">
       <x:c r="A109" s="2">
-        <x:v>46181</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B109" s="2">
-        <x:v>46169</x:v>
+        <x:v>45671</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
-        <x:v>316</x:v>
-[...67 lines deleted...]
-        <x:v>328</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Tenders and Offers</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Area</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>