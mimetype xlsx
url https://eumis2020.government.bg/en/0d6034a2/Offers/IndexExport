--- v2 (2026-06-18)
+++ v3 (2026-06-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R350e07ede50b4875" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/35cab5d95d51408e933d1ede4a324b6f.psmdcp" Id="R12fea22d2e354af2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0c44f55a5ac446a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f4c2930c3c8a4c4fb513190aa8bc3cdc.psmdcp" Id="R12d86ad539234d1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Tenders and Offers" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Offers submission deadline</x:t>
   </x:si>
   <x:si>
     <x:t>Announcement date of procedure for external assignment</x:t>
   </x:si>
   <x:si>
@@ -478,78 +478,78 @@
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0844-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Повишаване нивото на дигитализация на предприятието чрез внедряване на  3 бр. ИКТ решения:
 Обособена позиция 1 (ОП 1): Въвеждане на модул/система за управление на складовото стопанство (WMS) – 1 бр. и Въвеждане на модул/система за управление на производството – 1 бр.
 Обособена позиция 2 (ОП 2): Създаване на онлайн магазин – 1 бр.</x:t>
   </x:si>
   <x:si>
     <x:t>"Пулвис" ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-1960-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка, монтаж и въвеждане в експлоатация на батерии с инвертори 60 kW - 2 бр.</x:t>
   </x:si>
   <x:si>
     <x:t>ОСЪМ ИНВЕСТ КОНСУЛТ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0834-C01</x:t>
   </x:si>
   <x:si>
+    <x:t>Изготвяне на материали за визуална идентичност</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИСИЯ НА МЕЖДУНАРОДНА ОРГАНИЗАЦИЯ ПО МИГРАЦИЯ В БЪЛГАРИЯ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0005-C03</x:t>
+  </x:si>
+  <x:si>
     <x:t>Изогтвяне на материали за визуална идентичност</x:t>
   </x:si>
   <x:si>
     <x:t>Държавна агенция за бежанците при Министерския съвет (ДАБ при МС)</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMPR001-1.003-0002-C03</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Изготвяне на материали за визуална идентичност </x:t>
   </x:si>
   <x:si>
-    <x:t>МИСИЯ НА МЕЖДУНАРОДНА ОРГАНИЗАЦИЯ ПО МИГРАЦИЯ В БЪЛГАРИЯ</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG65AMPR001-1.003-0001-C03</x:t>
   </x:si>
   <x:si>
-    <x:t>Изготвяне на материали за визуална идентичност</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG65ISPR001-3.004-0001-C03</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMPR001-2.001-0015-C03</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>BG65AMPR001-2.001-0005-C03</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMPR001-2.001-0002-C03</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMPR001-2.001-0003-C03</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMPR001-2.001-0009-C04</x:t>
   </x:si>
   <x:si>
     <x:t>„Изграждане на интегрирана система за управление на бизнес процесите в "ГОЛДЪН ФИЙЛД" ООД"</x:t>
   </x:si>
   <x:si>
     <x:t>"ГОЛДЪН ФИЙЛД" ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-0615-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">„Доставка и  монтаж на Прахоуловители, за нуждите на „ПРОТЕЙ – М“ ЕООД, в рамките на ДБФП BG05SFPR002-1.004-0458-C01“ </x:t>
   </x:si>
   <x:si>
     <x:t>ПРОТЕЙ - М ЕООД</x:t>
   </x:si>
@@ -571,59 +571,50 @@
   <x:si>
     <x:t>Кориантро ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1791-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Доставка на лични предпазни средства (ЛПС) и специално работно облекло по две обособени позиции: 
 ОП 1. Доставка на ЛПС и специално работно облекло 
 ОП 2. Доставка на Защитни ръкавици  за работа с криогенни газове </x:t>
   </x:si>
   <x:si>
     <x:t>ПАТЕРКОВ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR002-1.004-2069-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка и монтаж на обзавеждане</x:t>
   </x:si>
   <x:si>
     <x:t>"Перос - 2016" ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.004-1399-C02</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>BG16RFPR001-1.010-1963</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на обзавеждане:
 Обособена позиция 1 – Ергономично бюро – 3 бр.
 Обособена позиция 2 – Ергономичен стол – 13 бр.
 Обособена позиция 3 – Маса – 1 бр.
 Обособена позиция 4 – Стол – 12 бр.
 Обособена позиция 5 – Гардеробче за съблекалня – 10 бр.</x:t>
   </x:si>
   <x:si>
     <x:t>Ивиленс ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR002-1.004-0494-C02</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на активи:
 Об. позиция 1.
 1. Преносим компютър вид 1- 2 броя;
 2. Преносим компютър вид 2- 1 брой;
 3. Преносим компютър вид 3- 3 броя;
 4. Монитор вид 1-  2 броя;
 5. Безжична клавиатура и мишка- 5 броя;
 6. Докинг станция- 6 броя;
 7. Настолен компютър- 2 броя;
@@ -662,196 +653,233 @@
   <x:si>
     <x:t>ГАЛАКСИ 2012 ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.004-2813-C02</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на оборудване за внедряване на мерки за енергийна ефективност по обособени позиции:
 Обособена позиция 1: Доставка на система за битова гореща вода със слънчеви колектори (плосък тип) с обща абсорбираща площ 2 m² - 3 бр.
 Обособена позиция 2: Доставка на термопомпи, както следва:
 1 брой термопомпа с мощност 12,6 kW
 1 брой термопомпа с мощност 10,1 kW
 Обособена позиция 3:
 Доставка на енергоефективни осветителни тела, както следва:
 Линейни осветители – 50 бр., 16 W
 LED панели („луни“) – 170 бр., 9 W
 Прожектори тип „камбана“ – 4 бр., 100 W</x:t>
   </x:si>
   <x:si>
     <x:t>Андреа ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0511-C01</x:t>
   </x:si>
   <x:si>
+    <x:t>Закупуване, доставка, монтаж и въвеждане в експлоатация на CNC обработващ център за високопроизводителен разкрой (Nesting) с автоматично етикетиране и разтоварваща лента</x:t>
+  </x:si>
+  <x:si>
+    <x:t>а2ме ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-1963</x:t>
+  </x:si>
+  <x:si>
     <x:t>Доставка на специализиран софтуер  и техника за работа с него по проект BG16RFPR001-1.004-1953-C01  в две обособени позиции:
 ОП1 Доставка на специализиран софтуер за CAD проектиране
 ОП2 Доставка на хардуер</x:t>
   </x:si>
   <x:si>
     <x:t>СТУДИО МОРФЕ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.004-1953-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Избор на изпълнител за доставка материали/ консумативи</x:t>
   </x:si>
   <x:si>
     <x:t>БГ ЛИЙДС ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.001-0350-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на енергийно ефективно оборудване за нуждите на „НАДЕЖДА-94“ ООД
 </x:t>
   </x:si>
   <x:si>
     <x:t>НАДЕЖДА-94 ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0183-C01</x:t>
   </x:si>
   <x:si>
+    <x:t>Доставка на 1 бр. телескопичен товарач, оборудван с вилици и кофа</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АТРЪКС СЪРВИС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0756-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на информационна система за нуждите на Интер Пауър ООД гр. Габрово</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНТЕР ПАУЪР ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0315-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t>Закупуване на оборудване за озвучаване и ледогенратор с бин</x:t>
   </x:si>
   <x:si>
     <x:t>"РАДИЧКОВИ" ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.004-2015-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Доставка на специализиран софтуер за управление на библиотечния архив </x:t>
   </x:si>
   <x:si>
     <x:t>МЕГАСТАР МЮЗИК ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.004-2877-C01</x:t>
-  </x:si>
-[...16 lines deleted...]
-    <x:t>BG16RFPR001-1.012-0315-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Предоставяне на услуги за изграждане на системи по обособени позиции:
 Обособена позиция 1 - Изграждане на система за защита на информацията в локална мрежа
 Обособена позиция 2 -  Изграждане на система за архивиране на информацията 
 Обособена позиция 3 - Изграждане на система за управление на съхранението и споделянето на информация</x:t>
   </x:si>
   <x:si>
     <x:t>БРЕТ КОНСУЛТ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-0713-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Предметът на процедурата е  предмет избор на изпълнител на дейности по внедряване на интегрирано софтуерно решение, включващо CRM система и въвеждане на модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес/процеса на предоставяне на услуги.
 </x:t>
   </x:si>
   <x:si>
     <x:t>ДЕВАЛ 2017 ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-1353-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на ДМА</x:t>
   </x:si>
   <x:si>
     <x:t>ДАТА ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.004-2218-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Услуга с предмет: "Създаване и тестване на прототипи и пилотни линии, свързани с разработването на продуктовата иновация RoseProInn и на иновативни козметични продукти (кремове и серуми) на база на RoseProInn системата".</x:t>
   </x:si>
   <x:si>
     <x:t>ЕКОМААТ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.001-0241-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и инсталация на ДНА - 
+1. Обособена позиция - Софтуер за инженерно проектиране с четири лиценза</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛИРА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1663-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и въвеждане в експлоатация на Система за управление на взаимоотношенията с клиенти (CRM система) - 1 бр и на модул/система за управление на производството - 1бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕС СИ ЕС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0241-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Закупуване на ДМА по ОП "Конкурентноспособност и иновации в предприятията 2021-2027", по проект "Подобряване на производствения капацитет на семейната рекламна агенция Райц-2 ООД", включваща "обектив, или еквивалентно"
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАЙЦ - 2 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0378-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Закупуване на ДМА по ОП "Конкурентноспособност и иновации в предприятията 2021-2027", по проект "Подобряване на производствения капацитет на семейната рекламна агенция Райц-2 ООД", включваща ДМА "UV LED printer, или еквивалентно"; "Принтер за директен печат върху текстил и DTF, или еквивалентно"; "Машина за огъване на пластмаса, или еквивалентно"; "Фибров лазер 50W Лазерен Маркировщик + Автофокус, или еквивалентно"; "Лазер за рязане и гравиране на метал, или еквивалентно".
+</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Създаване и тестване на прототипи и пилотни линии, свързани с разработването на продуктовата иновация RoseProInn и на иновативни козметични продукти (крем и серум) на база на RoseProInn системата".
 Процедурата съдържа две обособени позиции:
 1.	ОБОСОБЕНА ПОЗИЦИЯ 1: СЪЗДАВАНЕ НА ПРОТОТИПИ И ТЕХНОЛОГИЧНО ТЕСТВАНЕ.
 2.	ОБОСОБЕНА ПОЗИЦИЯ 2:  КЛИНИЧНО ТЕСТВАНЕ. 
 </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Закупуване на ДМА по ОП "Конкурентноспособност и иновации в предприятията 2021-2027", по проект "Подобряване на производствения капацитет на семейната рекламна агенция Райц-2 ООД", включваща "обектив, или еквивалентно"
-[...12 lines deleted...]
-  <x:si>
     <x:t>„Изграждане на нова фотоволтаична инсталация 50kw.за производство на енергия от ВЕИ за собствено потребление в комбинация с локални съоръжения за съхранение на енергия (батерии)“</x:t>
   </x:si>
   <x:si>
     <x:t>ЕТ НИК-ПЛАСТИК - ВАЛЯ ПЕТРОВА</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0010-C01</x:t>
   </x:si>
   <x:si>
     <x:t>"ИНОВЕКС ПАРТНЪРС ГРУП" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0856-C01</x:t>
   </x:si>
   <x:si>
     <x:t>ПРЕСТИЖ МЕБЕЛ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0002-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на ИКТ решения в „Индивидуална практика за първична медицинска помощ - лекарски кабинет д-р Петя Михайлова“ ЕООД, включващи: система за управление на ресурсите (ERP система), система за управление на взаимоотношенията с клиенти (CRM система) и система за бизнес анализи (Business Intelligence система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Индивидуална практика за първична медицинска помощ - лекарски кабинет д-р Петя Михайлова" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0847-C01</x:t>
   </x:si>
   <x:si>
     <x:t>„Изпълнение на дейностите по административен договор № BG16RFPR001-2.004-0367-C01“</x:t>
   </x:si>
   <x:si>
     <x:t>ДИМ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0367-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Изготвяне на технически проект и изграждане на фотоволтаична система за собствено потребление в комбинация с батерии с обща инсталирана мощност от 50 kWp в Дестинация България ЕООД </x:t>
   </x:si>
   <x:si>
     <x:t>ДЕСТИНАЦИЯ БЪЛГАРИЯ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0848-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка и монтаж на Енергийно_ефективни_изолационни_системи_в_сграда на фирма "Експрес Груп -Т" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>Експрес Груп-Т ЕООД</x:t>
   </x:si>
@@ -874,170 +902,198 @@
     <x:t>СИ-1 ТРАНС ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-2215-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Предмет на процедурата - изграждане на единна платформа за управление на данни и информационна сигурност, включваща инструменти за: модул за бизнес анализи (Business Intelligence система); модул за защита на информацията в локална мрежова среда и модул за управление на съхранението и споделянето на информация.</x:t>
   </x:si>
   <x:si>
     <x:t>ЕМИРА ЛОГИСТИК ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-2222-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Предмет на процедура - изграждане и въвеждане в експлоатация на комплексна информационна система за: модул за бизнес анализи (Business Intelligence система); модул за защита на информацията в локална мрежова среда и модул за управление на съхранението и споделянето на информация 
 </x:t>
   </x:si>
   <x:si>
     <x:t>ЕВРОТИМТЕКС ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-2207-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Проектиране и изграждане на фотоволтаична инсталация с мощност 95 kW за собствени нужди</x:t>
-[...14 lines deleted...]
-    <x:t>BG16RFPR001-2.004-1232-C01</x:t>
+    <x:t>Изграждане на фотоволтаична електрическа централа за нуждите на фирма "НЕКТАР" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"НЕКТАР" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0087-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изпълнение на заложените по договор BG16RFPR001-2.004-0364-C01 активи</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Писат Инженеринг ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0364-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изработване на работен проект, доставка и монтаж на Локално съоръжение за съхранение на електрическа енергия за нуждите на „ЗММ Нова Загора“ АД, гр. Нова Загора
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ЗММ Нова Загора“ АД</x:t>
   </x:si>
   <x:si>
     <x:t>„Изграждане на фотоволтаична електрическа централа (ФтЕЦ) с инсталирана мощност 66 kWp за собствено потребление“</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">БИНДИНГ БЪЛГАРИЯ ООД
 </x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1184-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на обзавеждане и оборудване за осигуряване на социални придобивки за работещите в „Булметал“ АД както следва: Доставка и монтаж на кухненско оборудване.</x:t>
   </x:si>
   <x:si>
     <x:t>БУЛМЕТАЛ АД</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR002-1.004-1869-C01</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Изработване на работен проект, доставка и монтаж на Локално съоръжение за съхранение на електрическа енергия за нуждите на „ЗММ Нова Загора“ АД, гр. Нова Загора
+    <x:t>Доставка и монтаж на локално съоръжение за съхранение на енергия – батерии с инвертори</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ "ИВИЛ - ИВАН КРЪСТЕВ"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1232-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на фотоволтаична инсталация с мощност 95 kW за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИМИД А И д ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0931-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изготвяне на технически проект и Изграждане на фотоволтаична система за собствено потребление в комбинация с батерии с обща инсталирана мощност от 40 kWp в ЕКО-КОНСУЛТ-ИНЖЕНЕРИНГ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕКО-КОНСУЛТ-ИНЖЕНЕРИНГ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0038-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на енергийно ефективни мерки в Гама Комерс ООД – доставка, монтаж и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) с инсталирана мощност 60 kW, предназначена за производство на електроенергия за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Гама-Комерс ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1870-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на енергоспестяващи мерки в "Кеш-Ауто" ЕООД – проектиране (ако е приложимо), доставка, монтаж и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) с инсталирана мощност 57 kW, предназначена за производство на електрическа енергия за собствено потребление.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КЕШ-АУТО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2337-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМР дейности за Локални съоръжения за съхранение на енергия - батерии в комбинация с инвертори с мощност 119 kw - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГРАВЕЛИТА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0140-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на нова фотоволтаична инсталация за производство на енергия от ВЕИ за собствено потребление (Фотоволтаични панели в комбинация с инвертори) с мощност 165 kW
 </x:t>
   </x:si>
   <x:si>
-    <x:t>„ЗММ Нова Загора“ АД</x:t>
+    <x:t>БОРО ТЕРАКОЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0148-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаични панели в комбинация с инвертори и локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори за производство на електроенергия за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СЪН СИТИ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1065-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BG - Доставка на софтуер за физическа верификация на топологията на CMOS интегрални схеми по 90nm процес
 EN - Delivery of software for physical verification of the topology of CMOS integrated circuits using the 90nm process
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Изготвяне на технически проект и Изграждане на фотоволтаична система за собствено потребление в комбинация с батерии с обща инсталирана мощност от 40 kWp в ЕКО-КОНСУЛТ-ИНЖЕНЕРИНГ ООД</x:t>
-[...53 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">“Изграждане на фотоволтаична централа на покрива на сграда на „СТИИЛ ДИЗАЙН“ ЕООД за производство на електроенергия собствени нужди”  </x:t>
   </x:si>
   <x:si>
     <x:t>Стил дзизайн ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-2376-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Избор на изпълнител за доставка и монтаж на 243 кв.м прозрачни ограждащи конструкции /прозорци и врати/с рамка от алуминий с прекъснат топлинен мост</x:t>
   </x:si>
   <x:si>
     <x:t>ХОТЕЛ ЕС ПИ ЕС ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-2458-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 30 kW за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПАВЕКСИМ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0750-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на обзавеждане и оборудване за провеждане на дейности за Фондация "Св. Пимен Зографски - Национална художествена академия"</x:t>
   </x:si>
   <x:si>
     <x:t>НАЦИОНАЛНА ХУДОЖЕСТВЕНА АКАДЕМИЯ</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-1.001-0066-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение "Каритас София"</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMPR001-2.001-0007-C03</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
@@ -1404,51 +1460,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E109"/>
+  <x:dimension ref="A1:E115"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
@@ -2275,136 +2331,136 @@
       </x:c>
       <x:c r="B50" s="2">
         <x:v>46178</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
         <x:v>46195</x:v>
       </x:c>
       <x:c r="B51" s="2">
         <x:v>46178</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
         <x:v>46195</x:v>
       </x:c>
       <x:c r="B52" s="2">
         <x:v>46178</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
         <x:v>46195</x:v>
       </x:c>
       <x:c r="B53" s="2">
         <x:v>46178</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
         <x:v>46195</x:v>
       </x:c>
       <x:c r="B54" s="2">
         <x:v>46178</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
         <x:v>46195</x:v>
       </x:c>
       <x:c r="B55" s="2">
         <x:v>46178</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
         <x:v>46195</x:v>
       </x:c>
       <x:c r="B56" s="2">
         <x:v>46178</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
         <x:v>46195</x:v>
       </x:c>
       <x:c r="B57" s="2">
         <x:v>46183</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
         <x:v>46196</x:v>
@@ -2473,51 +2529,51 @@
         <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
         <x:v>46196</x:v>
       </x:c>
       <x:c r="B62" s="2">
         <x:v>46188</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
         <x:v>46196</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46188</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
         <x:v>46196</x:v>
       </x:c>
       <x:c r="B64" s="2">
         <x:v>46189</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
@@ -2575,51 +2631,51 @@
         <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
         <x:v>46196</x:v>
       </x:c>
       <x:c r="B68" s="2">
         <x:v>46189</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
         <x:v>46196</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46189</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
         <x:v>46197</x:v>
       </x:c>
       <x:c r="B70" s="2">
         <x:v>46190</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
@@ -2779,536 +2835,638 @@
         <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
         <x:v>46198</x:v>
       </x:c>
       <x:c r="B80" s="2">
         <x:v>46190</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
         <x:v>46198</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46190</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
         <x:v>46198</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46190</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
         <x:v>46198</x:v>
       </x:c>
       <x:c r="B83" s="2">
         <x:v>46190</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46199</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46189</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
-        <x:v>46199</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="B85" s="2">
-        <x:v>46189</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="2">
         <x:v>46199</x:v>
       </x:c>
       <x:c r="B86" s="2">
         <x:v>46189</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="2">
         <x:v>46199</x:v>
       </x:c>
       <x:c r="B87" s="2">
         <x:v>46189</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="2">
-        <x:v>46200</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="B88" s="2">
-        <x:v>46185</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="2">
-        <x:v>46200</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="B89" s="2">
-        <x:v>46185</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="2">
-        <x:v>46200</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="B90" s="2">
-        <x:v>46188</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="2">
         <x:v>46200</x:v>
       </x:c>
       <x:c r="B91" s="2">
-        <x:v>46188</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:5">
       <x:c r="A92" s="2">
         <x:v>46200</x:v>
       </x:c>
       <x:c r="B92" s="2">
-        <x:v>46188</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:5">
       <x:c r="A93" s="2">
         <x:v>46200</x:v>
       </x:c>
       <x:c r="B93" s="2">
         <x:v>46188</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:5">
       <x:c r="A94" s="2">
-        <x:v>46202</x:v>
+        <x:v>46200</x:v>
       </x:c>
       <x:c r="B94" s="2">
-        <x:v>46185</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:5">
       <x:c r="A95" s="2">
-        <x:v>46202</x:v>
+        <x:v>46200</x:v>
       </x:c>
       <x:c r="B95" s="2">
-        <x:v>46190</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:5">
       <x:c r="A96" s="2">
-        <x:v>46202</x:v>
+        <x:v>46200</x:v>
       </x:c>
       <x:c r="B96" s="2">
-        <x:v>46190</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:5">
       <x:c r="A97" s="2">
-        <x:v>46202</x:v>
+        <x:v>46201</x:v>
       </x:c>
       <x:c r="B97" s="2">
-        <x:v>46190</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:5">
       <x:c r="A98" s="2">
-        <x:v>46202</x:v>
+        <x:v>46201</x:v>
       </x:c>
       <x:c r="B98" s="2">
-        <x:v>46185</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:5">
       <x:c r="A99" s="2">
-        <x:v>46203</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="B99" s="2">
-        <x:v>46189</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:5">
       <x:c r="A100" s="2">
-        <x:v>46203</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="B100" s="2">
-        <x:v>46188</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:5">
       <x:c r="A101" s="2">
-        <x:v>46203</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="B101" s="2">
-        <x:v>46188</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:5">
       <x:c r="A102" s="2">
-        <x:v>46203</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="B102" s="2">
-        <x:v>46188</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:5">
       <x:c r="A103" s="2">
-        <x:v>46203</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="B103" s="2">
-        <x:v>46188</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:5">
       <x:c r="A104" s="2">
         <x:v>46203</x:v>
       </x:c>
       <x:c r="B104" s="2">
         <x:v>46188</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:5">
       <x:c r="A105" s="2">
         <x:v>46203</x:v>
       </x:c>
       <x:c r="B105" s="2">
         <x:v>46188</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:5">
       <x:c r="A106" s="2">
-        <x:v>46204</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="B106" s="2">
-        <x:v>46184</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:5">
       <x:c r="A107" s="2">
-        <x:v>46205</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="B107" s="2">
-        <x:v>46189</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:5">
       <x:c r="A108" s="2">
-        <x:v>46290</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="B108" s="2">
-        <x:v>46175</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:5">
       <x:c r="A109" s="2">
+        <x:v>46203</x:v>
+      </x:c>
+      <x:c r="B109" s="2">
+        <x:v>46188</x:v>
+      </x:c>
+      <x:c r="C109" s="0" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="D109" s="0" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="E109" s="0" t="s">
+        <x:v>308</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="110" spans="1:5">
+      <x:c r="A110" s="2">
+        <x:v>46203</x:v>
+      </x:c>
+      <x:c r="B110" s="2">
+        <x:v>46189</x:v>
+      </x:c>
+      <x:c r="C110" s="0" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="D110" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="E110" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="111" spans="1:5">
+      <x:c r="A111" s="2">
+        <x:v>46204</x:v>
+      </x:c>
+      <x:c r="B111" s="2">
+        <x:v>46184</x:v>
+      </x:c>
+      <x:c r="C111" s="0" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="D111" s="0" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="E111" s="0" t="s">
+        <x:v>312</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="112" spans="1:5">
+      <x:c r="A112" s="2">
+        <x:v>46205</x:v>
+      </x:c>
+      <x:c r="B112" s="2">
+        <x:v>46189</x:v>
+      </x:c>
+      <x:c r="C112" s="0" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="D112" s="0" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="E112" s="0" t="s">
+        <x:v>315</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="113" spans="1:5">
+      <x:c r="A113" s="2">
+        <x:v>46206</x:v>
+      </x:c>
+      <x:c r="B113" s="2">
+        <x:v>46191</x:v>
+      </x:c>
+      <x:c r="C113" s="0" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="D113" s="0" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="E113" s="0" t="s">
+        <x:v>318</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="114" spans="1:5">
+      <x:c r="A114" s="2">
+        <x:v>46290</x:v>
+      </x:c>
+      <x:c r="B114" s="2">
+        <x:v>46175</x:v>
+      </x:c>
+      <x:c r="C114" s="0" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="D114" s="0" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="E114" s="0" t="s">
+        <x:v>321</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="115" spans="1:5">
+      <x:c r="A115" s="2">
         <x:v>46317</x:v>
       </x:c>
-      <x:c r="B109" s="2">
+      <x:c r="B115" s="2">
         <x:v>45671</x:v>
       </x:c>
-      <x:c r="C109" s="0" t="s">
-[...6 lines deleted...]
-        <x:v>306</x:v>
+      <x:c r="C115" s="0" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="D115" s="0" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="E115" s="0" t="s">
+        <x:v>324</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Tenders and Offers</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Area</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>