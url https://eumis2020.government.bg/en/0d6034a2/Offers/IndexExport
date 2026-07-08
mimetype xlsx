--- v3 (2026-06-18)
+++ v4 (2026-07-08)
@@ -1,1099 +1,1084 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0c44f55a5ac446a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f4c2930c3c8a4c4fb513190aa8bc3cdc.psmdcp" Id="R12d86ad539234d1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3d2a880a1a74a11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5b8de0c2a0564dacbb9ab40b9d1d9a12.psmdcp" Id="Rca9cc908d3d84151" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Tenders and Offers" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Offers submission deadline</x:t>
   </x:si>
   <x:si>
     <x:t>Announcement date of procedure for external assignment</x:t>
   </x:si>
   <x:si>
     <x:t>Procedure subject</x:t>
   </x:si>
   <x:si>
     <x:t>Beneficiary</x:t>
   </x:si>
   <x:si>
     <x:t>Contract registration number</x:t>
   </x:si>
   <x:si>
-    <x:t>„Доставка, монтаж и въвеждане в експлоатация на термопомпи въздух–вода - 3 броя“</x:t>
-[...22 lines deleted...]
-Обособена позиция 5: Система за управление на съхранението и споделянето на информация – 1 бр.
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 32 kW за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПАВЕКСИМ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0750-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МИЛ-83" ЕООД, гр. Благоевград в качеството си на бенефициент по договор  № BG16RFPR001-2.004-1605-СО1, обявява процедура за възлагане на поръчка с предмет:  
+„Доставка и монтаж на технологично оборудване за ФЕЦ за производство на електроенергия за собствени нужди на фирма "МИЛ-83" ЕООД, със следните параметри - 61,18kWp фотоволтаична система и 61,4kWh батерии за съхранение на енергия.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИЛ-83 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1605-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична инсталация 30 kWp в комбинация с с 47,84 kWh батерии на покрив на съществуваща сграда - ЧДГ “ЕКОМАЛЧОВЦИ”, за собствено потребление.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЧДГ ЕКОМАЛЧОВЦИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0063-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">СМР  за изграждането на зарядния център по Обособени позиции:
+Обособена позиция 1: СМР за инсталиране и монтаж на зарядните станции и БКТП- 5 бр. бетонни фундаменти за зарядните станции и 1 бр. фундамент за БКТП
+Обособена позиция 2: СМР за инсталация и монтаж на електрически кабели,  необходими за свързване на инфраструктурата за зареждане с електроенергия към мрежата /БКТП/
+Обособена позиция 3: Адаптация на пътя, свързан с изграждането на инфраструктура за достъп до зарядните станции за 449 кв. м.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>КОКИКОМ ООД</x:t>
-[...5 lines deleted...]
-    <x:t>Изграждане  и въвеждане в експлоатация фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност минимум 56 kW и система за съхранение на енергия с капацитет минимум 56 kWh, предназначена за покриване на собствените нужди от електроенергия</x:t>
+    <x:t>Автоцентър Тим ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR001-3.003-0002-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Провеждане на специфично обучение - Дигитални умения, устойчиво и екологично производство и управление на бизнес процеси в сладкарското производство,                                          
+ на служителите на „Булран“ ЕООД, по проект № BG05SFPR002-1.019-0037-C01 „Насърчаване придобиването на нови умения в Булран ЕООД" чрез нови умения“, по процедура BG05SFPR002-1.019 „НОВИ УМЕНИЯ“ по  Програма „Развитие на човешките ресурси“ 2021-2027.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Булран ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.019-0037-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Системи за управление на документи и корпоративна информация:
+1. Изграждане на система за защита на информацията в локална мрежа
+2. Изграждане на система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КАПИТАНСКИ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0449-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Внедряване на Решения в областта на ИКТ на Спато ООД
+Обособена позиция №1 Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) 
+Обособена позиция №2 Интегрирана ИКТ система - за архивиране на информация, за управление на съхранението и споделянето на информация и за защита на информацията в локална мрежа </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Спато ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2162-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на средства за колективна защита
+Об. позиция 3.
+1. Диван- 2 броя.
+Об. позиция 4.
+1. Модулна кухня- 1 брой.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕТАЛ ИНВЕСТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0574-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на Сребърна лента за стопяем елемент Ag99,99 - различни дебелини и размери</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НИКДИМ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0360-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка на оборудване” </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Искрецка Пъстърва ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG14MFPR001-2.002-0022-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПОДОБРЯВАНЕ НА ПРОИЗВОДСТВЕНИЯ КАПАЦИТЕТ НА ПРЕДПРИЯТИЕТО, ЧРЕЗ ПРИДОБИВАНЕ НА ДМА ПО ОБОСОБЕНИ ПОЗИЦИИ, 
+като част от дейностите по Административен договор за безвъзмездна финансова помощ (АДБФП) № BG16RFPR001-1.004-1727-C01 от 22.07.2025 г., процедура BG16RFPR001-1.004 „Подкрепа за семейните предприятия, предприятията от творческите индустрии и занаятите“, финансирана от Европейския съюз чрез Програма "Конкурентоспособност и иновации в предприятията" 2021-2027“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕВРОТРАНС 1 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1727-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка и монтаж на: 
+ОП 1: Компресор за сгъстен въздух с инверторно управление с изсушител, с мощност: 18.5 kW - 1 бр. и Ресивър с обем: 1000 л. - 1 бр. 
+ОП 2: Локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертор – 90 kWh, към съществуваща соларна система за собствено потребление.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЦИЛКОВ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2366-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Избор на изпълнител за доставка на ЛПС и специално работно облекло, необходими за осъществяване на Дейност 3”</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ТРИАДА ИНЖЕНЕРИНГ ООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0401-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на специализиран софтуер „Интуитивна AI платформа за бизнес анализ с комуникация на естествен език – NovaBI“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЮМАРК ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2710-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, внедряване и въвеждане в експлоатация на ERP система за правление на ресурсите и POS система за управление на продажбите на дребно за нуждите на „КЕЙК ТАЙМ“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КЕЙК ТАЙМ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2023-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, внедряване и въвеждане в експлоатация на ERP система за управление на ресурсите и POS система за управление на продажбите на дребно за нуждите на „ ТЕХНИКЪЛ - СТ ЕООД“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕХНИКЪЛ - СТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2027-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, внедряване и въвеждане в експлоатация на ERP система за управление на ресурсите и POS система за управление на продажбите на дребно за нуждите на „ШОКОЛАД – СТ“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ШОКОЛАД - СТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2020-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Интеграция на софтуерна платформа със CRM/ERP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИМОНАС КАРДС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0104-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на ДМА: Настолен компютър All-in-One – 4 броя </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПВМ ПРОЕКТ ИНЖЕНЕРИНГ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2454-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разработване и тестване на прототип на приложение: Тест за изследване на компетентностни модели за предвиждане и оценка на стереотипни ценностни системи: „Когнитивни меметики“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЛП БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0117-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на технологично оборудване за ФЕЦ за производство на електроенергия за собствени нужди на фирма "РЕАЛ ВД" ООД, със следните параметри - 50,5kWp фотоволтаичнa системa и 62кВтч батерии за съхранение.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РЕАЛ ВД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1727-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на Система за управление на ресурсите (ERP система) (Обособена позиция №1) и/или Изграждане на система за управление на съхранението и споделянето на информация (Обособена позиция №2) и/или Създаване на онлайн магазин (Обособена позиция №3)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВВТ Инженеринг</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1597-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Внедряване и въвеждане в експлоатация на интегрирана информационна система за управление на бизнес процесите в “БАЙ СЪРПРАЙЗ БГ” ЕООД, насочена към дигитализация и оптимизация на основните дейности на предприятието.
+Системата следва да включва следните основни компоненти:
+1. ERP система – за управление на ресурсите на предприятието;
+2. CRM система – за управление на взаимоотношенията с клиенти;
+3. Онлайн магазин – платформа за приемане и обработка на клиентски поръчки чрез интернет."</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">БАЙ СЪРПРАЙЗ БГ ЕООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0262-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на външен изпълнител за доставка на ДМА по проект BG05SFPR002-1.004-1428-C01 “Адаптиране на работната среда в "АТЛАНТА" ЕООД: 1. Маса за обезпрашаване при междинно шлайфане – 3 бр. 2. Мобилен прахоуловител (към маса за обезпрашаване при междинно шлайфане – 3 бр. 3. Мобилен прахоуловител – 3 бр. 4. Ергономична регулируема работна маса за сглобяване – 3 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АТЛАНТА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1428-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване, доставка, монтаж и въвеждане в експлоатация на CNC обработващ център за високопроизводителен разкрой (Nesting) с автоматично етикетиране</x:t>
+  </x:si>
+  <x:si>
+    <x:t>а2ме ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-1963</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на рекуперативни блокове за отопление, вентилация и охлаждане (рекуператори) - 4бр.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Нитекс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0418-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на 1бр. енергийно ефективен охладител на въздух </x:t>
+  </x:si>
+  <x:si>
+    <x:t>КВС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0755-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Закупуване, доставка и въвеждане в експлоатация на ДМА и ДНА за оптимизиране на бизнес процесите в  „ТЕХНО ЕНТЕРТЕЙНМЪНТ“ ООД, по следните обособени позиции: 
+Обособена позиция 1:  ДМА - Сървър с база данни и виртуализация - 2 бр.;  Сървър за хостинг - 2 бр.;
+Обособена позиция 2: ДНА - Пакет софтуери за дизайн, 3D моделиране и AI помощни средства с колаборационен модул - 1 бр.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕХНО ЕНТЕРТЕЙНМЪНТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2743-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Определяне на доставчик с три обособени позиции:
+ОП 1. Въжена лебедка съгласно приложена техническа спецификация - 3 бр. 
+ОП 2.Въжена лебедка съгласно приложена техническа спецификация -  1бр. 	
+ОП 3.Въжена лебедка съгласно приложена техническа спецификация - 1 бр. 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГЛОБАЛ ЛИФТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2245-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Определяне на доставчик с четири обособени позиции:
+ОП 1.Крик хидравличен съгласно приложена техническа спецификация - 1 бр. 
+ОП 2.Скоба захватна съгласно приложена техническа спецификация - 1 бр. 
+ОП 3.Скоба захватна съгласно приложена техническа спецификация - 1 бр.	
+ОП 4.Скоба захватна съгласно приложена техническа спецификация - 1 бр.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на електрически стълбищен катерач – 1 бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ИЗБОР НА ИЗПЪЛНИТЕЛ ЗА ИЗГРАЖДАНЕ НА РЕШЕНИЯ В ОБЛАСТТА НА ИКТ включващ: 
+- Изграждане и въвеждане на Система за управление на ресурсите (ERP система);
+- Изграждане и въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система);
+- Изграждане и въвеждане на Система за архивиране на информация.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТОТАЛ-ТЕСТ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1206-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Устойчиво енергийно обновяване на сгради в сферата на търговията и услугите</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АХАТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-4.021-0290-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на интегрирана система за защита на информацията в локална мрежа, архивиране на информация и система за управление на съхранението и споделянето на информация“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Джи М Л - дизайн ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1679-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на интегрирана система за защита на информацията в локална мрежа,  архивиране на информация и система за управление на съхранението и споделянето на информация </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Финпласт ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0597-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване, доставка, монтаж и въвеждане в експлоатация във фирма „ИТС–Ивона" ООД, на „Компресори за сгъстен въздух, вкл. резервоари за сгъстен въздух“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>И Т С - ИВОНА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0586-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване и спцеиализирани софтуерни продукти в областа на архитектурата , с обособени позиции: 1.Доставка на черна техника  3.Доставка за обработване и корекция на визуализация в архитектурата</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БЕЛ АРХ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0804-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Процедура № 1: „Възлагане на научни изследвания и външни услуги, необходими за разработването на иновативен продукт - нов полимерен материал на основата на Polyamid 6 (PA6) чрез използване на добавки, включващи примеси с различна концентрация на рециклиран полиамид 6 (PA6) с 83%-но съдържание на графит“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛМОУЛД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0304-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Закупуване, доставка и въвеждане в експлоатация на  "Комплект фотоапарат с обективи" - 1 бр.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Определяне на доставчик с пет обособени позиции:
+ОП 1. Безкабелен ъглошлайф комплект с 2 бр. батерии и зарядно съгласно приложена техническа спецификация - 2 бр. 
+ОП 2. Безкабелна ударно пробивна машинa комплект с 2 бр. батерии и зарядно съгласно приложена техническа спецификация - 2 бр. 
+ОП 3. Безкабелен гайковерт комплект с батерия и зарядно съгласно приложена техническа спецификация - 1 бр.	
+ОП 4. Безкабелна пробивна машина комплект с батерия съгласно приложена техническа спецификация - 1 бр.
+ОП  5. Кука за повдигане съгласно приложена техническа спецификация- 1 опаковка с минимална товароподемност 1000 кг  и 1 опаковка с минимална товароподемност 2000 кг.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Топлинно изолиране на производствена сграда на „НИКОЛА СИМОВ - 99“ ООД - гр. Търговище, чрез доставка и монтаж на топлоизолационна система от покривни сандвич панели с топлоизолация от PUR – 300 кв. м.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„НИКОЛА СИМОВ - 99“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1692-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на енергийно ефективни системи в две обособени позиции: Обособена позиция 1: Фотоволтаична електрическа централа ФтЕЦ Обособена позиция 2: Локални съоръжения за съхранение на енергия батерии в комбинация с инвертори</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АрМе ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0464-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на фотоволтаична електрическа централа с мощност 25 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДБ СТРОЙ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0141-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">СМР за прилагане на мерки за енергийна ефективност по следните обособени позиции:
+ОП 1 „Топлинно изолиране на покрив"
+ОП 2 „Топлинно изолиране на външни стени“
+ОП 3 „Подмяна на прозорци и външна врата“
+ОП 4 „Изграждане на фотоволтаична централа от 15 kW“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">"АМБУЛАТОРИЯ ЗА ГРУПОВА ПРАКТИКА ЗА ПЪРВИЧНА ДЕНТАЛНА ПОМОЩ МЕДИКЕЪР" ООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0262-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на локални съоръжения за съхранение на енергия в комбинация с инвертори към съществуваща централа</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИС ВАНИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1563-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на мярка по енергийна ефективност в търговско предприятие</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЛЕКТРИК 90 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1513-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Изграждане на инсталация за производство на ел. енергия със съоръжения за съхранение на електроенергия за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРТВИЖЪН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1535-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с мощност 56 kW за собствено потребление, включваща доставка, монтаж, изграждане и въвеждане в експлоатация на фотоволтаични модули, инвертор, конструкция и система за съхранение на електрическа енергия.</x:t>
   </x:si>
   <x:si>
     <x:t>Евелин 2011 ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-2052-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Строително монтажни дейности за повишаване на енергийната ефективност в сграда на фирма „Пламен Петров – П“ ООД по обособени позиции: Обособена позиция 1 (ОП1) – Монтаж на топлоизолационни системи на външните стени – 564 кв.м. Обособена позиция 2 (ОП2) – Подмяна на съществуваща дограма с PVC дограма – 188 кв.м.</x:t>
-[...71 lines deleted...]
-3.Доставка на пособия и съоражения от неръждаема стомана за производство на сладкарски изделия 
+    <x:t>Проектиране и изграждането на фотоволтаична система за собствено потребление с мощност 50 kW и локални съоръжения за съхранение на електрическа енергия с капацитет минимум 60 kWh,  в гр. Хасково, местност "Дерекьой топра" ПИ 77195.20.17“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПЛАСТЕР" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0990-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждането на фотоволтаична система за собствено потребление с инсталирана мощност 20 kW и локални съоръжения за съхранение на електрическа енергия с капацитет минимум 27 kWh, в гр. Хасково, ж.к. Орфей 14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПЛАСТЕР АРТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0998-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на технологично оборудване за ФЕЦ за производство на електроенергия за собствени нужди на фирма МОНЦА-ВН ЕООД, със следните параметри - технологично оборудване за 63,45kWp фотоволтаична система и 61,4kWh батерии за съхранение на енергия."</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МОНЦА- ВН  ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1775-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа за нуждите на Кориантро ООД, във връзка с изпълнението на проект "Подобряване на енергийната независимост и конкурентоспособността на производството чрез възобновяема енергия в Кориантро ООД с Договор № BG16RFPR001-2.004-1791-C01, от 01.01.2026 г. по процедура BG16RFPR001-2.004 „Енергийна ефективност и използване на енергия от възобновяеми източници в предприятията“, финансиран по ОП "Конкурентоспособност и иновации в предприятията" 2021-2027.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Кориантро ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1791-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на ДМА в съответствие със Списъка на допустимите категории активи в областта на енергийната ефективност и използването на енергия от възобновяеми източници по Процедура BG16RFPR001-2.004:
+1. Термопомпи - въздух-въздух - 31kW - 6 броя
+2. Компресори за сгъстен въздух включително резервоари за сгъстен въздух - Конвенционален с изсушител - 15kW - 3 броя</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Зем Холд 2012" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1666-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СТАД - БЛИЗНАКОВ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1537-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изграждане на система от възобновяеми енергийни източници за получаване на електроенергия за собствено потребление“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на термопомпи – 3 броя.
+Доставка и монтаж на енергийно ефективни изолационни системи на сграда.
+Обособена позиция 1. Термопомпена система въздух-вода с мощност 26 kW – 1 брой;
+Обособена позиция 2. Термопомпа въздух-въздух с мощност 16.1 kW – 2 броя;
+Обособена позиция 3. Подобряване на енергийната ефективност на сграда чрез:
+Топлоизолационна плоча от XPS -18 кв.м, топлоизолационна плоча от EPS – 127 кв.м. и Сандвич панел с топлоизолация от PUR за топлоизолиране на покриви 160 кв.м.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Системи и техника за сигурност" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1534-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Процедура № 1: Изпълнение на строително – монтажни работи (СМР) по подобряване на енергийната ефективност в производствената база на „Туристстрой – Царацово“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ТУРИСТСТРОЙ - ЦАРАЦОВО" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1472-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на ДМА
+ПО ОБОСОБЕНИ ПОЗИЦИИ: 
+ОП1 Доставка на компютърна конфигурация - 3 БР
+ОП 2 Доставка на компютърна конфигурация - 1 БР
+ОП 3  Доставка на ПРОФЕСИОНАЛНЕ МОНИТОР - 4 БР.
+ОП 4 Доставка на лазерно цветно м.ф. устройство А3 -1БР.
+ОП 5 Доставка на плотер със скенер - 1БР.
+ОП 6 Доставка на преносим компютър- 2 БР.
+ОП 7 Доставка на  мобилен СМАРТФОН - 1 БР
 </x:t>
   </x:si>
   <x:si>
-    <x:t>КОЛАКОВ-17 ООД</x:t>
-[...54 lines deleted...]
-Обособена позиция 4: Изграждане на система за управление на съхранението и споделянето на информация  – 1 бр.
+    <x:t>АЙВИ АРХ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2486-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване и въвеждане в експлоатация на оборудване по обособени позиции:
+1.Обособена позиция 1 : Резервоар (ресивър) за сгъстен въздух с обем 3000 l; 
+2.Обособена позиция 2: Конвенционален компресор с мощност 45 kW
+3.Обособена позиция 3: Изсушител на сгъстен въздух за компресор 45 kW.  
+4.Обособена позиция 4 : Централизирано управление на системи за сгъстен въздух - 1бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АСТРОИДА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1333-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на Роботизирана линия за фосфатиране с пречиствателна станция </x:t>
+  </x:si>
+  <x:si>
+    <x:t>М + С ХИДРАВЛИК АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0012-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Създаване и тестване на прототипи и пилотни линии, свързани с разработването на продуктовата иновация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВОДСТРОЙ ПЛОВДИВ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0351-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и инсталация на ДМА за нуждите на Булпласт – М ЕООД </x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛПЛАСТ-М ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1993-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за изграждане на Локално съоръжение за съхранение на електроенергия (ЛСС) с капацитет от 5.08 МWh, и максимална активна мощност отдавана към мрежата 2.4 МW, като част от комбиниран проект към изградена и пусната в експлоатация фотоволтаична електроцентрала (ФвЕЦ) с мощност 3.0 МW за производство на електроенергия от ВЕИ (слънчева енергия)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Пи Ви Вижън ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.004-1736</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Осигуряване на социални придобивки за работещите: Доставка на кухненско и офис - обзавеждане</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СКАЙ МОНТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0628-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на решения в областта на ИКТ по обособени позиции: ОП 1: Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) - 1 бр., Въвеждане на модул/система за управление на складовото стопанство (WMS) - 1 бр., Въвеждане на система за управление за бизнес анализи(Business intelligence) - 1 бр.; ОП 2: Въвеждане на модул/система за управление на продажбите на дребно(Point-of-sale) - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Еделвайс-93 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0347-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на интегрирана система за управление на бизнес процеси за нуждите на СЪНСЕТ КАФЕ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СЪНСЕТ КАФЕ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0821-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Осигуряване на социални придобивки за работещите, вкл. ремонт и оборудване на места за отдих, рехабилитация, спорт, хранене и почивка в предприятията и др“, 
+с предмет: „Доставка и монтаж на 
+1.	Фургон за отдих, хранене, почивка и преобличане - 1 бр.“
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ЕМ ДЖИ ЕМ ЕООД</x:t>
-[...92 lines deleted...]
-3.	Изграждане на система за управление на съхранението и споделянето на информация.
+    <x:t>ПИТОН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1182-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане и внедряване на ИКТ решение, представляващо единна интегрирана информационна система, включваща следните функционално свързани модули:
+•	система за управление на складовото стопанство (WMS); 
+•	система за управление на производството; 
+•	система за архивиране на информация. 
 </x:t>
   </x:si>
   <x:si>
-    <x:t>"1ТЕАМ" ООД</x:t>
-[...75 lines deleted...]
-ОП4-Доставка на Специализиран софтуер 
+    <x:t>Плутон Инвест ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1418-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предмет на предвидената процедура	Обект на процедурата	Приложим нормативен акт	Действия
+Доставка, монтаж, настройка и въвеждане в експлоатация на оборудване за разширение на съществуваща фотоволтаична система за собствено потребление и изграждане на система за съхранение на електрическа енергия за нуждите на хотелски комплекс. Процедурата включва доставка на фотоволтаични панели, конструкция, свързващи компоненти, система за съхранение на енергия (батерия), комуникационно оборудване, електроразпределителни компоненти, монтажни дейности, настройка и пуск в експлоатация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>САН ПРОПЪРТИС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0261-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> „СЪЗДАВАНЕ И ТЕСТВАНЕ НА ПРОТОТИПИ И ПИЛОТНИ ЛИНИИ, СВЪРЗАНИ С РАЗРАБОТВАНЕТО НА ПРОДУКТОВА ИНОВАЦИЯ - ИНОВАТИВНИ 
+КОЗМЕТИЧНИ ПРОДУКТИ (КРЕМ И СЕРУМ) НА БАЗА НА ROSEPROINN СИСТЕМАТА“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕКОМААТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0241-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на 1 бр  Апарат за фокусирана високоинтензивна магнитна терапия
 </x:t>
   </x:si>
   <x:si>
-    <x:t>"КАПИТАЛ - СТРОИТЕЛСТВО" ЕООД</x:t>
-[...659 lines deleted...]
-    <x:t>BG16RFPR001-2.004-2458-C01</x:t>
+    <x:t>МЕДИЦИНСКИ ЦЕНТЪР ХИПОКРАТ - Н ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2554-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и инсталация на CNC пробивен център – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХАРМОНТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-1340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на система за сгъстен въздух, състояща се от 1 брой компресор с инверторно управление с изсушител и 1 брой ресивър</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕТАЛ ГРУП ЕЛИТ 2006 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1049-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>доставка на мебели за ресторант</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЮ ШИЛД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2421-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка , монтаж и въвеждане в експлоатация на 2бр термопомпи въздух-вода и придружаваща екипировка с обща топлинна мощност 100 kW .</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕН ТИ ЕН - БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0270-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, дизайн и софтуерно разработване на иновативни функционалности - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на СМР за: Обособена позиция 1 - „Внедряване на съвременни технически решения за енергийна ефективност на сградата – изолиране на външните стени, покрив, подмяна на дограмата“ Обособена позиция 2 - „Изграждане на термопомпена и рекуперативна вентилационна инсталации“ Обособена позиция 3 - „Инсталиране на локални съоръжения за съхранение на енергия батерии в комбинация с инвертори“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АЛНИ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0226-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на енергийната ефективност на УЗУНОВ 90 АНИМАЛПЕТС ООД, структуриранa в две обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>УЗУНОВ 90 АНИМАЛПЕТС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0547-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и пускане в експлоатация на ДМА: Компресор за сгъстен въздух с инверторно управление – 2 бр. и Ресивър за сгъстен въздух – 2 бр.  и Изсушител за сгъстен въздух – 2 бр.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МОНТАЖИ ПРОБГ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0108-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на високотехнологично оборудване по 2 обособени позиции 
+•	Обособена позиция 1: Доставка на компютърно оборудване 
+•	Обособена позиция 2: Доставка на лазер за гравиране и рязане</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ДИ ЕН ЕЙ ПРОДЖЕКТ“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2801-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на ИКТ разделени в четири обособени позиции, както следва:
+Обособена позиция 1: "Създаване на онлайн магазин" - 1 бр.
+Обособена позиция 2: "Въвеждане на Система за управление на ресурсите(ERP система)" - 1бр.
+Обособена позиция 3: "Изграждане на система за защита на информацията в локална мрежа" - 1 бр.
+Обособена позиция 4: "Изграждане на система за архивиране на информация" - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"М И Д АВТО" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1319-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАЗХОДИ ЗА УСЛУГИ И РЕШЕНИЯ В ОБЛАСТТА НА ИКТ по следните обособени позиции:
+Обособена позиция 1 – Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)
+Обособена позиция 2 – Въвеждане на система за управление на веригата за доставки на продукти за производствения процес/процеса на предоставяне на услуги
+Обособена позиция 3 – Въвеждане на система за управление на складовото стопанство (WMS)
+Обособена позиция 4 – Въвеждане на система за управление на производството</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СОНЕЛ-В ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1341-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и внедряване на интегрирана информационна система, включваща CRM система и система за бизнес анализи (BI)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФЕЛДЕР ГРУП БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0125-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на локално съоръжение за съхранение на енергия батерия в комбинация с инвертор 102,4kW.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АВТОКОМФОРТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0003-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изграждане на нова фотоволтаична инсталация 55kw.за производство на енергия от ВЕИ за собствено потребление в комбинация с локални съоръжения за съхранение на енергия (батерии)“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>БЕЙКЪЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0024-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждането на фотоволтаична система за собствено потребление с инсталирана мощност 20 kW и локални съоръжения за съхранение на електрическа енергия с капацитет минимум 50 kWh, в производствена база „РЕА-Елена Будовска“,гр. Хасково</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РЕА - Елена Будовска ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0991-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на 4 броя системи/модули за нуждите на СЧЕТОВОДНА КЪЩА ОФИС 2001 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СЧЕТОВОДНА КЪЩА ОФИС 2001 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0726-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на решения в областта на ИКТ по обособени позиции: ОП 1: Въвеждане на Система за управление на ресурсите (ERP система) – 1 бр.; ОП 2:Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНФОРМА 2002 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1738-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ДМА за енергийна ефективност: ОП1 - Рекуперативни блокове за отопление вентилация охлаждане - 3 броя, ОП2 - Термопомпи - 2 броя, ОП3 - Компресор за сгъстен въздух вкл. резервоар за сгъстен въздух - 1 брой</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТС Холдинг Груп ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0161-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на 3 броя термопомпи " въздух-вода"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТНА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0813-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, доставка и изграждане на фотоволтаична електрическа централа за собствено потребление с мощност 50 kW и батериен блок с капацитет 51 kWh, включително
+присъединяване, пуск и въвеждане в експлоатация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АКЮРЪСИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0103-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 60 kW за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НН ЕЛЕКТРОНИК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0904-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 50 kW за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПЕРФЕКТ ПЛАСТ ВЕЛИКИ ПРЕСЛАВ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0745-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) с мощност 55 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФРИНА - КМ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0501-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на нови дигитални решения с цел повишаване нивото на дигитализация в СТРОЙМАРКЕТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТРОЙМАРКЕТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1861-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на дейностите по административен договор № BG16RFPR001-2.004-2069-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДМТех ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2069-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Неотложен и необходим ремонт за подобряване на енергийната ефективност в сграда, собственост на „Актив инвест груп“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Актив инвест груп ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1218-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> "Неотложен и необходим ремонт за подобряване на енергийната ефективност в сграда“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВСД Сервиз</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2720-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Възлагане на услуги за внедряване на интегрирани софтуерни решения в областта на информационните и комуникационни технологии, насочени към дигитализация и оптимизация на управленските и бизнес процесите на предприятието. Внедряване на система за управление на взаимоотношенията с клиенти (CRM) и система за бизнес анализи (Business Intelligence).</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">
-Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 30 kW за собствено потребление</x:t>
-[...5 lines deleted...]
-    <x:t>BG16RFPR001-2.004-0750-C01</x:t>
+Технически прегледи ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1054-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 55 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕБЕЛИ СПАС ДИЗАЙН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0051-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична система 50 kW за производство на електроенергия за собствено потребление и система за съхранение на електрическа енергия 200 kWh.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КРЕС-Д ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0095-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 60 kWp за собствено потребление </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЮНЕЛ ИНВЕСТ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1491-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Проектиране и изграждане на фотоволтаична инсталация с мощност 30 kW и система за съхранение на енергия с капацитет минимум 60 kWh предназначени за собствено потребление </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Идея Хоум ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0347-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">СМР за изграждане на фотоволтаична електрическа централа с мощност 29,580 kW (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"БИЗНЕС НЕДЕВИ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0290-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 56 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СОЛА 2020" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0033-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Енергийна ефективност и използване на енергия от възобновяеми източници в „Дръстър Инженеринг“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дръстър Инженеринг ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1866-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на обзавеждане и оборудване за провеждане на дейности за Фондация "Св. Пимен Зографски - Национална художествена академия"</x:t>
   </x:si>
   <x:si>
     <x:t>НАЦИОНАЛНА ХУДОЖЕСТВЕНА АКАДЕМИЯ</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-1.001-0066-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение "Каритас София"</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMPR001-2.001-0007-C03</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
@@ -1460,2013 +1445,1928 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E115"/>
+  <x:dimension ref="A1:E110"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46191</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46177</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46191</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46181</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46191</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46181</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46191</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46181</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46191</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46181</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46191</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46183</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46191</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46183</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46191</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46183</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46191</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46184</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46191</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46184</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46191</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46184</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46191</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46184</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46191</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46184</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46191</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46184</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46191</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46184</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46192</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46185</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46192</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46184</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46192</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46184</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46192</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46183</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46192</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46183</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46192</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46185</x:v>
+        <x:v>46197</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46192</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46185</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46192</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46185</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46192</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46185</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46192</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46185</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46192</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46185</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46194</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46187</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46194</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46182</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46195</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46188</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46195</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46188</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D31" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="D31" s="0" t="s">
+      <x:c r="E31" s="0" t="s">
         <x:v>91</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46195</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46188</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46195</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46188</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="D33" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="E33" s="0" t="s">
         <x:v>96</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46195</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46188</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="D34" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="E34" s="0" t="s">
         <x:v>99</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46195</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46188</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="D35" s="0" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="E35" s="0" t="s">
         <x:v>102</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46195</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46188</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="D36" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="E36" s="0" t="s">
         <x:v>105</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46195</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46188</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="D37" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="E37" s="0" t="s">
         <x:v>108</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46195</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46188</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D38" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="E38" s="0" t="s">
         <x:v>111</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46195</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46188</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D39" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="E39" s="0" t="s">
         <x:v>114</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46195</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46187</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46195</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46185</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46195</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46185</x:v>
+        <x:v>46197</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46195</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46185</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46195</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46185</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46195</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46185</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46195</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46185</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46195</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46185</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46195</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46185</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46195</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46178</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46195</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46178</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46195</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46178</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46195</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46178</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46195</x:v>
+        <x:v>46214</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46178</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46195</x:v>
+        <x:v>46214</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46178</x:v>
+        <x:v>46207</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46195</x:v>
+        <x:v>46214</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46178</x:v>
+        <x:v>46207</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46195</x:v>
+        <x:v>46214</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46178</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46195</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46183</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46196</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46184</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46196</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46184</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46196</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46188</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46196</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46188</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46196</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46188</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46196</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46189</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46196</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46189</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46196</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46189</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46196</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46189</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46196</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46189</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46196</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46189</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46196</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46188</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46197</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46190</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46197</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46190</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46197</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46189</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46197</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46190</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46197</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46190</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46197</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46190</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46197</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46190</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46197</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46188</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46197</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46185</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46198</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46190</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46198</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46190</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46198</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46191</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46198</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46191</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46198</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46190</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46198</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46190</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
-        <x:v>46198</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B85" s="2">
-        <x:v>46190</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="2">
-        <x:v>46199</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B86" s="2">
-        <x:v>46189</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="2">
-        <x:v>46199</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B87" s="2">
-        <x:v>46189</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="2">
-        <x:v>46199</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B88" s="2">
-        <x:v>46189</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="2">
-        <x:v>46199</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B89" s="2">
-        <x:v>46191</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="2">
-        <x:v>46199</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B90" s="2">
-        <x:v>46189</x:v>
+        <x:v>46207</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="2">
-        <x:v>46200</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B91" s="2">
-        <x:v>46185</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:5">
       <x:c r="A92" s="2">
-        <x:v>46200</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B92" s="2">
-        <x:v>46185</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:5">
       <x:c r="A93" s="2">
-        <x:v>46200</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B93" s="2">
-        <x:v>46188</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:5">
       <x:c r="A94" s="2">
-        <x:v>46200</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B94" s="2">
-        <x:v>46188</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:5">
       <x:c r="A95" s="2">
-        <x:v>46200</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B95" s="2">
-        <x:v>46188</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:5">
       <x:c r="A96" s="2">
-        <x:v>46200</x:v>
+        <x:v>46221</x:v>
       </x:c>
       <x:c r="B96" s="2">
-        <x:v>46188</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:5">
       <x:c r="A97" s="2">
-        <x:v>46201</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B97" s="2">
-        <x:v>46191</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:5">
       <x:c r="A98" s="2">
-        <x:v>46201</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B98" s="2">
-        <x:v>46191</x:v>
+        <x:v>46207</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:5">
       <x:c r="A99" s="2">
-        <x:v>46202</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B99" s="2">
-        <x:v>46185</x:v>
+        <x:v>46208</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:5">
       <x:c r="A100" s="2">
-        <x:v>46202</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B100" s="2">
-        <x:v>46190</x:v>
+        <x:v>46208</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:5">
       <x:c r="A101" s="2">
-        <x:v>46202</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="B101" s="2">
-        <x:v>46190</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:5">
       <x:c r="A102" s="2">
-        <x:v>46202</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B102" s="2">
-        <x:v>46190</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:5">
       <x:c r="A103" s="2">
-        <x:v>46202</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B103" s="2">
-        <x:v>46185</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:5">
       <x:c r="A104" s="2">
-        <x:v>46203</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B104" s="2">
-        <x:v>46188</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:5">
       <x:c r="A105" s="2">
-        <x:v>46203</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B105" s="2">
-        <x:v>46188</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:5">
       <x:c r="A106" s="2">
-        <x:v>46203</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="B106" s="2">
-        <x:v>46188</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:5">
       <x:c r="A107" s="2">
-        <x:v>46203</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="B107" s="2">
-        <x:v>46188</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:5">
       <x:c r="A108" s="2">
-        <x:v>46203</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="B108" s="2">
-        <x:v>46188</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:5">
       <x:c r="A109" s="2">
-        <x:v>46203</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B109" s="2">
-        <x:v>46188</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:5">
       <x:c r="A110" s="2">
-        <x:v>46203</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B110" s="2">
-        <x:v>46189</x:v>
+        <x:v>45671</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
-        <x:v>86</x:v>
-[...32 lines deleted...]
-      <x:c r="E112" s="0" t="s">
         <x:v>315</x:v>
-      </x:c>
-[...49 lines deleted...]
-        <x:v>324</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Tenders and Offers</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Area</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>