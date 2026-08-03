--- v4 (2026-07-08)
+++ v5 (2026-08-03)
@@ -1,1084 +1,930 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3d2a880a1a74a11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5b8de0c2a0564dacbb9ab40b9d1d9a12.psmdcp" Id="Rca9cc908d3d84151" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1dcaa68a0144aab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/798728cf24634e0e902e7a6054896307.psmdcp" Id="Rda6cd5193e274fd7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Tenders and Offers" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Offers submission deadline</x:t>
   </x:si>
   <x:si>
     <x:t>Announcement date of procedure for external assignment</x:t>
   </x:si>
   <x:si>
     <x:t>Procedure subject</x:t>
   </x:si>
   <x:si>
     <x:t>Beneficiary</x:t>
   </x:si>
   <x:si>
     <x:t>Contract registration number</x:t>
   </x:si>
   <x:si>
-    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 32 kW за собствено потребление</x:t>
-[...30 lines deleted...]
-Обособена позиция 3: Адаптация на пътя, свързан с изграждането на инфраструктура за достъп до зарядните станции за 449 кв. м.
+    <x:t xml:space="preserve">Доставка и монтаж на топлоизолационни системи от сандвич панели за покриви
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Автоцентър Тим ЕООД</x:t>
-[...6 lines deleted...]
- на служителите на „Булран“ ЕООД, по проект № BG05SFPR002-1.019-0037-C01 „Насърчаване придобиването на нови умения в Булран ЕООД" чрез нови умения“, по процедура BG05SFPR002-1.019 „НОВИ УМЕНИЯ“ по  Програма „Развитие на човешките ресурси“ 2021-2027.
+    <x:t>ДЪ ПОЙНТ СТОНЕ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2189-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на 100 kW локални съоръжения за съхранение на енергия - батерии в комбинация с инвертори за нуждите на Кариби ЕООД, в рамките на ДБФП BG16RFPR001-2.004-0181-C01.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Булран ЕООД</x:t>
-[...49 lines deleted...]
-    <x:t xml:space="preserve">„Доставка на оборудване” </x:t>
+    <x:t>КАРИБИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0181-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Инженеринг – проектиране и изграждане на обществена пералня за пране на хотелско, болнично и друг вид обществено пране в УПИ XXIII-44, XXIV-45, XXV-46, XXVI-47 и XXVII-48, кв.331а, по плана на гр. Ямбол</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“ДСГ България” ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0029-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на ЛОКАЛНИ СЪОРЪЖЕНИЯ ЗА СЪХРАНЕНИЕ НА ЕНЕРГИЯ (БАТЕРИИ) В КОМБИНАЦИЯ С ИНВЕРТОР/И.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НАЙД - ДЕ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2644-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на ЛОКАЛНИ СЪОРЪЖЕНИЯ ЗА СЪХРАНЕНИЕ НА ЕНЕРГИЯ (БАТЕРИИ) В КОМБИНАЦИЯ С ИНВЕРТОР/И</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КА ЕМ-ВАРНА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0930-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на топлоизолационни системи за външни стени и подове към външен въздух: ТИ плоча от EPS,</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОДЕСОССТРОЙ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1357-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ДЖИ ТИ КАПИТАЛ' ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2114-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дезинфекция, дезинсекция и дератизация (ДДД) за сигурни зони в РПЦ София и РПЦ Харманли - МОМ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Държавна агенция за бежанците при Министерския съвет (ДАБ при МС)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-1.003-0002-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Проектиране и изграждане на фотоволтаична система за собствено потребление с изходяща мощност АС минимум 60 kW и локални съоръжения за съхранение на електрическа енергия с капацитет минимум 60 kWh, в производствена база „Еврохолд Финанс“ ЕООД , находяща се в гр. Враца, ул.“Илинден“ № 5 </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Еврохолд финанс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1257-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на Фотоволтаична централа с мощност до 60 kWp за собствени нужди, върху покриви на  СПА Комплекс "Свети Георги", с. Балдево, община Гърмен.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>УРУМОВ - 2 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1024-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на енергоефективно оборудване (VRF/VRV системи и термопомпи въздух–въздух) за търговските обекти на ПОТРЕБИТЕЛНА КООПЕРАЦИЯ „НАПРЕДЪК“, гр. Варна“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПОТРЕБИТЕЛНА КООПЕРАЦИЯ НАПРЕДЪК Кооперация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0171-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа ФтЕЦ 55KW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕМИЛИОНИ 2019 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2276-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и внедряване на ИКТ решения за дигитализация на дейността на „СКАРАТА“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Скарата ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0163-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на термопомпена VRF система за нуждите на „Стрийт парк“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТРИЙТ ПАРК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2055-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител във връзка с изпълнение на АД № BG16RFPR001-1.012-0308-C01 с две обособени позиции
+Обособена позиция 1:
+• Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система)
+• Въвеждане на система за бизнес анализи (Business Intelligence система)
+• Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система)
+Обособена позиция 2:
+• Изграждане на система за архивиране на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЛДИДЖИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0308-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Интегрирани системи за управление на бизнес процесите в "Диалдент 2000 ЕООД"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Диалдент 2000 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0336-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, внедряване, конфигуриране, обучение и гаранционна поддръжка на „AI Maintenance Assistant – Интелигентна система за прогнозна диагностика, анализ и подпомагане на техническата поддръжка чрез изкуствен интелект</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДАНЛЕКС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0614-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване за внедряване на мерки за енергийна ефективност</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СИТИ НОВЕЛ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2339-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на Фотоволтаична електрическа централа 50kWp за собствени нужди и локално средство за съхранение на електроенергия. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СЪН СИС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1824-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изграждане на нова фотоволтаична инсталация за производство на енергия от ВЕИ за собствено потребление (Фотоволтаични панели в комбинация с инвертори) с мощност 150 kW“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНВЕНТИКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0154-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на 1 брой портално подемно съоръжение за въвеждане на нов процесов модел в производството на строителни и декоративни скални материали</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЙОТОВ СТОУН ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-0702</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на фотоволтаична система за производство на електрическа енергия за собствени нужди, състояща се от фотоволтаични панели, хибридни инвертори, носеща конструкция, кабели и всички необходими компоненти за нормалното функциониране на системата, с обща инсталирана мощност 150 kWp“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Мартис 09 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0672-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на батерия 215 kW с инвертор</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ФОРС - 81 ООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0664-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Проектиране и изграждане на фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление с локално съоръжение за съхранение на електрическа енергия (батерия), с мощност на инвертора 20 kW, за нуждите на „АВТОКАР-КОМЕРС“ ЕООД“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АВТОКАР-КОМЕРС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0403-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на рекуперативни блокове за отопление, вентилация и охлаждане (рекуператори) - 4бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Нитекс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0418-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разработване, доставка и внедряване на интегрирана информационна система за управление на бизнес процесите в предприятието, включваща ERP система, CRM система, Point-of-Sale система и система за архивиране на информацията, както и обучение на персонала за работа със системата.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВИСТА-СЕРВИЗ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1324-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Създаване и тестване на Система за диагностициране, назначаване и моделиране на Индивидуални Ортопедични стелки, свързани с разработването на продуктова иновация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОРТОТЕХ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0466-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Дигитализация на Спектър 68 ООД
+Обособена позиция 1: Въвеждане на система за управление на складовото стопанство (WMS)
+Обособена позиция 2: Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система)
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СПЕКТЪР 68 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0208-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Предоставяне на услуги за текуща подкрепа за социална и трудова интеграция на 5 новонаети лица в социалното предприятие „Поливас 2013“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Поливас 2013" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0013-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на 3 обособени позиции: ОП1 Системи за оползотворяване на отпадна топлина студ генерирана при производството на сгъстен въздух или студопроизводство; ОП2 Енергийно ефективни охладители на въздух; ОП3 Котли на биомаса </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Интерпред Партнер АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1151-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на ИКТ системи в предприятието "Ар Груп Про" ЕООД, включващи следните обособени позиции:
+ОП1: Интегрирани ИКТ системи, вкл.:
+1.	Въвеждане на модул система за управление на ресурсите (ERP система)
+2.	Въвеждане на модул Система за управление на взаимоотношенията с клиенти (CRM система) 
+ОП2: Системи за архивиране и управление на информацията, вкл.:
+1.	Изграждане на система за архивиране на информация
+2.	Изграждане на система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Ар Груп Про" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1271-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за предоставяне обучения за придобиване на „меки“ умения: Ключова компетентност (КК) 2 – Многоезикова компетентност – „Обучения по 
+английски език и бизнес английски“ във връзка с изпълнение на проект BG05SFPR002-1.0190089-C01 „Придобиване на нови умения в "ЕЙ АР ЕС БЪЛГАРИЯ" ЕООД“  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕЙ АР ЕС БЪЛГАРИЯ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.019-0089-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Създаване и тестване на прототип, свързан с разработването на продуктова (услуга) иновация - Уеб базирано приложение за извършване на счетоводни услуги</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХЮМАНКОНСУЛТИНГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0213-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Извършване на  дейности по организация и управление на проект и по осигуряване на видимост, прозрачност и комуникация по проекта</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЕОХИМ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0025-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на интегрирана информационна система в "Алфабот" ООД, включваща следните основни модули/системи:
+1. Въвеждане на система за управление на взаимоотношенията с клиенти
+(CRM система);
+2. Въвеждане на система за управление на веригата за доставки на
+суровини/материали/компоненти/продукти за производствения процес;
+3. Въвеждане на система за управление на складовото стопанство (WMS);
+4. Въвеждане на модул/система за управление на производството.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АЛФАБОТ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0917-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 56 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"РЕФРАН" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0933-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Инженеринг – проектиране и изграждане на вътрешна инфраструктура на обект „Индустриален парк със складова база в УПИ I-307, кв.10в, по плана на промишлена зона гр. Сливен“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“ДСГ Логистика” ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.005-0006-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на енергийната ефективност на ЛМ ХОЛИДЕЙС ООД, структуриранa в две обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛМ ХОЛИДЕЙС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0721-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на система от възобновяеми енергийни източници за получаване на електроенергия за собствено потребление“</x:t>
   </x:si>
   <x:si>
     <x:t>Искрецка Пъстърва ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-2.002-0022-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>ПОДОБРЯВАНЕ НА ПРОИЗВОДСТВЕНИЯ КАПАЦИТЕТ НА ПРЕДПРИЯТИЕТО, ЧРЕЗ ПРИДОБИВАНЕ НА ДМА ПО ОБОСОБЕНИ ПОЗИЦИИ, 
-[...23 lines deleted...]
-    <x:t xml:space="preserve">ТРИАДА ИНЖЕНЕРИНГ ООД
+    <x:t>Топлинно изолиране на външни стени с ТИ плочи от EPS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РД СИСТЕМС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1091-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изработване на технически проект и изграждане на ФЕЦ с мощност минимум 100 kW за производство на енергия от възобновяеми източници за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"КМС" ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1175-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на ДМА, както следва: ОП 1 - Компресор с инверторно управление с изсушител при номинална мощност на основния двигател от 22 kw - 2бр. ОП 2 - Централизирано управление (ЦУ) за сгъстен въздух - 1 бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ АНДИ-АНИ ИВАНОВА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1301-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на покривна фотоволтаична електрическа централа с инсталирана мощност не по-малка от 50 kWp, в комбинация с локална система за съхранение на енергия (батерия) с полезен капацитет не по-малък от 50 kWh </x:t>
+  </x:si>
+  <x:si>
+    <x:t>РИВОЛИ ТРЕЙД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2682-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на съвременна VRV система за отопление и охлаждане в Медицински център "Света Ана".</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЦ СВЕТА АНА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1986-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМР за прилагане на мерки за енергийна ефективност по следните обособени позиции:
+ОП 1 „Топлинно изолиране на външни стени със сандвич панели“
+ОП 2 " Доставка и монтаж на външни прозорци и остъклени врати, с рамка от алуминий с прекъснат топлинен мост“
+ОП 3 "Доставка и монтаж на секционни индустриални врати“,</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ДАНИМПЕКС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0595-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМР за прилагане на мерки за енергийна ефективност по следните обособени позиции:
+ОП 1 „Топлинно изолиране на външни стени със сандвич панели“
+ОП 2 " Доставка и монтаж на външни прозорци и остъклени врати, с рамка от алуминий с прекъснат топлинен мост“
+ОП 3 "Доставка и монтаж на секционни индустриални врати“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ГАТО 2020" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0612-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предоставяне на маркетингови, рекламни и дигитални услуги и внедряване на CRM система за развитие на бизнес процесите на „Биоконсерв“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Биоконсерв ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0067-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на Фотоволтаична електрическа централа 50 kWp за собствени нужди  и локално средство за съхранение на електроенергия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СТОВИ 1" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2116-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изпълнение на мерки за повишаване на енергийната ефективност на „ДИТА-М БЪЛГАРИЯ ООД“ по обособени позиции:
+Обособена позиция № 1 –  „Доставка и монтаж на 4 броя термопомпи - VRF система на директно изпарение“;
+Обособена позиция № 2 – „Доставка и монтаж на рекуперативен блок за отопление, вентилация и охлаждане“
 </x:t>
   </x:si>
   <x:si>
-    <x:t>BG05SFPR002-1.004-0401-C01</x:t>
-[...20 lines deleted...]
-    <x:t xml:space="preserve">„Доставка, внедряване и въвеждане в експлоатация на ERP система за управление на ресурсите и POS система за управление на продажбите на дребно за нуждите на „ ТЕХНИКЪЛ - СТ ЕООД“
+    <x:t>ДИТА-М БЪЛГАРИЯ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1673-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изработване на технически проект и изграждане на фотоволтаична електрическа централа с инсталирана мощност минимум 20 kW, включваща локално съоръжение за съхранение на електрическа енергия с капацитет минимум 20 kWh, за производство и използване на електрическа енергия от възобновяеми източници за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗДРАМИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1323-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на PVC дограма</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВИЛНИ СЕЛИЩА - БОРОВЕЦ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2447-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за изпълнение на енергийно-ефективна външна топлоизолационна система на производствена сграда</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗЕКАЛАБС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2070-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, монтаж след проектиране и изграждане и пуск в експлоатация на Фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с изходна мощност на инверторната група от поне 56,5 kw“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ВЕГАС - 93" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2308-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител/и за предоставяне на специализирани услуги за изпълнение на проект № BG05SFPR001-1.010-0043 и наименование „Изграждане на уважение и сигурност: превенция на насилието в ЧПГДН „СофтУни БУДИТЕЛ“, финансиран по Програма „Образование" 2021 – 2027, процедура BG05SFPR001-1.010„Превенция и предотвратяване на тормоза и насилието и намаляване агресията в училищата".</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Частна професионална гимназия по дигитални науки СофтУни БУДИТЕЛ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0043-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Интеграция на софтуерна платформа със CRM/ERP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИМОНАС КАРДС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0104-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, инсталиране и въвеждане в експлоатация на Локални съоръжения за съхранение на енергия / батерии/ в комбинация с инвертори.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ТЕХНИКЪЛ - СТ ЕООД</x:t>
-[...66 lines deleted...]
-    <x:t xml:space="preserve">БАЙ СЪРПРАЙЗ БГ ЕООД
+    <x:t>"НОВИ ТЕХНОЛОГИИ И СИСТЕМИ- СЕЛЕКТ - ПЕТКО ВАТЕВ" ЕТ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0812-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Строително-монтажни дейности за повишаване на енергийната ефективност на „НИКСИ“ ЕООД в две обособени позиции:
+ОП 1: Подмяна на съществуваща дограма с PVC дограма 100 m2
+ОП 2: Монтаж на топлоизолационни системи от сандвич панели за покриви 180 m2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"НИКСИ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0476-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на материали: 
+Инструментална стомана Х12 - 3,7 т.
+Стомана Ст.45  - 3,4 т.
+Нисковъглеродна стомана DD11 - 80 т.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БАЛКАНКАР-ЗАРЯ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0060-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на интегрирани ИКТ системи в предприятието „ТАРА СИСТЕМС“ ЕООД, включващи следните обособени позиции:
+ОП1: Интегрирани ИКТ системи, вкл.:
+1. Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система);
+2. Въвеждане на модул/система за управление на складовото стопанство (WMS).
+ОП2: Системи за архивиране и управление на информацията, вкл.:
+1.	Изграждане на система за архивиране на информация
+2.	Изграждане на система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ТАРА СИСТЕМС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1183-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на нематериални активи за нуждите на производствено предприятие</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИМПУЛС - 97 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1221-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Инвестиция в енергийно ефективни системи – термопомпа и компресорна инсталация за оптимизация на енергопотреблението“: Термопомпа VRF VRV система на директно изпарение- 2 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОМФОРТ ПАРТНЕРС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0575-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изграждане на нова фотоволтаична система с мощност 3.6 MW за производство на енергия от възобновяеми източници, за продажба на енергия на свободния пазар в комбинация с локални съоръжения за съхранение на произведената енергия (батерии):
+ОП 1: Изграждане фотоволтаична система с мощност 3.6 MW
+ОП 2: Изграждане на система за съхранение на електрическа енергия с номинална мощност 3 600 kW и номинален капацитет 7 942 kWh“
 </x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFPR001-1.012-0262-C01</x:t>
-[...709 lines deleted...]
-    <x:t>Възлагане на услуги за внедряване на интегрирани софтуерни решения в областта на информационните и комуникационни технологии, насочени към дигитализация и оптимизация на управленските и бизнес процесите на предприятието. Внедряване на система за управление на взаимоотношенията с клиенти (CRM) и система за бизнес анализи (Business Intelligence).</x:t>
+    <x:t>"АКВА-МАГ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.011-0049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на химически продукти</x:t>
+  </x:si>
+  <x:si>
+    <x:t>и.Д. Сълюшън Къмпани ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0383</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Процедура 1 - Услуга за разработване и внедряване на ИКТ базирана многоелементна софтуерна система за управление на бизнес процесите, включваща следните елементи: CRM система, ERP система и електронен магазин - нова</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ТРАНСАВТО" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0797-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Процедура 2 - Услуга за разработване и внедряване на ИКТ базирана многоелементна софтуерна система за управление на бизнес процесите, включваща следните елементи: CRM система и ERP система-нова</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ШИПКА КОНСУЛТ ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0788-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Строително-монтажни работи с:
+- 380 м2 топлинно изолиране със сандвич-панели за външни стени;
+- 400 м2 топлинно изолиране на външни стени с топлоизолационни плочи от EPS.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Линсон мото" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2480-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на оборудване за фотоволтаична електроцентрала с минимална инсталирана мощност 60 kWp и батерийна система за съхранение на електрическа енергия с минимален използваем капацитет 61,4 kWh за собствени нужди на „ТОПАЛ“ ЕООД.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТОПАЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1269-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на ДМА, както следва: 1. Компресор за сгъстен въздух с инверторно управление (2 бр.) 2. Изсушител на сгъстен въздух (2 бр.) 3. Ресивър с въздушен обем 500л (1 бр.) 4. Ресивър с въздушен обем 1000л (1 бр.)“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФОЛИАРТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0818-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и внедряване на софтуерно решение</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РУМЕН ЙОРГОВ И Н АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1851-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на обзавеждане и оборудване за осигуряване на социални придобивки за работещите в „Булметал“ АД както следва: Доставка и монтаж на кухненско оборудване.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛМЕТАЛ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1869-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична централа за собствени нужди комбинирана с локални съоръжения за съхранение на енергия (батерия/и)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СЕЛИН-СТРОЙ 04" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0420-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Строително-монтажни работи за прилагане на мерки за енергийна ефективност: 
+Обособена позиция № 1 Топлинно изолиране на външни стени 
+Обособена позиция № 2 Топлинно изолиране на покрив
+Обособена позиция № 3 Топлинно изолиране на под
+Обособена позиция № 4 Подмяна на прозорци и врати</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЧЕРНОМОРСКИ СОЛНИЦИ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1573-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на офис оборудване:
+Обособена позиция 1 – Доставка на ергономични столове
+Обособена позиция 2 – Доставка на работни бюра
+Обособена позиция 3 – Доставка на шумоизолиращи прегради</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОМЕТ ЕЛЕКТРОНИКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1053-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 60 kWp за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЮНЕЛ ИНВЕСТ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1491-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електроцентрала (ФтЕЦ) с мощност 52 kW, комбинирана с децентрализирана хибридна система за съхранение на енергия с капацитет 60 kWh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Мегаборд Конструкции ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0826-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаична система за собствено потребление с минимална инсталирана мощност 60,30 kWp (DC), хибриден инвертор с минимална номинална мощност 60 kW (AC) и батерия за съхранение на електрическа енергия с минимален капацитет 61,4 kWh за ЕТ „Проектстрой – Петър Петров – Петя Пътева“.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ ПРОЕКТСТРОЙ-ПЕТЪР ПЕТРОВ-ПЕТЯ ПЪТЕВА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2112-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изпълнение на дейности за подобряване на енергийната ефективност на административната сграда на „БУЛМЕКС“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"БУЛМЕКС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0788-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, монтаж и въвеждане в експлоатация на термопомпи от типа "въздух" - "вода" с отоплителна мощност 63 kW– 3 бр. и термопомпи от типа "въздух" - "вода" с отоплителна мощност 27 kW– 3 бр.“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВЕЛИНА ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2761-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дейности за осигуряване на Енергийна ефективност: 
+Обособена позиция 1: Изграждане на Фотоволтаични панели в комбинация с инвертори с мощност 24 kW
+Обособена позиция 2: Изграждане на Локални съоръжения за съхранение на енергия батерии в комбинация с инвертори с мощност 48 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАЙ 2018 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1193-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертори с изходяща номинална активна мощност 140 kW за производство на електрическа енергия от възобновяеми източници за собствено потребление.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТРАКИЯ КОМЕРС - 90 АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1093-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Повишаване на енергийната ефективност и използване на енергия от възобновяеми източници в „МИНИ МАКС ГРУП“ ООД чрез изграждане на фотоволтаична инсталация в обект на предприятието“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„МИНИ МАКС ГРУП” ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1841-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на Фотоволтаични панели в комбинация с инвертори - 45 kW и Локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори - 90 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛСТРОЙ-СМК АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2177-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Инженеринг – проектиране, строителство и осъществяване на авторски надзор по време на изпълнението на строежа“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРОГРЕС 99 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0656-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ Доставка и монтаж на енергийно ефективна топлоизолационна система от сандвич панели с топлоизолация от PUR/PU (полиуретан) за покриви “</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">
-Технически прегледи ЕООД</x:t>
-[...65 lines deleted...]
-    <x:t>BG16RFPR001-2.004-1866-C01</x:t>
+СКАЙМЕТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0410-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и монтаж на енергийно ефективна топлоизолационна система от сандвич панели с топлоизолация от PUR/PU (полиуретан) за покриви </x:t>
+  </x:si>
+  <x:si>
+    <x:t>КЛИМСИСТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0251-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертори - 45 kW и локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори - 90 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МАЗАЛАТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2222-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Процедура за избор на изпълнител/и за въвеждане на ИКТ услуги/решения в предприятието "ЕВАПРЕС ИНВЕСТ" ЕООД във връзка с АДПБФП № BG16RFPR001-1.012-0096-C01 по процедура „Дигитализация на предприятията“, включваща 3 обособени позиции: 
+Обособена позиция 1: Създаване на онлайн магазин;
+Обособена позиция 2: Въвеждане на ИКТ услуги/решения, включващи:
+* Въвеждане на система за управление на ресурсите (ERP система);
+* Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система);
+Обособена позиция 3: Изграждане на система за защита на информацията в локална мрежа;</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕваПрес Инвест" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0096-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Проектиране и изграждане на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление с инсталирана мощност 20 kW и локално съоръжение за съхранение на електрическа енергия с капацитет минимум 30 kWh в "ВЕТЕЙДА 2" ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ВЕТЕЙДА 2" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0807-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на обзавеждане и оборудване за провеждане на дейности за Фондация "Св. Пимен Зографски - Национална художествена академия"</x:t>
   </x:si>
   <x:si>
     <x:t>НАЦИОНАЛНА ХУДОЖЕСТВЕНА АКАДЕМИЯ</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-1.001-0066-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение "Каритас София"</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMPR001-2.001-0007-C03</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
@@ -1445,1928 +1291,1605 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E110"/>
+  <x:dimension ref="A1:E91"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46211</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46196</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46211</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46196</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46211</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46196</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46211</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46198</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46211</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46203</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46211</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46203</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46211</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46202</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46211</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46204</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46211</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46204</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46211</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46204</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46211</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46204</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46211</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46204</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46211</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46204</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46212</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46204</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46212</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46205</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46212</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46205</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46212</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46205</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46212</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46205</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46212</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46205</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46212</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46205</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46212</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46197</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46212</x:v>
+        <x:v>46239</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46205</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46212</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46205</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46212</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46211</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46212</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46205</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46213</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46204</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46213</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46206</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46213</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46206</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46213</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46206</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46213</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46206</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46213</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46206</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46213</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46206</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46213</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46206</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46213</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46206</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46213</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46206</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46213</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46206</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46213</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46206</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46213</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46206</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46213</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46206</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46213</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46206</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46213</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46197</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46213</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46198</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46213</x:v>
+        <x:v>46242</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46198</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46213</x:v>
+        <x:v>46243</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46203</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46213</x:v>
+        <x:v>46243</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46203</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46213</x:v>
+        <x:v>46243</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46203</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46213</x:v>
+        <x:v>46243</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46203</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46213</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46203</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46213</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46203</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46213</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46203</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46213</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46199</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46214</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46199</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46214</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46207</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46214</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46207</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46214</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46204</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46216</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46206</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46216</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46206</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46216</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46209</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46216</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46209</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46216</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46209</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46216</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46199</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46216</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46202</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46216</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46209</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46216</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46209</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46216</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46209</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46216</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46206</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46216</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46209</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46217</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46210</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46217</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46209</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46217</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46209</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46217</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46209</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46217</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46209</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46217</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46210</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46217</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46210</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46217</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46204</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46217</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46205</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46218</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46204</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46218</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46203</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46218</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46206</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46218</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46211</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46218</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46211</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46218</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46211</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46218</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46210</x:v>
+        <x:v>46235</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
-        <x:v>46219</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B85" s="2">
-        <x:v>46209</x:v>
+        <x:v>46236</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="2">
-        <x:v>46219</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B86" s="2">
-        <x:v>46209</x:v>
+        <x:v>46236</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="2">
-        <x:v>46219</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B87" s="2">
-        <x:v>46209</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="2">
-        <x:v>46219</x:v>
+        <x:v>46252</x:v>
       </x:c>
       <x:c r="B88" s="2">
-        <x:v>46211</x:v>
+        <x:v>46221</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="2">
-        <x:v>46219</x:v>
+        <x:v>46252</x:v>
       </x:c>
       <x:c r="B89" s="2">
-        <x:v>46211</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="2">
-        <x:v>46219</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B90" s="2">
-        <x:v>46207</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="2">
-        <x:v>46219</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B91" s="2">
-        <x:v>46205</x:v>
+        <x:v>45671</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
-        <x:v>261</x:v>
-[...94 lines deleted...]
-      <x:c r="C97" s="0" t="s">
         <x:v>274</x:v>
-      </x:c>
-[...225 lines deleted...]
-        <x:v>315</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Tenders and Offers</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Area</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>