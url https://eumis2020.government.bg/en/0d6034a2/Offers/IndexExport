--- v5 (2026-08-03)
+++ v6 (2026-08-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1dcaa68a0144aab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/798728cf24634e0e902e7a6054896307.psmdcp" Id="Rda6cd5193e274fd7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R573d219ec06144f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9b1c18deb8d5453ea9ca22912217f944.psmdcp" Id="Rf38cb312831a438d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Tenders and Offers" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Offers submission deadline</x:t>
   </x:si>
   <x:si>
     <x:t>Announcement date of procedure for external assignment</x:t>
   </x:si>
   <x:si>
@@ -575,132 +575,132 @@
   <x:si>
     <x:t>BG16RFPR001-1.001-0104-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Доставка, инсталиране и въвеждане в експлоатация на Локални съоръжения за съхранение на енергия / батерии/ в комбинация с инвертори.
 </x:t>
   </x:si>
   <x:si>
     <x:t>"НОВИ ТЕХНОЛОГИИ И СИСТЕМИ- СЕЛЕКТ - ПЕТКО ВАТЕВ" ЕТ</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0812-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Строително-монтажни дейности за повишаване на енергийната ефективност на „НИКСИ“ ЕООД в две обособени позиции:
 ОП 1: Подмяна на съществуваща дограма с PVC дограма 100 m2
 ОП 2: Монтаж на топлоизолационни системи от сандвич панели за покриви 180 m2</x:t>
   </x:si>
   <x:si>
     <x:t>"НИКСИ" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0476-C01</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve">„Изграждане на нова фотоволтаична система с мощност 3.6 MW за производство на енергия от възобновяеми източници, за продажба на енергия на свободния пазар в комбинация с локални съоръжения за съхранение на произведената енергия (батерии):
+ОП 1: Изграждане фотоволтаична система с мощност 3.6 MW
+ОП 2: Изграждане на система за съхранение на електрическа енергия с номинална мощност 3 600 kW и номинален капацитет 7 942 kWh“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АКВА-МАГ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.011-0049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на нематериални активи за нуждите на производствено предприятие</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИМПУЛС - 97 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1221-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Инвестиция в енергийно ефективни системи – термопомпа и компресорна инсталация за оптимизация на енергопотреблението“: Термопомпа VRF VRV система на директно изпарение- 2 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОМФОРТ ПАРТНЕРС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0575-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t>Доставка на материали: 
 Инструментална стомана Х12 - 3,7 т.
 Стомана Ст.45  - 3,4 т.
 Нисковъглеродна стомана DD11 - 80 т.</x:t>
   </x:si>
   <x:si>
     <x:t>БАЛКАНКАР-ЗАРЯ АД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.001-0060-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Въвеждане на интегрирани ИКТ системи в предприятието „ТАРА СИСТЕМС“ ЕООД, включващи следните обособени позиции:
 ОП1: Интегрирани ИКТ системи, вкл.:
 1. Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система);
 2. Въвеждане на модул/система за управление на складовото стопанство (WMS).
 ОП2: Системи за архивиране и управление на информацията, вкл.:
 1.	Изграждане на система за архивиране на информация
 2.	Изграждане на система за управление на съхранението и споделянето на информация</x:t>
   </x:si>
   <x:si>
     <x:t>"ТАРА СИСТЕМС" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-1183-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Внедряване на нематериални активи за нуждите на производствено предприятие</x:t>
-[...26 lines deleted...]
-    <x:t>BG16FFPR003-4.011-0049</x:t>
+    <x:t>Процедура 1 - Услуга за разработване и внедряване на ИКТ базирана многоелементна софтуерна система за управление на бизнес процесите, включваща следните елементи: CRM система, ERP система и електронен магазин - нова</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ТРАНСАВТО" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0797-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Процедура 2 - Услуга за разработване и внедряване на ИКТ базирана многоелементна софтуерна система за управление на бизнес процесите, включваща следните елементи: CRM система и ERP система-нова</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ШИПКА КОНСУЛТ ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0788-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на химически продукти</x:t>
   </x:si>
   <x:si>
     <x:t>и.Д. Сълюшън Къмпани ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.001-0383</x:t>
-  </x:si>
-[...16 lines deleted...]
-    <x:t>BG16RFPR001-1.012-0788-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Строително-монтажни работи с:
 - 380 м2 топлинно изолиране със сандвич-панели за външни стени;
 - 400 м2 топлинно изолиране на външни стени с топлоизолационни плочи от EPS.</x:t>
   </x:si>
   <x:si>
     <x:t>"Линсон мото" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-2480-C01</x:t>
   </x:si>
   <x:si>
     <x:t>„Доставка и монтаж на оборудване за фотоволтаична електроцентрала с минимална инсталирана мощност 60 kWp и батерийна система за съхранение на електрическа енергия с минимален използваем капацитет 61,4 kWh за собствени нужди на „ТОПАЛ“ ЕООД.“</x:t>
   </x:si>
   <x:si>
     <x:t>ТОПАЛ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1269-C01</x:t>
   </x:si>
   <x:si>
     <x:t>„Доставка, монтаж и въвеждане в експлоатация на ДМА, както следва: 1. Компресор за сгъстен въздух с инверторно управление (2 бр.) 2. Изсушител на сгъстен въздух (2 бр.) 3. Ресивър с въздушен обем 500л (1 бр.) 4. Ресивър с въздушен обем 1000л (1 бр.)“</x:t>
   </x:si>
   <x:si>
@@ -872,50 +872,59 @@
   <x:si>
     <x:t>BG16RFPR001-2.004-0251-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертори - 45 kW и локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори - 90 kW</x:t>
   </x:si>
   <x:si>
     <x:t>МАЗАЛАТ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-2222-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Процедура за избор на изпълнител/и за въвеждане на ИКТ услуги/решения в предприятието "ЕВАПРЕС ИНВЕСТ" ЕООД във връзка с АДПБФП № BG16RFPR001-1.012-0096-C01 по процедура „Дигитализация на предприятията“, включваща 3 обособени позиции: 
 Обособена позиция 1: Създаване на онлайн магазин;
 Обособена позиция 2: Въвеждане на ИКТ услуги/решения, включващи:
 * Въвеждане на система за управление на ресурсите (ERP система);
 * Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система);
 Обособена позиция 3: Изграждане на система за защита на информацията в локална мрежа;</x:t>
   </x:si>
   <x:si>
     <x:t>"ЕваПрес Инвест" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-0096-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаична електроцентрала (ФЕЦ) с хибриден инвертор, с инсталирана мощност на панелите 70,35 kWp (DC), инвертор 70 kW (AC) и батерия с общ капацитет 71,7 kWh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РОВЕН ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2290-C01</x:t>
   </x:si>
   <x:si>
     <x:t>„Проектиране и изграждане на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление с инсталирана мощност 20 kW и локално съоръжение за съхранение на електрическа енергия с капацитет минимум 30 kWh в "ВЕТЕЙДА 2" ЕООД“</x:t>
   </x:si>
   <x:si>
     <x:t>"ВЕТЕЙДА 2" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0807-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на обзавеждане и оборудване за провеждане на дейности за Фондация "Св. Пимен Зографски - Национална художествена академия"</x:t>
   </x:si>
   <x:si>
     <x:t>НАЦИОНАЛНА ХУДОЖЕСТВЕНА АКАДЕМИЯ</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-1.001-0066-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение "Каритас София"</x:t>
   </x:si>
@@ -1291,51 +1300,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E91"/>
+  <x:dimension ref="A1:E92"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
@@ -2292,51 +2301,51 @@
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
         <x:v>46244</x:v>
       </x:c>
       <x:c r="B58" s="2">
         <x:v>46227</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
         <x:v>46244</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46237</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
         <x:v>46244</x:v>
       </x:c>
       <x:c r="B60" s="2">
         <x:v>46237</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
@@ -2360,102 +2369,102 @@
         <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
         <x:v>46244</x:v>
       </x:c>
       <x:c r="B62" s="2">
         <x:v>46237</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
         <x:v>46244</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46227</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
         <x:v>46245</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46233</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
         <x:v>46245</x:v>
       </x:c>
       <x:c r="B65" s="2">
         <x:v>46237</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
         <x:v>46245</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46237</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
         <x:v>46245</x:v>
       </x:c>
       <x:c r="B67" s="2">
         <x:v>46230</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
@@ -2816,80 +2825,97 @@
         <x:v>264</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="2">
         <x:v>46252</x:v>
       </x:c>
       <x:c r="B89" s="2">
         <x:v>46237</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="2">
-        <x:v>46290</x:v>
+        <x:v>46252</x:v>
       </x:c>
       <x:c r="B90" s="2">
-        <x:v>46175</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="2">
-        <x:v>46317</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B91" s="2">
-        <x:v>45671</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
         <x:v>274</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="92" spans="1:5">
+      <x:c r="A92" s="2">
+        <x:v>46317</x:v>
+      </x:c>
+      <x:c r="B92" s="2">
+        <x:v>45671</x:v>
+      </x:c>
+      <x:c r="C92" s="0" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="D92" s="0" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="E92" s="0" t="s">
+        <x:v>277</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Tenders and Offers</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Area</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>