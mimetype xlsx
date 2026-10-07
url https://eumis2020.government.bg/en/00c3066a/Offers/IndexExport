--- v6 (2026-09-08)
+++ v7 (2026-10-07)
@@ -1,1248 +1,1627 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf385e6ff9da48da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/af3fb007840e44239cf1c5e861395c46.psmdcp" Id="R04f5bff63b6b4e77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a073e17ceb64fcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ba97fe4b4e274ff984b70dfcb3d40d54.psmdcp" Id="Ra0f9ca88195c4738" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Tenders and Offers" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Offers submission deadline</x:t>
   </x:si>
   <x:si>
     <x:t>Announcement date of procedure for external assignment</x:t>
   </x:si>
   <x:si>
     <x:t>Procedure subject</x:t>
   </x:si>
   <x:si>
     <x:t>Beneficiary</x:t>
   </x:si>
   <x:si>
     <x:t>Contract registration number</x:t>
   </x:si>
   <x:si>
-    <x:t>Изграждане на Фотоволтаична система с инвертори и батерии с мощност 78 kW - 1 бр.</x:t>
-[...179 lines deleted...]
-    <x:t xml:space="preserve">Въвеждане на интегрирана ИКТ система за управление на бизнес процесите, включваща система за управление на ресурсите (ERP) и система за управление на взаимоотношенията с клиенти (CRM)
+    <x:t>Проектиране, доставка и изграждане на фотоволтаична електрическа централа за собствено потребление с мощност 50 kW и батериен блок с капацитет 122,8 kWh, включително присъединяване, пуск и въвеждане в експлоатация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НИКОЙЛ-2 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0414-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на Струг с ЦПУ с прътоподаващо устройство - 2 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>М + С ХИДРАВЛИК АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0012-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на Фреза с ЦПУ с 3 шпиндела – 1 бр</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на Интегрирани системи за управление на бизнес процесите
+1.Система за управление на взаимоотношенията с клиенти (CRM система)
+2.Въвеждане на система за бизнес анализи (Business Intelligence система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СМАРТТЕХ - 19" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1556-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане и въвеждане на съвременни информационни и комуникационни технологии (ИКТ) във връзка с изпълнение на Договор № BG16RFPR001-1.012-2088-C01с бенефициент „ЕКО ЧИСТОТА БЪЛГАРИЯ ЕООД“, финансиран по процедура BG16RFPR001-1.012 „Дигитализация на предприятията“, Програма „Конкурентоспособност и иновации в предприятията“ 2021–2027 г.“ по две обособени позиции: 
+Обособена позиция № 1: Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система)
+Обособена позиция № 2: Въвеждане на система за бизнес анализи (Business Intelligence система)
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ФЪНДЕЙ 2020 ЕООД</x:t>
-[...62 lines deleted...]
-    <x:t xml:space="preserve">ФАРКО адвъртайзинг ЕООД
+    <x:t>ЕКО ЧИСТОТА БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2088-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на решения в областта на ИКТ по обособени позиции: ОП 1: Разработване, внедряване и въвеждане в експлоатация на Система за управление на взаимоотношенията с клиенти (CRM система) – 1 бр. ОП 2: Изграждане и въвеждане в експлоатация на Система за архивиране на информация – 1 бр. и Система за управление на съхранението и споделянето на информация – 1 бр., включително физически сървър за хардуерно обезпечаване на системите. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПС ЛАЙФ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0840-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на решения в областта на ИКТ:
+- Въвеждане на система за управление на ресурсите (ERP система);
+- Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система);
+- Въвеждане на система за бизнес анализи</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛАРМЕКС-ИК АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0807-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Закупуване, доставка и монтаж на компресор за сгъстен въздух с инверторно управление с изсушител - 1 бр.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕН ДЖИ ФОРМТЕХ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1327-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на термопомпи</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БЪДЕЩНОСТ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2412-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Въвеждане на ИКТ решения за дигитализация на дейността на „Миноа Плюс“ ЕООД“, включващи: Обособена позиция 1: Създаване на онлайн магазин – 1 брой; Обособена позиция 2: Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) – 1 брой; Обособена позиция 3: Въвеждане на система за бизнес анализи (Business Intelligence система).– 1 брой.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИНОА ПЛЮС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1762-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на Интегрирани системи за управление на бизнес процесите 1. Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) 2. Въвеждане на система за бизнес анализи (Business Intelligence система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">"БГ ПОЛО" ЕООД
 </x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFPR001-1.012-0335-C01</x:t>
-[...26 lines deleted...]
-- Изграждане и въвеждане на система за бизнес анализи (Business Intelligence система) 
+    <x:t>BG16RFPR001-1.012-1381-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Извършване на СМР на енергийно ефективни изолационни системи в сгради: Обособена позиция 1: Сандвич панели покрив – 510 м2, Обособена позиция 2: Прозоречна система (дограма) за външни прозорци  -  70м2, и Обособена позиция 3: Секционни индустриални врати/външни плътни врати – 60 м2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХАРТЦВЕТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0899-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ Доставка и монтаж на  термопомпен агрегат въздух-вода с топлинна мощност 30 kW“ – 1 (един) брой  по проект BG16RFPR001-2.004-2088</x:t>
+  </x:si>
+  <x:si>
+    <x:t>М И Г ФЪРНИЧЪР" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2088-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на енергоспестяващи осветители:
+1. Камбани (34 бр.);
+2. Линейни осветители (206 бр.)“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>К 2 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0652-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на СМР дейности: Монтаж на енергийно ефективна топлоизолационна система – прозрачни ограждащи конструкции (алуминиеви прозорци и врати)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Мейзинев ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0901-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на топлоизолационна система за покрив от сандвич панели  - 742 кв.м.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГИЛДИЯ СТРОЙ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0574-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">“Доставка и монтаж на Топлоизолационна система:
+Обособена позиция 1: Топлоизолационна система от сандвич панели за покрив
+Обособена позиция 2: Топлоизолационна система от XPS плочи за външна изолация на стени”
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Химера ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1675-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа ФтЕЦ ≈30 kWp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КВС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0755-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за извършване на доставка, монтаж, изграждане, изпитване и въвеждане в експлоатация на: 1.Фотоволтаична електроцентрала в комбинация с батерии с инсталирана мощност 50 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АМАТА" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1125-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на ФЕЦ с мощност 50 kW за производство на енергия от възобновяеми източници за собствено потребление в комбинация с локални съоръжения за съхранение на енергия (батерии) с капацитет минимум 102,4 kWh, свързани към изградената фотоволтаична система</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИНЕРАЛИ - М ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0825-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Дейности за осигуряване на Енергийна ефективност:
+Обособена позиция 1: Изграждане на фотоволтаична инсталация върху покрив на сграда с мощност 50 kW 
+Обособена позиция 2: Изграждане на батерия за съхранение с мощност 80 kW
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АИБО - С ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1083-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и инсталация на фотоволтаична електрическа централа (ФтЕЦ) – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ултра Билд ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1172-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на Фотоволтаична електрическа централа ФтЕЦ с мощност 40 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЮРИЕВИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2748-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">РЕХАБИЛИТАЦИЯ НА БЕТОНОВА ПЛОЩАДКА  в складов терминал на „Свободна безмитна зона-Бургас“ АД </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Община Бургас</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-1.001-0055-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на покривна ФтЕЦ за собствено потребление със съоръжения за съхранение на енергия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"НИРА БУС" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0632-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на енергоспестяващо компресорно оборудване и LED осветителни тела за нуждите на сервизната база на „АМ – ТРЕЙДИНГ“ ООД в гр. Монтана</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„АМ – ТРЕЙДИНГ“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2235-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за изпълнение на строително-монтажни работи (СМР) за повишаване на енергийната ефективност на сграда/сгради чрез:
+Подмяна на дограма (прозрачни ограждащи конструкции – прозорци и врати) с обща площ 92,5 кв.м.
+Полагане на топлоизолационни системи по външни стени и подове към външен въздух с обща площ 437 кв.м.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТРИПЪЛ-ММ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0149-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа за собствено потребление с обща изходяща номинална активна мощност на инверторите 80 kW, в комбинация с локално съоръжение за съхранение на електрическа енергия с общ номинален капацитет 61,44 kWh, без отдаване на електрическа енергия в електроразпределителната мрежа</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Гайтан Корпорейшън ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0570-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на фотоволтаична инсталация с инсталирана мощност 80 kW, предназначена за производство на енергия за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕТАЛ ГРУП ЕЛИТ 2006 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1049-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за извършване на доставка, монтаж, изграждане и въвеждане в експлоатация на: 1. Фотоволтаични панели в комбинация с инвертори с инсталирана мощност 30 kW 2. Локални съоръжения за съхранение на енергия батерии в комбинация с инвертори с капацитет 40 kWh </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ВЕРОНИ БГ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0615-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична централа в комбинация със система за съхранение на енергия, в т.ч. кабелни линии</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дигитализация на предприятието</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АКАДО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1891-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Извършване на ИКТ услуги по следните обособени позиции: 
+ОП1: Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) – 1 бр.; 
+ОП2: Въвеждане на система за бизнес анализи (Business Intelligence система) – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕнЕф Консултанти ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0404-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане, внедряване и интегриране в наличната дигитална инфраструктура и бизнес процеси на Глориър ООД на интегрирана интелигентна логистична екосистема от ново поколение</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Глориър ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0231-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка и внедряване на софтуерни решения“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Джи Ти Капитал ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1713-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на енергоспестяващи осветители:
+1. Камбани (106 бр.);
+2. Линейни осветители (100 бр.)“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИВ - ЕЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0682-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разработка и внедряване на интегрирана информационна система за управление на бизнес процесите в предприятието, включваща ERP, CRM и BI система, както и обучение на персонала</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФЛЕКС ЛОДЖИСТИКС</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0185-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на ИКТ решения по обособени позиции, както следва: 
+Обособена позиция 1: Изграждане на система за защита на информацията в локална мрежа;
+Обособена позиция 2: Изграждане на система за архивиране на информация;
+Обособена позиция 3: Изграждане на система за управление на съхранението и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНЖКОНСУЛТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0380-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на ИКТ решения по обособени позиции, както следва:
+Обособена позиция 1: Въвеждане на модул/система за управление на веригата за доставки на суровини, материали, компоненти и продукти за производствения процес;
+Обособена позиция 2: Въвеждане на модул/система за управление на складовото стопанство (WMS);
+Обособена позиция 3: Въвеждане на модул/система за управление на производството.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕКОСИС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0441-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Уеб дизайн на софтуерна платформа BeeSmart</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Бии Смарт Текнолоджис АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR002-1.018-0001-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за разработване, доставка, внедряване, инсталиране, интегриране, тестване на Интегрирана AI-базирана информационна система за управление и оптимизация на производствения процес с IoT модул и анализ на BigData и осигуряване на обучение на персонала на предприятието, ангажиран за работа с новите технологии от Индустрия 4.0.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОФСЕТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0226-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на 1 брой Интегрирана опаковъчна система.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВИМАРД ИНВЕСТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0032-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на ИНТЕГРИРАНА ИНСТАЛАЦИЯ ЗА ПРАХОВО БОЯДИСВАНЕ – 1 бр., включително всички необходими хардуерни и софтуерни компоненти, техническа документация и гаранционно обслужване“,</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЧАРЛТОН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0029-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на Интегрирана система за производство на спортни екипи – 1 бр.. , включително всички необходими хардуерни и софтуерни компоненти, техническа документация и гаранционно обслужване</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТРАКИЯЕКС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0031-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, инсталация и въвеждане в експлоатация на производствени технологии в 2 обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ХЛЕБОЗАВОД" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0050-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на оборудване и специализирана техника за производство, транспортиране и полагане на бетон</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕВРОПЕЙСКИ ПЪТИЩА АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0045-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на Интегрирани системи за управление на бизнес процесите
+1.Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система)
+2.Въвеждане на система за бизнес анализи (Business Intelligence система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Ертекс Груп ЕООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1369-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на Фотоволтаична инсталация с номинална инсталирана мощност 50 kW върху покрива на съществуваща сграда, находяща се в ПИ 07603.501.2774, ул. Колю Фичето № 25, по плана на гр. Бяла, община Бяла, област Русе“ – за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БЕЛСИСТЕМС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0035-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изпълнение на услуги по договор BG16RFPR001-1.012-0539-C01“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФИСКОНСУЛТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0539-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Организационно и техническо обезпечаване на тридневно мероприятие за обмен на опит и взаимно обучение по дейност 4 по проект BG16RFTA001-1.010-0082-C01.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Сдружение „ЕВРОПЕЙСКО ПРЕДПРИЕМАЧЕСТВО“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0082-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Организиране и провеждане на двудневен партньорски форум „Зелени и дигитални партньорства за устойчиво териториално развитие и стратегическо планиране 2027+“ по дейност 5 по проект BG16RFTA001-1.010-0082-C01.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Организационно и техническо обезпечаване на две двудневни дискусионни срещи за вътрешен трансфер на знания и добри практики по дейност 3 по проект BG16RFTA001-1.010-0135-C01.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Сдружение „СЪЮЗ НА БРАНШОВИТЕ ОРГАНИЗАЦИИ НА МИКРО, МАЛКИТЕ И СРЕДНИТЕ ПРЕДПРИЯТИЯ И ЗАНАЯТЧИИТЕ В БЪЛГАРИЯ - НАЦИОНАЛНА БИЗНЕС КАМАРА“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0135-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Организиране и провеждане на двудневен публичен партньорски семинар „Зелена икономика и социално въздействие — пазарни механизми за устойчиво развитие“ по дейност 4 по проект BG16RFTA001-1.010-0135-C01.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на Енергийно ефективни изолационни системи в сгради в 3 (три) обособени позиции.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КЛИМАТИК - ЕМ ВИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2545-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване за бутилиране на негазирана вода в PET бутилки от 0.33 л. - 2 л. със система за отдалечен мониторинг и оповестяване Big Data, Cloud Computing и IioT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПИРИН СПРИНГ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0228-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на фотоволтаична централа и системи за съхранение на електрическа енергия.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ИлиЦвет 74" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0775-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане в експлоатация на ФтЕЦ с мощност от мин. 30 kW и допълнителни локални съоръжения за съхранение на електрическа енергия в комбинация с инвертор/и с общ капацитет на съхранение от мин. 50 kWh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ ДЕЯ - ИВАЙЛО ЕНЧЕВ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0411-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и инсталиране на 7 бр. термопомпи (въздух-въздух)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Петров Сервиз ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1215-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка,  монтаж и пускане в експлоатация  на 1 брой котел на биомаса за нуждите на ХЕДОН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХЕДОН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0621-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка на професионално оборудване за шивашката промишленост, необходимо за дейността на социалното предприятие „Емили Инвест 2013“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Емили Инвест 2013" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0005-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка на шивашко производствено оборудване за нуждите на социално предприятие „ВВ Сървисис“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВВ Сървисис ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0012-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, първоначално изпитване и въвеждане в експлоатация на компресор за сгъстен въздух с инверторно управление с изсушител - 1 бр., ресивър за сгъстен въздух - 1 бр., конвенционален компресор за сгъстен въздух - 1 бр. и ресивър за сгъстен въздух - 1 бр., разделени в четири обособени позиции, както следва:
+Обособена позиция 1 - Доставка, монтаж, първоначално изпитване и въвеждане в експлоатация на компресор за сгъстен въздух с инверторно управление с изсушител - 1 бр.;
+Обособена позиция 2 - Доставка, монтаж, първоначално изпитване и въвеждане в експлоатация на ресивър за сгъстен въздух - 1 бр.;
+Обособена позиция 3 - Доставка, монтаж, първоначално изпитване и въвеждане в експлоатация на конвенционален компресор за сгъстен въздух - 1 бр.;
+Обособена позиция 4 - Доставка, монтаж, първоначално изпитване и въвеждане в експлоатация на ресивър за сгъстен въздух - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"КЛАСИК МЕТАЛ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1740-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на Интегрирана система за водно рязане – 1 бр. включително всички необходими хардуерни и софтуерни компоненти, техническа документация и гаранционно обслужване“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Хидро мат ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0049-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на Интегрирана система за производство на завивки – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИЗИТЕКС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0012-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на Интегрирана система за производство на проводници – 1 бр., включително всички необходими хардуерни и софтуерни компоненти, техническа документация и гаранционно обслужване“,.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИКОТЕК ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0042-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на Интегрирана система за печат върху текстил – 1 бр., включително всички необходими хардуерни и софтуерни компоненти, техническа документация и гаранционно обслужване“,.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БЪЛГЕРИЪН ТЕКСТАЙЛ КЪМПАНИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0045-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Разходи за услуги и решения в областта на ИКТ по следните обособени позиции:
+Обособена позиция 1: Въвеждане на система за бизнес анализи (Business Intelligence система)
+Обособена позиция 2: Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система)
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ВАЛЕА БГ 10" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0407-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на единна цифрова среда за управление на дейността на предприятието чрез следните ИКТ решения: 
+1. Въвеждане на система за управление на складовото стопанство (WMS); 
+2. Въвеждане на система за управление на производството; 
+3. Въвеждане на система за бизнес анализи (Business Intelligence система); 
+4. Изграждане на система за управление на съхранението и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕХНА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2037-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за услуги по разработване, доставка и внедряване на интегрирани  софтуерни решения в областа на ИКТ, насочени към дигитализация и оптимизация на управленските и бизнес процеси на ДИБО АД
+- Система за управление на взаимоотношенията с клиенти  CRM
+ - Система за управление на ресурсите  ERP
+- Система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИБО АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0232-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на услуги и решения в областта на ИКТ чрез изпълнение на следните обособени позиции:
+ОП1: Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система);
+ОП2: Въвеждане на модул/система за управление на складовото стопанство (WMS);
+ОП3: Въвеждане на система за бизнес анализи (Business Intelligence система);
+ОП4: Създаване на онлайн магазин.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АВАНГАРД КОНСУЛТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0190-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на цифрови решения за дигитализация на дейността на „Доктор Принтер“ ЕООД, включващи система за управление на взаимоотношенията с клиенти (CRM) и система за управление на складовото стопанство (WMS)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДОКТОР ПРИНТЕР ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1578-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Внедряване на решения/системи за изграждане на цялостна цифрова среда за управление на дружеството по обособени позиции, както следва:
+1.	ОП1 Създаване на онлайн магазин;
+2.	ОП2 Система за управление на взаимоотношенията с клиенти (CRM система);
+3.	ОП3 Модул/система за управление на складовото стопанство (WMS).
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗЕЛЕНИ АПТЕКИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0360-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на: 
+Соларна система - ФВ панели с инвертор, батерии и термопомпа
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Имидж Консултинг ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2008-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и внедряване на взаимосвързани софтуерни услуги и решения в областта на ИКТ: Проектиране, разработка, въвеждане, обучение и гаранционна поддръжка на интегрирана информационна система включваща:
+-Въвеждане на модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес
+- Изграждане и въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система)
+-Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система) 
 - Изграждане и въвеждане на Система за архивиране на информация.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>АЙ БИ ГЛОБАЛ</x:t>
-[...24 lines deleted...]
-    <x:t>BG16RFPR001-2.004-0633-C02</x:t>
+    <x:t xml:space="preserve">"НК ТРЕЙД 2" ЕООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1240-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Разходи за услуги и решения в областта на ИКТ по следните обособени позиции: Обособена позиция 1: Въвеждане на система за управление на ресурсите (ERP система) Обособена позиция 2: Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПОЛИПЛАСТ ПМ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0859-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Разходи за услуги и решения в областта на ИКТ по следните обособени позиции: Обособена позиция 1: Въвеждане на система за управление на ресурсите (ERP система) Обособена позиция 2: Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МОНЧА" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0368-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на решения/системи за дигитализация на предприятието</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МУЛТИ ДЕНТ АМБУЛАТОРИЯ ЗА ИНДИВИДУАЛНА ПРАКТИКА ЗА ПЪРВИЧНА МЕДИЦИНСКА ПОМОЩ ПО ДЕНТАЛНА МЕДИЦИНА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1615-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДОЗА ЗДРАВЕ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1618-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИВАТЕКС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1617-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на фотоволтаична електрическа централа със система за съхранение на енергия с мощност 22 KW.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БОСКО Р ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0142-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Поддръжка и текущи ремонти на двете сигурни зони за непридружени деца</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИСИЯ НА МЕЖДУНАРОДНА ОРГАНИЗАЦИЯ ПО МИГРАЦИЯ В БЪЛГАРИЯ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0005-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на строително-монтажни работи (СМР) за въвеждане на енергийно ефективни топлоизолационни системи в сгради: Топлоизолационни системи от сандвич панели (PUR) за покриви - 678 м2.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Бдинтекс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0790-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане на съвременни информационни и комуникационни технологии (ИКТ) във връзка с изпълнение на АД № BG16RFPR001-1.012-0308-C01 с бенефициент ЕЛДИДЖИ ООД, финансиран по процедура BG16RFPR001-1.012 „Дигитализация на предприятията“, както следва:
+•Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система)
+•Въвеждане на система за бизнес анализи (Business Intelligence система)
+•Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система)
+•Изграждане на система за архивиране на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЛДИДЖИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0308-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изпълнение на строително-монтажни работи (СМР) за въвеждане на енергийно ефективни изолационни системи в сгради по следните обособени позиции:
+Обособена позиция 1 (ОП1): Топлоизолационна плоча от EPS за външни стени-725м2;
+Обособена позиция 2 (ОП2): Подмяна на съществуваща дограма с PVC дограма - 56м2
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛАЗАР ДОДОВ-ЛТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0374-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФтЕЦ) за собствени нужди с мощност на инвертора 50 кW (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата).</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИФО ДИЗАЙН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0469-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на Фотоволтаични панели в комбинация с инвертори с мощност 140 kW за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕСТЕ МЕБЕЛИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0460-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на фотоволтаична електрическа централа (ФтЕЦ) за собствени нужди с мощност на инвертора 50 кW (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата).
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Алверс Комерс ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0588-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Прилагане на мерки за енергийна ефективност чрез доставка на 2 броя термопомпи</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕГО КЛУБ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2355-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) с мощност 20 kW за собствено потребление за нуждите на „ХОУМ ГАРДЕН ВТ“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">"ХОУМ ГАРДЕН ВТ" ЕООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1173-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФтЕЦ) за собствени нужди с мощност на инвертора 40 кW (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГРЕСИЯ 2 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0613-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и внедряване на ИКТ решения по проект BG16RFPR001-1.012-0730-C01, с две обособени позиции:“
+Обособена позиция № 1: „Доставка и внедряване на система за управление на взаимоотношенията с клиенти (CRM система) и система за бизнес анализи (Business Intelligence – BI система)“
+Обособена позиция № 2: „Доставка и внедряване на система за архивиране на информация и система за управление на съхранението и споделянето на информация“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Алеха про ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0730-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична централа 50 kw на покрива на сграда в комбинация с локални съоръжения за съхранение на енергия за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРОМЕТЕЙ-ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1090-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Избор на изпълнител/и за доставка, монтаж и въвеждане в експлоатация на фотоволтаична система и съоръжение за съхранение на електроенергия за нуждите на „Ванеса 33“ ЕООД, по две обособени позиции:“
+1. Обособена позиция № 1: „Доставка, монтаж и въвеждане в експлоатация на фотоволтаична система с инсталирана мощност 30 kWp за собствено потребление“
+2. Обособена позиция № 2: „Доставка, монтаж и въвеждане в експлоатация на локално съоръжение за съхранение на електроенергия (батерия) с капацитет 60 kWh“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ванеса 33 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0134-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на фотоволтаична система за производство на енергия за собствено потребление (фотоволтаични панели в комбинация с инвертор/и) с мощност 80 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИЯНА МЕБЕЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2000-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Доставка и монтаж на локална система за съхранение на електрическа енергия с минимален капацитет 120 kWh в комбинация с инвертор/и“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕЛИТ - ТИМ - СЕКЮРИТИ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0373-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, монтаж и въвеждане в експлоатация на термопомпи от типа "въздух" - "вода" с отоплителна мощност 70 kW– 3 бр. и термопомпи от типа "въздух" - "вода" с отоплителна мощност 27 kW– 3 бр.“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВЕЛИНА ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2761-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична електрическа централа с номинална мощност 50 kW за производство на енергия от ВЕИ за собствено потребление, в комбинация с локална система за съхранение на енергия с капацитет не по-малък от 50 kWh“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СИН КАРС ИНТЕРНЕШЪНЪЛ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0222-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, инсталация, интеграция и въвеждане в експлоатация на Интегрирано оборудване за автоматично вторично опаковане и контрол на качеството (Wrap Around система) /Оборудване за автоматично поставяне на пакет в кашон/ - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дъ Бейкърс АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0600-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на: 
 1. Система за защита на информацията в локална мрежа;
 2. Система за архивиране на информация;
 3. Система за управление на съхранението и споделянето на информация</x:t>
   </x:si>
   <x:si>
-    <x:t>ИНЖКОНСУЛТ ЕООД</x:t>
-[...58 lines deleted...]
-    <x:t>BG16RFPR001-1.010-0738</x:t>
+    <x:t>ИНЛАБ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0363-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и внедряване на софтуерно решение</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДУНАВ ИНВЕСТ ПРОЕКТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1064-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на технология Ниво 4 „Прозрачност“, съгласно Индекса на зрялост – Индустрия 4.0 чрез доставка на Шест осен робот - 1 бр.  и Шест осен робот с работен радиус мин. 1800мм  - 1бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ВОДСТРОЙ ПЛОВДИВ“ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0449-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Интегриране  на нововъведените технологии от Индустрия 4.0 с наличните технологии в предприятието чрез внедряване на Софтуер за събирана и aнализ на големи данни - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на бизнес софтуери по обособени позиции: Обособена позиция 1 – Създаване на онлайн магазин; Обособена позиция 2 - Внедряване на система за управление на взаимоотношенията с клиенти (CRM система); Обособена позиция 3 - Система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда; Обособена позиция 4 - Внедряване на система за бизнес анализи</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"НОВ ДОМ 1" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2095-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждането в експлоатация на:
+Обособена позиция № 1: Конвенционален компресор с изсушител - 2 бр. и Ресивър - 2 бр.
+Обособена позиция № 2: VRF/VRV система на директно изпарение - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛТЕХНОМЕД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1250-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Интегрирани системи за управление на бизнес процесите:
+1. Въвеждане на Система за управление на ресурсите (ERP система);
+2. Въвеждане на система за бизнес анализи (Business Intelligence система);</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Маскот Мастърс Еднолично дружество с ограничена отговорност</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0835-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и въвеждане в експлоатация на следния ДМА: Гастроинтестинална ендоскопска система с вградена технология за анализ и обработка на големи данни (Big Data) посредством изкуствен интелект (AI) - 1 брой</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕДИЦИНСКИ ЦЕНТЪР ХЕРА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0275-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертор/и</x:t>
   </x:si>
   <x:si>
     <x:t>РЕФАН БЪЛГАРИЯ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1124-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Провеждане на тръжна процедура по ПМС 4 от 11 януари 2024 г. за избор на доставчик на група материали за насищане на платки и електронни компоненти за разработка на радиолекетронно оборудване по опис с обща прогнозна стойност 3 630.17 евро ДДС</x:t>
-[...37 lines deleted...]
-•	Твърди дискове – 16 броя
+    <x:t>Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация Интегрирана CAM система“,</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДОНИ СТАЙЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0068-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ДМА в четири обособени позиции:
+Обособена позиция I „Стелажна система – 2 бр.“
+Обособена позиция II „Електрокар – 1 бр.“ 
+Обособена позиция III „Стакер – 1 бр.“ 
+Обособена позиция IV „Товарен камион с кран – 1 бр.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РУДИН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0021-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ДМА в две обособени позиции: 
+Обособена позиция I „Машина за лазерно рязане на тръбен материал – 1 бр.“ 
+Обособена позиция II „Машина за лазерно рязане на листов материал – 1 бр.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Интегрирани системи за управление на бизнес процесите:
+1. Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система);
+2. Въвеждане на модул/система за управление на производството;</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВДК 85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0317-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Придобиване на цифров хидравличен абкант </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГАРАНТ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0073-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на оборудване по обособени позиции:
+ОП1: Роботизирана система включваща МИГ/МАГ заваряване с 2 бр. Двуосни позиционери 1 бр. и Роботизирана система за МИГ/МАГ заваряване 1 бр.
+ОП2: софтуерна платформа за събиране, визуализация и анализ на производствени данни (Big Data/Analytics). 1 бр.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>„ТКД ЗДРАВЕЦ - ГАБРОВО”</x:t>
-[...7 lines deleted...]
-ОП 2 Система за бизнес анализи (Business Intelligence система) 
+    <x:t>ЕЛ ПИ ЕС ИНЖЕНЕРИНГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0123-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа за нуждите на Кориантро ООД, във връзка с изпълнението на проект "Подобряване на енергийната независимост и конкурентоспособността на производството чрез възобновяема енергия в Кориантро ООД с Договор № BG16RFPR001-2.004-1791-C01, от 01.06.2026 г. по процедура BG16RFPR001-2.004 „Енергийна ефективност и използване на енергия от възобновяеми източници в предприятията“, финансиран по ОП "Конкурентоспособност и иновации в предприятията" 2021-2027.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Кориантро ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1791-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на локална система за съхранение на електрическа енергия с минимален капацитет 100 kWh в комбинация с инвертор</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+ВЛАДОВ МЕБЕЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0130-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертори - 50 kW и локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори - 90 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПАП ТЕХ БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2449-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, монтаж и пуск в експлоатация на три броя Термопомпи „въздух-вода“, всяка една с мощност от поне 34,7 kw“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>„НВП“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1766-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на ИКТ за нуждите на „ПАСТИЧЕРИЯ“ ЕООД, разделени в четири обособени позиции, както следва: 
+Обособена позиция 1: „Създаване на онлайн магазин“ – 1 бр.; 
+Обособена позиция 2: „Въвеждане на Система за управление на ресурсите (ERP система)“ – 1 бр.; 
+Обособена позиция 3: „Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)“ – 1 бр.;
+ Обособена позиция 4: „Въвеждане на система за бизнес анализи (Business Intelligence система)“ – 1 бр.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Графотрейд</x:t>
-[...16 lines deleted...]
-2. Локални съоръжения за съхранение на енергия батерии в комбинация с инвертори с капацитет 40 kWh
+    <x:t>"ПАСТИЧЕРИЯ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0206-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Закупуване, доставка, инсталиране, тестване, пускане в експлоатация на оборудването и обучение на персонала за;
+ Роботизирани заваръчни системи – 2 броя; 
 </x:t>
   </x:si>
   <x:si>
-    <x:t>"ВЕРОНИ БГ" ЕООД</x:t>
-[...140 lines deleted...]
-2. Tоплоизолационни системи от сандвич панели за покриви – 389 кв.м.“
+    <x:t>"И Т С - ИВОНА" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0156-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на дигитални решения - Създаване на онлайн магазин, Въвеждане на система за управление на ресурсите (ERP система), и Въвеждане на система за бизнес анализи</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЛЕКТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0269-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+Избор на изпълнител за доставка и въвеждане в експлоатация на технологично оборудване за внедряване на технологии от Индустрия 4.0 в две обособени позиции:  
+Обособена позиция 1: 5-осен фрезови център, колонен - 1 бр. 
+Обособена позиция 2: 5-осен фрезови център – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АрМе ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0451-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Внедряване на :
+Обособена позиция № 1: Система за управление на взаимоотношенията с клиенти (CRM система)
+Обособена позиция № 2: Система за бизнес анализи (Business Intelligence система) 
+Обособена позиция № 3:Модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес
+Обособена позиция № 4: Модул/система за управление на складовото стопанство (WMS) </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРОФИКЛИЙН БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1427-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Доставка на Трикоординатна измервателна машина</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БИ ЕМ ЕС ПРОДЪКШЪН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0153-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИРАЕЛА 2020 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0455-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на:
+Обособена позиция 1: Термопомпи въздух-вода - 2 бр.;
+Обособена позиция 2: Чилър с агрегат с кондензатор за въздушно охлаждане - 1 бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ ДАРС-91- ДИМИТЪР СЪБКОВ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0932-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на интегрирани ИКТ решения за управление на бизнес процесите (онлайн магазин, CRM, POS, WMS и BI система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Ю Би Ар" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0478-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на фотоволтаична система за производство на електрическа енергия от възобновяеми източници с мощност 55 kW, включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ДРИМ-2020" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0206-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на фотоволтаична електрическа централа за собствено потребление с локално съоръжение за съхранение на енергия и доставка и монтаж на секционни врати по обособени позиции:
+ОП 1: Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа  за собствено потребление с инсталирана инверторна мощност 50 kW с локално съоръжение за съхранение на енергия – 1 бр.;
+ОП 2: Доставка и монтаж на секционни индустриални врати – 2 бр.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ЕКОКОМЕРС-НЕК ООД</x:t>
-[...179 lines deleted...]
-    <x:t>BG16RFPR001-2.004-1715-C01</x:t>
+    <x:t>КАМЕРАЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0742-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на Автоматична машина за пълнене на туби</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОРЕНДА ГРУП ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0198-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на Локални съоръжения за съхранение на енергия (батерии) с капацитет ≥ 115 kWh в комбинация с инвертор към съществуваща ФтЕЦ за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Билдстрой - КО ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2507-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 30  kW и система за съхранение на енергия с капацитет 30 kWh, предназначена за покриване на собствените нужди от електроенергия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТРОИТЕЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0518-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Инженеринг – проектиране, доставка, изграждане, монтаж и въвеждане в експлоатация на термопомпена инсталация „въздух–вода</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЖЕЙЕЛПИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1943-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на енергийно-ефективни изолационни системи в две обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Балканремонт Инженеринг ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1003-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление с инсталирана мощност 35.4 kWp и локално съоръжение за съхранение на електрическа енергия с капацитет минимум 15 kWh в ЕТ „АБВ И СИН – Валентин Ковачев“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ „АБВ И СИН – Валентин Ковачев“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0802-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изграждане на фотоволтаична електрическа инсталация за собствено потребление с номинална мощност 55 kW (инсталирана DC мощност 55,335 kWp) и батерийна система с номинален капацитет 56,32 kWh“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕЛИТИС -М" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0011-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПКП - Н" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0020-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане в експлоатация на Фотоволтаична електрическа централа ФтЕЦ, заедно с локални съоръжения за съхранение на енергия батерии в комбинация с инвертори</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ВИКО КОНСУЛТ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2102-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, доставка, изграждане, монтаж, присъединяване, изпитване и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с обща изходяща номинална активна мощност на инверторите 80 kW и локално съоръжение за съхранение на електрическа енергия с капацитет 61,44 kWh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЙ ВИ БИ КОЗМЕТИКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1361-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на енергийно-ефективни изолационни системи в три обособени позиции:
+Обособена позиция 1 Доставка и монтаж на прозрачни ограждащи конструкции - 32 кв.м.;
+Обособена позиция 2 Доставка и монтаж на секционни индустриални врати - 2 бр.;
+Обособена позиция 3 Доставка и монтаж на топлоизолационна система от сандвич панели за покрив - 171 кв.м.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФЕНИКС ЛВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0478-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на нова фотоволтаична система (Фотоволтаични панели в комбинация с инвертори) с инсталирана мощност не по-малко от 147 kW </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Йота ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0027-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с инсталирана мощност не по-малко от 55 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СОФТА ТРЕЙД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0338-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Проектиране, изграждане и въвеждане в експлоатация на покривна фотоволтаична система за собствено потребление с инсталирана номинална инверторна мощност 40 kW и локално съоръжение за съхранение на електрическа енергия с капацитет минимум 40 kWh.“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>СЛАВЕЯ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0567-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Изпълнение на СМР за извършване на текущ ремонт по смисъла на ЗУТ за повишаване на енергийната ефективност</x:t>
   </x:si>
   <x:si>
-    <x:t>"ЕН ПИ ЕН ПЛАСТ" ЕООД</x:t>
-[...148 lines deleted...]
-    <x:t>BG16RFPR001-2.004-0688-C01</x:t>
+    <x:t>АРБОР БГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0560-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на термопомпа в съответствие със Списъка на допустимите категории активи в областта на енергийната ефективност и използването на енергия от възобновяеми източници по Процедура BG16RFPR001-2.004 за СИМЕТРИЯ СТИЙЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИМЕТРИЯ СТИЙЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2010-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа за производство на електрическа енергия за собствени нужди с мощност 50 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Деяколор" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0787-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, доставка, монтаж, настройка, пуск и въвеждане в експлоатация на фотоволтаична електрическа централа (ФЕЦ) за производство на енергия от ВЕИ за собствено потребление в комбинация с локални съоръжения за съхранение на електрическа енергия.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИАЛМА - ПС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2311-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на топлоизолационна система от сандвич панели за покрив (675 m2)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕХНО ВЕТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0729-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление с изходяща мощност на инвертора AC 60 kW и локално съоръжение за съхранение на електрическа енергия с капацитет 61.44 kWh”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АРТ СТОУН ДИЗАЙН" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0634-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на Локални съоръжения за съхранение на енергия - батерии в комбинация с инвертори, вкл. съпътстващи дейности – подготвителни дейности, доставка на спомагателни материали, извършване на необходимите СМР </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ЕВЪР СОКС ЕООД
 </x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-2617-C01</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Изграждане на локални съоражения за съхранение на енергия (батерии) в комбинация с инвертори по обособени позиции:
-[...1 lines deleted...]
-Обособена позиция 2: Локални съоражения за съхранение на енергия батерии в комбинация с инвертор/и с капацитет 40 kW  -за ФЕЦ Поморие
+    <x:t xml:space="preserve">Въвеждане на информационни и комуникационни технологии: 
+- Разработване и внедряване на Модул/система за управление на продажбите на дребно (Point-of-Sale система);
+- Изграждане на система за защита на информацията в локална мрежа, която ще включва защитни стени, системи за разпознаване на пробиви (IPS), централизирано управление на крайни точки (EDR) за защита от зловреден софтуер, филтриране на достъпа до интернет, сигурни VPN връзки,централизирано събиране на логове (SIEM) и многофакторна автентификация (MFA).
+- Изграждане на система за архивиране на информация.
+- Изграждане на система за управление на съхранението и споделянето на информация.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ЗОРА ООД</x:t>
-[...129 lines deleted...]
-    <x:t xml:space="preserve">Инженеринг на вътрешна техническа инфраструктура и сгради на обект: Логистичен парк Декарт в УПИ XIV (ПИ 55871.507.762) , кв. 619, по плана на кв. Сини вир, гр. Перник
+    <x:t>МЕДИЦИНСКИ ЦЕНТЪР СЕЛЕНА- Л ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1030-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа /ФтЕЦ/ с мощност 60 kW, включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТЕФАНОВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1383-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с инсталирана инверторна мощност 30 kW с локално съоръжение за съхранение на енергия – 1 бр.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ДЕКАРТ КОРПОРЕЙШЪН ЕООД</x:t>
-[...67 lines deleted...]
-    <x:t>BG16RFPR001-2.004-0964-C01</x:t>
+    <x:t>ПЛАМЕН ПЕТРОВ - 96 ЕТ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0317-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Проектиране, изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с инсталирана номинална инверторна мощност 120 kW"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВИКАРД БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0561-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за изпълнение на СМР с цел подобряване на енергийната ефективност в РОССА ГРУП ООД: Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление с мощност 30kW. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>РОССА ГРУП ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1478-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на фотоволтаични панели в комбинация с инвертор/и – 55 kW, за собствено потребление“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕТАЛПЛАСТ ИНЖЕНЕРИНГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0025-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за извършване на доставка и монтаж на алуминиева дограма – 61,32 кв.м</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПОЛАРИС ПРОДУКТ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1202-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на локално съоръжение за съхранение на енергия – батерии с инвертори“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ФОТЕВИ ИНВЕСТ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1352-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение "Каритас София"</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMPR001-2.001-0007-C04</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изграждане на фотоволтаична система за собствено потребление на „ДЕМАТО“ ООД в гр. Пловдив – фотоволтаични панели в комбинация с инвертори“
+Изграждане на фотоволтаична система (фотоволтаични панели в комбинация с инвертори) за собствено потребление върху покривната конструкция на сградата на Възложителя в гр. Пловдив, ул. „6-ти септември“ № 222А, включително проектиране, доставка, строително-монтажни работи, монтаж, въвеждане в експлоатация и гаранционно обслужване.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Демато ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1636-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТАНАТОС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0841-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на Фотоволтаична електрическа централа (ФвЕЦ) с мощност 30 kW, включващо изготвяне на необходимия инвестиционен проект и изпълнение на всички дейности, необходими за изграждането и въвеждането в експлоатация на ФтЕЦ като цялостна функционираща система.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Аква Белла Къмпани ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2166-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертор</x:t>
+  </x:si>
+  <x:si>
+    <x:t>САНДИ 95 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0677-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на Фотоволтаична централа със съоръжения за съхранение на енергията с мощност 30 KW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ „АРА-Русанка Аргирова”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0709-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване по Индустрия 4.0 в „КОТА 2001“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОТА 2001 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0069-C01</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -1591,2200 +1970,2863 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E126"/>
+  <x:dimension ref="A1:E165"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46273</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46258</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46273</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46258</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46273</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46258</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46273</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46258</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="D5" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E5" s="0" t="s">
         <x:v>14</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46273</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46258</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="D6" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="E6" s="0" t="s">
         <x:v>17</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46273</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46258</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D7" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="E7" s="0" t="s">
         <x:v>20</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46273</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46259</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D8" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="E8" s="0" t="s">
         <x:v>23</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46273</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46260</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="D9" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="E9" s="0" t="s">
         <x:v>26</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46273</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46260</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="D10" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="E10" s="0" t="s">
         <x:v>29</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46273</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46262</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="D11" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="E11" s="0" t="s">
         <x:v>32</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46273</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46262</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="D12" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="E12" s="0" t="s">
         <x:v>35</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46273</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46262</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="D13" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="E13" s="0" t="s">
         <x:v>38</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46273</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46262</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="D14" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="E14" s="0" t="s">
         <x:v>41</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46273</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46261</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="D15" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="E15" s="0" t="s">
         <x:v>44</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46273</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46262</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="D16" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="E16" s="0" t="s">
         <x:v>47</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46273</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46263</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="D17" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="E17" s="0" t="s">
         <x:v>50</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46273</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46263</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="D18" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="E18" s="0" t="s">
         <x:v>53</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46273</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46264</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="D19" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="E19" s="0" t="s">
         <x:v>56</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46273</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46264</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D20" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="E20" s="0" t="s">
         <x:v>59</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46273</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46264</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="D21" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="E21" s="0" t="s">
         <x:v>62</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46273</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46265</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="D22" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="E22" s="0" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46273</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46265</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="D23" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="E23" s="0" t="s">
         <x:v>68</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46273</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46266</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="D24" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="E24" s="0" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46273</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46266</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="D25" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="E25" s="0" t="s">
         <x:v>74</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46273</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46266</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="D26" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="E26" s="0" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46273</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46266</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="D27" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E27" s="0" t="s">
         <x:v>80</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46274</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46266</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="D28" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E28" s="0" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46274</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46267</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D29" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="E29" s="0" t="s">
         <x:v>86</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46274</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46267</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D30" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="E30" s="0" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46274</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46267</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="D31" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E31" s="0" t="s">
         <x:v>92</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46274</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46266</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46274</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46265</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46274</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46266</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46274</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46265</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46274</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46265</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46274</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46265</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46274</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46262</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46274</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46255</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46274</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46255</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46274</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46265</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46275</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46267</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46275</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46268</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46275</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46268</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="E44" s="0" t="s">
         <x:v>129</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46275</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46267</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="D45" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="E45" s="0" t="s">
         <x:v>132</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46275</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46268</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="D46" s="0" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="E46" s="0" t="s">
         <x:v>135</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46275</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46268</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="D47" s="0" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="E47" s="0" t="s">
         <x:v>138</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46275</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46268</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D48" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="E48" s="0" t="s">
         <x:v>141</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46275</x:v>
+        <x:v>46305</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46259</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="D49" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="E49" s="0" t="s">
         <x:v>144</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46275</x:v>
+        <x:v>46306</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46261</x:v>
+        <x:v>46299</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="D50" s="0" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="E50" s="0" t="s">
         <x:v>147</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46275</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46263</x:v>
+        <x:v>46299</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="D51" s="0" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="E51" s="0" t="s">
         <x:v>150</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46275</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46265</x:v>
+        <x:v>46299</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46275</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46267</x:v>
+        <x:v>46299</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46275</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46267</x:v>
+        <x:v>46299</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46275</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46267</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46276</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46267</x:v>
+        <x:v>46299</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46276</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46267</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46276</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46266</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46276</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46266</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46276</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46266</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46276</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46261</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46276</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46265</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46276</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46261</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46276</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46261</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46276</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46261</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46276</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46261</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46276</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46257</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46276</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46269</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46276</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46269</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46276</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46269</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46276</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46268</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46276</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46269</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46276</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46269</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46276</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46269</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46276</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46269</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46276</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46269</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46276</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46268</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46276</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46268</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46276</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46268</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="D79" s="0" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="E79" s="0" t="s">
         <x:v>229</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46276</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46268</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="D80" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="D80" s="0" t="s">
+      <x:c r="E80" s="0" t="s">
         <x:v>231</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46276</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46269</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="D81" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="D81" s="0" t="s">
+      <x:c r="E81" s="0" t="s">
         <x:v>234</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46276</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46269</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="D82" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="D82" s="0" t="s">
+      <x:c r="E82" s="0" t="s">
         <x:v>237</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46276</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46269</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="D83" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="D83" s="0" t="s">
+      <x:c r="E83" s="0" t="s">
         <x:v>240</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46276</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46269</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="D84" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="D84" s="0" t="s">
+      <x:c r="E84" s="0" t="s">
         <x:v>243</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
-        <x:v>46276</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B85" s="2">
-        <x:v>46269</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="D85" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="D85" s="0" t="s">
+      <x:c r="E85" s="0" t="s">
         <x:v>246</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="2">
-        <x:v>46277</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B86" s="2">
-        <x:v>46267</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="D86" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="D86" s="0" t="s">
+      <x:c r="E86" s="0" t="s">
         <x:v>249</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="2">
-        <x:v>46277</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B87" s="2">
-        <x:v>46266</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="D87" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="D87" s="0" t="s">
+      <x:c r="E87" s="0" t="s">
         <x:v>252</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="2">
-        <x:v>46278</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B88" s="2">
-        <x:v>46267</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="D88" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="D88" s="0" t="s">
+      <x:c r="E88" s="0" t="s">
         <x:v>255</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="2">
-        <x:v>46278</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B89" s="2">
-        <x:v>46268</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="D89" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="D89" s="0" t="s">
+      <x:c r="E89" s="0" t="s">
         <x:v>258</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="2">
-        <x:v>46279</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B90" s="2">
-        <x:v>46269</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="D90" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="D90" s="0" t="s">
+      <x:c r="E90" s="0" t="s">
         <x:v>261</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="2">
-        <x:v>46279</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B91" s="2">
-        <x:v>46269</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="D91" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="D91" s="0" t="s">
+      <x:c r="E91" s="0" t="s">
         <x:v>264</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:5">
       <x:c r="A92" s="2">
-        <x:v>46279</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B92" s="2">
-        <x:v>46269</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="D92" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
-      <x:c r="D92" s="0" t="s">
+      <x:c r="E92" s="0" t="s">
         <x:v>267</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:5">
       <x:c r="A93" s="2">
-        <x:v>46279</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B93" s="2">
-        <x:v>46269</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:5">
       <x:c r="A94" s="2">
-        <x:v>46279</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B94" s="2">
-        <x:v>46269</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:5">
       <x:c r="A95" s="2">
-        <x:v>46279</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B95" s="2">
-        <x:v>46269</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:5">
       <x:c r="A96" s="2">
-        <x:v>46279</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="B96" s="2">
-        <x:v>46269</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:5">
       <x:c r="A97" s="2">
-        <x:v>46279</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="B97" s="2">
-        <x:v>46269</x:v>
+        <x:v>46294</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:5">
       <x:c r="A98" s="2">
-        <x:v>46279</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="B98" s="2">
-        <x:v>46267</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:5">
       <x:c r="A99" s="2">
-        <x:v>46279</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="B99" s="2">
-        <x:v>46254</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:5">
       <x:c r="A100" s="2">
-        <x:v>46279</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="B100" s="2">
-        <x:v>46265</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:5">
       <x:c r="A101" s="2">
-        <x:v>46279</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="B101" s="2">
-        <x:v>46265</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:5">
       <x:c r="A102" s="2">
-        <x:v>46279</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="B102" s="2">
-        <x:v>46264</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:5">
       <x:c r="A103" s="2">
-        <x:v>46279</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="B103" s="2">
-        <x:v>46262</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="D103" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
-      <x:c r="D103" s="0" t="s">
+      <x:c r="E103" s="0" t="s">
         <x:v>297</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:5">
       <x:c r="A104" s="2">
-        <x:v>46279</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="B104" s="2">
-        <x:v>46262</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:5">
       <x:c r="A105" s="2">
-        <x:v>46280</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="B105" s="2">
-        <x:v>46267</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:5">
       <x:c r="A106" s="2">
-        <x:v>46280</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="B106" s="2">
-        <x:v>46269</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:5">
       <x:c r="A107" s="2">
-        <x:v>46281</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="B107" s="2">
-        <x:v>46273</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:5">
       <x:c r="A108" s="2">
-        <x:v>46281</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="B108" s="2">
-        <x:v>46268</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:5">
       <x:c r="A109" s="2">
-        <x:v>46281</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="B109" s="2">
-        <x:v>46266</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:5">
       <x:c r="A110" s="2">
-        <x:v>46281</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="B110" s="2">
-        <x:v>46266</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:5">
       <x:c r="A111" s="2">
-        <x:v>46281</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="B111" s="2">
-        <x:v>46266</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="D111" s="0" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="E111" s="0" t="s">
         <x:v>319</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:5">
       <x:c r="A112" s="2">
-        <x:v>46282</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="B112" s="2">
-        <x:v>46266</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="D112" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
-      <x:c r="D112" s="0" t="s">
+      <x:c r="E112" s="0" t="s">
         <x:v>323</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:5">
       <x:c r="A113" s="2">
-        <x:v>46282</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B113" s="2">
-        <x:v>46267</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="D113" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
-      <x:c r="D113" s="0" t="s">
+      <x:c r="E113" s="0" t="s">
         <x:v>326</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:5">
       <x:c r="A114" s="2">
-        <x:v>46283</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B114" s="2">
-        <x:v>46268</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="D114" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
-      <x:c r="D114" s="0" t="s">
+      <x:c r="E114" s="0" t="s">
         <x:v>329</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:5">
       <x:c r="A115" s="2">
-        <x:v>46283</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B115" s="2">
-        <x:v>46268</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="D115" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
-      <x:c r="D115" s="0" t="s">
+      <x:c r="E115" s="0" t="s">
         <x:v>332</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:5">
       <x:c r="A116" s="2">
-        <x:v>46283</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B116" s="2">
-        <x:v>46269</x:v>
+        <x:v>46294</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="D116" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="D116" s="0" t="s">
+      <x:c r="E116" s="0" t="s">
         <x:v>335</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:5">
       <x:c r="A117" s="2">
-        <x:v>46283</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B117" s="2">
-        <x:v>46268</x:v>
+        <x:v>46294</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="D117" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
-      <x:c r="D117" s="0" t="s">
+      <x:c r="E117" s="0" t="s">
         <x:v>338</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:5">
       <x:c r="A118" s="2">
-        <x:v>46283</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B118" s="2">
-        <x:v>46267</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="D118" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
-      <x:c r="D118" s="0" t="s">
+      <x:c r="E118" s="0" t="s">
         <x:v>341</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:5">
       <x:c r="A119" s="2">
-        <x:v>46284</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B119" s="2">
-        <x:v>46269</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="D119" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
-      <x:c r="D119" s="0" t="s">
+      <x:c r="E119" s="0" t="s">
         <x:v>344</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:5">
       <x:c r="A120" s="2">
-        <x:v>46285</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B120" s="2">
-        <x:v>46267</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="D120" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
-      <x:c r="D120" s="0" t="s">
+      <x:c r="E120" s="0" t="s">
         <x:v>347</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:5">
       <x:c r="A121" s="2">
-        <x:v>46286</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B121" s="2">
-        <x:v>46269</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="D121" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
-      <x:c r="D121" s="0" t="s">
+      <x:c r="E121" s="0" t="s">
         <x:v>350</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:5">
       <x:c r="A122" s="2">
-        <x:v>46286</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B122" s="2">
-        <x:v>46269</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C122" s="0" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="D122" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
-      <x:c r="D122" s="0" t="s">
+      <x:c r="E122" s="0" t="s">
         <x:v>353</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:5">
       <x:c r="A123" s="2">
-        <x:v>46288</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B123" s="2">
-        <x:v>46271</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C123" s="0" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="D123" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
-      <x:c r="D123" s="0" t="s">
+      <x:c r="E123" s="0" t="s">
         <x:v>356</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:5">
       <x:c r="A124" s="2">
-        <x:v>46288</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B124" s="2">
-        <x:v>46252</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C124" s="0" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="D124" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
-      <x:c r="D124" s="0" t="s">
+      <x:c r="E124" s="0" t="s">
         <x:v>359</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:5">
       <x:c r="A125" s="2">
-        <x:v>46289</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B125" s="2">
-        <x:v>46268</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="C125" s="0" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="D125" s="0" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="E125" s="0" t="s">
         <x:v>361</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:5">
       <x:c r="A126" s="2">
+        <x:v>46310</x:v>
+      </x:c>
+      <x:c r="B126" s="2">
+        <x:v>46296</x:v>
+      </x:c>
+      <x:c r="C126" s="0" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="D126" s="0" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="E126" s="0" t="s">
+        <x:v>364</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="127" spans="1:5">
+      <x:c r="A127" s="2">
+        <x:v>46310</x:v>
+      </x:c>
+      <x:c r="B127" s="2">
+        <x:v>46282</x:v>
+      </x:c>
+      <x:c r="C127" s="0" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="D127" s="0" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="E127" s="0" t="s">
+        <x:v>367</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="128" spans="1:5">
+      <x:c r="A128" s="2">
+        <x:v>46310</x:v>
+      </x:c>
+      <x:c r="B128" s="2">
+        <x:v>46294</x:v>
+      </x:c>
+      <x:c r="C128" s="0" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="D128" s="0" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="E128" s="0" t="s">
+        <x:v>370</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="129" spans="1:5">
+      <x:c r="A129" s="2">
+        <x:v>46310</x:v>
+      </x:c>
+      <x:c r="B129" s="2">
+        <x:v>46295</x:v>
+      </x:c>
+      <x:c r="C129" s="0" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="D129" s="0" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="E129" s="0" t="s">
+        <x:v>373</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="130" spans="1:5">
+      <x:c r="A130" s="2">
+        <x:v>46310</x:v>
+      </x:c>
+      <x:c r="B130" s="2">
+        <x:v>46301</x:v>
+      </x:c>
+      <x:c r="C130" s="0" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="D130" s="0" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="E130" s="0" t="s">
+        <x:v>376</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="131" spans="1:5">
+      <x:c r="A131" s="2">
+        <x:v>46310</x:v>
+      </x:c>
+      <x:c r="B131" s="2">
+        <x:v>46297</x:v>
+      </x:c>
+      <x:c r="C131" s="0" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="D131" s="0" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="E131" s="0" t="s">
+        <x:v>379</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="132" spans="1:5">
+      <x:c r="A132" s="2">
+        <x:v>46310</x:v>
+      </x:c>
+      <x:c r="B132" s="2">
+        <x:v>46300</x:v>
+      </x:c>
+      <x:c r="C132" s="0" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="D132" s="0" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="E132" s="0" t="s">
+        <x:v>382</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="133" spans="1:5">
+      <x:c r="A133" s="2">
+        <x:v>46311</x:v>
+      </x:c>
+      <x:c r="B133" s="2">
+        <x:v>46301</x:v>
+      </x:c>
+      <x:c r="C133" s="0" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="D133" s="0" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="E133" s="0" t="s">
+        <x:v>385</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="134" spans="1:5">
+      <x:c r="A134" s="2">
+        <x:v>46311</x:v>
+      </x:c>
+      <x:c r="B134" s="2">
+        <x:v>46301</x:v>
+      </x:c>
+      <x:c r="C134" s="0" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="D134" s="0" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="E134" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="135" spans="1:5">
+      <x:c r="A135" s="2">
+        <x:v>46311</x:v>
+      </x:c>
+      <x:c r="B135" s="2">
+        <x:v>46294</x:v>
+      </x:c>
+      <x:c r="C135" s="0" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="D135" s="0" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="E135" s="0" t="s">
+        <x:v>391</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="136" spans="1:5">
+      <x:c r="A136" s="2">
+        <x:v>46311</x:v>
+      </x:c>
+      <x:c r="B136" s="2">
+        <x:v>46296</x:v>
+      </x:c>
+      <x:c r="C136" s="0" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="D136" s="0" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="E136" s="0" t="s">
+        <x:v>394</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="137" spans="1:5">
+      <x:c r="A137" s="2">
+        <x:v>46311</x:v>
+      </x:c>
+      <x:c r="B137" s="2">
+        <x:v>46296</x:v>
+      </x:c>
+      <x:c r="C137" s="0" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="D137" s="0" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="E137" s="0" t="s">
+        <x:v>396</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="138" spans="1:5">
+      <x:c r="A138" s="2">
+        <x:v>46311</x:v>
+      </x:c>
+      <x:c r="B138" s="2">
+        <x:v>46295</x:v>
+      </x:c>
+      <x:c r="C138" s="0" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="D138" s="0" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="E138" s="0" t="s">
+        <x:v>399</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="139" spans="1:5">
+      <x:c r="A139" s="2">
+        <x:v>46311</x:v>
+      </x:c>
+      <x:c r="B139" s="2">
+        <x:v>46296</x:v>
+      </x:c>
+      <x:c r="C139" s="0" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="D139" s="0" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="E139" s="0" t="s">
+        <x:v>402</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="140" spans="1:5">
+      <x:c r="A140" s="2">
+        <x:v>46311</x:v>
+      </x:c>
+      <x:c r="B140" s="2">
+        <x:v>46296</x:v>
+      </x:c>
+      <x:c r="C140" s="0" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="D140" s="0" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="E140" s="0" t="s">
+        <x:v>405</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="141" spans="1:5">
+      <x:c r="A141" s="2">
+        <x:v>46311</x:v>
+      </x:c>
+      <x:c r="B141" s="2">
+        <x:v>46296</x:v>
+      </x:c>
+      <x:c r="C141" s="0" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="D141" s="0" t="s">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="E141" s="0" t="s">
+        <x:v>408</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="142" spans="1:5">
+      <x:c r="A142" s="2">
+        <x:v>46311</x:v>
+      </x:c>
+      <x:c r="B142" s="2">
+        <x:v>46296</x:v>
+      </x:c>
+      <x:c r="C142" s="0" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="D142" s="0" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="E142" s="0" t="s">
+        <x:v>411</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="143" spans="1:5">
+      <x:c r="A143" s="2">
+        <x:v>46311</x:v>
+      </x:c>
+      <x:c r="B143" s="2">
+        <x:v>46296</x:v>
+      </x:c>
+      <x:c r="C143" s="0" t="s">
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="D143" s="0" t="s">
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="E143" s="0" t="s">
+        <x:v>414</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="144" spans="1:5">
+      <x:c r="A144" s="2">
+        <x:v>46311</x:v>
+      </x:c>
+      <x:c r="B144" s="2">
+        <x:v>46301</x:v>
+      </x:c>
+      <x:c r="C144" s="0" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="D144" s="0" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="E144" s="0" t="s">
+        <x:v>417</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="145" spans="1:5">
+      <x:c r="A145" s="2">
+        <x:v>46314</x:v>
+      </x:c>
+      <x:c r="B145" s="2">
+        <x:v>46297</x:v>
+      </x:c>
+      <x:c r="C145" s="0" t="s">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="D145" s="0" t="s">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="E145" s="0" t="s">
+        <x:v>420</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="146" spans="1:5">
+      <x:c r="A146" s="2">
+        <x:v>46314</x:v>
+      </x:c>
+      <x:c r="B146" s="2">
+        <x:v>46300</x:v>
+      </x:c>
+      <x:c r="C146" s="0" t="s">
+        <x:v>421</x:v>
+      </x:c>
+      <x:c r="D146" s="0" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="E146" s="0" t="s">
+        <x:v>423</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="147" spans="1:5">
+      <x:c r="A147" s="2">
+        <x:v>46314</x:v>
+      </x:c>
+      <x:c r="B147" s="2">
+        <x:v>46297</x:v>
+      </x:c>
+      <x:c r="C147" s="0" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="D147" s="0" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="E147" s="0" t="s">
+        <x:v>426</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="148" spans="1:5">
+      <x:c r="A148" s="2">
+        <x:v>46315</x:v>
+      </x:c>
+      <x:c r="B148" s="2">
+        <x:v>46300</x:v>
+      </x:c>
+      <x:c r="C148" s="0" t="s">
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="D148" s="0" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="E148" s="0" t="s">
+        <x:v>429</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="149" spans="1:5">
+      <x:c r="A149" s="2">
+        <x:v>46315</x:v>
+      </x:c>
+      <x:c r="B149" s="2">
+        <x:v>46300</x:v>
+      </x:c>
+      <x:c r="C149" s="0" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="D149" s="0" t="s">
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="E149" s="0" t="s">
+        <x:v>432</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="150" spans="1:5">
+      <x:c r="A150" s="2">
+        <x:v>46315</x:v>
+      </x:c>
+      <x:c r="B150" s="2">
+        <x:v>46301</x:v>
+      </x:c>
+      <x:c r="C150" s="0" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="D150" s="0" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="E150" s="0" t="s">
+        <x:v>435</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="151" spans="1:5">
+      <x:c r="A151" s="2">
+        <x:v>46315</x:v>
+      </x:c>
+      <x:c r="B151" s="2">
+        <x:v>46302</x:v>
+      </x:c>
+      <x:c r="C151" s="0" t="s">
+        <x:v>436</x:v>
+      </x:c>
+      <x:c r="D151" s="0" t="s">
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="E151" s="0" t="s">
+        <x:v>438</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="152" spans="1:5">
+      <x:c r="A152" s="2">
+        <x:v>46316</x:v>
+      </x:c>
+      <x:c r="B152" s="2">
+        <x:v>46301</x:v>
+      </x:c>
+      <x:c r="C152" s="0" t="s">
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="D152" s="0" t="s">
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="E152" s="0" t="s">
+        <x:v>441</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="153" spans="1:5">
+      <x:c r="A153" s="2">
+        <x:v>46316</x:v>
+      </x:c>
+      <x:c r="B153" s="2">
+        <x:v>46301</x:v>
+      </x:c>
+      <x:c r="C153" s="0" t="s">
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="D153" s="0" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="E153" s="0" t="s">
+        <x:v>444</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="154" spans="1:5">
+      <x:c r="A154" s="2">
+        <x:v>46316</x:v>
+      </x:c>
+      <x:c r="B154" s="2">
+        <x:v>46301</x:v>
+      </x:c>
+      <x:c r="C154" s="0" t="s">
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="D154" s="0" t="s">
+        <x:v>446</x:v>
+      </x:c>
+      <x:c r="E154" s="0" t="s">
+        <x:v>447</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="155" spans="1:5">
+      <x:c r="A155" s="2">
+        <x:v>46316</x:v>
+      </x:c>
+      <x:c r="B155" s="2">
+        <x:v>46301</x:v>
+      </x:c>
+      <x:c r="C155" s="0" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="D155" s="0" t="s">
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="E155" s="0" t="s">
+        <x:v>450</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="156" spans="1:5">
+      <x:c r="A156" s="2">
+        <x:v>46316</x:v>
+      </x:c>
+      <x:c r="B156" s="2">
+        <x:v>46301</x:v>
+      </x:c>
+      <x:c r="C156" s="0" t="s">
+        <x:v>451</x:v>
+      </x:c>
+      <x:c r="D156" s="0" t="s">
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="E156" s="0" t="s">
+        <x:v>453</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="157" spans="1:5">
+      <x:c r="A157" s="2">
+        <x:v>46316</x:v>
+      </x:c>
+      <x:c r="B157" s="2">
+        <x:v>46301</x:v>
+      </x:c>
+      <x:c r="C157" s="0" t="s">
+        <x:v>454</x:v>
+      </x:c>
+      <x:c r="D157" s="0" t="s">
+        <x:v>455</x:v>
+      </x:c>
+      <x:c r="E157" s="0" t="s">
+        <x:v>456</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="158" spans="1:5">
+      <x:c r="A158" s="2">
+        <x:v>46316</x:v>
+      </x:c>
+      <x:c r="B158" s="2">
+        <x:v>46300</x:v>
+      </x:c>
+      <x:c r="C158" s="0" t="s">
+        <x:v>457</x:v>
+      </x:c>
+      <x:c r="D158" s="0" t="s">
+        <x:v>458</x:v>
+      </x:c>
+      <x:c r="E158" s="0" t="s">
+        <x:v>459</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="159" spans="1:5">
+      <x:c r="A159" s="2">
         <x:v>46317</x:v>
       </x:c>
-      <x:c r="B126" s="2">
+      <x:c r="B159" s="2">
         <x:v>45671</x:v>
       </x:c>
-      <x:c r="C126" s="0" t="s">
-[...6 lines deleted...]
-        <x:v>366</x:v>
+      <x:c r="C159" s="0" t="s">
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="D159" s="0" t="s">
+        <x:v>461</x:v>
+      </x:c>
+      <x:c r="E159" s="0" t="s">
+        <x:v>462</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="160" spans="1:5">
+      <x:c r="A160" s="2">
+        <x:v>46317</x:v>
+      </x:c>
+      <x:c r="B160" s="2">
+        <x:v>46302</x:v>
+      </x:c>
+      <x:c r="C160" s="0" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="D160" s="0" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="E160" s="0" t="s">
+        <x:v>465</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="161" spans="1:5">
+      <x:c r="A161" s="2">
+        <x:v>46317</x:v>
+      </x:c>
+      <x:c r="B161" s="2">
+        <x:v>46302</x:v>
+      </x:c>
+      <x:c r="C161" s="0" t="s">
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="D161" s="0" t="s">
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="E161" s="0" t="s">
+        <x:v>468</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="162" spans="1:5">
+      <x:c r="A162" s="2">
+        <x:v>46317</x:v>
+      </x:c>
+      <x:c r="B162" s="2">
+        <x:v>46302</x:v>
+      </x:c>
+      <x:c r="C162" s="0" t="s">
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="D162" s="0" t="s">
+        <x:v>470</x:v>
+      </x:c>
+      <x:c r="E162" s="0" t="s">
+        <x:v>471</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="163" spans="1:5">
+      <x:c r="A163" s="2">
+        <x:v>46317</x:v>
+      </x:c>
+      <x:c r="B163" s="2">
+        <x:v>46302</x:v>
+      </x:c>
+      <x:c r="C163" s="0" t="s">
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="D163" s="0" t="s">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="E163" s="0" t="s">
+        <x:v>474</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="164" spans="1:5">
+      <x:c r="A164" s="2">
+        <x:v>46318</x:v>
+      </x:c>
+      <x:c r="B164" s="2">
+        <x:v>46302</x:v>
+      </x:c>
+      <x:c r="C164" s="0" t="s">
+        <x:v>475</x:v>
+      </x:c>
+      <x:c r="D164" s="0" t="s">
+        <x:v>476</x:v>
+      </x:c>
+      <x:c r="E164" s="0" t="s">
+        <x:v>477</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="165" spans="1:5">
+      <x:c r="A165" s="2">
+        <x:v>46325</x:v>
+      </x:c>
+      <x:c r="B165" s="2">
+        <x:v>46301</x:v>
+      </x:c>
+      <x:c r="C165" s="0" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="D165" s="0" t="s">
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="E165" s="0" t="s">
+        <x:v>480</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Tenders and Offers</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Area</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>