--- v7 (2026-10-07)
+++ v8 (2026-10-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a073e17ceb64fcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ba97fe4b4e274ff984b70dfcb3d40d54.psmdcp" Id="Ra0f9ca88195c4738" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R899b7591162d46b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/53c74b7448e341cd8d6a29407b221003.psmdcp" Id="Rfcea591b050f4a3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Tenders and Offers" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Offers submission deadline</x:t>
   </x:si>
   <x:si>
     <x:t>Announcement date of procedure for external assignment</x:t>
   </x:si>
   <x:si>
@@ -90,103 +90,94 @@
   <x:si>
     <x:t>BG16RFPR001-1.012-2088-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Въвеждане на решения в областта на ИКТ по обособени позиции: ОП 1: Разработване, внедряване и въвеждане в експлоатация на Система за управление на взаимоотношенията с клиенти (CRM система) – 1 бр. ОП 2: Изграждане и въвеждане в експлоатация на Система за архивиране на информация – 1 бр. и Система за управление на съхранението и споделянето на информация – 1 бр., включително физически сървър за хардуерно обезпечаване на системите. </x:t>
   </x:si>
   <x:si>
     <x:t>ПС ЛАЙФ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-0840-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Въвеждане на решения в областта на ИКТ:
 - Въвеждане на система за управление на ресурсите (ERP система);
 - Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система);
 - Въвеждане на система за бизнес анализи</x:t>
   </x:si>
   <x:si>
     <x:t>БУЛАРМЕКС-ИК АД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-0807-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>„Закупуване, доставка и монтаж на компресор за сгъстен въздух с инверторно управление с изсушител - 1 бр.“</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>Въвеждане на Интегрирани системи за управление на бизнес процесите 1. Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) 2. Въвеждане на система за бизнес анализи (Business Intelligence система)</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">"БГ ПОЛО" ЕООД
 </x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-1381-C01</x:t>
   </x:si>
   <x:si>
+    <x:t>„Закупуване, доставка и монтаж на компресор за сгъстен въздух с инверторно управление с изсушител - 1 бр.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕН ДЖИ ФОРМТЕХ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1327-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на термопомпи</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БЪДЕЩНОСТ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2412-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Въвеждане на ИКТ решения за дигитализация на дейността на „Миноа Плюс“ ЕООД“, включващи: Обособена позиция 1: Създаване на онлайн магазин – 1 брой; Обособена позиция 2: Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) – 1 брой; Обособена позиция 3: Въвеждане на система за бизнес анализи (Business Intelligence система).– 1 брой.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИНОА ПЛЮС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1762-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t>„Извършване на СМР на енергийно ефективни изолационни системи в сгради: Обособена позиция 1: Сандвич панели покрив – 510 м2, Обособена позиция 2: Прозоречна система (дограма) за външни прозорци  -  70м2, и Обособена позиция 3: Секционни индустриални врати/външни плътни врати – 60 м2</x:t>
   </x:si>
   <x:si>
     <x:t>ХАРТЦВЕТ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0899-C01</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>BG16RFPR001-2.004-2088-C01</x:t>
   </x:si>
   <x:si>
     <x:t>„Доставка и монтаж на енергоспестяващи осветители:
 1. Камбани (34 бр.);
 2. Линейни осветители (206 бр.)“</x:t>
   </x:si>
   <x:si>
     <x:t>К 2 ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0652-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Изпълнение на СМР дейности: Монтаж на енергийно ефективна топлоизолационна система – прозрачни ограждащи конструкции (алуминиеви прозорци и врати)</x:t>
   </x:si>
   <x:si>
     <x:t>Мейзинев ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0901-C01</x:t>
   </x:si>
   <x:si>
     <x:t>„Доставка и монтаж на топлоизолационна система за покрив от сандвич панели  - 742 кв.м.“</x:t>
   </x:si>
   <x:si>
@@ -234,50 +225,134 @@
   <x:si>
     <x:t>BG16RFPR001-2.004-0825-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Дейности за осигуряване на Енергийна ефективност:
 Обособена позиция 1: Изграждане на фотоволтаична инсталация върху покрив на сграда с мощност 50 kW 
 Обособена позиция 2: Изграждане на батерия за съхранение с мощност 80 kW
 </x:t>
   </x:si>
   <x:si>
     <x:t>АИБО - С ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1083-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка и инсталация на фотоволтаична електрическа централа (ФтЕЦ) – 1 бр.</x:t>
   </x:si>
   <x:si>
     <x:t>Ултра Билд ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1172-C01</x:t>
   </x:si>
   <x:si>
+    <x:t>„ Доставка и монтаж на  термопомпен агрегат въздух-вода с топлинна мощност 30 kW“ – 1 (един) брой  по проект BG16RFPR001-2.004-2088</x:t>
+  </x:si>
+  <x:si>
+    <x:t>М И Г ФЪРНИЧЪР" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2088-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Уеб дизайн на софтуерна платформа BeeSmart</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Бии Смарт Текнолоджис АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR002-1.018-0001-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за разработване, доставка, внедряване, инсталиране, интегриране, тестване на Интегрирана AI-базирана информационна система за управление и оптимизация на производствения процес с IoT модул и анализ на BigData и осигуряване на обучение на персонала на предприятието, ангажиран за работа с новите технологии от Индустрия 4.0.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОФСЕТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0226-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на 1 брой Интегрирана опаковъчна система.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВИМАРД ИНВЕСТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0032-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на ИНТЕГРИРАНА ИНСТАЛАЦИЯ ЗА ПРАХОВО БОЯДИСВАНЕ – 1 бр., включително всички необходими хардуерни и софтуерни компоненти, техническа документация и гаранционно обслужване“,</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЧАРЛТОН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0029-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на Интегрирана система за производство на спортни екипи – 1 бр.. , включително всички необходими хардуерни и софтуерни компоненти, техническа документация и гаранционно обслужване</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТРАКИЯЕКС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0031-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, инсталация и въвеждане в експлоатация на производствени технологии в 2 обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ХЛЕБОЗАВОД" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0050-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на оборудване и специализирана техника за производство, транспортиране и полагане на бетон</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕВРОПЕЙСКИ ПЪТИЩА АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0045-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на Интегрирани системи за управление на бизнес процесите
+1.Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система)
+2.Въвеждане на система за бизнес анализи (Business Intelligence система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Ертекс Груп ЕООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1369-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t>Изграждане на Фотоволтаична електрическа централа ФтЕЦ с мощност 40 kW</x:t>
   </x:si>
   <x:si>
     <x:t>ЮРИЕВИ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-2748-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">РЕХАБИЛИТАЦИЯ НА БЕТОНОВА ПЛОЩАДКА  в складов терминал на „Свободна безмитна зона-Бургас“ АД </x:t>
   </x:si>
   <x:si>
     <x:t>Община Бургас</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-1.001-0055-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка, монтаж и въвеждане в експлоатация на покривна ФтЕЦ за собствено потребление със съоръжения за съхранение на енергия</x:t>
   </x:si>
   <x:si>
     <x:t>"НИРА БУС" ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0632-C01</x:t>
@@ -312,205 +387,130 @@
   <x:si>
     <x:t>BG16RFPR001-2.004-0570-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка, монтаж и въвеждане в експлоатация на фотоволтаична инсталация с инсталирана мощност 80 kW, предназначена за производство на енергия за собствено потребление</x:t>
   </x:si>
   <x:si>
     <x:t>МЕТАЛ ГРУП ЕЛИТ 2006 ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1049-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Избор на изпълнител за извършване на доставка, монтаж, изграждане и въвеждане в експлоатация на: 1. Фотоволтаични панели в комбинация с инвертори с инсталирана мощност 30 kW 2. Локални съоръжения за съхранение на енергия батерии в комбинация с инвертори с капацитет 40 kWh </x:t>
   </x:si>
   <x:si>
     <x:t>"ВЕРОНИ БГ" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0615-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на фотоволтаична централа в комбинация със система за съхранение на енергия, в т.ч. кабелни линии</x:t>
   </x:si>
   <x:si>
-    <x:t>Дигитализация на предприятието</x:t>
-[...36 lines deleted...]
-  <x:si>
     <x:t>„Доставка и монтаж на енергоспестяващи осветители:
 1. Камбани (106 бр.);
 2. Линейни осветители (100 бр.)“</x:t>
   </x:si>
   <x:si>
     <x:t>ИВ - ЕЛ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0682-C01</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>BG16RFPR001-1.012-0185-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Закупуване на ИКТ решения по обособени позиции, както следва: 
 Обособена позиция 1: Изграждане на система за защита на информацията в локална мрежа;
 Обособена позиция 2: Изграждане на система за архивиране на информация;
 Обособена позиция 3: Изграждане на система за управление на съхранението и споделянето на информация.</x:t>
   </x:si>
   <x:si>
     <x:t>ИНЖКОНСУЛТ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-0380-C01</x:t>
   </x:si>
   <x:si>
+    <x:t>Дигитализация на предприятието</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АКАДО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1891-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Извършване на ИКТ услуги по следните обособени позиции: 
+ОП1: Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) – 1 бр.; 
+ОП2: Въвеждане на система за бизнес анализи (Business Intelligence система) – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕнЕф Консултанти ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0404-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане, внедряване и интегриране в наличната дигитална инфраструктура и бизнес процеси на Глориър ООД на интегрирана интелигентна логистична екосистема от ново поколение</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Глориър ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0231-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка и внедряване на софтуерни решения“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Джи Ти Капитал ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1713-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t>Закупуване на ИКТ решения по обособени позиции, както следва:
 Обособена позиция 1: Въвеждане на модул/система за управление на веригата за доставки на суровини, материали, компоненти и продукти за производствения процес;
 Обособена позиция 2: Въвеждане на модул/система за управление на складовото стопанство (WMS);
 Обособена позиция 3: Въвеждане на модул/система за управление на производството.</x:t>
   </x:si>
   <x:si>
     <x:t>ТЕКОСИС ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-0441-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Уеб дизайн на софтуерна платформа BeeSmart</x:t>
-[...71 lines deleted...]
-    <x:t>BG16RFPR001-1.012-1369-C01</x:t>
+    <x:t>Разработка и внедряване на интегрирана информационна система за управление на бизнес процесите в предприятието, включваща ERP, CRM и BI система, както и обучение на персонала</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФЛЕКС ЛОДЖИСТИКС</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0185-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на Фотоволтаична инсталация с номинална инсталирана мощност 50 kW върху покрива на съществуваща сграда, находяща се в ПИ 07603.501.2774, ул. Колю Фичето № 25, по плана на гр. Бяла, община Бяла, област Русе“ – за собствени нужди</x:t>
   </x:si>
   <x:si>
     <x:t>БЕЛСИСТЕМС ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0035-C01</x:t>
   </x:si>
   <x:si>
     <x:t>„Изпълнение на услуги по договор BG16RFPR001-1.012-0539-C01“</x:t>
   </x:si>
   <x:si>
     <x:t>ФИСКОНСУЛТ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-0539-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Организационно и техническо обезпечаване на тридневно мероприятие за обмен на опит и взаимно обучение по дейност 4 по проект BG16RFTA001-1.010-0082-C01.</x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение „ЕВРОПЕЙСКО ПРЕДПРИЕМАЧЕСТВО“</x:t>
   </x:si>
@@ -565,57 +565,61 @@
   <x:si>
     <x:t>ЕТ ДЕЯ - ИВАЙЛО ЕНЧЕВ</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0411-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка, монтаж и инсталиране на 7 бр. термопомпи (въздух-въздух)</x:t>
   </x:si>
   <x:si>
     <x:t>Петров Сервиз ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1215-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка,  монтаж и пускане в експлоатация  на 1 брой котел на биомаса за нуждите на ХЕДОН ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>ХЕДОН ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0621-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>„Доставка на професионално оборудване за шивашката промишленост, необходимо за дейността на социалното предприятие „Емили Инвест 2013“ ЕООД“</x:t>
-[...5 lines deleted...]
-    <x:t>BG05SFPR002-1.013-0005-C01</x:t>
+    <x:t>Въвеждане на единна цифрова среда за управление на дейността на предприятието чрез следните ИКТ решения: 
+1. Въвеждане на система за управление на складовото стопанство (WMS); 
+2. Въвеждане на система за управление на производството; 
+3. Въвеждане на система за бизнес анализи (Business Intelligence система); 
+4. Изграждане на система за управление на съхранението и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕХНА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2037-C01</x:t>
   </x:si>
   <x:si>
     <x:t>„Доставка на шивашко производствено оборудване за нуждите на социално предприятие „ВВ Сървисис“ ЕООД“</x:t>
   </x:si>
   <x:si>
     <x:t>ВВ Сървисис ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR002-1.013-0012-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка, монтаж, първоначално изпитване и въвеждане в експлоатация на компресор за сгъстен въздух с инверторно управление с изсушител - 1 бр., ресивър за сгъстен въздух - 1 бр., конвенционален компресор за сгъстен въздух - 1 бр. и ресивър за сгъстен въздух - 1 бр., разделени в четири обособени позиции, както следва:
 Обособена позиция 1 - Доставка, монтаж, първоначално изпитване и въвеждане в експлоатация на компресор за сгъстен въздух с инверторно управление с изсушител - 1 бр.;
 Обособена позиция 2 - Доставка, монтаж, първоначално изпитване и въвеждане в експлоатация на ресивър за сгъстен въздух - 1 бр.;
 Обособена позиция 3 - Доставка, монтаж, първоначално изпитване и въвеждане в експлоатация на конвенционален компресор за сгъстен въздух - 1 бр.;
 Обособена позиция 4 - Доставка, монтаж, първоначално изпитване и въвеждане в експлоатация на ресивър за сгъстен въздух - 1 бр.</x:t>
   </x:si>
   <x:si>
     <x:t>"КЛАСИК МЕТАЛ" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1740-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на Интегрирана система за водно рязане – 1 бр. включително всички необходими хардуерни и софтуерни компоненти, техническа документация и гаранционно обслужване“ </x:t>
@@ -644,61 +648,57 @@
   <x:si>
     <x:t>BG16RFPR001-1.008-0042-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на Интегрирана система за печат върху текстил – 1 бр., включително всички необходими хардуерни и софтуерни компоненти, техническа документация и гаранционно обслужване“,.</x:t>
   </x:si>
   <x:si>
     <x:t>БЪЛГЕРИЪН ТЕКСТАЙЛ КЪМПАНИ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.008-0045-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">„Разходи за услуги и решения в областта на ИКТ по следните обособени позиции:
 Обособена позиция 1: Въвеждане на система за бизнес анализи (Business Intelligence система)
 Обособена позиция 2: Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система)
 </x:t>
   </x:si>
   <x:si>
     <x:t>"ВАЛЕА БГ 10" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-0407-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Въвеждане на единна цифрова среда за управление на дейността на предприятието чрез следните ИКТ решения: 
-[...9 lines deleted...]
-    <x:t>BG16RFPR001-1.012-2037-C01</x:t>
+    <x:t>„Доставка на професионално оборудване за шивашката промишленост, необходимо за дейността на социалното предприятие „Емили Инвест 2013“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Емили Инвест 2013" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0005-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Избор на изпълнител за услуги по разработване, доставка и внедряване на интегрирани  софтуерни решения в областа на ИКТ, насочени към дигитализация и оптимизация на управленските и бизнес процеси на ДИБО АД
 - Система за управление на взаимоотношенията с клиенти  CRM
  - Система за управление на ресурсите  ERP
 - Система за управление на съхранението и споделянето на информация</x:t>
   </x:si>
   <x:si>
     <x:t>ДИБО АД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-0232-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Въвеждане на услуги и решения в областта на ИКТ чрез изпълнение на следните обособени позиции:
 ОП1: Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система);
 ОП2: Въвеждане на модул/система за управление на складовото стопанство (WMS);
 ОП3: Въвеждане на система за бизнес анализи (Business Intelligence система);
 ОП4: Създаване на онлайн магазин.</x:t>
   </x:si>
   <x:si>
     <x:t>АВАНГАРД КОНСУЛТ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-0190-C01</x:t>
@@ -966,59 +966,50 @@
   <x:si>
     <x:t>BG16RFPR001-2.004-0222-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка, инсталация, интеграция и въвеждане в експлоатация на Интегрирано оборудване за автоматично вторично опаковане и контрол на качеството (Wrap Around система) /Оборудване за автоматично поставяне на пакет в кашон/ - 1 бр.</x:t>
   </x:si>
   <x:si>
     <x:t>Дъ Бейкърс АД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.008-0600-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на: 
 1. Система за защита на информацията в локална мрежа;
 2. Система за архивиране на информация;
 3. Система за управление на съхранението и споделянето на информация</x:t>
   </x:si>
   <x:si>
     <x:t>ИНЛАБ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-0363-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Изграждане и внедряване на софтуерно решение</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Въвеждане на технология Ниво 4 „Прозрачност“, съгласно Индекса на зрялост – Индустрия 4.0 чрез доставка на Шест осен робот - 1 бр.  и Шест осен робот с работен радиус мин. 1800мм  - 1бр.</x:t>
   </x:si>
   <x:si>
     <x:t>„ВОДСТРОЙ ПЛОВДИВ“ АД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.008-0449-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Интегриране  на нововъведените технологии от Индустрия 4.0 с наличните технологии в предприятието чрез внедряване на Софтуер за събирана и aнализ на големи данни - 1 бр.</x:t>
   </x:si>
   <x:si>
     <x:t>Внедряване на бизнес софтуери по обособени позиции: Обособена позиция 1 – Създаване на онлайн магазин; Обособена позиция 2 - Внедряване на система за управление на взаимоотношенията с клиенти (CRM система); Обособена позиция 3 - Система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда; Обособена позиция 4 - Внедряване на система за бизнес анализи</x:t>
   </x:si>
   <x:si>
     <x:t>"НОВ ДОМ 1" ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-2095-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка, монтаж и въвеждането в експлоатация на:
 Обособена позиция № 1: Конвенционален компресор с изсушител - 2 бр. и Ресивър - 2 бр.
 Обособена позиция № 2: VRF/VRV система на директно изпарение - 1 бр.</x:t>
   </x:si>
@@ -1061,50 +1052,59 @@
     <x:t>Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация Интегрирана CAM система“,</x:t>
   </x:si>
   <x:si>
     <x:t>ДОНИ СТАЙЛ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.008-0068-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на ДМА в четири обособени позиции:
 Обособена позиция I „Стелажна система – 2 бр.“
 Обособена позиция II „Електрокар – 1 бр.“ 
 Обособена позиция III „Стакер – 1 бр.“ 
 Обособена позиция IV „Товарен камион с кран – 1 бр.“</x:t>
   </x:si>
   <x:si>
     <x:t>РУДИН ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-4.006-0021-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на ДМА в две обособени позиции: 
 Обособена позиция I „Машина за лазерно рязане на тръбен материал – 1 бр.“ 
 Обособена позиция II „Машина за лазерно рязане на листов материал – 1 бр.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и внедряване на софтуерно решение</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДУНАВ ИНВЕСТ ПРОЕКТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1064-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Интегрирани системи за управление на бизнес процесите:
 1. Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система);
 2. Въвеждане на модул/система за управление на производството;</x:t>
   </x:si>
   <x:si>
     <x:t>ВДК 85</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-0317-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Придобиване на цифров хидравличен абкант </x:t>
   </x:si>
   <x:si>
     <x:t>ГАРАНТ АД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.008-0073-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Доставка на оборудване по обособени позиции:
 ОП1: Роботизирана система включваща МИГ/МАГ заваряване с 2 бр. Двуосни позиционери 1 бр. и Роботизирана система за МИГ/МАГ заваряване 1 бр.
 ОП2: софтуерна платформа за събиране, визуализация и анализ на производствени данни (Big Data/Analytics). 1 бр.
@@ -1191,50 +1191,62 @@
     <x:t xml:space="preserve">
 Избор на изпълнител за доставка и въвеждане в експлоатация на технологично оборудване за внедряване на технологии от Индустрия 4.0 в две обособени позиции:  
 Обособена позиция 1: 5-осен фрезови център, колонен - 1 бр. 
 Обособена позиция 2: 5-осен фрезови център – 1 бр.</x:t>
   </x:si>
   <x:si>
     <x:t>АрМе ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.008-0451-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Внедряване на :
 Обособена позиция № 1: Система за управление на взаимоотношенията с клиенти (CRM система)
 Обособена позиция № 2: Система за бизнес анализи (Business Intelligence система) 
 Обособена позиция № 3:Модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес
 Обособена позиция № 4: Модул/система за управление на складовото стопанство (WMS) </x:t>
   </x:si>
   <x:si>
     <x:t>ПРОФИКЛИЙН БЪЛГАРИЯ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-1427-C01</x:t>
   </x:si>
   <x:si>
+    <x:t>Обучение на работното място „Гражданско участие, антидискриминация и социално включване”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДРУЖЕСТВО ЗА ЗАЕТОСТ НА БЕЗРАБОТНИ ЛИЦА-ДЕМО Сдружение</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0032-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Обучение на работното място „Младежко участие, комуникация и представителност в подкрепа на заетостта и социалната активност“</x:t>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve"> Доставка на Трикоординатна измервателна машина</x:t>
   </x:si>
   <x:si>
     <x:t>БИ ЕМ ЕС ПРОДЪКШЪН ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.008-0153-C01</x:t>
   </x:si>
   <x:si>
     <x:t>МИРАЕЛА 2020 ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0455-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на:
 Обособена позиция 1: Термопомпи въздух-вода - 2 бр.;
 Обособена позиция 2: Чилър с агрегат с кондензатор за въздушно охлаждане - 1 бр. </x:t>
   </x:si>
   <x:si>
     <x:t>ЕТ ДАРС-91- ДИМИТЪР СЪБКОВ</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0932-C01</x:t>
   </x:si>
@@ -1274,227 +1286,263 @@
   <x:si>
     <x:t>ОРЕНДА ГРУП ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.008-0198-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка, монтаж и въвеждане в експлоатация на Локални съоръжения за съхранение на енергия (батерии) с капацитет ≥ 115 kWh в комбинация с инвертор към съществуваща ФтЕЦ за собствено потребление</x:t>
   </x:si>
   <x:si>
     <x:t>Билдстрой - КО ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-2507-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 30  kW и система за съхранение на енергия с капацитет 30 kWh, предназначена за покриване на собствените нужди от електроенергия</x:t>
   </x:si>
   <x:si>
     <x:t>СТРОИТЕЛ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0518-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Инженеринг – проектиране, доставка, изграждане, монтаж и въвеждане в експлоатация на термопомпена инсталация „въздух–вода</x:t>
-[...58 lines deleted...]
-  <x:si>
     <x:t>Доставка и монтаж на енергийно-ефективни изолационни системи в три обособени позиции:
 Обособена позиция 1 Доставка и монтаж на прозрачни ограждащи конструкции - 32 кв.м.;
 Обособена позиция 2 Доставка и монтаж на секционни индустриални врати - 2 бр.;
 Обособена позиция 3 Доставка и монтаж на топлоизолационна система от сандвич панели за покрив - 171 кв.м.</x:t>
   </x:si>
   <x:si>
     <x:t>ФЕНИКС ЛВ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0478-C01</x:t>
   </x:si>
   <x:si>
+    <x:t>Инженеринг – проектиране, доставка, изграждане, монтаж и въвеждане в експлоатация на термопомпена инсталация „въздух–вода</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЖЕЙЕЛПИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1943-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на енергийно-ефективни изолационни системи в две обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Балканремонт Инженеринг ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1003-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление с инсталирана мощност 35.4 kWp и локално съоръжение за съхранение на електрическа енергия с капацитет минимум 15 kWh в ЕТ „АБВ И СИН – Валентин Ковачев“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ „АБВ И СИН – Валентин Ковачев“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0802-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изграждане на фотоволтаична електрическа инсталация за собствено потребление с номинална мощност 55 kW (инсталирана DC мощност 55,335 kWp) и батерийна система с номинален капацитет 56,32 kWh“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕЛИТИС -М" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0011-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПКП - Н" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0020-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане в експлоатация на Фотоволтаична електрическа централа ФтЕЦ, заедно с локални съоръжения за съхранение на енергия батерии в комбинация с инвертори</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ВИКО КОНСУЛТ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2102-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, доставка, изграждане, монтаж, присъединяване, изпитване и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с обща изходяща номинална активна мощност на инверторите 80 kW и локално съоръжение за съхранение на електрическа енергия с капацитет 61,44 kWh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЙ ВИ БИ КОЗМЕТИКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1361-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve">Изграждане на нова фотоволтаична система (Фотоволтаични панели в комбинация с инвертори) с инсталирана мощност не по-малко от 147 kW </x:t>
   </x:si>
   <x:si>
     <x:t>Йота ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0027-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с инсталирана мощност не по-малко от 55 kW</x:t>
   </x:si>
   <x:si>
     <x:t>СОФТА ТРЕЙД ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0338-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">„Проектиране, изграждане и въвеждане в експлоатация на покривна фотоволтаична система за собствено потребление с инсталирана номинална инверторна мощност 40 kW и локално съоръжение за съхранение на електрическа енергия с капацитет минимум 40 kWh.“ </x:t>
   </x:si>
   <x:si>
     <x:t>СЛАВЕЯ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0567-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Изпълнение на СМР за извършване на текущ ремонт по смисъла на ЗУТ за повишаване на енергийната ефективност</x:t>
   </x:si>
   <x:si>
     <x:t>АРБОР БГ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0560-C02</x:t>
   </x:si>
   <x:si>
+    <x:t>Доставка на компактни супер компютърни системи от клас Edge AI за научноизследователски и производствени цели за нуждите на проекта „Насърчаване на дигитализацията в Югозападна България (InnovationAmp)“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Европейски цифров иновационен хъб за големи данни, високоскоростни изчисления и изкуствен интелект Сдружение</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR002-1.002-0002-C04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на локално съоръжение за съхранение на енергия в батерии в комбинация с инвертор</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Вълеви 2010 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1690-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, монтаж и въвеждане в експлоатация на фотоволтаична система с обща инсталирана мощност 150 kW, включваща фотоволтаични панели в комбинация с инвертор/и, предназначена за собствено потребление“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЕКОР БЪЛГАРИЯ  ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2434-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на термопомпа в съответствие със Списъка на допустимите категории активи в областта на енергийната ефективност и използването на енергия от възобновяеми източници по Процедура BG16RFPR001-2.004 за СИМЕТРИЯ СТИЙЛ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>СИМЕТРИЯ СТИЙЛ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-2010-C01</x:t>
   </x:si>
   <x:si>
+    <x:t>Проектиране, доставка, монтаж, настройка, пуск и въвеждане в експлоатация на фотоволтаична електрическа централа (ФЕЦ) за производство на енергия от ВЕИ за собствено потребление в комбинация с локални съоръжения за съхранение на електрическа енергия.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИАЛМА - ПС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2311-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t>„Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа за производство на електрическа енергия за собствени нужди с мощност 50 kW“</x:t>
   </x:si>
   <x:si>
     <x:t>"Деяколор" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0787-C01</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>BG16RFPR001-2.004-2311-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на топлоизолационна система от сандвич панели за покрив (675 m2)</x:t>
   </x:si>
   <x:si>
     <x:t>ТЕХНО ВЕТ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0729-C01</x:t>
   </x:si>
   <x:si>
     <x:t>„Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление с изходяща мощност на инвертора AC 60 kW и локално съоръжение за съхранение на електрическа енергия с капацитет 61.44 kWh”</x:t>
   </x:si>
   <x:si>
     <x:t>"АРТ СТОУН ДИЗАЙН" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0634-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на Локални съоръжения за съхранение на енергия - батерии в комбинация с инвертори, вкл. съпътстващи дейности – подготвителни дейности, доставка на спомагателни материали, извършване на необходимите СМР </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ЕВЪР СОКС ЕООД
 </x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-2617-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Въвеждане на информационни и комуникационни технологии: 
 - Разработване и внедряване на Модул/система за управление на продажбите на дребно (Point-of-Sale система);
 - Изграждане на система за защита на информацията в локална мрежа, която ще включва защитни стени, системи за разпознаване на пробиви (IPS), централизирано управление на крайни точки (EDR) за защита от зловреден софтуер, филтриране на достъпа до интернет, сигурни VPN връзки,централизирано събиране на логове (SIEM) и многофакторна автентификация (MFA).
 - Изграждане на система за архивиране на информация.
 - Изграждане на система за управление на съхранението и споделянето на информация.
 </x:t>
   </x:si>
   <x:si>
     <x:t>МЕДИЦИНСКИ ЦЕНТЪР СЕЛЕНА- Л ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-1030-C01</x:t>
   </x:si>
   <x:si>
+    <x:t>Доставка и монтаж на локално съоръжение за съхранение на енергия – батерии с инвертори“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ФОТЕВИ ИНВЕСТ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1352-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t>Изграждане на фотоволтаична електрическа централа /ФтЕЦ/ с мощност 60 kW, включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата – 1 бр.</x:t>
   </x:si>
   <x:si>
     <x:t>СТЕФАНОВ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1383-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с инсталирана инверторна мощност 30 kW с локално съоръжение за съхранение на енергия – 1 бр.
 </x:t>
   </x:si>
   <x:si>
     <x:t>ПЛАМЕН ПЕТРОВ - 96 ЕТ</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0317-C01</x:t>
   </x:si>
   <x:si>
     <x:t>"Проектиране, изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с инсталирана номинална инверторна мощност 120 kW"</x:t>
   </x:si>
   <x:si>
     <x:t>ВИКАРД БЪЛГАРИЯ ЕООД</x:t>
   </x:si>
   <x:si>
@@ -1504,59 +1552,50 @@
     <x:t xml:space="preserve">Избор на изпълнител за изпълнение на СМР с цел подобряване на енергийната ефективност в РОССА ГРУП ООД: Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление с мощност 30kW. </x:t>
   </x:si>
   <x:si>
     <x:t>РОССА ГРУП ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1478-C01</x:t>
   </x:si>
   <x:si>
     <x:t>„Доставка и монтаж на фотоволтаични панели в комбинация с инвертор/и – 55 kW, за собствено потребление“</x:t>
   </x:si>
   <x:si>
     <x:t>МЕТАЛПЛАСТ ИНЖЕНЕРИНГ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0025-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Избор на изпълнител за извършване на доставка и монтаж на алуминиева дограма – 61,32 кв.м</x:t>
   </x:si>
   <x:si>
     <x:t>"ПОЛАРИС ПРОДУКТ" ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1202-C01</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>BG16RFPR001-2.004-1352-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение "Каритас София"</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMPR001-2.001-0007-C04</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">„Изграждане на фотоволтаична система за собствено потребление на „ДЕМАТО“ ООД в гр. Пловдив – фотоволтаични панели в комбинация с инвертори“
 Изграждане на фотоволтаична система (фотоволтаични панели в комбинация с инвертори) за собствено потребление върху покривната конструкция на сградата на Възложителя в гр. Пловдив, ул. „6-ти септември“ № 222А, включително проектиране, доставка, строително-монтажни работи, монтаж, въвеждане в експлоатация и гаранционно обслужване.
 </x:t>
   </x:si>
   <x:si>
     <x:t>Демато ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1636-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на фотоволтаична електрическа централа</x:t>
   </x:si>
   <x:si>
@@ -1970,51 +2009,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E165"/>
+  <x:dimension ref="A1:E170"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
@@ -2206,68 +2245,68 @@
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
         <x:v>46303</x:v>
       </x:c>
       <x:c r="B13" s="2">
         <x:v>46296</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
         <x:v>46303</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46296</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
         <x:v>46303</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46295</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
         <x:v>46303</x:v>
       </x:c>
       <x:c r="B16" s="2">
         <x:v>46293</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
@@ -2291,442 +2330,442 @@
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
         <x:v>46303</x:v>
       </x:c>
       <x:c r="B18" s="2">
         <x:v>46293</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
         <x:v>46303</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46293</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
         <x:v>46303</x:v>
       </x:c>
       <x:c r="B20" s="2">
         <x:v>46288</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
         <x:v>46303</x:v>
       </x:c>
       <x:c r="B21" s="2">
         <x:v>46288</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
         <x:v>46303</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46288</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
         <x:v>46303</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46289</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
         <x:v>46304</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46289</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
         <x:v>46304</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46289</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
         <x:v>46304</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46289</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
         <x:v>46304</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46289</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
         <x:v>46304</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46289</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
         <x:v>46304</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46289</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
         <x:v>46304</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46288</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
         <x:v>46304</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46289</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
         <x:v>46304</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46282</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>9</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
         <x:v>46304</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46297</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
         <x:v>46304</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46297</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
         <x:v>46304</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46297</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
         <x:v>46304</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46297</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
         <x:v>46304</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46296</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
         <x:v>46304</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46296</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
         <x:v>46304</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46296</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
         <x:v>46304</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46296</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
         <x:v>46304</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46297</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
         <x:v>46304</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46297</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
         <x:v>46304</x:v>
       </x:c>
       <x:c r="B43" s="2">
         <x:v>46297</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
@@ -2767,68 +2806,68 @@
         <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
         <x:v>46304</x:v>
       </x:c>
       <x:c r="B46" s="2">
         <x:v>46297</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
         <x:v>46304</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46297</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
         <x:v>46304</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46297</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
         <x:v>46305</x:v>
       </x:c>
       <x:c r="B49" s="2">
         <x:v>46288</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
@@ -3708,71 +3747,71 @@
       </x:c>
       <x:c r="B101" s="2">
         <x:v>46300</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:5">
       <x:c r="A102" s="2">
         <x:v>46308</x:v>
       </x:c>
       <x:c r="B102" s="2">
         <x:v>46300</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:5">
       <x:c r="A103" s="2">
         <x:v>46308</x:v>
       </x:c>
       <x:c r="B103" s="2">
-        <x:v>46300</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="D103" s="0" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="E103" s="0" t="s">
         <x:v>298</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:5">
       <x:c r="A104" s="2">
         <x:v>46308</x:v>
       </x:c>
       <x:c r="B104" s="2">
         <x:v>46301</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:5">
       <x:c r="A105" s="2">
         <x:v>46308</x:v>
       </x:c>
       <x:c r="B105" s="2">
         <x:v>46301</x:v>
@@ -3844,71 +3883,71 @@
       </x:c>
       <x:c r="B109" s="2">
         <x:v>46301</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:5">
       <x:c r="A110" s="2">
         <x:v>46308</x:v>
       </x:c>
       <x:c r="B110" s="2">
         <x:v>46301</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:5">
       <x:c r="A111" s="2">
         <x:v>46308</x:v>
       </x:c>
       <x:c r="B111" s="2">
-        <x:v>46301</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="D111" s="0" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="E111" s="0" t="s">
         <x:v>320</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:5">
       <x:c r="A112" s="2">
         <x:v>46308</x:v>
       </x:c>
       <x:c r="B112" s="2">
         <x:v>46300</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:5">
       <x:c r="A113" s="2">
         <x:v>46309</x:v>
       </x:c>
       <x:c r="B113" s="2">
         <x:v>46300</x:v>
@@ -4073,760 +4112,845 @@
         <x:v>352</x:v>
       </x:c>
       <x:c r="E122" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:5">
       <x:c r="A123" s="2">
         <x:v>46309</x:v>
       </x:c>
       <x:c r="B123" s="2">
         <x:v>46302</x:v>
       </x:c>
       <x:c r="C123" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="D123" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="E123" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:5">
       <x:c r="A124" s="2">
-        <x:v>46310</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B124" s="2">
         <x:v>46302</x:v>
       </x:c>
       <x:c r="C124" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="D124" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="E124" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:5">
       <x:c r="A125" s="2">
-        <x:v>46310</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B125" s="2">
-        <x:v>46295</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C125" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="D125" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="E125" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:5">
       <x:c r="A126" s="2">
         <x:v>46310</x:v>
       </x:c>
       <x:c r="B126" s="2">
-        <x:v>46296</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C126" s="0" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="D126" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
-      <x:c r="D126" s="0" t="s">
+      <x:c r="E126" s="0" t="s">
         <x:v>363</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:5">
       <x:c r="A127" s="2">
         <x:v>46310</x:v>
       </x:c>
       <x:c r="B127" s="2">
-        <x:v>46282</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="C127" s="0" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="D127" s="0" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="E127" s="0" t="s">
         <x:v>365</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:5">
       <x:c r="A128" s="2">
         <x:v>46310</x:v>
       </x:c>
       <x:c r="B128" s="2">
-        <x:v>46294</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C128" s="0" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="D128" s="0" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="E128" s="0" t="s">
         <x:v>368</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:5">
       <x:c r="A129" s="2">
         <x:v>46310</x:v>
       </x:c>
       <x:c r="B129" s="2">
-        <x:v>46295</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C129" s="0" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="D129" s="0" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="E129" s="0" t="s">
         <x:v>371</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:5">
       <x:c r="A130" s="2">
         <x:v>46310</x:v>
       </x:c>
       <x:c r="B130" s="2">
-        <x:v>46301</x:v>
+        <x:v>46294</x:v>
       </x:c>
       <x:c r="C130" s="0" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="D130" s="0" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="E130" s="0" t="s">
         <x:v>374</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:5">
       <x:c r="A131" s="2">
         <x:v>46310</x:v>
       </x:c>
       <x:c r="B131" s="2">
-        <x:v>46297</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="C131" s="0" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="D131" s="0" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="E131" s="0" t="s">
         <x:v>377</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:5">
       <x:c r="A132" s="2">
         <x:v>46310</x:v>
       </x:c>
       <x:c r="B132" s="2">
-        <x:v>46300</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C132" s="0" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="D132" s="0" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="E132" s="0" t="s">
         <x:v>380</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:5">
       <x:c r="A133" s="2">
-        <x:v>46311</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B133" s="2">
-        <x:v>46301</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C133" s="0" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="D133" s="0" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="E133" s="0" t="s">
         <x:v>383</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:5">
       <x:c r="A134" s="2">
-        <x:v>46311</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B134" s="2">
-        <x:v>46301</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C134" s="0" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="D134" s="0" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="E134" s="0" t="s">
         <x:v>386</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:5">
       <x:c r="A135" s="2">
         <x:v>46311</x:v>
       </x:c>
       <x:c r="B135" s="2">
-        <x:v>46294</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C135" s="0" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="D135" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="E135" s="0" t="s">
         <x:v>389</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:5">
       <x:c r="A136" s="2">
         <x:v>46311</x:v>
       </x:c>
       <x:c r="B136" s="2">
-        <x:v>46296</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C136" s="0" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="D136" s="0" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="E136" s="0" t="s">
         <x:v>392</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:5">
       <x:c r="A137" s="2">
         <x:v>46311</x:v>
       </x:c>
       <x:c r="B137" s="2">
-        <x:v>46296</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C137" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="D137" s="0" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="E137" s="0" t="s">
         <x:v>395</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:5">
       <x:c r="A138" s="2">
         <x:v>46311</x:v>
       </x:c>
       <x:c r="B138" s="2">
-        <x:v>46295</x:v>
+        <x:v>46294</x:v>
       </x:c>
       <x:c r="C138" s="0" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="D138" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
-      <x:c r="D138" s="0" t="s">
+      <x:c r="E138" s="0" t="s">
         <x:v>398</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:5">
       <x:c r="A139" s="2">
         <x:v>46311</x:v>
       </x:c>
       <x:c r="B139" s="2">
         <x:v>46296</x:v>
       </x:c>
       <x:c r="C139" s="0" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="D139" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
-      <x:c r="D139" s="0" t="s">
+      <x:c r="E139" s="0" t="s">
         <x:v>401</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:5">
       <x:c r="A140" s="2">
         <x:v>46311</x:v>
       </x:c>
       <x:c r="B140" s="2">
         <x:v>46296</x:v>
       </x:c>
       <x:c r="C140" s="0" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="D140" s="0" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="E140" s="0" t="s">
         <x:v>403</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>405</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:5">
       <x:c r="A141" s="2">
         <x:v>46311</x:v>
       </x:c>
       <x:c r="B141" s="2">
-        <x:v>46296</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="C141" s="0" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="D141" s="0" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="E141" s="0" t="s">
         <x:v>406</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:5">
       <x:c r="A142" s="2">
         <x:v>46311</x:v>
       </x:c>
       <x:c r="B142" s="2">
         <x:v>46296</x:v>
       </x:c>
       <x:c r="C142" s="0" t="s">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="D142" s="0" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="E142" s="0" t="s">
         <x:v>409</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:5">
       <x:c r="A143" s="2">
         <x:v>46311</x:v>
       </x:c>
       <x:c r="B143" s="2">
         <x:v>46296</x:v>
       </x:c>
       <x:c r="C143" s="0" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="D143" s="0" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="E143" s="0" t="s">
         <x:v>412</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:5">
       <x:c r="A144" s="2">
         <x:v>46311</x:v>
       </x:c>
       <x:c r="B144" s="2">
-        <x:v>46301</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C144" s="0" t="s">
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="D144" s="0" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="E144" s="0" t="s">
         <x:v>415</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:5">
       <x:c r="A145" s="2">
-        <x:v>46314</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B145" s="2">
-        <x:v>46297</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C145" s="0" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="D145" s="0" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="E145" s="0" t="s">
         <x:v>418</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:5">
       <x:c r="A146" s="2">
-        <x:v>46314</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B146" s="2">
-        <x:v>46300</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C146" s="0" t="s">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="D146" s="0" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="E146" s="0" t="s">
         <x:v>421</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:5">
       <x:c r="A147" s="2">
-        <x:v>46314</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B147" s="2">
-        <x:v>46297</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C147" s="0" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="D147" s="0" t="s">
+        <x:v>423</x:v>
+      </x:c>
+      <x:c r="E147" s="0" t="s">
         <x:v>424</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:5">
       <x:c r="A148" s="2">
-        <x:v>46315</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B148" s="2">
-        <x:v>46300</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C148" s="0" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="D148" s="0" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="E148" s="0" t="s">
         <x:v>427</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:5">
       <x:c r="A149" s="2">
-        <x:v>46315</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B149" s="2">
-        <x:v>46300</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C149" s="0" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="D149" s="0" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="E149" s="0" t="s">
         <x:v>430</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:5">
       <x:c r="A150" s="2">
-        <x:v>46315</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B150" s="2">
-        <x:v>46301</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C150" s="0" t="s">
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="D150" s="0" t="s">
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="E150" s="0" t="s">
         <x:v>433</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:5">
       <x:c r="A151" s="2">
-        <x:v>46315</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B151" s="2">
-        <x:v>46302</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C151" s="0" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="D151" s="0" t="s">
+        <x:v>435</x:v>
+      </x:c>
+      <x:c r="E151" s="0" t="s">
         <x:v>436</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>438</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:5">
       <x:c r="A152" s="2">
-        <x:v>46316</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B152" s="2">
-        <x:v>46301</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C152" s="0" t="s">
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="D152" s="0" t="s">
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="E152" s="0" t="s">
         <x:v>439</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>441</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:5">
       <x:c r="A153" s="2">
-        <x:v>46316</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B153" s="2">
-        <x:v>46301</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C153" s="0" t="s">
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="D153" s="0" t="s">
+        <x:v>441</x:v>
+      </x:c>
+      <x:c r="E153" s="0" t="s">
         <x:v>442</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:5">
       <x:c r="A154" s="2">
-        <x:v>46316</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B154" s="2">
-        <x:v>46301</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C154" s="0" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="D154" s="0" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="E154" s="0" t="s">
         <x:v>445</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:5">
       <x:c r="A155" s="2">
-        <x:v>46316</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B155" s="2">
         <x:v>46301</x:v>
       </x:c>
       <x:c r="C155" s="0" t="s">
+        <x:v>446</x:v>
+      </x:c>
+      <x:c r="D155" s="0" t="s">
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="E155" s="0" t="s">
         <x:v>448</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:5">
       <x:c r="A156" s="2">
-        <x:v>46316</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B156" s="2">
-        <x:v>46301</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C156" s="0" t="s">
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="D156" s="0" t="s">
+        <x:v>450</x:v>
+      </x:c>
+      <x:c r="E156" s="0" t="s">
         <x:v>451</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>453</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:5">
       <x:c r="A157" s="2">
         <x:v>46316</x:v>
       </x:c>
       <x:c r="B157" s="2">
-        <x:v>46301</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C157" s="0" t="s">
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="D157" s="0" t="s">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="E157" s="0" t="s">
         <x:v>454</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:5">
       <x:c r="A158" s="2">
         <x:v>46316</x:v>
       </x:c>
       <x:c r="B158" s="2">
-        <x:v>46300</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C158" s="0" t="s">
+        <x:v>455</x:v>
+      </x:c>
+      <x:c r="D158" s="0" t="s">
+        <x:v>456</x:v>
+      </x:c>
+      <x:c r="E158" s="0" t="s">
         <x:v>457</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>459</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:5">
       <x:c r="A159" s="2">
-        <x:v>46317</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B159" s="2">
-        <x:v>45671</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C159" s="0" t="s">
+        <x:v>458</x:v>
+      </x:c>
+      <x:c r="D159" s="0" t="s">
+        <x:v>459</x:v>
+      </x:c>
+      <x:c r="E159" s="0" t="s">
         <x:v>460</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>462</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:5">
       <x:c r="A160" s="2">
-        <x:v>46317</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B160" s="2">
-        <x:v>46302</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C160" s="0" t="s">
+        <x:v>461</x:v>
+      </x:c>
+      <x:c r="D160" s="0" t="s">
+        <x:v>462</x:v>
+      </x:c>
+      <x:c r="E160" s="0" t="s">
         <x:v>463</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:5">
       <x:c r="A161" s="2">
-        <x:v>46317</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B161" s="2">
-        <x:v>46302</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C161" s="0" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="D161" s="0" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="E161" s="0" t="s">
         <x:v>466</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>468</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:5">
       <x:c r="A162" s="2">
-        <x:v>46317</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B162" s="2">
-        <x:v>46302</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C162" s="0" t="s">
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="D162" s="0" t="s">
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="E162" s="0" t="s">
         <x:v>469</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>471</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:5">
       <x:c r="A163" s="2">
-        <x:v>46317</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B163" s="2">
-        <x:v>46302</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C163" s="0" t="s">
+        <x:v>470</x:v>
+      </x:c>
+      <x:c r="D163" s="0" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="E163" s="0" t="s">
         <x:v>472</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:5">
       <x:c r="A164" s="2">
-        <x:v>46318</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B164" s="2">
-        <x:v>46302</x:v>
+        <x:v>45671</x:v>
       </x:c>
       <x:c r="C164" s="0" t="s">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="D164" s="0" t="s">
+        <x:v>474</x:v>
+      </x:c>
+      <x:c r="E164" s="0" t="s">
         <x:v>475</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>477</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:5">
       <x:c r="A165" s="2">
+        <x:v>46317</x:v>
+      </x:c>
+      <x:c r="B165" s="2">
+        <x:v>46302</x:v>
+      </x:c>
+      <x:c r="C165" s="0" t="s">
+        <x:v>476</x:v>
+      </x:c>
+      <x:c r="D165" s="0" t="s">
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="E165" s="0" t="s">
+        <x:v>478</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="166" spans="1:5">
+      <x:c r="A166" s="2">
+        <x:v>46317</x:v>
+      </x:c>
+      <x:c r="B166" s="2">
+        <x:v>46302</x:v>
+      </x:c>
+      <x:c r="C166" s="0" t="s">
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="D166" s="0" t="s">
+        <x:v>480</x:v>
+      </x:c>
+      <x:c r="E166" s="0" t="s">
+        <x:v>481</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="167" spans="1:5">
+      <x:c r="A167" s="2">
+        <x:v>46317</x:v>
+      </x:c>
+      <x:c r="B167" s="2">
+        <x:v>46302</x:v>
+      </x:c>
+      <x:c r="C167" s="0" t="s">
+        <x:v>482</x:v>
+      </x:c>
+      <x:c r="D167" s="0" t="s">
+        <x:v>483</x:v>
+      </x:c>
+      <x:c r="E167" s="0" t="s">
+        <x:v>484</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="168" spans="1:5">
+      <x:c r="A168" s="2">
+        <x:v>46317</x:v>
+      </x:c>
+      <x:c r="B168" s="2">
+        <x:v>46302</x:v>
+      </x:c>
+      <x:c r="C168" s="0" t="s">
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="D168" s="0" t="s">
+        <x:v>486</x:v>
+      </x:c>
+      <x:c r="E168" s="0" t="s">
+        <x:v>487</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="169" spans="1:5">
+      <x:c r="A169" s="2">
+        <x:v>46318</x:v>
+      </x:c>
+      <x:c r="B169" s="2">
+        <x:v>46302</x:v>
+      </x:c>
+      <x:c r="C169" s="0" t="s">
+        <x:v>488</x:v>
+      </x:c>
+      <x:c r="D169" s="0" t="s">
+        <x:v>489</x:v>
+      </x:c>
+      <x:c r="E169" s="0" t="s">
+        <x:v>490</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="170" spans="1:5">
+      <x:c r="A170" s="2">
         <x:v>46325</x:v>
       </x:c>
-      <x:c r="B165" s="2">
+      <x:c r="B170" s="2">
         <x:v>46301</x:v>
       </x:c>
-      <x:c r="C165" s="0" t="s">
-[...6 lines deleted...]
-        <x:v>480</x:v>
+      <x:c r="C170" s="0" t="s">
+        <x:v>491</x:v>
+      </x:c>
+      <x:c r="D170" s="0" t="s">
+        <x:v>492</x:v>
+      </x:c>
+      <x:c r="E170" s="0" t="s">
+        <x:v>493</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Tenders and Offers</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Area</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>