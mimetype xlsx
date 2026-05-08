--- v0 (2026-01-14)
+++ v1 (2026-05-08)
@@ -1,788 +1,154 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22bcf592f0e14ae2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f62104f6b87843e7a1ca8df0f81a89d0.psmdcp" Id="R2a3d54a15f094a1e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6bb15cf98bb4b12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c63736dd09aa4baf90e890d6edc06355.psmdcp" Id="R1ad09b2ddd1c414b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Разяснения по процедурата" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="105">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>
     <x:t>Въпрос</x:t>
   </x:si>
   <x:si>
     <x:t>Разяснения</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-8.013-Q030</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>05.09.2023</x:t>
   </x:si>
   <x:si>
     <x:t>1. Във връзка с кандидатстване по процедура BG-RRP-8.013 - Екологосъобразна мобилност, бихме искали да получим разяснение относно допустимите разходи за организация и управление, информация и публичност, когато е избран Вариант 2: НЕ СЕ ИЗВЪРШВА ИЗЦЯЛО ВЪНШНО ВЪЗЛАГАНЕ на дейностите по организация и управление и дейностите по информация и публичност на външен изпълнител.
 Когато екипът включва  експерти от две Общини, то допустимо ли е те да се назначат по отделно във всяка от общините и съответно да бъдат вписани като два отделни реда в бюджета като възнаграждания за всяка една община при положение, че общините са решили да разделят разходите в съотношение 70/30? 
 2. Молим да дадете разяснение във връзка с указанието дейностите по организация и управление да бъдат изпълнявани, съгласно чл. 12 на ПМС №157 от 7 юли 2022 г. за определяне на органите и структурите, отговорни за изпълнението на Плана за възстановяване и устойчивост на Република България и на техните основни функции. Могат ли лица, които са държавни служители в съответната общинската администрация да бъдат в екипа на проекта и как следва да бъдат назначени? Как следва да се тълкува изискването за срочни трудови договори извън утвърдената численост на персонала при условие, че е избран Вариант 2 за организаци и управление на проекта?
 3. При условие, че организацията и управлението ще бъдат изпълнявани по  Вариант 2, то допустимо ли е дейностите по информация и публичност да бъдат на външно възлагане и как следва да бъдат описани в бюджета (в самостоятел ред ли), както и следва ли да се опишат и в плана за външно възлагане?</x:t>
   </x:si>
   <x:si>
     <x:t>т. 1 и 3. Разходите за организация и управление, информация и публичност, когато е избран Вариант 2 се посочват в секция 7. „Бюджет (в лева)“ на формуляра за кандидатстване, в раздел „I. НЕПРЕКИ РАЗХОДИ“, в бюджетен ред 2. „Непреки разходи по единна ставка (разходи за организация и управление и за информация и публичност)“ като обща стойност, в която се включват всички предвидени разходи за организация и управление, както и за информация и публичност, по единна ставка. 
 В този случай средствата от МВУ се предоставят чрез финансиране с единна ставка, в размер сумарно на точно 2% от стойността на общите преки допустими разходи, включени в предложението за изпълнение на инвестиция, без ДДС.
 Дейностите за организация и управление и информация и публичност следва да бъдат посочени и описани в секция 4. „План за изпълнение / Дейности по проекта“ на формуляра за кандидатстване, включително начина им на изпълнение.
 Дейностите, за които се предвижда външно възлагане следва да бъдат описани в секция 11. „План за външно възлагане“.
 т. 2. Моля вижте отговор на въпрос №25 (BG-RRP-8.013-Q027 от 30.08.2023 г.), т.2.
 В допълнение, съгласно основните хоризонтални принципи, залегнали в чл.5 от Регламент (ЕС) 2021/241 на Европейския парламент и на Съвета за създаване на Механизъм за възстановяване и устойчивост, подкрепата от механизма не следва да замества, освен в надлежно обосновани случаи, периодични национални бюджетни разходи (каквито са и разходите за персонал). 
 Обръщаме внимание, че на страницата на Министерство на финансите са публикувани приложимите документи във връзка с изпълнението на Плана за възстановяване и устойчивост на Република България, в т.ч. и указание на министъра на финансите относно реда и начина на възлагане на дейности по управлението и изпълнението на инвестициите по ПВУ:
 https://www.minfin.bg/upload/54457/01+-+Management+costs+and+implementation+of+investments.pdf</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-8.013-Q029</x:t>
   </x:si>
   <x:si>
-    <x:t>04.09.2023</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Съгласно указанията на стр. 23 от Насоките за кандидатстване непреките допустими разходи по процедурата са за разходи за осъществяване на организация и управление и за осъществяване на информация и публичност. Посочени са два варианта за предоставяне на средствата. Ако кандидатът избере вариант 2 - финансиране с единна ставка, в размер сумарно на точно 2% от стойността на общите преки допустими разходи, включени в предложението за изпълнение на инвестицията, без ДДС, то допустимо ли е организацията и управлението да бъде възложена изцяло на служители на общинската администрация, а информацията и публичността на външен изпълнител, избран по реда на ЗОП.</x:t>
   </x:si>
   <x:si>
     <x:t>В Насоките за кандидатстване по процедурата е посочено, че непреките допустими разходи (разходите за организация и управление и разходи за информация и публичност) могат да се предоставят по един от двата възможни варианта: 
 Вариант 1: ИЗЦЯЛО ВЪНШНО ВЪЗЛАГАНЕ на дейностите по организация и управление и дейностите по информация и публичност на външен за крайния получател изпълнител. При този вариант дейностите (по организация и управление и информация и публичност) изцяло се възлагат на външни за крайния получател лица съгласно разпоредби на ЗОП.
 Вариант 2: НЕ СЕ ИЗВЪРШВА ИЗЦЯЛО ВЪНШНО ВЪЗЛАГАНЕ (на външен изпълнител) на дейностите по организация и управление и дейностите по информация и публичност по реда на ЗОП (финансиране по единна ставка). 
 В тази връзка при прилагане на Варинат 2 само за част от дейностите (по организация и управление и дейностите по информация и публичност) се прилагат разпоредбите на ЗОП, а за останалата част от дейностите, които се изпълнява със собствен ресурс от крайния получател се спазва приложимото националното законодателство вкл. Постановление № 157 от 7 юли 2022 година за определяне на органите и структурите, отговорни за изпълнението на Плана за възстановяване и устойчивост на Република България, и на техните основни функции за изпълнението на инвестициите по НПВУ. 
 В допълнение, съгласно разпоредбата в чл. 12, ал.1 на ПМС № 157 от 2022 г. е предвидена една правна възможност, упражняването на която зависи от волята на субектите, които са нейни адресати, т.е. доколкото в процедурата липсват конкретни изисквания и/или ограничения, начина на наемане на лица за изпълнение на дейностите за организация и управление на предложението е изцяло по преценка и отговорност на крайния получател по процедурата.</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-8.013-Q028</x:t>
   </x:si>
   <x:si>
-    <x:t>31.08.2023</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">Във връзка с допустимостта на разходите за осъществяване на организация и управление, включващи разходи за възнаграждения на персонала по администриране на предложението за изпълнение на инвестиция, включително дължимите осигурителни вноски и посочен възможен Вариант 2: НЕ СЕ ИЗВЪРШВА ИЗЦЯЛО ВЪНШНО ВЪЗЛАГАНЕ на дейностите по организация и управление и дейностите по информация и публичност на външен изпълнител, както и направеното уточнение на стр. 23 от насоките за кандидатстване „ВАЖНО: За дейностите по организация и управление, съгласно чл. 12 на ПМС №157 от 7 юли 2022 г. за определяне на органите и структурите, отговорни за изпълнението на Плана за възстановяване и устойчивост на Република България и на техните основни функции, могат да се наемат лица на срочни трудови договори извън утвърдената численост на персонала.“, моля за Вашето становище:
 1.	Допустими ли са разходите за възнаграждения на екип за управление на ПИИ, който е съставен от служители (държавни служители или на трудов договор) на Крайния получател – община?
 </x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-8.013-Q027</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>30.08.2023</x:t>
   </x:si>
   <x:si>
     <x:t>1. Съгласно т. 18 "Списък на документите, които се подават на етап
 кандидатстване", кандидатите представят:
 8. Техническа документация (идейни/технически/работни проекти
 и разрешителни документи към тях, КСС, становища, писмо от
 съответната компетентна институция – РИОСВ/МОСВ и др.). Необходимо ли е приложеното Разрешение за строеж към техническия проект да бъде влязло в сила към датата на кандидатстване?
 2. Съгласно Насоките за кандидатстване, непреките допустими разходи се възлагат по два начина - изцяло и неизцяло външно възлагане. Допустимо ли е дейностите по организация и управление да бъдат възложени на служители на крайния бенефициент, а дейностите по информация и публичност да се възложат на външен изпълнител по реда на ЗОП?</x:t>
   </x:si>
   <x:si>
     <x:t>1. СНД допуска към датата на подаване на предложението по процедурата, кандидата да не разполга с влязло в сила Разрешение за строеж към изготвения инвестиционен проект.
 Следва да се има предвид, че кандидатите по процедурата носят пълната отговорност за качеството и пълнотата на разработената техническа документация, включително за законосъобразността при изготвянето, съгласуването и одобряването й, съгласно действащата нормативна уредба, в качеството им на Възложители при изпълнение на инвестиция. Задължение на крайния получател е да съхранява оригинал на техническата документация в целия й наличен обем и свързаната с нея налична документация (съгласувания, одобрения, разрешения и др.).
 2. В Насоките за кандидатстване по процедурата е посочено, че непреките допустими разходи (разходите за организация и управление и разходи за информация и публичност) могат да се предоставят по един от двата възможни варианта: 
 Вариант 1: ИЗЦЯЛО ВЪНШНО ВЪЗЛАГАНЕ на дейностите по организация и управление и дейностите по информация и публичност на външен за крайния получател изпълнител. При този вариант дейностите (по организация и управление и информация и публичност) изцяло се възлагат на външни за крайния получател лица съгласно разпоредби на ЗОП.
 Вариант 2: НЕ СЕ ИЗВЪРШВА ИЗЦЯЛО ВЪНШНО ВЪЗЛАГАНЕ (на външен изпълнител) на дейностите по организация и управление и дейностите по информация и публичност по реда на ЗОП (финансиране по единна ставка). 
 В тази връзка при прилагане на Варинат 2 само за част от дейностите (по организация и управление и дейностите по информация и публичност) се прилагат разпоредбите на ЗОП, а за останалата част от дейностите, които се изпълнява със собствен ресурс от крайния получател се спазва приложимото националното законодателство вкл. Постановление № 157 от 7 юли 2022 година за определяне на органите и структурите, отговорни за изпълнението на Плана за възстановяване и устойчивост на Република България, и на техните основни функции за изпълнението на инвестициите по НПВУ. 
 В допълнение, съгласно разпоредбата в чл. 12, ал.1 на ПМС № 157 от 2022 г. е предвидена една правна възможност, упражняването на която зависи от волята на субектите, които са нейни адресати, т.е. доколкото в процедурата липсват конкретни изисквания и/или ограничения, начина на наемане на лица за изпълнение на дейностите за организация и управление на предложението е изцяло по преценка и отговорност на крайния получател по процедурата.</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-8.013-Q026</x:t>
   </x:si>
   <x:si>
     <x:t>УВАЖАЕМИ ГОСПОЖИ И ГОСПОДА,
 Във връзка с процедура BG-RRP-8..013 „ЕКОЛОГОСЪОБРАЗНА МОБИЛНОСТ“ С ФИНАНСИРАНЕ ОТ МЕХАНИЗМА ЗА ВЪЗСТАНОВЯВАНЕ И УСТОЙЧИВОСТ, моля за разяснение във връзка със задължителните за подаване документи на етап кандидатстване.
 Съгласно насоките за кандидатстване, Дейност 2 „Съпътстващи мерки за осигуряване на зарядни станции за превозните средства на обществения транспорт“ включва проектиране, изграждане, присъединяване и опериране на новоизградените точки за зареждане, както и закупуване, доставка и монтаж на станции за зареждане на обществения транспорт и точки за бързо зареждане на електрически автобуси.
 В таблицата с въпроси и отговори, на въпрос с рег. №.08.2023г., BG-RRP-8.013-Q021 е пояснено, че „зарядните колонки/станции (зарядните точки) за ЕПС и съпътстващата ги инфраструктура са строежи по смисъла на § 5, т. 38 от Допълнителните разпоредби (ДР) на Закона за устройство на територията (ЗУТ) и могат да се изграждат след издаване на разрешение за строеж.“
 Във връзка с гореизложеното, моля да поясните дали на етап кандидатстване за Дейност 2 кандидатът трябва да прилага „идейни/технически/работни инвестиционни проекти, съгласно ЗУТ, и разрешителни документи към тях, включително количествено-стойностни сметки (КСС) за предвидените за изпълнение строително-монтажни работи (СМР). 
 Допустимо ли е проектирането на зарядните станции да се включи в изпълнението на дейността и да се възложи след одобрение на проектното предложение?</x:t>
   </x:si>
   <x:si>
     <x:t>Моля вижте отговор на въпрос №15 (BG-RRP-8.013-Q018 от 31.07.2023 г.)
 Съгласно Насоките за кандидатстване по процедурата, за предвидените за изпълнение строително-монтажни работи (СМР) се представят идейни/технически/работни инвестиционни проекти, съгласно ЗУТ, и разрешителни документи към тях, включително количествено-стойностни сметки (КСС). 
 В тази връзка, в случай че ПИИ включва изпълнение на СМР, при подаване на ПИИ, кандидатът следва да приложи идеен/технически/работен инвестиционен проект, съгласно ЗУТ, и разрешителни документи към него, включително КСС за предвидените за изпълнение СМР, както и писмо от съответната компетентна институция – РИОСВ/МОСВ, които се прилагат към пакета документи „Техническа документация“ към формуляра за кандидатстване в ИСУН 2020.</x:t>
   </x:si>
-  <x:si>
-[...620 lines deleted...]
-  </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="1" formatCode="@"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -801,99 +167,100 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="double">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="5">
+  <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="5">
+  <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId6" /></Relationships>
-[...2 lines deleted...]
-<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -1132,472 +499,164 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D28"/>
+  <x:dimension ref="A1:D6"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="18.960625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="3" max="4" width="70.710625" style="4" customWidth="1"/>
+    <x:col min="1" max="1" width="18.424911" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="18.996339" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
-      <x:c r="A1" s="1" t="s">
+      <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B1" s="1" t="s">
+      <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C1" s="1" t="s">
+      <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D1" s="1" t="s">
+      <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
-      <x:c r="A2" s="2" t="s">
+      <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B2" s="2" t="s">
+      <x:c r="B2" s="4">
+        <x:v>45174.6234084954</x:v>
+      </x:c>
+      <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="C2" s="3" t="s">
+      <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
-      <x:c r="A3" s="2" t="s">
+      <x:c r="A3" s="3" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B3" s="4">
+        <x:v>45173.7114218287</x:v>
+      </x:c>
+      <x:c r="C3" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="B3" s="2" t="s">
+      <x:c r="D3" s="5" t="s">
         <x:v>9</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:4">
-      <x:c r="A4" s="2" t="s">
-[...8 lines deleted...]
-      <x:c r="D4" s="3" t="s">
+      <x:c r="A4" s="3" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B4" s="4">
+        <x:v>45169.4989441898</x:v>
+      </x:c>
+      <x:c r="C4" s="5" t="s">
         <x:v>11</x:v>
+      </x:c>
+      <x:c r="D4" s="5" t="s">
+        <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
-      <x:c r="A5" s="2" t="s">
-[...9 lines deleted...]
-        <x:v>18</x:v>
+      <x:c r="A5" s="3" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="B5" s="4">
+        <x:v>45168.7085699769</x:v>
+      </x:c>
+      <x:c r="C5" s="5" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D5" s="5" t="s">
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
-      <x:c r="A6" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="B6" s="2" t="s">
+      <x:c r="A6" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="B6" s="4">
+        <x:v>45168.4994961806</x:v>
+      </x:c>
+      <x:c r="C6" s="5" t="s">
         <x:v>16</x:v>
       </x:c>
-      <x:c r="C6" s="3" t="s">
-[...311 lines deleted...]
-        <x:v>104</x:v>
+      <x:c r="D6" s="5" t="s">
+        <x:v>17</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Разяснения по процедурата</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Area</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>