--- v1 (2026-05-08)
+++ v2 (2026-05-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6bb15cf98bb4b12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c63736dd09aa4baf90e890d6edc06355.psmdcp" Id="R1ad09b2ddd1c414b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12ab9559f9be4ed7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/28fddc389c1c42738caab05d3b11498d.psmdcp" Id="R0e766f8e83494fd5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>