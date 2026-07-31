--- v2 (2026-05-08)
+++ v3 (2026-07-31)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12ab9559f9be4ed7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/28fddc389c1c42738caab05d3b11498d.psmdcp" Id="R0e766f8e83494fd5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd932b532d1bc402a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/26f2c38817144829b1b60f852ffa7e53.psmdcp" Id="R2e88c361f8014a35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>