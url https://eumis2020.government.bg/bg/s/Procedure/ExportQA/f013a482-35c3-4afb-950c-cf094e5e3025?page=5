--- v0 (2025-12-09)
+++ v1 (2026-05-08)
@@ -1,615 +1,140 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09eeb4ddadd74fdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1eb18b511d3247238bc0e4735c1a4629.psmdcp" Id="R4c50db8c1f854929" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb23f69984944f23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3968b1c14ed44715bc702aab39411e29.psmdcp" Id="R0a1c2044d7534ab9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Разяснения по процедурата" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="98" uniqueCount="98">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>
     <x:t>Въпрос</x:t>
   </x:si>
   <x:si>
     <x:t>Разяснения</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR002-1.014-Q025</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>29.08.2024</x:t>
   </x:si>
   <x:si>
     <x:t>Подготвяме проекто предложение като център по компетентност. Имаме следните въпроси:
 1. Имаме право да правим разходи за 2024 г. Как можем да докажем тези разходи, че са направени по проект, който все още не е спечелен? Във фактурите за закупуване на консумативи, кой номер на договора трябва да се напише? Трябва ли да се напише, че разходите са за центъра по компетентност?</x:t>
   </x:si>
   <x:si>
     <x:t>Разясненията на Междинното звено (МЗ) по зададения въпрос са публикувани в консолидирана версия 13 към 29.08.2024 г. (отговор на въпрос Q025). Отговорите и разясненията на МЗ се съобщават (публикуват) на интернет страницата на ИАПО – https://sf.mon.bg/?go=page&amp;pageId=437 в рубрика „Въпроси и отговори“ и в ИСУН – https://eumis2020.government.bg.</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR002-1.014-Q024</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>28.08.2024</x:t>
   </x:si>
   <x:si>
     <x:t>Подготвяме проекто предложение като център по компетентност (ЦК). Имаме следните въпроси:
 1. Съгласно Условията за кандидатстване допустими са разходи, които са извършени в периода от 01.01.2024  г. до крайния срок за изпълнение на договора, но не по-късно от 31.12.2029 г., т.е. допустимо е да се отчетат разходи, които са извършени преди подписване на административния договор. В случай, че конкретният бенефициент не планира извършването и отчитането на никакви разходи през 2024 г., то е допустимо да се извърши техническа корекция на Приложение 5 „Помощна таблица“ и съответно да се въведе „Индикативен бюджет за 5 години“ (2025-2029 г.). При подписване на административния договор в чл. 1.3 задължително се задава етапна цел на Параметъра за резултат, която трябва да бъде постигната към 31.12.2024 г. 
 Ако ЦК извърши техническа корекция на Приложение 5 "Помощна таблица" и се въведе "Индикативен бюджет за 5 години" (2025-2029), ще имаме ли корекция в бюджета (финансова корекция), след като задължително трябва да зададем етапна цел на параметъра за резултат, постигната към 31.12.2024 г., която трябва да бъде от 10 до 20% от целевата стойност на Параметъра за резултат към 31.12.2029 г.
 2. Ако конкретният бенефициент не планира извършването и отчитането на никакви разходи през 2024 г., защо този бенефициент трябва да подаде техническа корекция на Приложение 5 „Помощна таблица“ и съответно да се въведе „Индикативен бюджет за 5 години“ (2025-2029 г.), щом като не може да зададе етапна цел за 2024 г., ако подпише договор за изпълнение на проекта в края на 2024г.? Какви са предимствата, ако бенефициентът извърши техническа корекция на Приложение 5 „Помощна таблица“ и съответно да се въведе „Индикативен бюджет за 5 години“ (2025-2029 г.).</x:t>
   </x:si>
   <x:si>
     <x:t>Разясненията на Междинното звено (МЗ) по зададения въпрос са публикувани в консолидирана версия 13 към 29.08.2024 г. (отговор на въпрос Q024). Отговорите и разясненията на МЗ се съобщават (публикуват) на интернет страницата на ИАПО – https://sf.mon.bg/?go=page&amp;pageId=437 в рубрика „Въпроси и отговори“ и в ИСУН – https://eumis2020.government.bg.</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR002-1.014-Q023</x:t>
   </x:si>
   <x:si>
     <x:t>Подготвяме проекто предложение като център по компетентност (ЦК). Имаме следните въпроси:
 1. В "Условия за кандидастване" е записано на стр. 32, "Разходи за мобилност при изпълнението на Дейност 3": Единични разходи за престой:
 Индивидуална подкрепа за престой – определя се въз основа на продължителността на престоя на участника в съответната държава (брой дни, умножено по съответния единичен разход за ден).
 Тези разходи са за брой нощувки или командировъчни разходи за брой дни на командировката?
 2. Ако Индивидуалната подкрепа за престой се отнася до командировъчни разходи, каква е разликата между индивидуална покрепа за престой в "Разходи за мобилност при изпълнение на Дейности 3" и "3. Други преки и непреки разходи, необходими за изпълнението на проекта", където е записано, че могат да се отчитат командировъчни разходи?</x:t>
   </x:si>
   <x:si>
     <x:t>Разясненията на Междинното звено (МЗ) по зададения въпрос са публикувани в консолидирана версия 13 към 29.08.2024 г. (отговор на въпрос Q023). Отговорите и разясненията на МЗ се съобщават (публикуват) на интернет страницата на ИАПО – https://sf.mon.bg/?go=page&amp;pageId=437 в рубрика „Въпроси и отговори“ и в ИСУН – https://eumis2020.government.bg.</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR002-1.014-Q022</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>27.08.2024</x:t>
   </x:si>
   <x:si>
     <x:t>Подготвяме проектопредложение като център по компетентност. Между всички партньори в центъра ще бъде подписано споразумение за партньорство. Ще учредим ЮЛНЦ, който ще бъде допълнителен партньор в споразумението за партньорство. Имаме следните въпроси:
 1. Като се има впредвид структурата на центъра по компетентност, описана по-горе, как може центърът по компетентност да докаже, че има приходи от стопанска дейност и приходи от участие в други конкурсни програми като ФНИ, НИФ, европейски програми, като самият център няма банкова сметка (ЮЛНЦ има банкова сметка, но центърът по компетентност няма банкова сметка)?
 2. Може ли водещият партньор на центъра по компетентност да гарантира, че центърът по компетентност има стопанска дейност, като предоставя информация за постъпили средства през неговата банкова сметка или по друг начин?
 3. Има ли други начини и какви са те, с които може да се докаже, че центърът по компетентност има стопанска дейност или има приходи от участие в други конкурсни програми като ФНИ, НИФ, европейски програми, без да се налага да се представят извлечения за транзакции от банкови сметки, както на водещия партньор, така и на ЮЛНЦ?
 4. Може ли ЮЛНЦ, да бъде бенефициент към конкурсна схема като ФНИ, НИФ, европейски програми?</x:t>
   </x:si>
   <x:si>
     <x:t>Разясненията на Междинното звено (МЗ) по зададения въпрос са публикувани в консолидирана версия 13 към 29.08.2024 г. (отговор на въпрос Q022). Отговорите и разясненията на МЗ се съобщават (публикуват) на интернет страницата на ИАПО – https://sf.mon.bg/?go=page&amp;pageId=437 в рубрика „Въпроси и отговори“ и в ИСУН – https://eumis2020.government.bg.</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR002-1.014-Q021</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Подготвяме проектопредложение като Център по Компетентност. Бихме искали да попитаме как се формира бюджетен ред "4. Разходи за за доставка на оборудване и софтуер при изпълнението на Дейност 2"? 
 1. Разбираме, че трябва да бъдат представени по две оферти за даден вид ДМА / ДНА. Необходимо ли е във фактурата да се вижда ДДС на ДМА / ДНА или то се добавя като се изчислява от страна на бенефициента при формиране на разхода? (В условията за кандидастване се изисква само  да е видно наименованието на съответния актив, цена на актива и вид на
 валутата, без да се казва, че е необходимо да се вижда начисленото ДДС).
 2. Могат ли да се представят оферти, линкове от два източника без да е отразено в офертите / линкоете начисленото ДДС, а ДДС да се изчислява и добавя от бенефициента в съответния бюджетен ред?
 3. Имаме бюджетен ред "3. Други преки и непреки разходи, необходими за изпълнението на проекта" и бюджетен ред "4. Разходи за доставка на оборудване и софтуер при изпълнението на Дейност 2". В кой бюджетен ред трябва да се начисли разхода за ДДС за ДМА / ДНА? 
 </x:t>
   </x:si>
   <x:si>
     <x:t>Разясненията на Междинното звено (МЗ) по зададения въпрос са публикувани в консолидирана версия 13 към 29.08.2024 г. (отговор на въпрос Q021). Отговорите и разясненията на МЗ се съобщават (публикуват) на интернет страницата на ИАПО – https://sf.mon.bg/?go=page&amp;pageId=437 в рубрика „Въпроси и отговори“ и в ИСУН – https://eumis2020.government.bg.</x:t>
   </x:si>
-  <x:si>
-[...464 lines deleted...]
-  </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="1" formatCode="@"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -628,99 +153,100 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="double">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="5">
+  <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="5">
+  <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId6" /></Relationships>
-[...2 lines deleted...]
-<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -959,444 +485,164 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D26"/>
+  <x:dimension ref="A1:D6"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="24.590625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="3" max="4" width="70.710625" style="4" customWidth="1"/>
+    <x:col min="1" max="1" width="24.139196" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="18.996339" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
-      <x:c r="A1" s="1" t="s">
+      <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B1" s="1" t="s">
+      <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C1" s="1" t="s">
+      <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D1" s="1" t="s">
+      <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
-      <x:c r="A2" s="2" t="s">
+      <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B2" s="2" t="s">
+      <x:c r="B2" s="4">
+        <x:v>45533.4988635069</x:v>
+      </x:c>
+      <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="C2" s="3" t="s">
+      <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
-      <x:c r="A3" s="2" t="s">
+      <x:c r="A3" s="3" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B3" s="4">
+        <x:v>45532.3877004977</x:v>
+      </x:c>
+      <x:c r="C3" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="B3" s="2" t="s">
+      <x:c r="D3" s="5" t="s">
         <x:v>9</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:4">
-      <x:c r="A4" s="2" t="s">
+      <x:c r="A4" s="3" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B4" s="4">
+        <x:v>45532.3617975116</x:v>
+      </x:c>
+      <x:c r="C4" s="5" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="D4" s="5" t="s">
         <x:v>12</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
-      <x:c r="A5" s="2" t="s">
+      <x:c r="A5" s="3" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B5" s="4">
+        <x:v>45531.853012581</x:v>
+      </x:c>
+      <x:c r="C5" s="5" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D5" s="5" t="s">
         <x:v>15</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
-      <x:c r="A6" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="B6" s="2" t="s">
+      <x:c r="A6" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
-      <x:c r="C6" s="3" t="s">
-[...283 lines deleted...]
-        <x:v>97</x:v>
+      <x:c r="B6" s="4">
+        <x:v>45531.3378539583</x:v>
+      </x:c>
+      <x:c r="C6" s="5" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="D6" s="5" t="s">
+        <x:v>18</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Разяснения по процедурата</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Area</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>