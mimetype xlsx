--- v1 (2026-05-08)
+++ v2 (2026-07-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb23f69984944f23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3968b1c14ed44715bc702aab39411e29.psmdcp" Id="R0a1c2044d7534ab9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0713c6868d844762" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/88446f73e94744d98b007ee7f1e57129.psmdcp" Id="Re8864e81b4fc4666" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>