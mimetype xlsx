--- v2 (2026-07-04)
+++ v3 (2026-08-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0713c6868d844762" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/88446f73e94744d98b007ee7f1e57129.psmdcp" Id="Re8864e81b4fc4666" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2461657fb10047af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/26f5f7ecc3074c16abf15e53a758db87.psmdcp" Id="Rb296728c557246d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>