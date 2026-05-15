--- v1 (2026-03-12)
+++ v2 (2026-05-15)
@@ -1,442 +1,155 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79bb9becc2f64da3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9781fd4723bb4f6f8aae4c3853cf9237.psmdcp" Id="R4282958657bf4358" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6720e35e83a94972" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1d3db246680b42598175f2cf1346e87a.psmdcp" Id="R98119cbc9ef44395" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Разяснения по процедурата" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="86" uniqueCount="86">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>
     <x:t>Въпрос</x:t>
   </x:si>
   <x:si>
     <x:t>Разяснения</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR002-2.002-Q023</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>23.12.2022</x:t>
   </x:si>
   <x:si>
     <x:t>В проектът, който подготвяме предвиждаме изпълнението на Дейност 6 "Разработване на единна информационна точка (уеб сайт) за подобряване на информирания избор на лицата при ползване на социална услуга". 
 Следвайки описания ред в Насоките за кандидатстване по процедурата и след консултация със служители на МЕУ, опитахме да изпратим Техническа спецификация чрез Регистъра на проектите на МЕУ, модул "Технически спецификации". Тъй като дейността за изработка на уебсайт по проекта ни е в размер на 9065,00 лв. с ДДС, при опита за подаване в горецитирания модул се изписва, че техническата спецификация е извън обхвата на контрол по чл. 58б, ал. 2 от ЗЕУ, защото е под минимума от 70000,00 лв. без ДДС.
 Поради това опитахме да подадем техническа информация за предвиждания за изработка от нас продукт по дейност 6 чрез модул "Проектни предложения и дейности" чрез Регистъра на проектите в МЕУ (https://budgetcontrol.egov.bg). Попълнихме необходимата информация, но при една от последните стъпки се появи съобщение, че Бюджетът на Община Велико Търново за 2023/2024 е г. е в размер на 0,00 лв. Тъй като липсва приет Закон за държавния бюджет за 2023 г. , бюджетът на Община Велико Търново все още не е приет и липсват бюджетни прогнози.
 Моля за разяснение, в този случай как следва да подадем информация за дейност 6 до МЕУ, така че да получим отговор от тях (въпросът е отнесен към МЕУ, но засега не става ясно как да процедираме)?</x:t>
   </x:si>
   <x:si>
     <x:t>Уважаема госпожо/Уважаеми  господине,
 Съгласно Условията за кандидатстване, дейността следва да бъде изпратена от КБ за утвърждаване, чрез модул „Проектни предложения и дейности“ на Регистъра на проектите (https://budgetcontrol.egov.bg).  Разписаните правила в тази връзка са налични на следния електронен адрес: https://egov.government.bg/wps/portal/ministry-meu/home/budget-project-control/approval-project-proposals. Съобщението, което се появява в системата е предупредително и не пречи да подадете подготвената от Ваша страна информация към МЕУ.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR002-2.002-Q022</x:t>
   </x:si>
   <x:si>
     <x:t>ДО
 Г-Н ЦВЕТАН СПАСОВ
 РЪКОВОДИТЕЛ НА
 УПРАВЛЯВАЩ ОРГАН
 ПО ПРЧР 2021 - 2027
 ОТНОСНО: Допълнителна информация за кандидатстване по Обява за набиране на проектни предложения по отворена Процедура за безвъзмездна финансова помощ  BG05SFPR002-2.002 - „Укрепване на общинския капацитет“.
 УВАЖАЕМИ ГОСПОДИН СПАСОВ
 Във връзка с публикувана в ИСУН Обява за набиране на проектни предложения по отворена Процедура за безвъзмездна финансова помощ BG05SFPR002-2.002 -„Укрепване на общинския капацитет“, молим за допълнителна информация по следния въпрос:
 Допустимо ли е в длъжностните характеристики на някои от лицата които ще бъдат назначени по трудово правоотношение в рамките на Процедурата да бъдат включени основни или допълнителни трудови функции по:
 - упражняване на контрол при предоставяне на механизма „Лична помощ“,
 - упражняване на контрол при предоставяне на разкрити и функциониращи социални услуги делегирани от държавата дейности на територията на съответната Община ?
 С уважение,
 Екипът на Дирекция „Социални дейности и здравеопазване“ 
 в Община Велико Търново</x:t>
   </x:si>
   <x:si>
     <x:t>коригиран отговор на въпрос 1/19.10.2022г.
 Уважаема госпожо/Уважаеми  господине,
 Да, допустимо е в длъжностните характеристики на някои от лицата които ще бъдат назначени по трудово правоотношение в рамките на Процедурата да бъдат включени посочените от Вас основни или допълнителни трудови функции. Имайте предвид, че новонаетите по проекта лица, както и обучение и супервизия могат да се планират за отговорностите по ЗСУ само в частта, свързана с  насочването от общините за ползване на социални услуги.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR002-2.002-Q021</x:t>
   </x:si>
   <x:si>
-    <x:t>21.12.2022</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Здравейте.
 Имаме следния въпрос относно попълването на бюджета и обвързването на дейностите в проектното предложение с него:
 В т. 12.2. Указания за попълване на бюджет от условията за кандидатстване е упоменато, че при попълване на бюджета , кандидатът трябва точно да следва бюджетната рамка, като не е допустимо да се добавят нови бюджетни редове и нови видове разходи, различни от посочените.
 В нашето проектно предложение сме предвидили 5 дейности. Една от дейностите е обвързана с разходи за персонал, останалите 4 дейности са обвързани с единната ставка.
 Как следва да се попълни бюджета - петте дейности да се обединят в две за да кореспондират с двата бюджетни реда в секция Бюджет или в бюджетния ред на единната ставка да се добавят подбюджетни редове за всяка дейност?
 Благодаря за отделеното време. Весели празници!</x:t>
   </x:si>
   <x:si>
     <x:t>Уважаема госпожо/господине,
 И двата варианта на попълване на дейности/бюджет са допустими. Ако изберете да опишете 5 дейности, моля в бюджета да копирате бюджетен ред 2.1. толкова пъти, колкото са дейностите свързани с единната ставка, за да ги обвържете с всяка от дейностите. За по-прегледен вид препоръчваме да обедините дейностите в две – едната да бъде свързана с разходите за персонал, другата да бъде свързана с разходите за единна ставка. Вътре в двете дейности може да опишете повече от една поддейност.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR002-2.002-Q020</x:t>
   </x:si>
   <x:si>
     <x:t>Уважаеми дами и господа,
 Във връзка с отворена процедура за БФП BG05SFPR002-2.002- "Укрепване на общински капацитет",  в Общинска администрация - гр. Шабла, социалната политика се осъществява от Кмета чрез Дирекция "Хуманитарни дейности". Директорът на Дирекцията е ангажиран с контрол и управление върху делегираните от държавата дейности - Асистентска подкрепа и Лична помощ, както и организиране и управление на дейността на ДСП, ЦСРИ и ЦОП. Предвид това, че сме малка община, в която не е разкрит социален отдел, както и служители, които да са ангажирани конкретно със социални услуги,  допустимо ли е назначаване на трима служители от отдел ГРАО, които към момента работят в Център за административно обслужване в общината,  ежедневно консултират гражданите по отношение на соцалните услуги, предоставяни на територията на общината и съдействат за насочване към конкретната услуга, както и за попълване на документи. Посочените лица имат реална нужда от обучение и отговарят на изискването новоназначените лица да са "заети лица" поне 4 седмици преди влизането им в проекта.</x:t>
   </x:si>
   <x:si>
     <x:t>Уважаема госпожо/господине,
 Допустимите целеви групи по настоящата процедура са служители от институции/организации/администрации, ангажирани с политиките в социалната сфера; служители на доставчици на социални и интегрирани здравно-социални услуги. Имайте предвид, че новонаетите по проекта лица могат да бъдат наети единствено за изпълнение на задълженията и отговорностите на общините по ЗЛП/ЗХУ, както и по ЗСУ в частта, свързана с насочването от общините за ползване на социални услуги, по чл. 73 от ЗСУ. Съгласно § 3, ал. (1) от Правилника за прилагане на ЗСУ „В срока по § 44, ал. 2 от преходните и заключителните разпоредби на Закона за социалните услуги насочването за ползване на социални услуги, които се финансират от държавния бюджет, се извършва само от дирекции "Социално подпомогане" с изключение на социалната услуга асистентска подкрепа по чл. 15, т. 10 от Закона за социалните услуги, за ползването на която насочването се извършва само от общините.“ В тази връзка, общините могат да наемат персонал за насочване на потребителите само по отношение на асистентска подкрепа, както и за супервизия. По отношение на обученията, те могат да са в частта насочване от общините за ползване и на други социални услуги. Ако описаните от Ваша страна служители бъдат наети в посочената връзка, това е допустимо, както и провеждане на обучение и супервизия за тях.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR002-2.002-Q019</x:t>
   </x:si>
   <x:si>
-    <x:t>20.12.2022</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">Здравейте,
 1. Молим за разяснение по Дейност 2 - Наемане, обучение и супервизия на персонала, необходим за изпълнение на задълженията и отговорностите на общините по ЗЛП/ЗХУ, както и по ЗСУ в частта, свързана с насочването от общините за ползване на социални услуги. Означава ли това, че обучение и супервизия по ЗСУ може да се провежда само във връзка с насочването от общините? Може ли да планираме обучения на ръководители и персонал на социални услуги във връзка с  реформирането на системата на социалните услуги съгласно Наредбата за качество на социалните услуги?
 2.  Възможно ли е по проекта да бъде нает на втори трудов договор персонал от Дома за стари хора, който да извършва дейностите, планирани в Плана за реформиране на Дома за стари хора ,предвид задълженията на общините, вменени в $ 35, ал.2 и ал.3 от Преходни и Заключителни разпоредби на ЗСУ?
 </x:t>
   </x:si>
   <x:si>
     <x:t>Уважаема госпожо/господине,
 1.	В дейност 2 от Условията за кандидатстване „Наемане, обучение и супервизия на персонала, необходим за изпълнение на задълженията и отговорностите на общините по ЗЛП/ЗХУ, както и по ЗСУ в частта, свързана с насочването от общините за ползване на социални услуги“ може да включите служители или новонаети лица във връзка с отговорностите им по ЗСУ единствено в частта, свързана с насочването от общините за ползване на социални услуги по чл 73 от ЗСУ. Не е допустимо планирането на обучения във връзка с реформирането на системата на социалните услуги съгласно Наредбата за качество на социалните услуги. Имайте предвид, че такива обучения се правят и в момента по проект BG05M9OP001-3.021-0001 „За по-добро качество и ефективност на социалните услуги в България“, финансиран по Оперативна програма „Развитие на човешките ресурси“ 2014-2020 г.
 2.	Новонаетите по проекта лица могат да бъдат наети единствено за изпълнение на задълженията и отговорностите на общините по ЗЛП/ЗХУ, както и по ЗСУ в частта, свързана с  насочването от общините за ползване на социални услуги. Не е допустимо наемането на персонал от Дома за стари хора, който да извършва дейностите, планирани в Плана за реформиране на Дома за стари хора.</x:t>
   </x:si>
-  <x:si>
-[...276 lines deleted...]
-  </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="1" formatCode="@"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -455,99 +168,100 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="double">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="5">
+  <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="5">
+  <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId6" /></Relationships>
-[...2 lines deleted...]
-<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -786,402 +500,164 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D23"/>
+  <x:dimension ref="A1:D6"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="24.410625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="3" max="4" width="70.710625" style="4" customWidth="1"/>
+    <x:col min="1" max="1" width="23.996339" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="18.996339" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
-      <x:c r="A1" s="1" t="s">
+      <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B1" s="1" t="s">
+      <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C1" s="1" t="s">
+      <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D1" s="1" t="s">
+      <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
-      <x:c r="A2" s="2" t="s">
+      <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B2" s="2" t="s">
+      <x:c r="B2" s="4">
+        <x:v>44918.6584304745</x:v>
+      </x:c>
+      <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="C2" s="3" t="s">
+      <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
-      <x:c r="A3" s="2" t="s">
+      <x:c r="A3" s="3" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B3" s="4">
+        <x:v>44918.4392414236</x:v>
+      </x:c>
+      <x:c r="C3" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="B3" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="C3" s="3" t="s">
+      <x:c r="D3" s="5" t="s">
         <x:v>9</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:4">
-      <x:c r="A4" s="2" t="s">
+      <x:c r="A4" s="3" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B4" s="4">
+        <x:v>44916.4964856944</x:v>
+      </x:c>
+      <x:c r="C4" s="5" t="s">
         <x:v>11</x:v>
       </x:c>
-      <x:c r="B4" s="2" t="s">
+      <x:c r="D4" s="5" t="s">
         <x:v>12</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
-      <x:c r="A5" s="2" t="s">
+      <x:c r="A5" s="3" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B5" s="4">
+        <x:v>44916.4650056481</x:v>
+      </x:c>
+      <x:c r="C5" s="5" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D5" s="5" t="s">
         <x:v>15</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
-      <x:c r="A6" s="2" t="s">
+      <x:c r="A6" s="3" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="B6" s="4">
+        <x:v>44915.6422083218</x:v>
+      </x:c>
+      <x:c r="C6" s="5" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="D6" s="5" t="s">
         <x:v>18</x:v>
-      </x:c>
-[...245 lines deleted...]
-        <x:v>85</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Разяснения по процедурата</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Area</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>