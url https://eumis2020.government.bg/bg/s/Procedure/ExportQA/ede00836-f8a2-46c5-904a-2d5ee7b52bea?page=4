--- v2 (2026-05-15)
+++ v3 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6720e35e83a94972" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1d3db246680b42598175f2cf1346e87a.psmdcp" Id="R98119cbc9ef44395" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84c6d3a9e3b34ded" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4941fc7b518b48f19e8b6ec2ee55c6fb.psmdcp" Id="Rf8ce1b2466d54769" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>