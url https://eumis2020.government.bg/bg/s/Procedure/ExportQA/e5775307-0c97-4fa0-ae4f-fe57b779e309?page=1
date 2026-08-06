--- v0 (2026-03-12)
+++ v1 (2026-08-06)
@@ -1,75 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b1c030db4994d62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bbd9cdb8e5ab4f4eb33fbb624ee43a70.psmdcp" Id="Rf191290f3f1546ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29cde6f1720d4ac4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b6d03b2bc890485688fd8206821f2b7a.psmdcp" Id="R8a677a4bc02144e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Разяснения по процедурата" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>
     <x:t>Въпрос</x:t>
   </x:si>
   <x:si>
     <x:t>Разяснения</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR003-1.003-Q005</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>07.10.2022</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">В раздел IІ. „ИЗПЪЛНЕНИЕ НА ЗАПОВЕДТА“ от „Ръководство на конкретния бенефициент за изпълнение и управление на заповед за операция по операция  BG05SFPR003-1.003 „Закупуване на стоки за новородени деца“ (с.9) е регламентирана  процедура за изменение на Заповедта за предоставяне на БФП: 
 „Заповедта за директно предоставяне на безвъзмездна финансова помощ се изменя и когато в рамките на тригодишния период на реализация на процедурата, видовете продукти и артикули от пакета за новородени деца могат да бъдат изменяни, при условие че:
 -  не се променя асортиментната група, и 
 - промяната е инициирана в резултат на обратната връзка от пълнолетните представители на крайните получатели на помощта;“
 ВЪПРОС: Необходимо ли е кумулативното наличие на двете условия, изброени по-горе, или всяко едно от тях е достатъчно основание за изменение на Заповедта (при наличие на надлежна обосновка, представена пред УО по реда на т. 4.1. от раздел IІ. „ИЗПЪЛНЕНИЕ НА ЗАПОВЕДТА“)? 
 </x:t>
   </x:si>
   <x:si>
     <x:t>Обръщаме внимание, че асортиментната група и видовете продукти са определени въз основа на широки консултации, така както е предвидено в Програма за храни и основно материално подпомагане и са утвърдени от Министъра на труда и социалната политика, заедно с Индикативната годишна работна програма. Промяна във видовете продукти и в двата пакета се извършва по реда на тяхното утвърждаване при условие, че са налице двете кумулативни предпоставки:
 -	не се променя асортиментната група, И
 -	промяната е инициирана в резултат на обратна връзка от крайните получатели на помощта.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR003-1.003-Q004</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">В раздел VІ. „ТЕХНИЧЕСКО ИЗПЪЛНЕНИЕ И ОТЧИТАНЕ“ от „Ръководство на конкретния бенефициент за изпълнение и управление на заповед за операция BG05SFPR003-1.003 „Закупуване на стоки за новородени деца“ (с.19) се предвижда: 
 „Бенефициентът по Операцията за раздаване на пакетите за новородени ще приема само продукти, отговарящи на техническата спецификация/предложението за изпълнение към договора с изпълнителите, спечелили обществената поръчка за доставката им, придружени от запис за доставка /по образец на КБ/, сертификат за качество, документ за произход и документ за срока на годност или други релевантни документи.“
 За някои от продуктите, включени в пакетите за новородени деца - всички или част от продуктите в асортиментни групи „Спане“, „Обличане“, „Аксесоари“, изискването за срок на годност е неприложимо.
 ВЪПРОС: Какви документи следва да приеме Конкретния бенефициент, респективно бенефициентът по операцията за раздаване на пакетите за новородени, за удостоверяване на характеристика, която не е вътрешно присъща (не произтича от естеството) на стоки като дрехи, кошара, матрак, чаршафи, комплект прибори за захранване и други от горепосочените асортиментни групи? Какви документи следва да приеме Конкретния бенефициент за удостоверяване на изискване, което не е относимо (и не може да бъде поставено в Техническата спецификация) към горецитираните продукти?  
 Допустимо ли е предоставяне на документ за срок на годност само за продуктите, за които това изискване е приложимо? 
 </x:t>
   </x:si>
@@ -97,67 +94,64 @@
   </x:si>
   <x:si>
     <x:t>В духа на политиката против стигматизацията и запазване достойнството на крайните получатели брандиране на индивидуалните опаковки на продуктите, които ще бъдат закупени не следва да се изисква. 
 В тази връзка кандидатът не следва да поставя допълнителни изисквания, свързани с видимостта на подкрепата от ЕСФ+, извън тези, посочени в документите за кандидатстване и изпълнение по процедурата. 
 Изискванията за видимост са приложими към документацията по процедурата и същите се считат за достатъчни по отношение на мерките за видимост, прозрачност и комуникация.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR003-1.003-Q002</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">На стр. 4 от “РЪКОВОДСТВО ЗА ВИДИМОСТ, ПРОЗРАЧНОСТ И КОМУНИКАЦИЯ“, публикувано на интернет страницата на АСП е посочено, че „според оперативните насоки на ЕК получателите на финансиране от ЕС за периода 2021 – 2027 имат общо задължение да изготвят комуникационни материали и да повишат популяризирането на ЕС. Съобразяването с това условие е поставянето на видно място на емблемата на ЕС с указание за финансиране, в което се споменава подкрепата от Европейския съюз. Например, брошури, дипляни, банери, листовки и др.“. 
 В т. 3.1. на същата страница са изброени видовете материали, като в т.ч. са посочени „бланки“ и „всякакъв вид документи, свързани с изпълнението на ПХОМП“.
 ВЪПРОС: Задължението за изготвяне на комуникационни материали с цел повишаване популяризирането на ЕС ще се счита ли за изпълнено от страна на бенефициента при условие, че на бланки и всякакъв вид документи, свързани с изпълнението на ПХОМП се поставят задължителните и желателните елементи от реквизита на документацията и дейностите по Програмата или в допълнение на горното е необходимо и задължително изготвянето на брошури, дипляни, банери, листовки и др., като обща информация за разпространение и/или съпровождаща всеки един вид от предоставяните продукти, а ако не е - какво е виждането на УО за постигането на това изискване ? Освен това тези комуникационни средства  (брошури, дипляни, банери, листовки и др.) за чия сметка са, за сметка на бенефициента ли и ако да - с какъв бюджет са обезпечени, с част от настоящия ли, което ще е утежняващо обстоятелство по отношение на неговата достатъчност или е предвиден друг подход и ресурсно обезпечаване? Трябва да се има предвид, че отпечатването/закупуването на подобни информационни материали би било предмет на отделни процедури по ЗОП. Ако пък е за сметка на изпълнителите/доставчиците по договори, то това ангажира допълнителни финансови средства и отново ще отнеме от предвидения бюджет, за закупуването на предвидените артикули, който и без това би се очертал в хипотетичен/хроничен дефицит. Освен това ако са за сметка на изпълнителите, трябва се представят като „мостри“ и да са предмет на оценка от възложителя за допустимостта на кандидатите относно спазването на изискванията на „РЪКОВОДСТВО ЗА ВИДИМОСТ, ПРОЗРАЧНОСТ И КОМУНИКАЦИЯ“ и Комуникационната стратегия?. 
 Необходими са ни аналитично точни и практически приложими указания и тълкувания на изискването и нормативната регламентация. 
 </x:t>
   </x:si>
   <x:si>
     <x:t>В Указанията за кандидатстване са посочени допустимите разходи по процедурата. Всички останали разходи, които изрично не са посочени в документа са недопустими.
 Конкретният бенефициент е длъжен да спазва мерките за видимост, прозрачност и комуникация, произтичащи от изискванията на Регламент (ЕС) 2021/1060. Във формуляра за кандидатстване следва да бъдат описани дейностите, с които кандидатът ще се ангажира в тази връзка. С подписването на формуляра за кандидатстване, бенефициентът се задължава да ги спазва.
 Моля, имайте предвид, че „Ръководство за видимост, прозрачност и комуникация“ и Комуникационната стратегия са рамкови документи, които касаят цялата програма и не са разработени конкретно за тази процедура.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR003-1.003-Q001</x:t>
   </x:si>
   <x:si>
-    <x:t>03.10.2022</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Здравейте!
 Агенция за социално подпомагане ли е допустим кандидат по процедурата,общините нямат ли право да кандидатстват в съответната процедурата</x:t>
   </x:si>
   <x:si>
     <x:t>В т.9 от Условията за кандидатстване е посочено „В процедурата на директно предоставяне на безвъзмездна финансова помощ може да участва единствено Агенцията за социално подпомагане, която изрично е посочена като конкретен бенефициент на помощта в Програма за храни и основно материално подпомагане 2021-2027 г.“</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="1" formatCode="@"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -176,99 +170,100 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="double">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="5">
+  <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="5">
+  <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId6" /></Relationships>
-[...2 lines deleted...]
-<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -507,164 +502,164 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:D6"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="24.410625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="3" max="4" width="70.710625" style="4" customWidth="1"/>
+    <x:col min="1" max="1" width="23.996339" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="18.996339" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
-      <x:c r="A1" s="1" t="s">
+      <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B1" s="1" t="s">
+      <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C1" s="1" t="s">
+      <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D1" s="1" t="s">
+      <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
-      <x:c r="A2" s="2" t="s">
+      <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B2" s="2" t="s">
+      <x:c r="B2" s="4">
+        <x:v>44841.6483123727</x:v>
+      </x:c>
+      <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="C2" s="3" t="s">
+      <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
-      <x:c r="A3" s="2" t="s">
+      <x:c r="A3" s="3" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B3" s="4">
+        <x:v>44841.6479228009</x:v>
+      </x:c>
+      <x:c r="C3" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="B3" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="C3" s="3" t="s">
+      <x:c r="D3" s="5" t="s">
         <x:v>9</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:4">
-      <x:c r="A4" s="2" t="s">
+      <x:c r="A4" s="3" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B4" s="4">
+        <x:v>44841.6472363657</x:v>
+      </x:c>
+      <x:c r="C4" s="5" t="s">
         <x:v>11</x:v>
       </x:c>
-      <x:c r="B4" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="C4" s="3" t="s">
+      <x:c r="D4" s="5" t="s">
         <x:v>12</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
-      <x:c r="A5" s="2" t="s">
+      <x:c r="A5" s="3" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B5" s="4">
+        <x:v>44841.646647963</x:v>
+      </x:c>
+      <x:c r="C5" s="5" t="s">
         <x:v>14</x:v>
       </x:c>
-      <x:c r="B5" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="C5" s="3" t="s">
+      <x:c r="D5" s="5" t="s">
         <x:v>15</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
-      <x:c r="A6" s="2" t="s">
+      <x:c r="A6" s="3" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="B6" s="4">
+        <x:v>44837.3787140741</x:v>
+      </x:c>
+      <x:c r="C6" s="5" t="s">
         <x:v>17</x:v>
       </x:c>
-      <x:c r="B6" s="2" t="s">
+      <x:c r="D6" s="5" t="s">
         <x:v>18</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>20</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Разяснения по процедурата</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Area</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>