--- v1 (2026-08-06)
+++ v2 (2026-08-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29cde6f1720d4ac4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b6d03b2bc890485688fd8206821f2b7a.psmdcp" Id="R8a677a4bc02144e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b120d4795ce4b01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/679c9cef145547b19cad36ddd5a0c566.psmdcp" Id="R452ffeb183514f02" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>