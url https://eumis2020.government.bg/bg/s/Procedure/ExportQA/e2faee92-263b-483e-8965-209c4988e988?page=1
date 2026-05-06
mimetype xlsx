--- v0 (2026-01-14)
+++ v1 (2026-05-06)
@@ -1,92 +1,89 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b7df02337b84333" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/364891151fef47948357f8b23cda6a1c.psmdcp" Id="Reb5e23a651304b1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc055bbfddf1f4594" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a55983fbe55740dd9f2d326d500fdbaf.psmdcp" Id="R423ad76b521540f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Разяснения по процедурата" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8" uniqueCount="8">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>
     <x:t>Въпрос</x:t>
   </x:si>
   <x:si>
     <x:t>Разяснения</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.506-Q001</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>16.06.2021</x:t>
   </x:si>
   <x:si>
     <x:t>Във връзка с обявена процедура № BG06RDNP001-19.506 по Мярка 6.4.1. „Инвестиции в подкрепа на неземеделски дейности“ от Стратегия за водено от общностите местно развитие на МИГ „Дряново – Трявна – в сърцето на Балкана“ по прием (втори) за 2021 г., бихме ли могли да кандидатстваме отново с проект за насърчаване и разнообразяване на неземеделските дейности на територията в сферата на ветеринарните услуги като имаме идея да закупим още машини/оборудване за дейността, различни от подаденият проект /заб.: по предишна процедура на МИГ по същата мярка/? Микропредприятието Гълъбови ЕООД е предприятие- партньор с Гълъбови Вет ООД, което не нарушава с нищо демаркацията от 200 000 евро de minimis.</x:t>
   </x:si>
   <x:si>
     <x:t>Процедура № BG06RDNP001-19.506 по Мярка 6.4.1. „Инвестиции в подкрепа на неземеделски дейности“ е с два крайни срока за кандидатстване, като в момента тече първи прием със срок до 30.06.2021 г. 17.00 часа. 
 Съгласно Условията за кандидатстване,  т. 11 Допустими кандидати по процедурата са Земеделски стопани или микропредприятия, регистрирани като еднолични търговци или юридически лица по Търговския закон, Закона за кооперациите или Закона за вероизповеданията, както и физически лица, регистрирани по Закона за занаятите. 
 В тази връзка, микропредприятие „ГЪЛЪБОВИ“ ЕООД е допустим  кандидат. Както посочвате в отправения въпрос, в случай, че са изпълнени условията от т. 16 Приложим режим на държавни/минимални помощи, кандидатът е допустим за финансиране по процедурата.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="1" formatCode="@"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -105,99 +102,100 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="double">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="5">
+  <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="5">
+  <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId6" /></Relationships>
-[...2 lines deleted...]
-<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -436,108 +434,108 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:D2"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="26.190625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="3" max="4" width="70.710625" style="4" customWidth="1"/>
+    <x:col min="1" max="1" width="25.567768" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="18.996339" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
-      <x:c r="A1" s="1" t="s">
+      <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B1" s="1" t="s">
+      <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C1" s="1" t="s">
+      <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D1" s="1" t="s">
+      <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
-      <x:c r="A2" s="2" t="s">
+      <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B2" s="2" t="s">
+      <x:c r="B2" s="4">
+        <x:v>44363.5930318287</x:v>
+      </x:c>
+      <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="C2" s="3" t="s">
+      <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Разяснения по процедурата</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Area</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>