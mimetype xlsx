--- v1 (2026-05-06)
+++ v2 (2026-08-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc055bbfddf1f4594" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a55983fbe55740dd9f2d326d500fdbaf.psmdcp" Id="R423ad76b521540f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf70f972e713148a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/45b13e5b059c4347803b3efb5d98b952.psmdcp" Id="Rae6aabbc0d7c45f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>