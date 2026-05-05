--- v1 (2026-02-24)
+++ v2 (2026-05-05)
@@ -1,121 +1,115 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red50a32b86564a7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fb093a2e23c24adf8646ec7b759f97d0.psmdcp" Id="Rf6a4cb33bb144832" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f249c34da6f458a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/659e47426089402781c3963001d5a8f9.psmdcp" Id="R44bac7ae119d4c83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Разяснения по процедурата" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="12" uniqueCount="12">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>
     <x:t>Въпрос</x:t>
   </x:si>
   <x:si>
     <x:t>Разяснения</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.405-Q004</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>15.11.2021</x:t>
   </x:si>
   <x:si>
     <x:t>Здравейте!
 Във връзка с обявената процедура  BG06RDNP001-19.405 - МИГ ЛОМ Мярка 1-4.1."Инвестиции в земеделски стопанства" от Стратегията за ВОМР на МИГ ЛОМ имам следния въпрос:
 Инвестиционното намерение е свързано изграждане на система за капково напояване на трайно насаждение и изграждане на защитна система за предпазване от градушки. Бихте ли разяснили допустим разход ли са съоръженията и включени ли са в списъка с референтни разходи по процедурата. От кое приложение в комплекта документи  за кандидатстване  може да  се видят кодовете за референтни разходи по процедурата ?
 А.Иванова</x:t>
   </x:si>
   <x:si>
     <x:t>Въпросът Ви съдържа два подвъпроси:
 1.	Допустим разход ли са:
 •	съоръженията за капково напояване на трайни насаждения
 •	изграждане на защитна система за предпазване от градушки
 2.	От кое приложение в комплекта документи  за кандидатстване  може да  се видят кодовете за референтни разходи по процедурата ?
 Отговор на въпрос 1
 Съгласно раздел 14 „Категории разходи, допустими за финансиране“, т.2 са допустими разходи за закупуване, включително чрез финансов лизинг, и/или инсталиране на нови машини, съоръжения и оборудване, необходими за подобряване на земеделския производствен процес, включително за опазване компонентите на околната среда, получаване на топлинна и/или електроенергия, необходими за земеделските дейности на стопанството и подобряване на енергийната ефективност, съхранение и подготовка за продажба на земеделска продукция; както и т.11 – за закупуване на софтуер, вкл. чрез финансов лизинг.
 Посочените от  Вас разходи не попадат в съдържателното поле на раздел 14.3. „Недопустими разходи“, тъй като заявените от Вас разходи във Формуляра за кандидатстване могат да се отнесат  към горепосочената категории по т.2, раздел 14 от УК.
 Отговор на въпрос 2
 Във връзка с поставения въпрос Ви информираме, че в УК, раздел 14.2. „Допустими категории разходи“, т. 4., сме посочили, че  Списък с активите, дейностите и услугите, за които са определени референтни разходи, се съгласува от министъра на земеделието и храните и се публикува на електронната страница на РА не по-късно от датата на публикуване на заповедта за определяне на съответния период на прием на проектни предложения 4 
 Към пакета документи  към  Условията  за  кандидатстване  не  е включен „Списък с наименованията на активите, дейностите и услугите, за които са определени референтни разходи“., като причината за това е, че ДФЗ актуализира списъка, а Процедура BG06RDNP001-19.405 - МИГ ЛОМ Мярка 1-4.1."Инвестиции в земеделски стопанства" от Стратегията за ВОМР на МИГ ЛОМ е с два срока за кандидатстване, като първи краен срок може да попадне преди, а втори краен срок след  тази актуализация. 
 Актуален Списък може да намерите на следния адрес:
 https://www.dfz.bg/bg/prsr-2014-2020/merki-podpomagane-ISUN/ -в процедура BG06RDNP001-4.012 – Насоки за кандидатстване – Документи за информация – Приложение 12</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.405-Q002</x:t>
   </x:si>
   <x:si>
-    <x:t>09.11.2021</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Допустимо ли е проектното предложение да е за закупуване на актив, чиято стойност е по-висока от максимално допустимите рзходи като БФП бъде определена въз основа на размера на максимално допустимите разходи съгласно Условията за кандидатстване по процедурата /при спазване на всички останали изисквания/.</x:t>
   </x:si>
   <x:si>
     <x:t>Възможно е залагане на закупуване на земеделска техника над максималния размер на допустимите разходи на проект , посочени в УК, като разликата над праговете се заплати със собствени средства. Моля, имайте предвид следното:
 В раздел 5 „Бюджет“ от формуляра за кандидатстване в ИСУН 2020 кандидатите заявяват стойността на активите до размера на допустимите разходи, посочени раздел 9 „Минимален и максимален размер на БФП на конкретен проект“.
 В Приложение № 7 – „Бизнес план – образец“ кандидатите включват цялата стойност на заявените активи, съгласно  избраните оферти/сключени договори.
 В допълнение Ви информираме, че съгласно раздел 10 от УК:“ Разликата между стойността на проекта и БФП се съфинансира от кандидата.“
 Заплащането на разликата от кандидата може да бъде само в парична форма</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="1" formatCode="@"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -134,99 +128,100 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="double">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="5">
+  <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="5">
+  <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId6" /></Relationships>
-[...2 lines deleted...]
-<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -465,122 +460,122 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:D3"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="26.190625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="3" max="4" width="70.710625" style="4" customWidth="1"/>
+    <x:col min="1" max="1" width="25.567768" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="18.996339" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
-      <x:c r="A1" s="1" t="s">
+      <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B1" s="1" t="s">
+      <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C1" s="1" t="s">
+      <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D1" s="1" t="s">
+      <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
-      <x:c r="A2" s="2" t="s">
+      <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B2" s="2" t="s">
+      <x:c r="B2" s="4">
+        <x:v>44515.6020037847</x:v>
+      </x:c>
+      <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="C2" s="3" t="s">
+      <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
-      <x:c r="A3" s="2" t="s">
+      <x:c r="A3" s="3" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B3" s="4">
+        <x:v>44509.8309743403</x:v>
+      </x:c>
+      <x:c r="C3" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="B3" s="2" t="s">
+      <x:c r="D3" s="5" t="s">
         <x:v>9</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>11</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Разяснения по процедурата</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Area</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>