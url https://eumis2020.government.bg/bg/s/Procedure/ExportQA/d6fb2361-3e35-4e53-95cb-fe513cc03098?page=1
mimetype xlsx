--- v2 (2026-05-05)
+++ v3 (2026-07-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f249c34da6f458a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/659e47426089402781c3963001d5a8f9.psmdcp" Id="R44bac7ae119d4c83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9a846c50c854917" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d3482d10734d4c05b2cb87371e4be4c2.psmdcp" Id="R2b25e313b50a4c5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>