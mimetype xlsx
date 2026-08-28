--- v3 (2026-07-05)
+++ v4 (2026-08-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9a846c50c854917" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d3482d10734d4c05b2cb87371e4be4c2.psmdcp" Id="R2b25e313b50a4c5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa8a9579f08a4775" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/28ce91236056498cb076a24e77c39916.psmdcp" Id="Re6ce5312d7584680" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>