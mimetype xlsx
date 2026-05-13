--- v0 (2026-03-04)
+++ v1 (2026-05-13)
@@ -1,454 +1,146 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R563fb9ebcb7e4516" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a3395b47c8b641b19204fb0bf36cf5e6.psmdcp" Id="Rcf71f64857b246e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf04f60f4755249f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/93ad77079bf14dda875b323b08f57891.psmdcp" Id="R160481ac0a1b40fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Разяснения по процедурата" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="98" uniqueCount="98">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>
     <x:t>Въпрос</x:t>
   </x:si>
   <x:si>
     <x:t>Разяснения</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-Q026</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>23.11.2025</x:t>
   </x:si>
   <x:si>
     <x:t>Здравейте, ето още въпроси към творците на процедурата:
 Въпрос 1 – Оферти и избор на изпълнители на етап кандидатстване
 В Условията за кандидатстване не откриваме изискване на етап подаване на проектното предложение да се прилагат ценови оферти/договори с организации, акредитирани за обучения с квалификационни кредити, както и с други външни изпълнители (експерти, обучители и др.), нито да се описва конкретно избраната процедура за възлагане (по ЗОП, ПМС и т.н.).
 Моля да уточните:
 – Изисква ли се на етап кандидатстване да се прилагат оферти, ценови предложения или проектодоговори с обучителни организации и други външни изпълнители, или е достатъчно да бъдат описани видовете дейности и да се планират разходите по съответните единични ставки?
 – Необходимо ли е в проектното предложение изрично да се посочва какъв вид процедура по ЗОП/ПМС ще бъде използвана за възлагане на съответните услуги, или е достатъчно кандидатът да декларира, че при изпълнение ще спазва приложимото законодателство за възлагане на обществени поръчки и избор на изпълнители?
 Въпрос 2 – Ниво на детайлност за разходите по единната ставка 40%
 Съгласно Условията разходите по ред 2 „Други преки и непреки разходи“ се определят като единна ставка в размер на 40% от разходите по ред 1 „Преки разходи за персонал“, като са посочени примерни видове разходи, които могат да бъдат покривани с тази ставка (материали, консумативи, транспорт, услуги, организация и управление, мониторинг, информираност и публичност и др.). Не откриваме конкретно изискване относно минималното ниво на детайлност, с което тези разходи трябва да бъдат описани в бюджета и във Формуляра за кандидатстване.
 Моля да уточните:
 – Достатъчно ли е кандидатът да групира разходите по единната ставка в помощната таблица (Приложение V) в няколко подреда (например 2.1 Материали и консумативи; 2.2 Транспорт, услуги, информираност и публичност; 2.3 Организация, управление, мониторинг и комуникация) с общо текстово описание на тези групи във Формуляра за кандидатстване?
 – Изисква ли се на етап кандидатстване допълнителна количествена разбивка по конкретни пера (например брой и единична цена на материали, транспортни разходи, разходи за конкретни услуги) или такава разбивка не е необходима, тъй като сумата по ред 2 е фиксирана като процент от ред 1?
 Въпрос 3 – Описване на обученията с кредити и обучителните организации в Дейност 1
 За Дейност 1 Условията изискват обученията с присъждане на квалификационни кредити да се провеждат по одобрени програми от организации по чл. 43 от Наредба № 15/2019 г., вписани в Информационния регистър на одобрените програми. В проектното предложение предвиждаме участие на педагогическите специалисти в такива обучения (например по теми за управление на гнева и агресивното поведение, превенция на виртуална агресия и т.н.). В Условията не откриваме ясно указание доколко конкретно трябва да бъде описано това на етап кандидатстване.
 Моля да уточните:
 – Необходимо ли е в описанието на Дейност 1 кандидатът да посочва по име конкретните обучителни организации и програми (с название и регистрационен номер в Информационния регистър), които ще бъдат използвани, или е достатъчно да опише, че обученията ще се провеждат от организации по чл. 43 от Наредба № 15/2019 г. по одобрени програми, вписани в Информационния регистър, без конкретизиране на доставчик на етап кандидатстване? 
 Благодаря предварително за отделеното време!
 Цветелина Стоянова</x:t>
   </x:si>
   <x:si>
     <x:t>Разясненията на Управляващия орган (УО) по зададения въпрос са публикувани в консолидирана версия 11 до 24.11.2025 г. (отговор на въпрос 26). Отговорите и разясненията на УО се съобщават (публикуват) на интернет страницата на ПО – http://sf.mon.bg/?go=page&amp;pageId=437 в рубрика „Въпроси и отговори“ и в ИСУН– https://eumis2020.government.bg.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-Q025</x:t>
   </x:si>
   <x:si>
-    <x:t>19.11.2025</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Уважаеми дами и господа,
 Във връзка с подготовката на проект по процедура BG05SFPR001-1.010 „Превенция и предотвратяване на тормоза и насилието и намаляване агресията в училищата“ имам следните въпроси:
 1.Допустимо ли е по процедурата по Дейност 3 Занимания по интереси да включим допълнително обучение по БЕЛ?
 2. Допустимо ли е по процедурата по Дейност 3 Занимания по интереси -клуб  спортни дейности, да се води от неспециалист по ФВС /например начални учители/.
 Благодаря за отговора!</x:t>
   </x:si>
   <x:si>
     <x:t>Разясненията на Управляващия орган (УО) по зададения въпрос са публикувани в консолидирана версия 10 до 21.11.2025 г. (отговор на въпрос 25). Отговорите и разясненията на УО се съобщават (публикуват) на интернет страницата на ПО – http://sf.mon.bg/?go=page&amp;pageId=437 в рубрика „Въпроси и отговори“ и в ИСУН– https://eumis2020.government.bg.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-Q024</x:t>
   </x:si>
   <x:si>
-    <x:t>13.11.2025</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Здравейте, 
 Ние сме малко училище. За нас е важно да разберем дали могат лектори за обучения (без кредити) да бъдат педагогически специалисти от училището, които са членове на екипа за управление? Може ли да се възложи на член на екипа за управление да провежда дейности за работа с родители , както и такива за развиване на социално-емоционални умения на  учениците? 
 Предварително благодарим за отговора!</x:t>
   </x:si>
   <x:si>
     <x:t>Разясненията на Управляващия орган (УО) по зададения въпрос са публикувани в консолидирана версия 10 до 21.11.2025 г. (отговор на въпрос 24). Отговорите и разясненията на УО се съобщават (публикуват) на интернет страницата на ПО – http://sf.mon.bg/?go=page&amp;pageId=437 в рубрика „Въпроси и отговори“ и в ИСУН– https://eumis2020.government.bg.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-Q023</x:t>
   </x:si>
   <x:si>
-    <x:t>12.11.2025</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>1. Допустимо ли е дейностите за за мониторинг на образователните резултати и за информираност и публичност на събития, които са в непреки разходи,  да се възложат на външен изпълнител?
 2. Къде в Приложение V Помощна таблица се посочват средствата за възнаграждениe за образователни медиатори, социални работници, помощник на учителя - за Дейност 2 и Дейност 3?</x:t>
   </x:si>
   <x:si>
     <x:t>Разясненията на Управляващия орган (УО) по зададения въпрос са публикувани в консолидирана версия 9 до 12.11.2025 г. (отговор на въпрос 23). Отговорите и разясненията на УО се съобщават (публикуват) на интернет страницата на ПО – http://sf.mon.bg/?go=page&amp;pageId=437 в рубрика „Въпроси и отговори“ и в ИСУН– https://eumis2020.government.bg.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-Q022</x:t>
   </x:si>
   <x:si>
     <x:t>Здравейте, при подготовка на проектното предложение възникна следния въпрос: В Annex_V_Помощна-таблица _АГР_1.010_  Дейност 1  обучения е указано, че обученията се планират само в един учебен срок и могат да се реализират през целия период на проекта. В нашият случай ПС са разпределени в 5 групи по 8 участника за обучения с 1 КК, като предвиждаме за 36 месеца да проведем 3 обучения по три различни теми свързани със заложените цели на проекта. Колко групи да заложим в клетка В12 в приложената таблица?</x:t>
   </x:si>
   <x:si>
     <x:t>Разясненията на Управляващия орган (УО) по зададения въпрос са публикувани в консолидирана версия 9 до 12.11.2025 г. (отговор на въпрос 22). Отговорите и разясненията на УО се съобщават (публикуват) на интернет страницата на ПО – http://sf.mon.bg/?go=page&amp;pageId=437 в рубрика „Въпроси и отговори“ и в ИСУН– https://eumis2020.government.bg.</x:t>
-  </x:si>
-[...294 lines deleted...]
-    <x:t>Разясненията на Управляващия орган (УО) по зададения въпрос са публикувани в консолидирана версия 1 до 06.10.2025 г. (отговор на въпрос 1). Отговорите и разясненията на УО се съобщават (публикуват) на интернет страницата на ПО – http://sf.mon.bg/?go=page&amp;pageId=437 в рубрика „Въпроси и отговори“ и в ИСУН– https://eumis2020.government.bg.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="1" formatCode="@"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -467,99 +159,100 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="double">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="5">
+  <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="5">
+  <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId6" /></Relationships>
-[...2 lines deleted...]
-<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -798,458 +491,164 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D27"/>
+  <x:dimension ref="A1:D6"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="24.410625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="3" max="4" width="70.710625" style="4" customWidth="1"/>
+    <x:col min="1" max="1" width="23.996339" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="18.996339" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
-      <x:c r="A1" s="1" t="s">
+      <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B1" s="1" t="s">
+      <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C1" s="1" t="s">
+      <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D1" s="1" t="s">
+      <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
-      <x:c r="A2" s="2" t="s">
+      <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B2" s="2" t="s">
+      <x:c r="B2" s="4">
+        <x:v>45984.9755132986</x:v>
+      </x:c>
+      <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="C2" s="3" t="s">
+      <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
-      <x:c r="A3" s="2" t="s">
+      <x:c r="A3" s="3" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B3" s="4">
+        <x:v>45980.335079294</x:v>
+      </x:c>
+      <x:c r="C3" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="B3" s="2" t="s">
+      <x:c r="D3" s="5" t="s">
         <x:v>9</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:4">
-      <x:c r="A4" s="2" t="s">
+      <x:c r="A4" s="3" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B4" s="4">
+        <x:v>45974.6078231944</x:v>
+      </x:c>
+      <x:c r="C4" s="5" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="D4" s="5" t="s">
         <x:v>12</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
-      <x:c r="A5" s="2" t="s">
-[...9 lines deleted...]
-        <x:v>19</x:v>
+      <x:c r="A5" s="3" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B5" s="4">
+        <x:v>45973.5431796528</x:v>
+      </x:c>
+      <x:c r="C5" s="5" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D5" s="5" t="s">
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
-      <x:c r="A6" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="B6" s="2" t="s">
+      <x:c r="A6" s="3" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="B6" s="4">
+        <x:v>45973.4578376273</x:v>
+      </x:c>
+      <x:c r="C6" s="5" t="s">
         <x:v>17</x:v>
       </x:c>
-      <x:c r="C6" s="3" t="s">
-[...297 lines deleted...]
-        <x:v>97</x:v>
+      <x:c r="D6" s="5" t="s">
+        <x:v>18</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Разяснения по процедурата</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Area</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>