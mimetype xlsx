--- v1 (2026-05-13)
+++ v2 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf04f60f4755249f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/93ad77079bf14dda875b323b08f57891.psmdcp" Id="R160481ac0a1b40fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R691aa880118c461e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/942d5a537d244cddaeccbb66bed8e816.psmdcp" Id="R4fa39c1252904d1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>