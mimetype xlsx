--- v2 (2026-09-02)
+++ v3 (2026-09-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R691aa880118c461e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/942d5a537d244cddaeccbb66bed8e816.psmdcp" Id="R4fa39c1252904d1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a7c2a9edf8d491a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/00f917e30e644fd6b4da17a21299b959.psmdcp" Id="Rc514fc3da054471b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>