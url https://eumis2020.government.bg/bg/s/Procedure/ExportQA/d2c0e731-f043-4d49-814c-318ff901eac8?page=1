--- v1 (2026-03-12)
+++ v2 (2026-05-15)
@@ -1,104 +1,101 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1295c3bd77944253" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5f3e868712814437a2db5b8c0715075a.psmdcp" Id="Rb82230a1d2274416" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6642388af6f14c7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/54f24f9fd25544e18723cb810906f9bf.psmdcp" Id="R07e0124202374817" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Разяснения по процедурата" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8" uniqueCount="8">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>
     <x:t>Въпрос</x:t>
   </x:si>
   <x:si>
     <x:t>Разяснения</x:t>
   </x:si>
   <x:si>
     <x:t>BGENERGY-1.002-Q001</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>16.03.2021</x:t>
   </x:si>
   <x:si>
     <x:t>Здравейте,
 Във връзка с обявената процедура „Използване на геотермална енергия за отопление или за отопление и охлаждане в сгради държавна или общинска собственост“, финансирана по програма „Възобновяема енергия, енергийна ефективност, енергийна сигурност“, финансирана от Финансовия механизъм на Европейското икономическо пространство (ФМ на ЕИП) 2014-2021 г.,  бих искал да задам няколко въпроса:
 1. В чл. 10, ал. 2 от договора за предоставяне на БФП е посочено, че „Началната дата на допустимост на разходите по Проекта е датата на подписване на настоящия Договор“
 Във връзка с подготовката на проектните предложения обаче, се изисква представянето от страна на кандидатите на доклад от обследване за енергийна ефективност, инвестиционен проект (във фаза технически или работен проект) и т.н. Кой се предполага, че трябва да финансира тези дейности? 
 Ако това трябва да бъде извършено от кандидата и те не са допустими разходи по проекта, очаква ли се те да бъдат посочени в бюджета му, напр. в раздел VI, перо „Недопустими разходи“, в колона „Съфинансиране“ или това е по преценка на кандидата?
 Едновременно с това, съгласно Насоките за кандидатстване, раздел 12.2., недопустими са „дейности, чието изпълнение е започнало преди подаване на проектното предложение“. Следователно, съгласно разпоредбите на раздел 12.2., не е допустима и подготовката на доклад от обследване за енергийна ефективност, разработване на инвестиционен проект (във фаза технически или работен проект) и т.н., макар без тях проектното предложение не може да се внесе и да не се очаква възстановяването им по проекта. Моля, за уточнения.
 2. В декларацията по Приложение I кандидатът следва да посочи едно от следните:
 a)	съгласно чл. 7.3, параграф 2, буква (k) от Регламента за изпълнението на Финансовия механизъм на Европейското икономическо пространство 2014 – 2021 г. - в процеса на подготовка на проектното предложение, представляваната от мен администрация/община ……………………… не е ползвала услугите на консултант или
 b)	съгласно чл. 7.3, параграф 2, буква (k) от Регламента за изпълнението на Финансовия механизъм на Европейското икономическо пространство 2014 – 2021 г. - в процеса на подготовка на проектното предложение, представляваната от мен администрация/община ……………………… е ползвала услугите на консултант/и
 (посочва се наименованието на юридическото лице/трите имена на физическото лице и адрес)
 Инженерите и архитектите (най-общо проектантите), които подготвят техническия проект, както и лицата, които извършват обследването за енергийна ефективност смятат ли се за „консултант/и“ или това се отнася само за външна консултантска помощ за подготовката на проектното предложение?
 Съгласно Насоките за кандидатстване, раздел 12.2., недопустима дейност е „консултантски услуги за разработване на проектното предложение“. Следователно, моля, за уточнения какво включва определението за „консултант“.
 3. Съгласно раздел 12.1. от Насоките за кандидатстване, допустима е дейността „Управление на проекта“. Това означава ли, че е допустимо кандидатът да ангажира външна консултантска фирма за извършване на техническа и финансова отчетност във връзка с изпълнението на проекта. Ако да, в кой раздел от бюджета на проекта се посочва този разход? Ако не, какво се предполага, че може да включва дейността „Управление на проекта“?
 4. Съгласно раздел 12.1. от Насоките за кандидатстване, за Кандидатите е допустима дейността „Обмяна на опит, знания и най-добри практики на управленско и експертно ниво, обучение, предоставени от Партньора от страна-донор“. Посочването на „страна-донор“ означава ли, че е възможно включването на подобна дейност само, ако има партньор от страна-донор?
 (продължава)</x:t>
   </x:si>
   <x:si>
     <x:t>Съгласно т. 7 от Насоките за кандисване по процедура „Използване на геотермална енергия за отопление или за отопление и охлаждане в сгради държавна или общинска собственост“ кандидатите могат да задават въпроси по Насоките за кандидатстване по електронна поща: eeagrants@me.government.bg. В тази връзка, моля да подадете Вашите въпроси по указания ред.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="1" formatCode="@"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -117,99 +114,100 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="double">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="5">
+  <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="5">
+  <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId6" /></Relationships>
-[...2 lines deleted...]
-<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -448,108 +446,108 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:D2"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="21.840625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="3" max="4" width="70.710625" style="4" customWidth="1"/>
+    <x:col min="1" max="1" width="21.139196" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="18.996339" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
-      <x:c r="A1" s="1" t="s">
+      <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B1" s="1" t="s">
+      <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C1" s="1" t="s">
+      <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D1" s="1" t="s">
+      <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
-      <x:c r="A2" s="2" t="s">
+      <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B2" s="2" t="s">
+      <x:c r="B2" s="4">
+        <x:v>44271.666572037</x:v>
+      </x:c>
+      <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="C2" s="3" t="s">
+      <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Разяснения по процедурата</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Area</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>