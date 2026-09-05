--- v2 (2026-05-15)
+++ v3 (2026-09-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6642388af6f14c7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/54f24f9fd25544e18723cb810906f9bf.psmdcp" Id="R07e0124202374817" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfae6c7837b24909" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/da2f86c8197a4a809274c173421b32a7.psmdcp" Id="R8751461dbb494dbd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>