--- v3 (2026-09-05)
+++ v4 (2026-09-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfae6c7837b24909" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/da2f86c8197a4a809274c173421b32a7.psmdcp" Id="R8751461dbb494dbd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7227616ab6824538" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/85f16eefc20d41d59250b4f3667d0bd6.psmdcp" Id="R29ed19a635b347a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>