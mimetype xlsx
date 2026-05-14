--- v2 (2026-03-15)
+++ v3 (2026-05-14)
@@ -1,113 +1,107 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4967af838b14478" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c083eaebab3a411c984ddfa82f1fa6ec.psmdcp" Id="R17a69e2075164bb6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R847ec0ce0d5b4705" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fd3bf7bf693b4d298b49d6b37b84e495.psmdcp" Id="R9a050f37ff914352" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Разяснения по процедурата" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="12" uniqueCount="12">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>
     <x:t>Въпрос</x:t>
   </x:si>
   <x:si>
     <x:t>Разяснения</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFOP001-5.014-Q002</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>29.01.2021</x:t>
   </x:si>
   <x:si>
     <x:t>С оглед използването на цитираната по-горе възможност моля да разясните, къде и как следва да бъдат публикувани публичните покани, тъй като кандидатите (бенефициентите) получават достъп от УО на ПМДР до „ИСУН 2020 – Модул за управление на проекти и отчитане“ след като е подписан договора за предоставяне на БФП.</x:t>
   </x:si>
   <x:si>
     <x:t>В съответствие с правилата за предоставяне на безвъзмездна финансова помощ по Европейските структурни и инвестиционни фондове, кандидатите могат да обявяват процедури за избор на изпълнител преди сключване на административния договор за предоставяне на безвъзмездна помощ (АДБФП).
 В модула за електронно кандидатстване ИСУН 2020, в меню „Е-тръжни процедури“ се намира подмодул „Моите е-тръжни процедури“, който е видим и достъпен само за регистрирани потребители, влезли в системата с потребителско име и парола. По този начин, кандидатите подали проектно предложение по дадена процедура имат възможност да обявяват процедури за избор на изпълнител преди приключването на процеса по оценка и сключването на АДБФП, включително да изберат изпълнители и да извършат разходите на собствен риск и изцяло за собствена сметка. 
 Следва да се има предвид, че всеки един заявен разход включен в проектното предложение е обект на оценка от страна на оценителната комисия по отношение на неговата допустимост и финансови параметри. В процеса на оценка са възможни три хипотези: одобрение на всички заявени разходи, частично одобрение на заявените разходи и отхвърляне на проектното предложение. В този смисъл, при отказ на проектното предложение или при наличие на недопустими разходи, необходими за изпълнението на проекта, то те остават изцяло за сметка на кандидата. 
 Достъп до „ИСУН 2020 – Модул за управление на проекти и отчитане“ кандидатите вече в ролята си на бенефициенти по Програмата получават след подписване на АДБФП. Чрез него те предоставят информация за проведения избор на изпълнител съответствие с Условията за изпълнение по процедурата за разходите по проекта. След публикуването на тази информация, Управляващият орган извършва последващ контрол на проведените процедури за избор на изпълнител.
 Повече информация за функционалностите на подмодул „Моите е-тръжни процедури“ може да намерите в Ръководство за потребителя за модул „Е-кандидатстване” – 
 https://files2020.government.bg/7b89e1d3-8e0b-4e93-b289-ba240f2661f2?access_token=jJPzSjrKftd1LQaKeXQ6Bhy5ZbboDCzF4NoUJD5cibMgJXjMp9celyRe2xuC9V8-e6XkboWfCl7AsOzpy3nzrFbvmIKc5gITND7w79vJTcL2Kn6Iaegm2BAnriNIFAfzAPZe3gePv03MgdeCxqnGIvykIk6W0n1FchxM-MujwpP96MtyPdure1ox86q9CZnu13B7zU3AbcdrBZNNlqyEVeBPjwf0A4P1n0JJcoc9A8xEPZQEj-fM4CU0XDtbE7pUcape113d0kXbumLFBv-kNg</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFOP001-5.014-Q001</x:t>
   </x:si>
   <x:si>
-    <x:t>22.12.2020</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Уважаеми дами и господа,
 Във връзка с предоставената възможност в Насоките за кандидатстване по процедура BG14MFOP001-5.014, а именно: „Допустимо е извършването на всички разходи, за които се кандидатства, след подаване на формуляра за кандидатстване. При получаване на отказ от страна на УО на ПМДР на проектното предложение или на даден актив или услуга, извършените разходи остават за сметка на кандидата“ е необходимо всеки кандидат, който иска да се възползва от нея да има достъп до „ИСУН 2020 – Модул за управление на проекти и отчитане“, тъй като в този модул се намира функционалността за публикуване на публичните покани.
 Въпрос:
 С оглед използването на цитираната по-горе възможност моля да разясните, къде и как следва да бъдат публикувани публичните покани, тъй като кандидатите (бенефициентите) получават достъп от УО на ПМДР до „ИСУН 2020 – Модул за управление на проекти и отчитане“ след като е подписан договора за предоставяне на БФП.
 С уважение,
 „Лотус Адвайзъри Тийм“ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>Всеки един заявен разход включен в проектното предложение е обект на оценка от страна на оценителната комисия по отношение на неговата допустимост и финансови параметри. В процеса на оценка са възможни три хипотези: одобрение на всички заявени разходи, частично одобрение на заявените разходи и отхвърляне на проектното предложение. В цитирания текст се има предвид, че при наличие на неодобрени разходи, необходими за изпълнението на проекта, следва да се има предвид, че те остават за сметка на кандидата. 
 Достъп до „ИСУН 2020 – Модул за управление на проекти и отчитане“ кандидатите вече в ролята си на бенефициенти по Програмата получават след подписване на административния договор за предоставяне на безвъзмездна помощ (АДБФП). В случай, че процедурата за избор на изпълнител е проведена преди подписване на АДБФП и съответно получаване на достъп до модула за управление на проекти и отчитане, то разходите по нея остават за сметка на кандидата.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="1" formatCode="@"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -126,99 +120,100 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="double">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="5">
+  <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="5">
+  <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId6" /></Relationships>
-[...2 lines deleted...]
-<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -457,122 +452,122 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:D3"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="25.490625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="3" max="4" width="70.710625" style="4" customWidth="1"/>
+    <x:col min="1" max="1" width="25.139196" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="18.996339" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
-      <x:c r="A1" s="1" t="s">
+      <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B1" s="1" t="s">
+      <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C1" s="1" t="s">
+      <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D1" s="1" t="s">
+      <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
-      <x:c r="A2" s="2" t="s">
+      <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B2" s="2" t="s">
+      <x:c r="B2" s="4">
+        <x:v>44225.4436930903</x:v>
+      </x:c>
+      <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="C2" s="3" t="s">
+      <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
-      <x:c r="A3" s="2" t="s">
+      <x:c r="A3" s="3" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B3" s="4">
+        <x:v>44187.7223165046</x:v>
+      </x:c>
+      <x:c r="C3" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="B3" s="2" t="s">
+      <x:c r="D3" s="5" t="s">
         <x:v>9</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>11</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Разяснения по процедурата</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Area</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>