--- v3 (2026-05-14)
+++ v4 (2026-05-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R847ec0ce0d5b4705" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fd3bf7bf693b4d298b49d6b37b84e495.psmdcp" Id="R9a050f37ff914352" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6a3f1437a404335" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fcacf4b698974dc298473584c3945c1d.psmdcp" Id="R7765021e5f32418f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>