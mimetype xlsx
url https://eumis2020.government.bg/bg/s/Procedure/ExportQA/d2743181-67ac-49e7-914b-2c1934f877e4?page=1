--- v4 (2026-05-14)
+++ v5 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6a3f1437a404335" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fcacf4b698974dc298473584c3945c1d.psmdcp" Id="R7765021e5f32418f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b7d6df1795b480e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ad56d616c0974f4293e848deb9332c07.psmdcp" Id="Ref109e67e40647df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>