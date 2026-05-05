--- v0 (2026-01-11)
+++ v1 (2026-05-05)
@@ -1,114 +1,108 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dc62f9cba914842" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fa5975f798554d17ba645362a0db9567.psmdcp" Id="R77a993ba699b4c8a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0958a4505dc45ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4ebcb294d28b4922ae5bab6acc1d43e5.psmdcp" Id="R372146398d124fae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Разяснения по процедурата" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="12" uniqueCount="12">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>
     <x:t>Въпрос</x:t>
   </x:si>
   <x:si>
     <x:t>Разяснения</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.501-Q002</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>13.05.2021</x:t>
   </x:si>
   <x:si>
     <x:t>Уважаеми членове на МИГ Костенец,
 На основание чл. 26, ал. 8 от ЗУСЕСИФ и в законоустановения преклузивен срок отправям настоящото искане за разяснения на утвърдени и обявени Условия за кандидатстване в качеството си на представител на кандидат по процедура BG06RDNP001-19.501 - МИГ Костенец 2010 – 6.4.1. „Инвестиции в подкрепа на неземеделски дейности“. Моля разясненията да бъдат предоставени при условията и в срока, установен в чл. 26, ал. 9 от ЗУСЕСИФ.
 Представител съм на дружество, развиващо дейност в областта на търговията, вноса и износа на гъби, билки и диворастящи плодове. Дружеството притежава собствена база за производство, пакетиране и подготовка за пазара на търгуваните стоки, находяща се на територията на гр. Костенец, като същото развива цялата си дейност на територията на града от близо 15 години. Обектът отговаря на всички стандарти и изисквания на националното и европейското законодателство, като същият е регистриран в Община Костенец, където се заплащат и всички дължими местни данъци и такси.
 Към настоящия момент седалището на дружеството е в гр. Долна баня, макар още от самото начало през 2007 г. цялата дейност - както административна, така и търговска, се извършва в базата, находяща се на територията на гр. Костенец. Като част от планувани предстоящи промени в корпоративния статус на дружеството е предвидено до края на месец май 2021 г. да бъде вписана в търговския регистър промяна в седалището и адреса на управление, като новият адрес ще съвпада с този на производствената база, находяща се в гр. Костенец, доколкото същата е по същество центърът на икономическата активност на дружеството още от момента на неговото учредяване.
 Моля да разясните дали след извършване на планираната промяна на вписаното седалище от гр. Долна баня на гр. Костенец представляваното от мен дружество ще се яви допустим кандидат по настоящата процедура с оглед изискването на т. 11.2.1, б) от утвърдените Условия за кандидатстване и ще бъдат ли тълкувани действията на дружеството като изкуствено създаване на условия по смисъла на приложимата нормативна уредба?
 В случай че счетете въпроса за твърде конкретен, моля да разясните представлява ли изкуствено създаване на условия по смисъла на утвърдените и публикувани Условия за кандидатстване осъществяването на планирана промяна на седалището на кандидат от град, попадащ извън територията на МИГ Костенец, в град, попадащ на територията на МИГ Костенец, когато промяната е извършена след обявяване на настоящата процедура, като се отчете, че цялата дейност на дружеството се извършва изключително на територията на града, попадащ на територията на МИГ Костенец, от момента на неговото учредяване до момента (близо 15 години)?
 Благодаря предварително!
 С уважение,
 Мартин Якимов</x:t>
   </x:si>
   <x:si>
     <x:t>Съгласно  раздел 11.2  от Условията за кандидатстване, допустими за подпомагане по процедурата са кандидати, които имат: а) постоянен адрес на територията на МИГ Костенец 2010 – община Костенец – за физическите лица; б) седалище и адрес на управление на територията на действие на МИГ Костенец 2010 – за еднолични търговци и юридическите лица.
 Изискването за седалище на територията на МИГ Костенец 2010 следва да е изпълнено към датата на подаване на проектното предложение. Датата на регистрация или пререгистрация на кандидата не е основание за недопустимост и считаме, че не може да бъде разглеждана като изкуствено създадено условие. 
 По отношение на останалите изисквания за допустимост на кандидата и проекта, описани в Условията за кандидатстване, изложената от Вас информация не е достатъчна, за да може да се определи дали представляваното от Вас дружество е допустим кандидат по процедура BG06RDNP001-19.501 – МИГ Костенец 2010 – 6.4.1. „Инвестиции в подкрепа на неземеделски дейности“. Моля да имате предвид, че по настоящата процедура се предоставя подпомагане за инвестиции в неземеделски дейности, насочени към Производство или продажба на продукти, които не са включени в Приложение I на Договора за функциониране на Европейския съюз (независимо от вложените продукти и материали). Недопустими за подпомагане са дейности, които водят до осъществяване на селскостопанска дейност или дейности, които са допустими за подпомагане по подмярка 4.2 „Инвестиции в преработка/маркетинг на селскостопански продукти“. В тази връзка, препоръчваме да се запознаете подробно с Раздел 13 „Дейности допустими за финансиране“ от Условията за кандидатстване и раздел 5. „Описание на мерките” от Стратегията за ВОМР на МИГ Костенец 2010:  http://www.mig-kostenetz.com/index.php/bg/smr-2</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.501-Q001</x:t>
   </x:si>
   <x:si>
-    <x:t>05.05.2021</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Здравейте, 
 Във връзка с Процедура BG06RDNP001-19.501 МИГ КОСТЕНЕЦ 2010 - подмярка 6.4.1. "Иновации в подкрепа на неземеделски дейности", в условията за кандидатстване - т. 11 и прилежащите подточки към нея, касаещи допустимост на кандидатите не е упомената изрично юридическите лица колко приключени отчетни години трябва да имат за да могат да кандидатстват по програмата. Въпроса ми е дали може новоучредени през 2021г. предприятия да кандидатстват по горепосочената процедура.
 Благодаря за отговора!</x:t>
   </x:si>
   <x:si>
     <x:t>В Условията за кандидатстване по процедура BG06RDNP001-19.501 МИГ Костенец 2010 – 6.4.1. „Инвестиции в подкрепа на неземеделски дейности“ няма изискване кандидатите да имат определен брой приключени/отчетени години, за да бъдат допустими за финансиране. Новоучредени предприятия са допустими кандидати по процедурата.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="1" formatCode="@"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -127,99 +121,100 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="double">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="5">
+  <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="5">
+  <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId6" /></Relationships>
-[...2 lines deleted...]
-<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -458,122 +453,122 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:D3"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="26.190625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="3" max="4" width="70.710625" style="4" customWidth="1"/>
+    <x:col min="1" max="1" width="25.567768" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="18.996339" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
-      <x:c r="A1" s="1" t="s">
+      <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B1" s="1" t="s">
+      <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C1" s="1" t="s">
+      <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D1" s="1" t="s">
+      <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
-      <x:c r="A2" s="2" t="s">
+      <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B2" s="2" t="s">
+      <x:c r="B2" s="4">
+        <x:v>44329.4605881366</x:v>
+      </x:c>
+      <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="C2" s="3" t="s">
+      <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
-      <x:c r="A3" s="2" t="s">
+      <x:c r="A3" s="3" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B3" s="4">
+        <x:v>44321.6239610301</x:v>
+      </x:c>
+      <x:c r="C3" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="B3" s="2" t="s">
+      <x:c r="D3" s="5" t="s">
         <x:v>9</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>11</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Разяснения по процедурата</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Area</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>