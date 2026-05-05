--- v1 (2026-05-05)
+++ v2 (2026-05-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0958a4505dc45ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4ebcb294d28b4922ae5bab6acc1d43e5.psmdcp" Id="R372146398d124fae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R065e060666804b10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/049c53b9fce046578bfd519ee3494184.psmdcp" Id="Rd71d37ba68b44923" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>