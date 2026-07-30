--- v2 (2026-05-05)
+++ v3 (2026-07-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R065e060666804b10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/049c53b9fce046578bfd519ee3494184.psmdcp" Id="Rd71d37ba68b44923" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff2c421a61324ba6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dd6de7513c8c464290090e690797f4b0.psmdcp" Id="R2d021c5b2b7d44e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>