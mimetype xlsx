--- v3 (2026-07-30)
+++ v4 (2026-08-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff2c421a61324ba6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dd6de7513c8c464290090e690797f4b0.psmdcp" Id="R2d021c5b2b7d44e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9a38aa0226a4a9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eddf1987e66d42f19bfbad466b1cdeff.psmdcp" Id="R7f4ffef1c0914aec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>