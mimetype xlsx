--- v0 (2026-01-13)
+++ v1 (2026-05-13)
@@ -1,100 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d0048a8952a4654" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bb315708f7394a609d2b04feec32b3a7.psmdcp" Id="Rf6708c0027914110" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4150ae9f73bb4bdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c68e1546e45a4ca7a99b7acef6ebc25a.psmdcp" Id="Raf455c614a8647fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Разяснения по процедурата" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8" uniqueCount="8">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>
     <x:t>Въпрос</x:t>
   </x:si>
   <x:si>
     <x:t>Разяснения</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-2.014-Q001</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>14.02.2024</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Моля да дадете разяснение по следните въпроси
 1.	Когато се правят частични ремонти, напр. смяна на мивка, смяна на ел. табло и т.н. как се изчислява ремонтираната площ – изчислява се площта на ремонтираният обект (мивка, табло …) или се отчита площта на цялата стая?
 2.	Аналогично при частични ремонти как се определя броят изследователи, които са се възползвали от ремонта?
 3.	Има ли санкции ако в проекта е зададена една площ, а накрая ремонтираната площ е различна – по-голяма или по-малка?
 4.	Какво означава „да опише източниците на финансиране, позволяващи да се изпълнят предложените дейности“? Какви източници трябва да се посочат?
 </x:t>
   </x:si>
   <x:si>
     <x:t>На основание чл. 23, ал. 5 във връзка с чл. 5, ал. 7 от ПМС № 114/08.06.2022 г. за определяне на детайлни правила за предоставяне на средства на крайни получатели от Механизма за възстановяване и устойчивост (Обн. - ДВ, бр. 43 от 10.06.2022 г.; изм. и доп., бр. 70 от 30.08.2022 г., в сила от 30.08.2022 г.; изм. и доп., бр. 47 от 30.05.2023 г., в сила от 30.05.2023 г.) давам следните разяснения по постъпилото запитване:
 Отговор на въпрос 1: Съгласно раздел 4 - Обща цел на процедурата от Поканата за участие, частичното обновяване и модернизацията на инфраструктурата включва дейности по частична рехабилитация на инфраструктурата, като се извършат строително-монтажни работи за вътрешно реновиране на лабораторни, кабинетни, офисни, коридорни, санитарни и складови помещения. Мярката също е насочена към подобряване на вътрешния климат и среда на помещенията за извършване на научноизследователска и иновационна дейност (лаборатории и кабинети). В този смисъл „частични ремонти“ като смяна на мивка, смяна на ел. табло и т.н., когато не са част от вътрешно реновирано помещение от вида, описан по-горе, не са обект на процедурата и няма да бъдат финансирани като допустими дейности.
 Отговор на въпрос 2: Виж отговор на въпрос 1.
 Отговор на въпрос 3: Дейностите по подобряване условията на труд трябва да бъдат извършени от всички кандидати в помещения на обща площ от 4 145 м2, като това е етапна цел, която задължително трябва да бъде постигната от одобрения проект за повишаване на иновационния капацитет на Българската академия на науките, съгласно Приложение към Решение за изпълнение на Съвета за одобряване на оценката на плана за възстановяване и устойчивост на България. За изпълнението на тази цел, в т. 5.4. от Поканата за участие са посочени минималните стойности, които отделните кандидати в процедурата трябва да постигнат, като допустимо отклонение от минималните стойности е 3.5 %.
 Отговор на въпрос 4: Съгласно одобрената Методика за оценяване на предложенията в процедурата, етап 2: Оценка на административен, финансов и оперативен капацитет, изискването кандидатът да има стабилни и достатъчни източници на финансиране, позволяващи да се изпълнят предложените дейности се доказва чрез представяне на годишния финансов отчет за 2022 г.
 В съответствие с чл. чл. 23, ал. 5 във връзка с чл. 5, ал. 8 от ПМС № 114/2022 г. настоящите разяснения да се публикуват на интернет страницата на СНД-БАН и в информационната система за Механизма в 10-дневен  срок от получаването на искането.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="1" formatCode="@"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -113,99 +110,100 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="double">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="5">
+  <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="5">
+  <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId6" /></Relationships>
-[...2 lines deleted...]
-<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -444,108 +442,108 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:D2"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="18.960625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="3" max="4" width="70.710625" style="4" customWidth="1"/>
+    <x:col min="1" max="1" width="18.424911" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="18.996339" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
-      <x:c r="A1" s="1" t="s">
+      <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B1" s="1" t="s">
+      <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C1" s="1" t="s">
+      <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D1" s="1" t="s">
+      <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
-      <x:c r="A2" s="2" t="s">
+      <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B2" s="2" t="s">
+      <x:c r="B2" s="4">
+        <x:v>45336.748416794</x:v>
+      </x:c>
+      <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="C2" s="3" t="s">
+      <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Разяснения по процедурата</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Area</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>