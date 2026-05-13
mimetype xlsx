--- v1 (2026-05-13)
+++ v2 (2026-05-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4150ae9f73bb4bdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c68e1546e45a4ca7a99b7acef6ebc25a.psmdcp" Id="Raf455c614a8647fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77d37c7d51294ff9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/208f1ad08a6e48b2a3a79c4ed5b75eb3.psmdcp" Id="Rd489958fbd9c4645" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>