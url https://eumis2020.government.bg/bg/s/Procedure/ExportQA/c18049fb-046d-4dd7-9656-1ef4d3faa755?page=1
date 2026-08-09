--- v2 (2026-05-13)
+++ v3 (2026-08-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77d37c7d51294ff9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/208f1ad08a6e48b2a3a79c4ed5b75eb3.psmdcp" Id="Rd489958fbd9c4645" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R745fb5c33e974f9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ff88e8528f0f47788daa0a69fb392269.psmdcp" Id="R0caa8b0007334886" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>