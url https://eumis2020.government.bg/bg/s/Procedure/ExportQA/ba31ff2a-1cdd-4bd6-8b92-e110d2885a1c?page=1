--- v0 (2026-06-22)
+++ v1 (2026-08-27)
@@ -1,113 +1,122 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd86508e408a44ada" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5ebe0a1d80a7414f90c3bc6fcbd819bf.psmdcp" Id="R8c01d8d353d743f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cf4b7018a59475e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d5bd30b00d684a37abe40022419afb84.psmdcp" Id="R4a029ee9ac034624" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>
     <x:t>Въпрос</x:t>
   </x:si>
   <x:si>
     <x:t>Разяснения</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFPR001-2.005-Q008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Уважаеми дами и господа,
+Във връзка с подготовката на проектно предложение по горепосочената процедура, моля за Вашето писмено становище и разяснения по следните въпроси:
+Допустимо ли е по процедура BG05SFPR001-2.005 „Подкрепа за ученици с таланти-2“ да бъдат закупувани Дълготрайни материални активи (ДМА), необходими за изпълнението на дейностите (например специализирано оборудване или музикални инструменти), и при какви конкретни условия или ограничения? В тази връзка, при класифицирането на активите като дълготрайни (ДМА) или краткотрайни (материали), кандидатите трябва ли да спазват индивидуалния стойностен праг на същественост, заложен в техните собствени счетоводни политики, или за целите на проекта се прилага специфичен, фиксиран от Програма „Образование“ праг?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разясненията на Управляващия орган (УО) по зададените въпроси са публикувани в консолидирана версия 5 до 29.06.2026 г. (отговор на въпрос 8). Отговорите и разясненията на УО се съобщават (публикуват) на интернет страницата на ПО – http://sf.mon.bg/?go=page&amp;pageId=437 в рубрика „Въпроси и отговори“ и в ИСУН– https://eumis2020.government.bg.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-2.005-Q007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Здравейте,
+Във връзка с демаркацията на дейности и участници, моля за следното разяснение:
+Ако един ученик участва например в НП "Заедно в изкуствата и спорта", дейност футбол, може ли да участва по настоящата схема с други спортни дейности/например волейбол, тенис на маса , йога и др./ и дейности в другите направления по схемата/култура, изкуства и STEM/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разясненията на Управляващия орган (УО) по зададените въпроси са публикувани в консолидирана версия 5 до 29.06.2026 г. (отговор на въпрос 7). Отговорите и разясненията на УО се съобщават (публикуват) на интернет страницата на ПО – http://sf.mon.bg/?go=page&amp;pageId=437 в рубрика „Въпроси и отговори“ и в ИСУН– https://eumis2020.government.bg.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-2.005-Q006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Здравейте! Имаме следния казус: Местната инициативна група (МИГ) е ЮЛНЦ, със седалище и адрес на управление на територията на общината, където ще се изпълнява проектното предложение. В същото време Общината е член на Общото събрание на Сдружението, макар и да не е в Управителния му съвет. Дали МИГ е допустим партньор по проекта или сме в хипотеза на конфликт на интереси?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разясненията на Управляващия орган (УО) по зададените въпроси са публикувани в консолидирана версия 4 до 25.06.2026 г. (отговор на въпрос 6). Отговорите и разясненията на УО се съобщават (публикуват) на интернет страницата на ПО – http://sf.mon.bg/?go=page&amp;pageId=437 в рубрика „Въпроси и отговори“ и в ИСУН– https://eumis2020.government.bg.</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFPR001-2.005-Q005</x:t>
   </x:si>
   <x:si>
     <x:t>Процедура: BG05SFPR001-2.005 
 Въпрос 1: Съгласно т. 12.1 от Условията за кандидатстване допустимите партньори следва да имат седалище и адрес на управление на територията на общината, в която ще се изпълнява проектното предложение. Моля за разяснение дали това изискване се прилага като абсолютно условие за допустимост или е възможно участие като партньор на организация с доказан опит, експертиза и дългогодишна дейност на територията на съответната област и община, независимо от адреса на регистрация на организацията.
 Въпрос 2: Допустимо ли е, в случай, че кандидатът Община не разполага с необходимите квалифицирани специалисти с експертиза за изпълнение на Дейност 1, да проведе процедура за подбор по реда на действащата нормативна уредба? В този случай, възможно ли е да се избере въз основа на открита и прозрачна процедура външен изпълнител - например юридическо лице, с което да се сключи договор за услуга? Съответно разходът по предоставените услуги ще се удостовери с издадена фактура и индивидуални отчети от лицата с експертиза по образеца на Справка за отработени часове. Или е задължително участието на избраните външни за кандидата експерти, да бъде на основата на сключени с тях договори като физически лица, като им се изплащат и съответните разходи за персонал?</x:t>
   </x:si>
   <x:si>
     <x:t>Разясненията на Управляващия орган (УО) по зададените въпроси са публикувани в консолидирана версия 3 до 16.06.2026 г. (отговор на въпрос 5). Отговорите и разясненията на УО се съобщават (публикуват) на интернет страницата на ПО – http://sf.mon.bg/?go=page&amp;pageId=437 в рубрика „Въпроси и отговори“ и в ИСУН– https://eumis2020.government.bg.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-2.005-Q004</x:t>
   </x:si>
   <x:si>
     <x:t>Здравейте, имаме въпроси, свързани с партньорството. 
 Предвид изискването да имат седалище и адрес на управление на територията на общината, счита ли се за допустим партньор такъв, който има клон на организацията, регистриран в съответната община, която е и място за изпълнение на проекта? И също така, когато става въпрос за София, трябва ли партньорът да бъде регистриран в същия район, който кандидатства за процедурата или е достатъчно седалището и адреса да бъде на територията на гр. София? 
 Благодарим!</x:t>
   </x:si>
   <x:si>
     <x:t>Разясненията на Управляващия орган (УО) по зададените въпроси са публикувани в консолидирана версия 2 до 08.06.2026 г. (отговори на въпроси 2-4). Отговорите и разясненията на УО се съобщават (публикуват) на интернет страницата на ПО – http://sf.mon.bg/?go=page&amp;pageId=437 в рубрика „Въпроси и отговори“ и в ИСУН– https://eumis2020.government.bg.</x:t>
-  </x:si>
-[...20 lines deleted...]
-    <x:t>Разясненията на Управляващия орган (УО) по зададения въпрос са публикувани в консолидирана версия 1 до 02.06.2026 г. (отговор на въпрос 1). Отговорите и разясненията на УО се съобщават (публикуват) на интернет страницата на ПО – http://sf.mon.bg/?go=page&amp;pageId=437 в рубрика „Въпроси и отговори“ и в ИСУН– https://eumis2020.government.bg.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -502,113 +511,113 @@
   <x:cols>
     <x:col min="1" max="1" width="23.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="18.996339" style="0" customWidth="1"/>
     <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B2" s="4">
-        <x:v>46184.6000464352</x:v>
+        <x:v>46202.5651601505</x:v>
       </x:c>
       <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
       <x:c r="A3" s="3" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B3" s="4">
-        <x:v>46178.5979100694</x:v>
+        <x:v>46199.4745236111</x:v>
       </x:c>
       <x:c r="C3" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="5" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:4">
       <x:c r="A4" s="3" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B4" s="4">
-        <x:v>46177.6519228588</x:v>
+        <x:v>46191.6410216204</x:v>
       </x:c>
       <x:c r="C4" s="5" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="5" t="s">
-        <x:v>9</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
       <x:c r="A5" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="B5" s="4">
-        <x:v>46177.6320504977</x:v>
+        <x:v>46184.6000464352</x:v>
       </x:c>
       <x:c r="C5" s="5" t="s">
-        <x:v>13</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="5" t="s">
-        <x:v>9</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="B6" s="4">
-        <x:v>46170.8299622569</x:v>
+        <x:v>46178.5979100694</x:v>
       </x:c>
       <x:c r="C6" s="5" t="s">
-        <x:v>15</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="5" t="s">
-        <x:v>16</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Разяснения по процедурата</vt:lpstr>
       <vt:lpstr>Разяснения по процедурата!Print_Area</vt:lpstr>
       <vt:lpstr>Разяснения по процедурата!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>