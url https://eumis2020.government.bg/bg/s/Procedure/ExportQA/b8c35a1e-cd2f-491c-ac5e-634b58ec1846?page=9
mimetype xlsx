--- v0 (2026-03-12)
+++ v1 (2026-09-02)
@@ -1,819 +1,147 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R546f327a07674739" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c6b3788b612643f0b0f9824ad879b087.psmdcp" Id="Rc6f16134d8914c97" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R741dd8998a084830" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5a995de9f49a483dabdc40972d41f7c0.psmdcp" Id="R0790d4cb9f534cf8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Разяснения по процедурата" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="166" uniqueCount="166">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>
     <x:t>Въпрос</x:t>
   </x:si>
   <x:si>
     <x:t>Разяснения</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-6.002-Q044</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>27.05.2021</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Уважаеми госпожи и господа, моля за отговор на следния въпрос:
                    Ще бъдат ли верифицирани разходи за възнаграждение на разносвач, нает с трудов договор за изпълнение на  дейности  № 3"Доставка на храна, хранителни продукти и продукти от първа необходимост, вкл. лекарства (закупени със средства на потребителите или с други средства, различни от тези по настоящата операция), заплащане на битови сметки, заявяване и получаване на неотложни административни и битови услуги (със средства на потребителите или с други средства, различни от тези по настоящата операция) и № 4 "Транспорт на персонала, предоставящ патронажна грижа, от/до домовете на лицата" за период от време преди сключване на административен договор за изпълнение на проекта , но в обхвата на периода на допустимост на разходите по настоящата процедура. Важно е да отбележим, че се касае за разход ( възнаграждение по трудов договор, наем автомобил , разходи за гориво) само за разносвач, т.е. в  периода, за който се отнася нашето питане, все още  няма стартирала интегрирана здравно-социална услуга. Планираме услугата,като интегрирана такава, съгласно указания за кандидатстване, т.е. с участие на мед.лице и психолог , да стартира след сключване на административен договор по проектното предложение.Към момента ние все още не сме сключили такъв договор . Изпълнили сме проект "Патронажна грижа" по Компонент 3 и питането ни се отнася за един от разносвачите, който продължава предоставянето на услугата след приключването на проекта на 31.01.2021 г.
 Община Тервел
 </x:t>
   </x:si>
   <x:si>
     <x:t>Уважаема госпожо/Уважаеми господине,
 По процедура „Патронажна грижа +“ разходите са допустими от 01.02.2020 г., но за да бъдат верифицирани разходи за предоставяне на патронажна грижа, услугата трябва да се предоставя в нейната цялост, с всички посочени в Условията за кандидатстване елементи, както и да бъде възложена като услуга от общ икономически интерес по реда на Решение на комисията от 20 декември 2011 година (Решението) относно прилагането на член 106, параграф 2 от Договора за функционирането на Европейския съюз за държавната помощ под формата на компенсация за обществена услуга, предоставена на определени предприятия, натоварени с извършването на услуги от общ икономически интерес (нотифицирано под номер C (2011) 9380) (текст от значение за ЕИП) (OB L 7/11.01.2012).</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-6.002-Q043</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>28.04.2021</x:t>
   </x:si>
   <x:si>
     <x:t>Здравейте!
 1. В момента община Долни чифлик изпълнява проект по  "Патронажна грижа за възрастни хора и лица с увреждания - Компонент 4", по който персоналът е назначен до 02.07.2021 г., като планираме услугата Патронажна грижа по Направление 1 да стартира на 03.07.2021 г. 
 В тази връзка допустимо ли е да бъдат сключени допълнителни споразумения, с които срокът на трудовите договори на лицата се удължава с 12 месеца- до 03.07.2022 г.? В допълнителните споразумения ще бъде посочено, че те се сключват в изпълнение на проекта по процедура "Патронажна грижа +".
 2. Планираме длъжност „Координатор човекопоток/санитари/чистачи/хигиенисти за социалните услуги в общността, делегирани от държавата дейности“ по НАПРАВЛЕНИЕ 2 – дейност Превенция на COVID-19 в социалните услуги, делегирани от държавата дейности, като изпълнението ще бъде възложено на служител на общината, назначен на трудов договор.
 Допустимо ли е изпълнението да бъде възложено със заповед, съгласно чл. 107а, ал. 9 от Кодекса на труда (възможност, посочена в Методологията за регламентиране на възнагражденията по ОП РЧР 2014-2020?
 Благодаря!</x:t>
   </x:si>
   <x:si>
     <x:t>Уважаема госпожо/Уважаеми господине,
 1.	Да, допустимо е.
 2.	Да, допустимо е при спазване изискванията на КТ  условията за кандидатстване и ръководството за изпълнение на договорите по настоящата процедура.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-6.002-Q042</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Здравейте,
 Община Раднево подготвя проектно предложение по процедура чрез директно предоставяне на безвъзмездна финансова помощ BG05M9OP001-6.002 “Патронажна грижа +”. В тази връзка имаме следните въпроси:
 1. Допустимо ли е по Направление 2 да се заложат, освен за ЛПС, и средства за работно облекло /например панталон, манта и чехли/ на заетите в социалните услуги, ДДД включително и на новонаетия помощен персонал?
 2. Допустимо ли е за подпомагане на администрацията в социалните услуги, ДДД, да бъде нает помощен персонал на длъжност „Технически сътрудник“, НКПД 4110 2005?
 3. Допустимо ли е по Направление 2 в б.р. 2.1. Единна ставка, да се заложат средства за бактерицидни UVC стерилизатори /присъствени/ и безконтактни системи за дезинфекция на ръце /напр. стойка с дозатор и пълнител/? 
 </x:t>
   </x:si>
   <x:si>
     <x:t>Уважаема госпожо/Уважаеми господине,
 1.	Допустими са единствено лични предпазни средства за персонала на социалните услуги, делегирани от държавата дейности, включително и за новонаетите лица. 
 2.	Не, не е допустимо.
 3.	Да, допустимо е.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-6.002-Q041</x:t>
   </x:si>
   <x:si>
-    <x:t>26.04.2021</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Здравейте, 
 В отговра на един въпросе сте писали, че  непреките разходи, които са част от Единната ставка се разходват за организация и управление на проекта и за публичност и комуникация. Щом непреките разходи са за организация и управление на проекта и за публичност и комуникация, защо само 40% от непреките разходи са добавени към единна ставка, а останалат сума е добавена към разходи за персонал?</x:t>
   </x:si>
   <x:si>
     <x:t>Уважаема госпожо/Уважаеми господине,
 В бюджетен раздел 1 „Преки разходи за персонал“ от бюджета, включващ т.1/1.1 и 1.2 се залагат единствено разходите за персонал. Всички останали присъщи разходи извън заплатите за персонала се планират в т.2/2.1 Единна ставка. Общата стойност на единната ставка е точно 40% от допустимите преки разходи за персонал по проекта (бюджетен раздел 1. Преки разходи за персонал). Разходите за организация и управление на проекта и информация и комуникация (непреките разходи) са в размер на определен процент в зависимост от общата стойност на проекта и са част от  тези 40%.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-6.002-Q040</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>23.04.2021</x:t>
   </x:si>
   <x:si>
     <x:t>Здравейте!
 Община Завет подготвя проектно предложение по процедура за директно предоставяне на БФП ПАТРОНАЖНА ГРИЖА + и имаме следния въпрос:
 Допустим ли е разход от б.р. 2.1 за разход по б.р.1.1.</x:t>
   </x:si>
   <x:si>
     <x:t>Уважаема госпожо/Уважаеми господине,
 Въпросът е непълен и неясен. В случай че имате предвид дали е допустимо част от разходите от б. р. 2.1. Единна ставка да бъдат използвани за изплащане на възнаграждение по реда на КТ и да бъдат прехвърлени в б. р. 1.1. Разходи за трудови възнаграждения по реда на КТ и възнаграждения по реда на ЗДСл, на лицата, пряко ангажирани с предоставянето на Патронажна грижа, то това не е допустимо.</x:t>
-  </x:si>
-[...658 lines deleted...]
-2. Тъй като определения бюджет по Направление №1 е недостатъчен за предоставяне на услугата за период от 12 месеца, допустимо ли е дейноста да се изпълнява за период по кратък от 12 месеца?</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="1" formatCode="@"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -832,99 +160,100 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="double">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="5">
+  <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="5">
+  <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId6" /></Relationships>
-[...2 lines deleted...]
-<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -1163,710 +492,164 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D45"/>
+  <x:dimension ref="A1:D6"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="25.590625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="3" max="4" width="70.710625" style="4" customWidth="1"/>
+    <x:col min="1" max="1" width="25.139196" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="18.996339" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
-      <x:c r="A1" s="1" t="s">
+      <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B1" s="1" t="s">
+      <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C1" s="1" t="s">
+      <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D1" s="1" t="s">
+      <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
-      <x:c r="A2" s="2" t="s">
+      <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B2" s="2" t="s">
+      <x:c r="B2" s="4">
+        <x:v>44343.7427539815</x:v>
+      </x:c>
+      <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="C2" s="3" t="s">
+      <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
-      <x:c r="A3" s="2" t="s">
+      <x:c r="A3" s="3" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B3" s="4">
+        <x:v>44314.9051116204</x:v>
+      </x:c>
+      <x:c r="C3" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="B3" s="2" t="s">
+      <x:c r="D3" s="5" t="s">
         <x:v>9</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:4">
-      <x:c r="A4" s="2" t="s">
+      <x:c r="A4" s="3" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B4" s="4">
+        <x:v>44314.4530685417</x:v>
+      </x:c>
+      <x:c r="C4" s="5" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="D4" s="5" t="s">
         <x:v>12</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
-      <x:c r="A5" s="2" t="s">
+      <x:c r="A5" s="3" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B5" s="4">
+        <x:v>44312.6885783565</x:v>
+      </x:c>
+      <x:c r="C5" s="5" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D5" s="5" t="s">
         <x:v>15</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
-      <x:c r="A6" s="2" t="s">
-[...555 lines deleted...]
-        <x:v>159</x:v>
+      <x:c r="A6" s="3" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="B6" s="4">
+        <x:v>44309.4767757176</x:v>
+      </x:c>
+      <x:c r="C6" s="5" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="D6" s="5" t="s">
+        <x:v>18</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Разяснения по процедурата</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Area</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>