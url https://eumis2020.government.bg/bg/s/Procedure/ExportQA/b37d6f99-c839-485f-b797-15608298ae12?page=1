--- v0 (2025-12-07)
+++ v1 (2026-05-22)
@@ -1,169 +1,141 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2cc6ecc86044e72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fb83348cab464eb9b2b1573f342f7e13.psmdcp" Id="Rfb7fbfce63a6410f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81018cddb85944b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c56323a7f27140829a21358eb927d87f.psmdcp" Id="Re137f21dca7049dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Разяснения по процедурата" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="28">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>
     <x:t>Въпрос</x:t>
   </x:si>
   <x:si>
     <x:t>Разяснения</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-2.016-Q006</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>30.10.2020</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Уважаеми Екип и  Ръководител на УО на ОП“НОИР“,
 Във връзка с подготовката на проектни предложения за участие по процедура BG05M2OP001-2.016 „Модернизация на висшите училища“ се обръщаме към Вас с молба за удължаване на срока за подаване на проектните предложения по процедурата.
 Аргументите ни за това са следните:
 Процедурата изисква събиране и анализиране на голям обем информация от различно естество – учебни програми, IT оборудване и облачни технологии, мобилност, обучения, кариерно развитие и други. Следва да се планират конкретни дейности, резултати и необходими ресурси, които с достатъчна точност да предвидят оценимите по проекта индикатори за изпълнение. Впоследствие тези състезателни индикатори трябва да се достигнат и категорично да бъдат доказани от Висшите училища.  За разработването на подобно комплексно предложение е необходимо участието на значителен брой експерти, притежаващи специфични експертизи в съответните области. Същевременно в този период на нарастване на инфектираните с коронавирус, се налага наши колеги, работещи по изготвяне на проектното предложение, да се самоизолират поради различни причини.
 Подготовката на конкурентно проектно предложение, съдържащо комплекс от различни групи дейности, с цел постигане на принос на проектното предложение към индикаторите за изпълнение (съгласно Таблицата с критерии за техническа и финансова проверка) ще отнеме повече време, което обуславя нашето искане за удължаване на срока за подаване на проектните предложения по процедурата.
 С уважение:
 инж. Росица Македонска 
 Университет по архитектура, строителство и геодезия, гр. София
 </x:t>
   </x:si>
   <x:si>
     <x:t>Разясненията на УО по зададения въпрос са публикувани в консолидираната версия от 06.11.2020 г. (отговор на въпрос 43 ). Обръщаме внимание, че съгласно т.25 от Условията за кандидатстване по процедура "Модернизация на висшите училища", въпросите по насоките за кандидатстване се задават в писмена форма и се изпращат само на електронната поща на УО (infosf@mon.bg).</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-2.016-Q005</x:t>
   </x:si>
   <x:si>
-    <x:t>26.10.2020</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Здравейте,
 въпросът ни е свързан с кандидатстване по процедура ''Модернизация на висшите училища".
 Възможно ли е създаване на обща магистърска програма между водещия университет участващ с професионално направление 5.10. (в което има програмна акредитация) и професионално направление 4.2 на университета партньор, който е акредитиран в това направление (4.2.).
 Водещият университет в професионално направление  4.2 е с акредитирани докторски програми.</x:t>
   </x:si>
   <x:si>
     <x:t>Разясненията на УО по зададения въпрос са публикувани в консолидираната версия от 29.10.2020 г. (отговор на въпрос 35 ). Обръщаме внимание, че съгласно т.25 от Условията за кандидатстване по процедура "Модернизация на висшите училища", въпросите по насоките за кандидатстване се задават в писмена форма и се изпращат само на електронната поща на УО (infosf@mon.bg).</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-2.016-Q004</x:t>
   </x:si>
   <x:si>
-    <x:t>15.10.2020</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Моля за Вашето разяснение.
 Ще бъде ли приет документ за учредяване на асоциирания партньор като сканирано копие, подписано от официално представляващия, заверено с печат на университета? Следва ли преводът на документа на български език да бъде легализиран и да има апостил?
 Предварително благодаря!</x:t>
   </x:si>
   <x:si>
     <x:t>Разясненията на УО по зададения въпрос са публикувани в консолидираната версия от 19.10.2020 г. (отговор на въпрос 26 ). Обръщаме внимание, че съгласно т.25 от Условията за кандидатстване по процедура "Модернизация на висшите училища", въпросите по насоките за кандидатстване се задават в писмена форма и се изпращат само на електронната поща на УО (infosf@mon.bg).</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-2.016-Q003</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>25.09.2020</x:t>
   </x:si>
   <x:si>
     <x:t>Уважаеми дами и господа, моля за Вашето разяснение по следния въпрос:
 Допуска ли се висше учебно заведение да участва в едно предложение, като съвместно с партньора си (българско висше училище) разработят две учебни програми за едно и също професионално направление.
 С уважение,
 Р.М. 
 Университет по архитектура, строителство и геодезия, гр. София</x:t>
   </x:si>
   <x:si>
     <x:t>Разясненията на УО по зададения въпрос са публикувани в консолидираната версия от 02.10.2020г. (отговор на въпрос 17 ). Обръщаме внимание, че съгласно т.25 от Условията за кандидатстване по процедура "Модернизация на висшите училища", въпросите по насоките за кандидатстване се задават в писмена форма и се изпращат на електронната поща на УО (infosf@mon.bg), а не през ИСУН 2020.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-2.016-Q002</x:t>
   </x:si>
   <x:si>
-    <x:t>14.09.2020</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Моля за Вашето становище по следния въпрос:
 Допустимо ли е по настоящата процедура разходите за организация и управление, включително за информация и комуникация, да бъдат възложени на външна организация (юридически лице), спазвайки изискванията за избор на такава?</x:t>
   </x:si>
   <x:si>
     <x:t>Разясненията на УО по зададения въпрос са публикувани в консолидираната версия от 30.09.2020г. (отговор на въпрос 14 ). Обръщаме внимание, че съгласно т.25 от Условията за кандидатстване по процедура "Модернизация на висшите училища", въпросите по насоките за кандидатстване се задават в писмена форма и се изпращат на електронната поща на УО (infosf@mon.bg), а не през ИСУН 2020.</x:t>
-  </x:si>
-[...11 lines deleted...]
-    <x:t>Разясненията на УО по зададените въпроси са публикувани в консолидираната версия от 30.09.2020г. (отговори на въпрос 13 ). Обръщаме внимание, че съгласно т.25 от Условията за кандидатстване по процедура "Модернизация на висшите училища", въпросите по насоките за кандидатстване се задават в писмена форма и се изпращат на електронната поща на УО (infosf@mon.bg), а не през ИСУН 2020.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="1" formatCode="@"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -182,99 +154,100 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="double">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="5">
+  <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="5">
+  <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId6" /></Relationships>
-[...2 lines deleted...]
-<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -513,178 +486,164 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D7"/>
+  <x:dimension ref="A1:D6"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="25.590625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="3" max="4" width="70.710625" style="4" customWidth="1"/>
+    <x:col min="1" max="1" width="25.139196" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="18.996339" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
-      <x:c r="A1" s="1" t="s">
+      <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B1" s="1" t="s">
+      <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C1" s="1" t="s">
+      <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D1" s="1" t="s">
+      <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
-      <x:c r="A2" s="2" t="s">
+      <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B2" s="2" t="s">
+      <x:c r="B2" s="4">
+        <x:v>44134.7192130671</x:v>
+      </x:c>
+      <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="C2" s="3" t="s">
+      <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
-      <x:c r="A3" s="2" t="s">
+      <x:c r="A3" s="3" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B3" s="4">
+        <x:v>44130.5716705903</x:v>
+      </x:c>
+      <x:c r="C3" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="B3" s="2" t="s">
+      <x:c r="D3" s="5" t="s">
         <x:v>9</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:4">
-      <x:c r="A4" s="2" t="s">
+      <x:c r="A4" s="3" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B4" s="4">
+        <x:v>44119.4873710764</x:v>
+      </x:c>
+      <x:c r="C4" s="5" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="D4" s="5" t="s">
         <x:v>12</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
-      <x:c r="A5" s="2" t="s">
-[...9 lines deleted...]
-        <x:v>19</x:v>
+      <x:c r="A5" s="3" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B5" s="4">
+        <x:v>44099.4624790278</x:v>
+      </x:c>
+      <x:c r="C5" s="5" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D5" s="5" t="s">
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
-      <x:c r="A6" s="2" t="s">
-[...23 lines deleted...]
-        <x:v>27</x:v>
+      <x:c r="A6" s="3" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="B6" s="4">
+        <x:v>44088.516832581</x:v>
+      </x:c>
+      <x:c r="C6" s="5" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="D6" s="5" t="s">
+        <x:v>18</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Разяснения по процедурата</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Area</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>