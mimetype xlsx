--- v1 (2026-05-22)
+++ v2 (2026-09-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81018cddb85944b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c56323a7f27140829a21358eb927d87f.psmdcp" Id="Re137f21dca7049dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62f99ffb004541a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7a1954b58f174f799b3353a1bea6e86d.psmdcp" Id="R6b3640c728514c1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>