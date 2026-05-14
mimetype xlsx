--- v0 (2026-03-07)
+++ v1 (2026-05-14)
@@ -1,346 +1,182 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref8fd77a0e18425c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eace21854812430390867289a3a7c950.psmdcp" Id="Rdf4eebf6b4674305" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10b358f8c75446cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eb16a1300a744e92abcef0a4e676f441.psmdcp" Id="R378caa2a7dcb4a26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Разяснения по процедурата" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="43">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>
     <x:t>Въпрос</x:t>
   </x:si>
   <x:si>
     <x:t>Разяснения</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-4.007-Q010</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>12.02.2026</x:t>
   </x:si>
   <x:si>
     <x:t>Община Рила (с ЕИК 000261598) е предоставила сгради на Общинска детска градина (с ЕИК 000250705)  и Основно училище (с ЕИК 000252631 общинско) с договори за безвъзмездно управление на имот – общинска собственост по реда на ЗОС. Допустими партньори ли са детската градина и училището по процедура BG16FFPR003-4.007 „Пилотни инициативи за енергийни общности и подобряване на енергийна ефективност на обществени сгради“  - КОМПОНЕНТ 1?</x:t>
   </x:si>
   <x:si>
     <x:t>Съгласно условията за кандидатстване, институциите в системата на предучилищното и училищното образование (на териториално ниво) са сред допустимите партньори. 
 В тази връзка, общински детски градини и основни училища са допустими партньори по процедурата.</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-4.007-Q009</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>11.02.2026</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Уважаеми госпожи/господа,
 Във връзка с подготовката на проектно предложение по Процедура чрез подбор на проектни предложения BG16FFPR003-4.007 „Пилотни инициативи за енергийни общности и подобряване на енергийна ефективност на обществени сгради“ – Компонент 1, и на основание разпоредбите на Насоките за кандидатстване, молим за следното разяснение:
 Община Кюстендил планира да кандидатства по Компонент 1 за създаване на енергийна общност чрез партньорство между общината и три общински училища, в които вече са въведени мерки за енергийна ефективност и са постигнати подобрени енергийни характеристики, съответстващи на клас на енергопотребление „B“.
 В две от училищата мерките за енергийна ефективност са финансирани по Националния план за възстановяване и устойчивост, процедура BG-RRP-1.007 „Модернизация на образователна среда“, с период на изпълнение януари 2024 г. – януари 2026 г. Обектите са въведени в експлоатация, като в актуализираните и заверени технически паспорти е отразено, че всички предписани мерки за енергийна ефективност са изпълнени и е постигнат проектният клас на енергопотребление „B“.
 Съгласно Насоките за кандидатстване доказването на класа на енергопотребление се извършва чрез представяне на актуален сертификат за енергийни характеристики на сградата.
 Същевременно, съгласно чл. 18 от Наредба № Е-РД-04-2 от 16.12.2022 г. за обследване за енергийна ефективност, сертифициране и оценка на енергийните спестявания на сгради, издаването на нов сертификат за енергийни характеристики след изпълнение на енергоспестяващи мерки е допустимо не по-рано от една календарна година след наличието на регистриран реален разход на енергия за съответния период.
 В тази връзка е налице обективна нормативна невъзможност към момента да бъде издаден нов сертификат, удостоверяващ действително постигнатия клас след изпълнение на мерките.
 При тези обстоятелства молим за разяснение:
 Приема ли се за допустимо,  за целите на кандидатстване по поканата, доказването на постигнат клас на енергопотребление „B“ да се извърши чрез представянето на:
 •	валиден сертификат за енергийни характеристики на сградата, в който е отразен проектният клас след изпълнение на предписаните мерки;
 •	актуализиран технически паспорт, удостоверяващ изпълнението на всички мерки за енергийна ефективност;
 •	документ за въвеждане в експлоатация на обекта?
 Благодарим предварително за съдействието и очакваме Вашето разяснение.
 С уважение,
 Община Кюстендил
 </x:t>
   </x:si>
   <x:si>
     <x:t>Допустимо е доказването на постигнат клас на енергопотребление мининмум „B“ да се извърши чрез представянето на валиден сертификат за енергийни характеристики на сградата, в който е отразен проектният клас след изпълнение на предписаните мерки, актуализиран технически паспорт, удостоверяващ изпълнението на всички мерки за енергийна ефективност и документ за въвеждане в експлоатация на обекта, само в случай че към момента на кандидатстване не е изминала една календарна година след изпълнението на енергоспестяващи мерки или извършването на строителните и монтажните работи, за която календарна година е наличен регистриран разход на енергия по видове горива и енергии, използвани в сградата (за сгради въведени в експлоатация след изпълнение на енергоспестяващи мерки).</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-4.007-Q008</x:t>
   </x:si>
   <x:si>
-    <x:t>10.02.2026</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">Здравейте,
 моля да отговорите на следния въпрос.
 Като се има предвид, че в т.13.1.  „Дейностите допустими за финансиране по Компонент 1“ от „Насоки за кандидатстване“ на стр. 21 е записано:
 „Дейностите за създаване на енергийни общности чрез партньорства между допустим кандидат и партньор/и от изброените се изпълняват за обществени сгради, собственост на участниците в енергийната общност, с вече въведени мерки за енергийна ефективност и подобрени характеристики /минимум клас на енергопотребление „B“ съгласно НАРЕДБА № Е-РД-04-2 от 16.12.2022 г. за обследване за енергийна ефективност, сертифициране и оценка на енергийните спестявания на сгради. Доказването на класа на енергопотребление се извършва чрез представяне на актуален сертификат  за енергийни характеристики на сградата, за всички сгради, включени в енергийната общност.“
 В нормативните актове, третиращи начините и методиките за определяне на клас на енергопотребление и по конкретно в
 1.	НАРЕДБА № РД-02-20-3 ОТ 9 НОЕМВРИ 2022 Г. ЗА ТЕХНИЧЕСКИТЕ ИЗИСКВАНИЯ КЪМ ЕНЕРГИЙНИТЕ ХАРАКТЕРИСТИКИ НА СГРАДИ, Преходни и Заключителни разпоредби се казва: 
 § 9. (Доп. - ДВ, бр. 3 от 2023 г., в сила от 10.01.2023 г.) Обследванията за енергийна ефективност на сгради, изпълнени до влизане в сила на наредбата въз основа на методиката в приложение № 3 от отменената Наредба № 7 от 2005 г. за енергийна ефективност на сгради (ДВ, бр. 5 от 2005 г.), се приемат за методологично съответстващи с допустимо отклонение от изискванията на методиката от приложение № 1 от тази наредба, когато са извършени по договор, сключен след 21 ноември 2017 г., и класът на прогнозираното енергопотребление след изпълнение на енергоспестяващите мерки не се променя в по-нисък клас.
 2.	НАРЕДБА № Е-РД-04-2 ОТ 16 ДЕКЕМВРИ 2022 Г. ЗА ОБСЛЕДВАНЕ ЗА ЕНЕРГИЙНА ЕФЕКТИВНОСТ, СЕРТИФИЦИРАНЕ И ОЦЕНКА НА ЕНЕРГИЙНИТЕ СПЕСТЯВАНИЯ НА СГРАДИ, Преходни и Заключителни разпоредби се казва:
 § 6, (2) След изтичане на валидността на сертификата по ал. 1 сградите се привеждат в съответствие с изискванията на Наредба № РД-02-20-3 от 9.11.2022 г. за техническите изисквания към енергийните характеристики на сгради (ДВ, бр. 92 от 2022 г.).
 § 6, (3) По желание на възложителя сертификатът по ал. 1 може да бъде преиздаден преди изтичане на срока му на валидност при спазване изискванията на тази наредба.
 Във връзка с цитираните по горе текстове  моля да отговорите на въпроса:
 Ако сертификатът за сградата е издаден преди влизане в сила на НАРЕДБА № Е-РД-04-2 ОТ 16 ДЕКЕМВРИ 2022 Г. ЗА ОБСЛЕДВАНЕ ЗА ЕНЕРГИЙНА ЕФЕКТИВНОСТ, СЕРТИФИЦИРАНЕ И ОЦЕНКА НА ЕНЕРГИЙНИТЕ СПЕСТЯВАНИЯ НА СГРАДИ, по договор сключен след 21 ноември 2017 г. ще се счита ли за актуален ако все още е в срока си на валидност (например: дата на издаване: 18.09.2020 г. дата на валидност: 26.06.2028 г., клас на енергопотребление „В“).
 </x:t>
   </x:si>
   <x:si>
     <x:t>Виж отговор на въпрос BG16FFPR003-4.007-Q007.</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-4.007-Q007</x:t>
   </x:si>
   <x:si>
-    <x:t>04.02.2026</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">УВАЖАЕМИ ГОСПОЖИ И ГОСПОДА,
 Във връзка с обявена процедура чрез подбор на проектни предложения: BG16FFPR003-4.007 „Пилотни инициативи за енергийни общности и подобряване на енергийна ефективност на обществени сгради“  - КОМПОНЕНТ 1, моля за следните разяснения:
 1.	Разполагаме с Актуален сертификат  за енергийни характеристики на сграда, който е с валидност до 2031 г. Необходимо ли е същият да бъде допълнително актуализиран съгласно НАРЕДБА № Е-РД-04-2 от 16.12.2022 г., тъй като е изготвен преди влизане в сила на Наредбата.
 2.	Какви документи следва да бъдат приложни към проектното предложение на етап кандидатстване по Компонент 1?
 Съгласно Насоките - Списък на документите, които се подават на етап кандидатстване т. 13.2. (стр. 66) се изисква: "Актуален сертификат  за енергийни характеристики на сградата, за всички сгради, включени в енергийната общност - подават се във формат сканирано копие, приложимо само за проектни предложения по Компонент 1",  а съгласно „т. 20. Критерии и методика за оценка на проектните предложения“ се изисква - Приложени са доклад за резултатите от обследването за енергийна ефективност, резюме за резултатите от обследването за енергийна ефективност и сертификат за енергийни характеристики на сграда в експлоатация, изготвени съгласно Наредба № Е-РД-04-2 от 16.12.2022 г. за обследване за енергийна ефективност, сертифициране и оценка на енергийните спестявания на сгради". Моля за уточнение!
 Благодаря за сътрудничеството!
 </x:t>
   </x:si>
   <x:si>
     <x:t>Съгласно условията за кандидатстване, дейностите за създаване на енергийни общности чрез партньорства между допустим кандидат и партньор/и от изброените се изпълняват за обществени сгради, собственост на участниците в енергийната общност, с вече въведени мерки за енергийна ефективност и подобрени характеристики /минимум клас на енергопотребление „B“ съгласно НАРЕДБА № Е-РД-04-2 от 16.12.2022 г. за обследване за енергийна ефективност, сертифициране и оценка на енергийните спестявания на сгради. Доказването на класа на енергопотребление се извършва чрез представяне на актуален сертификат  за енергийни характеристики на сградата, за всички сгради, включени в енергийната общност.
 Съгласно т.20 Критерии и методика за оценка на проектните предложения, критерий № 4 от Критерии за административно съответствие и допустимост, под черта е уточнено, че при кандидатстване по компонент 1, се представя актуален сертификат за енергийни характеристики на сграда в експлоатация за всяка сграда, който следва да доказва вече постигнат клас В на енергопотребление.
 В тази връзка, на етапа на кандидатстване по компонент 1, към проектно предложение следва да се представи само актуален сертификат  за енергийни характеристики на сградата, за всички сгради, включени в енергийната общност, в съответствие с  Наредба №Е-РД-04-2 от 16.12.2022 г. за обследване за енергийна ефективност, сертифициране и оценка на енергийните спестявания на сгради, чл.18 и § 1. т. 6 от Допълнителните разпоредби, където "Актуализация" на сертификат за проектни енергийни характеристики и на сертификат за енергийни характеристики на сграда в експлоатация е актуализиране на стойностите на енергийните характеристики на сграда, отразени в сертификата, чрез издаване на нов (актуализиран) сертификат за същата сграда.</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-4.007-Q006</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>30.01.2026</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Здравейте,
 искам да поставя на Вашето внимание два въпроса:
 Въпрос №1 - 
 Като се има предвид дефиницията в точка 6.1. „Обща цел на процедурата“ от „НАСОКИ ЗА КАНДИДАТСТВАНЕ за предоставяне на безвъзмездна финансова помощ по Програма „Развитие на регионите“ 2021-2027 
 Процедури чрез подбор на проектни предложения: 
 BG16FFPR003-4.007 „Пилотни инициативи за енергийни общности и подобряване на енергийна ефективност на обществени сгради“  - КОМПОНЕНТ 1 
 BG16FFPR003-4.014  „Пилотни инициативи за енергийни общности и подобряване на енергийна ефективност на обществени сгради“  - КОМПОНЕНТ 2", на стр.6 според която:
 „Енергийна общност“ за целите на процедурата представлява форма на сътрудничество, в която допустим кандидат по процедурата в партньорство с допустим партньор/и по процедурата обединяват усилия, за да произвеждат и споделят енергия за собствено потребление, от възобновяеми енергийни източници.“ 
  и посоченото в  точка 13.1 „Задължителни изисквания към проектните предложения по процедурата “ на стр.23  от „Насоки за ….“:
 „За периода на устойчивост (3 (три) години от окончателното плащане към бенефициента) следва изградената система, включително съоръженията за локално съхранение на произведената енергия (батерии) да:
 • да произвежда електрическа енергия само за собствено потребление;
 • батериите да съхраняват електрическа енергия от изградената система, която се използва само за собствено потребление;....."
 моля да отговорите на въпроса дали под  израза собствено потребление трябва да се разбира потреблението и използването  на електрическата енергия произведена и съхранена от изградените системи за производство и  съоръжения за съхранение от енергийната общност според дефиницията за енергийна общност / Енергийна общност“ за целите на процедурата представлява форма на сътрудничество, в която допустим кандидат по процедурата в партньорство с допустим партньор/и по процедурата обединяват усилия, за да произвеждат и споделят енергия за собствено потребление, от възобновяеми енергийни източници. / от т.6.1., на стр.6 или нещо друго?
 Въпрос №2 
 В точка 6.1. „Обща цел на процедурата“ от „Насоки за ….“ е записано:
 При изпълнението на инвестициите по Компонент 1, в съответствие с националното и европейското законодателството, ще се насърчава и приоритизира създаване на енергийни общности, партньорства между община и други публични органи, които произвеждат, съхраняват и споделят помежду си произведената електрическа енергия, а в  точка 13.1 „Задължителни изисквания към проектните предложения по процедурата “ на стр.23  от „Насоки за ….“е записано, че:
 „Произведената енергия от изградената система не може да бъде предмет на търговска сделка за покупко-продажба през периода на устойчивост (3 (три) години от окончателното плащане към бенефициента“
 Във връзка с цитирания по горе текст  моля да отговорите на въпроса, как енергийните общности ще произвеждат, съхраняват и споделят помежду си произведената електрическа енергия, при положение, че възможният начин за споделяне на електрическата енергия е през мрежата на разпределителното дружество, лицензиант за съответната територия, а това предполага  сключване на поне два  търговски договора съгласно чл. 11 т.3 и т.4 и  чл  15  ал. 3 от Правилата за търговия за електрическа енергия:
 -	Договор за покупка и продажба на електрическа енергия между лицензиран търговец на електрическа енергия , производител на електрическа енергия от ВИ и краен потребител на електрическа енергия 
 -	Договор между оператара на разпределителната мрежа и крайния клиент за предоставянето на услугите "достъп до електроразпределителната мрежа" и "пренос на електрическа енергия през електроразпределителната мрежа".
 Благодаря в аванс,
 Иван Златев
 </x:t>
   </x:si>
   <x:si>
     <x:t>1.Енергията, произведена от ВИ инсталацията, финансирана с безвъзмездна финансова помощ по процедурата, следва да бъде за собствено потребление и да се консумира само от участниците в енергийната общност, и не може да бъде предмет на търговска сделка за покупко-продажба.
 2. В съответствие с целта на процедурата, посочените от вас договори са необходими за функциониране на енергийната общност и в този смисъл не попадат в обхвата на „покупко-продажба“ на енергия, предвид че произведената  енергия от изградената по проекта система не е предназначена за продажба на свободния пазар.</x:t>
   </x:si>
-  <x:si>
-[...147 lines deleted...]
-  </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="1" formatCode="@"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -359,99 +195,100 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="double">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="5">
+  <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="5">
+  <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId6" /></Relationships>
-[...2 lines deleted...]
-<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -690,234 +527,164 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D11"/>
+  <x:dimension ref="A1:D6"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="24.410625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="3" max="4" width="70.710625" style="4" customWidth="1"/>
+    <x:col min="1" max="1" width="23.996339" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="18.996339" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
-      <x:c r="A1" s="1" t="s">
+      <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B1" s="1" t="s">
+      <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C1" s="1" t="s">
+      <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D1" s="1" t="s">
+      <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
-      <x:c r="A2" s="2" t="s">
+      <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B2" s="2" t="s">
+      <x:c r="B2" s="4">
+        <x:v>46065.6535845255</x:v>
+      </x:c>
+      <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="C2" s="3" t="s">
+      <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
-      <x:c r="A3" s="2" t="s">
+      <x:c r="A3" s="3" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B3" s="4">
+        <x:v>46064.6773577431</x:v>
+      </x:c>
+      <x:c r="C3" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="B3" s="2" t="s">
+      <x:c r="D3" s="5" t="s">
         <x:v>9</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:4">
-      <x:c r="A4" s="2" t="s">
+      <x:c r="A4" s="3" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B4" s="4">
+        <x:v>46063.7444166782</x:v>
+      </x:c>
+      <x:c r="C4" s="5" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="D4" s="5" t="s">
         <x:v>12</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
-      <x:c r="A5" s="2" t="s">
-[...9 lines deleted...]
-        <x:v>19</x:v>
+      <x:c r="A5" s="3" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B5" s="4">
+        <x:v>46057.4408344329</x:v>
+      </x:c>
+      <x:c r="C5" s="5" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D5" s="5" t="s">
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
-      <x:c r="A6" s="2" t="s">
-[...79 lines deleted...]
-        <x:v>42</x:v>
+      <x:c r="A6" s="3" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="B6" s="4">
+        <x:v>46052.5360954051</x:v>
+      </x:c>
+      <x:c r="C6" s="5" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="D6" s="5" t="s">
+        <x:v>18</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Разяснения по процедурата</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Area</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>