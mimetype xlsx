--- v1 (2026-05-14)
+++ v2 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10b358f8c75446cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eb16a1300a744e92abcef0a4e676f441.psmdcp" Id="R378caa2a7dcb4a26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d249a64d9d14772" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1be1272bf82743bab1d433d7ba863807.psmdcp" Id="R655765d407d14159" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>