--- v2 (2026-09-02)
+++ v3 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d249a64d9d14772" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1be1272bf82743bab1d433d7ba863807.psmdcp" Id="R655765d407d14159" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9102a9ddd26d46cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/103625439e3047589cfe18861503e7c5.psmdcp" Id="Rbed4da0506fe42f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>