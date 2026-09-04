--- v3 (2026-09-02)
+++ v4 (2026-09-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9102a9ddd26d46cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/103625439e3047589cfe18861503e7c5.psmdcp" Id="Rbed4da0506fe42f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dc02cc5d1194f27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7a7b9dc433d640409572e763f94092dc.psmdcp" Id="Rc19a5af53da54a50" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>