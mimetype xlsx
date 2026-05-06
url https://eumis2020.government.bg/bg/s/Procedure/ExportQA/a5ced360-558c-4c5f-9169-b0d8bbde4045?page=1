--- v1 (2026-03-12)
+++ v2 (2026-05-06)
@@ -1,117 +1,114 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0f4336ca13d4324" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6cb32f07f332473f9bc11b922e471bf1.psmdcp" Id="R6424ec947a9d4fe3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R437ad7554c924c42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4c350291d3ce4adf8de41ff8607237bd.psmdcp" Id="R50d5ecf05fba4356" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Разяснения по процедурата" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8" uniqueCount="8">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>
     <x:t>Въпрос</x:t>
   </x:si>
   <x:si>
     <x:t>Разяснения</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.398-Q002</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>07.05.2020</x:t>
   </x:si>
   <x:si>
     <x:t>1. По какъв начин ще се извършва техническата и финансовата оценка на проектните предложения от КППП. В раздел 22 от Условията за кандидатстване са разписани критериите за оценка на проектните предложения по мярката, но не е указано изпълнението на критериите по какъв начин се доказва от кандидатите – с вид документ или обосновка. В прикачените документи за попълване липсва и документ /Приложение за основна информация/, където кандидатът може да заяви и защити точките, които счита, че следва да получи по подаденото от него проектно предложение. Не е указано и къде другаде могат да бъдат разписани същите. 
 В тази връзка, Моля да ни дадете отговор в кой от документите кандидатът може да заяви и обоснове/защити точките, за които кандидатства и очаква да получи за проектното си предложение.
            2. В категориите разходи, допустими за финансиране, липсват изрично разписани като такива консултантските услуги. Народните читалища не разполагат със специалисти, които да изготвят необходимата документация, което налага ползването на външни експерти. Субсидиите, които получаваме не са достатъчни, за да си позволим такъв разход, поради което искаме да ги заложим в проектното предложение, но не ни е ясно ще бъдат ли одобрени като разход?
 Съгласно Регламент (EC) № 1305/2013, разходите, отговарящи на условията за помощ от ЕЗФРСР, се свеждат до: чл.45, ал.2 т.В „общи разходи, свързани с разноските по букви а) и б), например хонорари на архитекти, инженери и консултанти, хонорари, свързани с консултации относно екологичната и икономическата устойчивост, включително проучвания за техническа осъществимост. Проучванията за техническа осъществимост продължават да бъдат разход, който отговаря на условията, дори когато на база на техните резултати не се правят разходи по букви а) и б);“
 В Условията за кандидатстване Раздел 14.Категории разходи, допустими за финансиране, са описани като допустими 9.Разходи за външни услуги; 
 -	други разходи за външни услуги, необходими за изпълнението на дейностите по проекта (пощенски разходи, застраховки и др.). 
 Моля да укажете, дали в тези други разходи попадат и разходите за консултантски услуги, като съгласно Указания за прием на проекти по подмярка 19.2“Прилагане на операции в рамките на стратегии за Водено от общностите местно развитие“ на мярка 19 „Водено от общностите местно развитие“ на Програмата за развитие на селските райони 2014 – 2020 г. на УО на ПРСР: „Консултациите се състоят от разработване на бизнес план, включващ предпроектни изследвания и маркетингови стратегии или попълване на анализ-разходи-ползи (финансов анализ), извършване на предпроектни проучвания и окомплектоване на пакета от документи и консултантски услуги, свързани с изпълнението, и отчитане на дейностите по проекта до изплащане на помощта и не следва да надхвърлят 5 на сто от стойността на допустимите разходи.“
 	3. При кандидатстване с проектно предложение за закупуване САМО на народни носии, без в проекта да са предвидени дейности, свързани с провеждане на фолклорни събития, фестивали, обичаи, събори, театрални постановки и др., необходимо ли да се приложи писмено становище от етнограф/художник?
 Въпросът е породен от това, че в Условията за кандидатстване, „24.Списък на документите, които се подават на етап кандидатстване“, в Придружаващи специфични документи е записано, че „За дейности свързани с провеждане на фолклорни събития, фестивали, обичаи, събори, театрални постановки и др.:“ се представят:
 1. График за провеждане на планираните дейности;
 2. Обосновка на предвидените за закупуване артикули (брой и прогнозна стойност);
 3. В случай на закупуване на народни носии и/или друго сценично облекло, декор, реквизит и/или сценично оборудване - писмено становище от сценограф/художник;
 4. В случай на организиране на фестивали, събори и други подобни събития - писмено становище от етнограф относно значимостта на събитието за местната културна идентичност.
 С уважение,
 Наталия Сашева</x:t>
   </x:si>
   <x:si>
     <x:t>1.Техническата и финансова оценка на проектните предложения се извършва от КППП съгласно приетите от МИГ „Процедура на МИГ Нови Пазар – Каспичан за подбор на проекти към стратегия за ВОМР по ПРСР за периода 2014-2020г.“ публикувана на интернет страницата на МИГ Нови пазар – Каспичан в раздел „Стратегия“ и „Ред за оценка на проектни предложения към Стратегията за ВОМР за територията на МИГ Нови пазар – Каспичан“ публикувана в раздел „Документи“.
 Кандидатът може да заяви и обоснове/защити точките, за които кандидатства и очаква да получи за проектното си предложение във формуляр за кандидатстване в системата ИСУН 2020. Бихте могли да попълните тази информация в т. 1 Основни данни или в т. 11 Допълнителна информация необходима за оценка на проектното предложение.
 2.Разходите за консултантски услуги, са допустим разход, като следва да имате предвид, че за попълване на анализ-разходи-ползи (финансов анализ), извършване на предпроектни проучвания и окомплектоване на пакета от документи и консултантски услуги, свързани с изпълнението, и отчитане на дейностите по проекта до изплащане на помощта не следва да надхвърлят 5 на сто от стойността на допустимите разходи.
 3.Моля обърнете внимание на списъкът на допустимите за финансиране дейности по мярка 20 посочени в обявата. Закупуването на облекла за местните фолклорни състави е включено като допустим разход, необходим при реализирането на някоя от допустимите дейности.
 В Приложение 11 към Наредба 22 от 14.12.2015 год., която е водеща при функционирането на МИГ и разработването на процедурите по различните мерки МИГ в Раздел V е описано какви документи трябва да се представят при организирането на народни обичаи, традиционни и фолклорни събития, фестивали, събори, театрални постановки и др., а именно:
 1. График за провеждане на планираните дейности;
 2. Обосновка на предвидените за закупуване артикули (брой и прогнозна стойност);
 3. В случай на закупуване на народни носии и/или друго сценично облекло, декор, реквизит и/или сценично оборудване - писмено становище от сценограф/художник;
 4. В случай на организиране на фестивали, събори и други подобни събития - писмено становище от етнограф относно значимостта на събитието за местната културна идентичност.“
 Прилагат се документите, според планираната дейност/ти. 
 С уважение,
 Сирма Комитова
 Изпълнителен директор
 СНЦ”МИГ Нови пазар – Каспичан”</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="1" formatCode="@"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -130,99 +127,100 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="double">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="5">
+  <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="5">
+  <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId6" /></Relationships>
-[...2 lines deleted...]
-<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -461,108 +459,108 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:D2"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="26.190625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="3" max="4" width="70.710625" style="4" customWidth="1"/>
+    <x:col min="1" max="1" width="25.567768" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="18.996339" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
-      <x:c r="A1" s="1" t="s">
+      <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B1" s="1" t="s">
+      <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C1" s="1" t="s">
+      <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D1" s="1" t="s">
+      <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
-      <x:c r="A2" s="2" t="s">
+      <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B2" s="2" t="s">
+      <x:c r="B2" s="4">
+        <x:v>43958.5839263542</x:v>
+      </x:c>
+      <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="C2" s="3" t="s">
+      <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Разяснения по процедурата</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Area</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>