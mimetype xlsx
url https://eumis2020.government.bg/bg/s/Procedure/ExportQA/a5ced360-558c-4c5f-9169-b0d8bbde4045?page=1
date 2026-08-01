--- v2 (2026-05-06)
+++ v3 (2026-08-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R437ad7554c924c42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4c350291d3ce4adf8de41ff8607237bd.psmdcp" Id="R50d5ecf05fba4356" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc07f64cbbe44c71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2b72b66fc2c844ce97e3493480375c4c.psmdcp" Id="R07f1fe5fd9c24b61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>