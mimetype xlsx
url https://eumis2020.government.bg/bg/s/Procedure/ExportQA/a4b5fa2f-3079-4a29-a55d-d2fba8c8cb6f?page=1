--- v0 (2025-12-16)
+++ v1 (2026-05-04)
@@ -1,103 +1,100 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc00ff5ce605f4fb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ca0baa30433e432687e28850a758b978.psmdcp" Id="R7fd785a6809449cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd065013870cd43a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/754c65853c684a99817337fd9be63319.psmdcp" Id="Rf230f6a29bc2431b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Разяснения по процедурата" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8" uniqueCount="8">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>
     <x:t>Въпрос</x:t>
   </x:si>
   <x:si>
     <x:t>Разяснения</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.531-Q001</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>26.05.2022</x:t>
   </x:si>
   <x:si>
     <x:t>Добър ден, 
 Бих искала да попитам дали е допустим кандидат по настоящата процедура (№ BG06RDNP001-19.531 „МИГ Троян, Априлци, Угърчин_66_ М 6.4.1. Инвестиции в подкрепа на неземеделски дейности) дружество, което е получило безвъзмездна финансова помощ (360 000 лв.) по  подмярка 4.1. "Инвестиции в земеделски стопанства" от мярка 4 "Инвестиции в материални активи". В случай че е допустим, какъв е максималният размер на безвъзмездната финансова помощ, за която дружеството може да кандидатства по настоящата процедура? 
 Предварително Ви благодаря за отговора!</x:t>
   </x:si>
   <x:si>
     <x:t>Здравейте, съгласно Условията за кандидатстване допустими кандидати по настоящата процедура са:
 •	Земеделски стопани или микропредприятия, регистрирани като еднолични търговци или юридически лица по Търговския закон, Закона за кооперациите или Закона за вероизповеданията;
 •	Физически лица, регистрирани по Закона за занаятите.
 Условията за допустимост на кандидатите изискват: 
 1. Бенефициентите  да имат седалище/клон за юридическите лица и едноличните търговци или  постоянен адрес за физическите лица на територията на МИГ.
 2. При определянето на едно предприятие за микропредприятие се следва дефиницията на Препоръка 2003/361/ЕО на Комисията.
 3. Минималния стандартен производствен обем на кандидат - земеделски производител да е не по - малко от 8 000 евро.
 В т.16 от Условията за кандидатстване е определен режима на минимални/държавни помощи. Финансовото подпомагане по мярката представлява „държавна помощ“ по смисъла на чл. 107, параграф 1 от ДФЕС. 
 Съгласно т. 13. „Елементи, необходими за оценка на държавните помощи“ от ПРСР 2014 – 2020 г. подкрепата по мярка 6.4. „Инвестиционна подкрепа за неземеделски дейности“  се предоставя в съответствие с Регламент (ЕС) № 1407/2013, поради което за тази мярка се прилага цитирания регламент. 
 Тази помощ представлява помощ, отпускана на едно и също предприятие през даден период от време и която не надвишава определен размер, не отговаря на всички критерии по чл. 107, параграф 1 от ДФЕС и поради това не е предмет на процедурата за уведомяване. 
 Съгласно приложното поле на Регламент (ЕС) № 1407/2013 подпомагането по тази дейност се разглежда по общите правила за държавни помощи и по общата компетентност по държавните помощи на министъра на финансите съгласно чл. 7 от Закона за държавните помощи.
 Максималният размер на помощта по режим de minimis, за която се кандидатства, заедно с другите получени минимални помощи, не може да надхвърля левовата равностойност на 200 000 евро и съответно левовата равностойност на 100 000 евро, в случай на едно и също предприятие, което осъществява автомобилни товарни превози за чужда сметка или срещу възнаграждение, за период от три бюджетни години.  Трите данъчни години обхващат текущата данъчна година и предходните две.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="1" formatCode="@"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -116,99 +113,100 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="double">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="5">
+  <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="5">
+  <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId6" /></Relationships>
-[...2 lines deleted...]
-<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -447,108 +445,108 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:D2"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="26.190625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="3" max="4" width="70.710625" style="4" customWidth="1"/>
+    <x:col min="1" max="1" width="25.567768" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="18.996339" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
-      <x:c r="A1" s="1" t="s">
+      <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B1" s="1" t="s">
+      <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C1" s="1" t="s">
+      <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D1" s="1" t="s">
+      <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
-      <x:c r="A2" s="2" t="s">
+      <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B2" s="2" t="s">
+      <x:c r="B2" s="4">
+        <x:v>44707.5783470139</x:v>
+      </x:c>
+      <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="C2" s="3" t="s">
+      <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Разяснения по процедурата</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Area</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>