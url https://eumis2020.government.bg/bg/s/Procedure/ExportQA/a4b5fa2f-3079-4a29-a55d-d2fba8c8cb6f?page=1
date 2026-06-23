--- v1 (2026-05-04)
+++ v2 (2026-06-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd065013870cd43a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/754c65853c684a99817337fd9be63319.psmdcp" Id="Rf230f6a29bc2431b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R088755223c714984" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c91f7be4153d4b828d73fb58778efdc9.psmdcp" Id="Rc135081320d64a9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>