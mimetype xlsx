--- v2 (2026-06-23)
+++ v3 (2026-08-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R088755223c714984" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c91f7be4153d4b828d73fb58778efdc9.psmdcp" Id="Rc135081320d64a9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4769950ee27f4188" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1395cf0a3ae64150b671fe9d460465e1.psmdcp" Id="Re9904a9bd56d4a30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>