--- v1 (2026-02-14)
+++ v2 (2026-05-06)
@@ -1,133 +1,124 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf32e12f377c4eaf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f1dc547d7b3242d8bf32600e8adefeda.psmdcp" Id="Ra42202c8b0db47e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3a27307cd04490d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eb4cb8d801244287b89501292fcb1a38.psmdcp" Id="Rac9dec614d9b481b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Разяснения по процедурата" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="16">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>
     <x:t>Въпрос</x:t>
   </x:si>
   <x:si>
     <x:t>Разяснения</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-3.003-Q003</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>10.01.2026</x:t>
   </x:si>
   <x:si>
     <x:t>Въпрос относно допустимостта на народните читалища по процедурата
 На основание публикуваните Условия за кандидатстване по процедурата „Подкрепа на уязвими групи за достъп до висше образование“, моля за разяснение относно статута на народните читалища, регистрирани като юридически лица с нестопанска цел в обществена полза по реда на ЗЮЛНЦ.
 Конкретно, моля да бъде уточнено:
 Допустими ли са народните читалища като кандидати (бенефициенти) по процедурата, при условие че:
 са регистрирани като ЮЛНЦ в обществена полза;
 имат най-малко 2 години доказуем опит в образователни дейности и/или работа с уязвими групи;
 отговарят на изискванията за прилагане на режим „минимална помощ“ (de minimis) по отношение на допустимите за тях дейности;
 В случай че народните читалища не са допустими като кандидати, допустимо ли е тяхното участие като партньори по проектни предложения, подадени от други допустими кандидати, и при какви условия;
 Има ли специфични ограничения или допълнителни изисквания, произтичащи от Закона за народните читалища, които следва да бъдат съобразени при участието им като кандидат или партньор по настоящата процедура.
 Разяснението е необходимо с цел коректно планиране на проектното предложение и недопускане на несъответствие с критериите за допустимост.</x:t>
   </x:si>
   <x:si>
     <x:t>Разясненията на Управляващия орган (УО) по зададения въпрос са публикувани в консолидирана версия 3 към 15.01.2026 г. (отговор на въпрос 3). Отговорите и разясненията на УО се съобщават (публикуват) на интернет страницата на ПО – http://sf.mon.bg/?go=page&amp;pageId=437 в секция „Процедури“, рубрика „Въпроси и отговори“ и в ИСУН– https://eumis2020.government.bg.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-3.003-Q002</x:t>
   </x:si>
   <x:si>
-    <x:t>10.10.2025</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Уважаеми дами и господа,
 1. В Условията за кандидатстване е записано, че „Кандидатстването във висше училище на учениците, участвали в Поддейност 2.1, е задължително, когато са положили успешно ДЗИ и получават диплома за средно образование.“ В същото време, в раздела за единични разходи (ТЕРЕС-ПО) е предвидена ставка от 120 лв. за лице, което е завършило обучението и се е явило на ДЗИ, но не се изисква да е кандидатствало във ВУ.
 2. Моля за уточнение дали завършил ученик, участвал по Поддейност 2.1, който се е явил на кандидатстудентски изпит, но не се е записал във висше училище, може ли впоследствие (в рамките на същия проект) да бъде включен като участник по Поддейност 2.2, при положение че отговаря на условията за тази дейност. Като допълнителното обучение по дейност 2.2 е различно от обучението по 2.1 и подготовка по 2.2 е насочена към нов опит за кандидатстване.
 3. Възможно ли е ученик, който е завършил средно образование и се е явил на ДЗИ, но не е кандидатствал във висше училище, да бъде включен впоследствие по Поддейност 2.2, ако в рамките на проекта реши да кандидатства?
 4. Допустимо ли е в обхвата на „непедагогически персонал“ по дейност 4 да бъдат включини и лица на срочни трудови договори към момента на изпълнение на проекта.
 Благодаря Ви предварително!</x:t>
   </x:si>
   <x:si>
     <x:t>Разясненията на Управляващия орган (УО) по зададения въпрос са публикувани в консолидирана версия 2 към 15.10.2025 г. (отговор на въпрос 2). Отговорите и разясненията на УО се съобщават (публикуват) на интернет страницата на ПО – http://sf.mon.bg/?go=page&amp;pageId=437 в секция „Процедури“, рубрика „Въпроси и отговори“ и в ИСУН– https://eumis2020.government.bg.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-3.003-Q001</x:t>
   </x:si>
   <x:si>
-    <x:t>04.10.2025</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Уважаеми дами и господа,
 Във връзка с разясненията по текста:
 „В случай че в проектното предложение няма ВУ-партньор, индивидуалната помощ/сумата за менторство за студенти, участвали в дейност 2 по операцията, се предоставя от бенефициента – кандидат/партньор, който прехвърля необходимите средства към ВУ/ментора от ВУ, в което се обучава студентът от целевата група"
 Моля за уточнение относно следното:
 Следва ли да се приема, че само студентите от целевата група, които са участвали в дейност 2 по операцията, са допустими за получаване на индивидуалната помощ/сумата за менторство, или тази помощ може да бъде предоставена на всички студенти от целевата група, независимо от участието им в дейност 2?
 С уважение!</x:t>
   </x:si>
   <x:si>
     <x:t>Разясненията на Управляващия орган (УО) по зададения въпрос са публикувани във версия 1 до 09.10.2025 г. (отговор на въпрос 1). Отговорите и разясненията на УО се съобщават (публикуват) на интернет страницата на ПО – http://opnoir.bg в секция „Процедури/Въпроси и отговори“ и в ИСУН – https://eumis2020.government.bg.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="1" formatCode="@"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -146,99 +137,100 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="double">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="5">
+  <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="5">
+  <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId6" /></Relationships>
-[...2 lines deleted...]
-<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -477,136 +469,136 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:D4"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="24.410625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="3" max="4" width="70.710625" style="4" customWidth="1"/>
+    <x:col min="1" max="1" width="23.996339" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="18.996339" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
-      <x:c r="A1" s="1" t="s">
+      <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B1" s="1" t="s">
+      <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C1" s="1" t="s">
+      <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D1" s="1" t="s">
+      <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
-      <x:c r="A2" s="2" t="s">
+      <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B2" s="2" t="s">
+      <x:c r="B2" s="4">
+        <x:v>46032.5244201042</x:v>
+      </x:c>
+      <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="C2" s="3" t="s">
+      <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
-      <x:c r="A3" s="2" t="s">
+      <x:c r="A3" s="3" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B3" s="4">
+        <x:v>45940.4061155324</x:v>
+      </x:c>
+      <x:c r="C3" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="B3" s="2" t="s">
+      <x:c r="D3" s="5" t="s">
         <x:v>9</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:4">
-      <x:c r="A4" s="2" t="s">
+      <x:c r="A4" s="3" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B4" s="4">
+        <x:v>45934.4547944676</x:v>
+      </x:c>
+      <x:c r="C4" s="5" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="D4" s="5" t="s">
         <x:v>12</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>15</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Разяснения по процедурата</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Area</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>