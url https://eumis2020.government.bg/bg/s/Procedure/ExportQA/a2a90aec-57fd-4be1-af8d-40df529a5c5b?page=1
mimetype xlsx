--- v2 (2026-05-06)
+++ v3 (2026-07-05)
@@ -1,69 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3a27307cd04490d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eb4cb8d801244287b89501292fcb1a38.psmdcp" Id="Rac9dec614d9b481b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bfb7b061ce640cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d924b1270450455cb5652bf056e6aa5e.psmdcp" Id="R26bba912271a4bdd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>
     <x:t>Въпрос</x:t>
   </x:si>
   <x:si>
     <x:t>Разяснения</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-3.003-Q004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>В Условията за кандидатстване е посочено, че за целите на процедурата под „годишен оборот“ на ЮЛНЦ се разбират нетните приходи от продажби от стопанската дейност плюс приходите от нестопанската дейност за съответната финансова година, а общият оборот за последните две приключили финансови години следва да бъде не по-малък от 30% от стойността на исканото финансиране.
+Следва ли от това да се разбира, че за да бъде допустимо като кандидат, ЮЛНЦ задължително трябва да е извършвало стопанска дейност и да има отчетени приходи от такава дейност?
+Допустимо ли е ЮЛНЦ, което не е извършвало стопанска дейност и има отчетени нетни приходи от продажби от стопанска дейност в размер на 0 лв. за едната или и за двете последни приключили финансови години, да кандидатства по процедурата, при условие че:
+- е регистрирано за осъществяване на дейност в обществена полза;
+- отговаря на останалите изисквания за допустимост;
+- има приходи от нестопанска дейност;
+- сборът на приходите му от нестопанска дейност за последните две приключили финансови години е равен или по-голям от 30% от стойността на исканото финансиране?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разясненията на Управляващия орган (УО) по зададения въпрос са публикувани в консолидирана версия 4 към 29.06.2026 г. (отговор на въпрос 4). Отговорите и разясненията на УО се съобщават (публикуват) на интернет страницата на ПО – http://sf.mon.bg/?go=page&amp;pageId=437 в секция „Процедури“, рубрика „Въпроси и отговори“ и в ИСУН– https://eumis2020.government.bg.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-3.003-Q003</x:t>
   </x:si>
   <x:si>
     <x:t>Въпрос относно допустимостта на народните читалища по процедурата
 На основание публикуваните Условия за кандидатстване по процедурата „Подкрепа на уязвими групи за достъп до висше образование“, моля за разяснение относно статута на народните читалища, регистрирани като юридически лица с нестопанска цел в обществена полза по реда на ЗЮЛНЦ.
 Конкретно, моля да бъде уточнено:
 Допустими ли са народните читалища като кандидати (бенефициенти) по процедурата, при условие че:
 са регистрирани като ЮЛНЦ в обществена полза;
 имат най-малко 2 години доказуем опит в образователни дейности и/или работа с уязвими групи;
 отговарят на изискванията за прилагане на режим „минимална помощ“ (de minimis) по отношение на допустимите за тях дейности;
 В случай че народните читалища не са допустими като кандидати, допустимо ли е тяхното участие като партньори по проектни предложения, подадени от други допустими кандидати, и при какви условия;
 Има ли специфични ограничения или допълнителни изисквания, произтичащи от Закона за народните читалища, които следва да бъдат съобразени при участието им като кандидат или партньор по настоящата процедура.
 Разяснението е необходимо с цел коректно планиране на проектното предложение и недопускане на несъответствие с критериите за допустимост.</x:t>
   </x:si>
   <x:si>
     <x:t>Разясненията на Управляващия орган (УО) по зададения въпрос са публикувани в консолидирана версия 3 към 15.01.2026 г. (отговор на въпрос 3). Отговорите и разясненията на УО се съобщават (публикуват) на интернет страницата на ПО – http://sf.mon.bg/?go=page&amp;pageId=437 в секция „Процедури“, рубрика „Въпроси и отговори“ и в ИСУН– https://eumis2020.government.bg.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-3.003-Q002</x:t>
   </x:si>
   <x:si>
     <x:t>Уважаеми дами и господа,
 1. В Условията за кандидатстване е записано, че „Кандидатстването във висше училище на учениците, участвали в Поддейност 2.1, е задължително, когато са положили успешно ДЗИ и получават диплома за средно образование.“ В същото време, в раздела за единични разходи (ТЕРЕС-ПО) е предвидена ставка от 120 лв. за лице, което е завършило обучението и се е явило на ДЗИ, но не се изисква да е кандидатствало във ВУ.
@@ -474,115 +489,129 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D4"/>
+  <x:dimension ref="A1:D5"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="23.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="18.996339" style="0" customWidth="1"/>
     <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B2" s="4">
-        <x:v>46032.5244201042</x:v>
+        <x:v>46196.8814216782</x:v>
       </x:c>
       <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
       <x:c r="A3" s="3" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B3" s="4">
-        <x:v>45940.4061155324</x:v>
+        <x:v>46032.5244201042</x:v>
       </x:c>
       <x:c r="C3" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="5" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:4">
       <x:c r="A4" s="3" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B4" s="4">
-        <x:v>45934.4547944676</x:v>
+        <x:v>45940.4061155324</x:v>
       </x:c>
       <x:c r="C4" s="5" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="5" t="s">
         <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:4">
+      <x:c r="A5" s="3" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B5" s="4">
+        <x:v>45934.4547944676</x:v>
+      </x:c>
+      <x:c r="C5" s="5" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D5" s="5" t="s">
+        <x:v>15</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Разяснения по процедурата</vt:lpstr>
       <vt:lpstr>Разяснения по процедурата!Print_Area</vt:lpstr>
       <vt:lpstr>Разяснения по процедурата!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>