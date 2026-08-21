--- v3 (2026-07-05)
+++ v4 (2026-08-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bfb7b061ce640cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d924b1270450455cb5652bf056e6aa5e.psmdcp" Id="R26bba912271a4bdd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re418443fa76447ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cfe5db75fce44693a200d2323cad32c0.psmdcp" Id="R9e254136266747b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>