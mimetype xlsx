--- v0 (2026-03-12)
+++ v1 (2026-05-09)
@@ -1,182 +1,167 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5105d04c56ba4b71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/45c6adc177584cb99a4e7b72ebf92494.psmdcp" Id="Rd108b1441a6d49c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ce1178b247640f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3d1ad4e82e0f4bf9948fe82ff4839f44.psmdcp" Id="Rdec5ed4da49a45ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Разяснения по процедурата" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>
     <x:t>Въпрос</x:t>
   </x:si>
   <x:si>
     <x:t>Разяснения</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.538-Q005</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>22.05.2023</x:t>
   </x:si>
   <x:si>
     <x:t>Моля за уточнение , когато заявяваме инвестиции по критерий  „зелена икономика“ сте посочили че  документ, с които се доказва принадлежността към посочения критерий е:  т. 4. Доклад и резюме от обследването за енергийна ефективност съгласно чл. 13, ал. 1 от Наредба № Е-РД-04-1 от 2016 г. за обследване за енергийна ефективност, сертифициране и оценка на енергийните спестявания на сграда.  В тази връзка инвестициите по проекта следва ли да включват всички предписани в енергийното обледване мерки, или е важно само инвестициите по проекта да бъдат предписани като мерки в обследването.</x:t>
   </x:si>
   <x:si>
     <x:t>При тълкуване на критерий „зелена икономика“ кандидатите трябва да имат в предвид следното: „Зелената енергия използва енергия от възобновяеми източници, като вятърна енергия, биомаса (изгаряне на слама или дървен материал), малки водноелектрически централи, централи работещи със сметищен газ и слънчева енергия.“ В проектното предложение не е задължително инвестицията да покрива всички предписани в енергийното обследване мерки, но дейностите трябва да са свързани с производството на „зелена енергия“. За да бъде доказана ефективността на проекта във ВЕИ сектора той трябва да е над 25%, за да отговаря на изискванията и да бъде одобрен в сектор зелена икономика. Необходимо е кандидатите да са наясно, че след реализацията на проекта подлежат на контрол и мониторинг. 
 Съгласно Чл. 33. Дейностите по издаване, прехвърляне и отмяна на гаранциите за произход на енергията от възобновяеми източници се извършват от АУЕР съгласно ЗАКОН ЗА ЕНЕРГИЯТА ОТ ВЪЗОБНОВЯЕМИ ИЗТОЧНИЦИ в сила от 03.05.2011 г. и измененията му. Кандидатите трябва да имат в предвид всички изисквания на Чл. 25а. (Нов - ДВ, бр. 42 от 2022 г., в сила от 07.06.2022 г.) от същия закон като крайни клиенти. 
 (1)Може да изгради енергийни обекти за производство на електрическа енергия от възобновяеми източници върху покривни и фасадни конструкции на сгради, присъединени към електропреносната, електроразпределителна или затворена електроразпределителна мрежа и върху недвижими имоти към тях в урбанизирани територии, енергията от които ще се използва само за собствено потребление, като общата инсталирана мощност на енергийните обекти може да бъде до два пъти размера на предоставената мощност, но не повече от 5 MW.
 (2) В случаите по ал. 1 крайният клиент подава уведомление до оператора на електропреносната мрежа или до съответния оператор на електроразпределителна или затворена електроразпределителна мрежа.
 (3) В 14-дневен срок от получаване на уведомлението по ал. 2 операторът на електропреносната или на съответната електроразпределителна или затворена електроразпределителна мрежа предоставя допълнително споразумение към договора за достъп и пренос на крайния клиент, в което се посочват техническите изисквания към схемата на свързване на енергийния обект към електрическата уредба на крайния клиент и се регламентират правата и задълженията на страните с цел гарантиране сигурността на електроенергийната система с оглед недопускане постъпване на електрическа енергия и смущения в мрежата.
 (4) Допълнителното споразумение по ал. 3 се сключва преди издаване на разрешение за строеж на енергийния обект, като в този случай становище за присъединяване не се издава.
 (5) Краен клиент може да внася произведената от енергийните обекти по ал. 1 електрическа енергия в съответната мрежа само след изпълнение на изискванията на процедурата по присъединяване като производител съгласно наредбата по чл. 116, ал. 7 от Закона за енергетиката.</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.538-Q004</x:t>
   </x:si>
   <x:si>
-    <x:t>11.05.2023</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">Здравейте,
 моля за разяснение какво се разбира под Критерий 2 от критериите за оценка: Проекти в сферата на битовите и/или техническите услуги и/или социалните услуги. Не намирам никъде в документите дефиниция  какво се разбира под посочените "битови, технически и/или социални услуги" Съгласно кода на ик. дейност на кандидата ли ще се определя?
 </x:t>
   </x:si>
   <x:si>
     <x:t>Проекти в сферата на битовите и/или техническите услуги и/или социалните услуги – проекта получава 15 точки ако във Формуляра за кандидатстване, т. 2, секция КИД на проекта е попълнен код по КИД 2008, свързан, битовите и/или техническите услуги и/или социалните услуги за населението като стопанска дейност.
 Проверка на информацията във Формуляр за кандидатстване, Бизнес-план, Таблица за допустимите инвестиции и други представени от кандидата документи, свързани с дейностите и разходите, за чието подпомагане се кандидатства с проектното предложение.
 За да се удостовери, че проектът е изцяло за предлагане/предоставяне на битови/технически/социални/ услуги, инвестициите трябва да включват оборудване и/или строителство/реконструкция/ремонт на сгради/помещения и/или закупуване на софтуер и всички други инвестиционни разходи, необходими за предлагане на съответните услуги. Бизнес планът и планираните дейности и инвестиции трябва категорично да доказват, че проектното предложение предвижда създаване или подобряване на предлагането на съответните услуги
 ВАЖНО! При формулиране на вида услуги да се има  предвид следното определение: Битови услуги представляват платена помощ на физически и/или юридически лица, които наемат работници за изпълнение на задачи като почистване на дома, готвене, грижи за деца, градинарство. Същото може да включва изпълнението на подобни задачи за наемане в публични институции и предприятия, включително хотели и пансиони.</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.538-Q003</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>04.05.2023</x:t>
   </x:si>
   <x:si>
     <x:t>Здравейте,
 Имаме въпроси по отношение Критериите и методиката за оценка на проектните предложения за подбор в процедура BG06RDNP001-19.538 по мярка 3- 6.4.1 „Инвестиционна подкрепа за неземеделски дейности” от Стратегията за ВОМР на МИГ ЛОМ, а именно:
 1. По критерий № 4 - Проекти, подадени от кандидати, притежаващи опит или образование в сектора, за който кандидатстват, моля да посочите с какви точно документи се доказва критерия?
 Ако дружеството е действащо и има приходи от конкретната дейност, за която кандидатства през предходната 2022 г., ще бъдат ли присъдени точки по критерия, ако се представи Удостоверение за код на икономическа дейност за 2022 г., заверено от НСИ?
 Също така, моля да дадете пояснение дали критерия би бил изпълнен по отношение на физическите лица, когато едноличния собственик на дружеството не притежава образование в сектора, но управителя на дружеството притежава образование в сектора, за който се кандидатства.
 Трябва ли и дружеството да докаже опит и по отношение на управителя и по отношение на съдружника, както и по отношение на дружеството с код на икономическа дейност?
 2. По критерий № 7 - Проекти на кандидати до 40 г. години, моля да посочите критерия за собственика на дружеството ли се отнася или за управителя на дружеството, тъй като в нашия случай собственика и управителя са различни лица?
 Или е възможно един от двамата да бъде до 40 г.?
 3. По критерий № 9 - Проектът предлага уникални производства или услуги, които са знакови за идентичността на територията, моля да посочите с какви точно документи се доказва критерия?
 Благодаря предварително!</x:t>
   </x:si>
   <x:si>
     <x:t>Относно поставените въпроси предоставяме следните разяснения:
 1.По критерий №4 "Проекти, подадени от кандидати, притежаващи опит или образование в сектора, за който кандидатстват" - важен е опита и квалификацията на кандидата, в случая това е юридическото лице.
 За да бъде доказан опит за дейността, за която се кандидатства юридическото лице трябва да представи  документи за 2022 г. доказващи,  че  кандидатът е действащо лице,  има приходи от конкретната дейност в сектора (за която кандидатства) заедно с Удостоверение за код на икономическа дейност, заверено от НСИ. Така  ще бъдат присъдени точки по критерия, касаещ опит на кандидата.  
 Съгласно раздел 24.1  от Условията за кандидатстване „Специфични документи за доказване на критерии“ са посочени документите , доказващи квалификация на кандидата: т.6. Документи за образование, ценз, професионална квалификация   и др. документи, за съответствие с критерий №4 и т. 7. Други документи, доказващи приоритет по критериите за подбор по преценка на кандидата. В случая определяща е квалификацията на собствениците на юридическото лице, която се доказва документално.
 Квалификацията и опита на управителя не отговаря на критерий 4. Управител в повечето случаи е един или двама от съдружниците (заедно и поотделно представляващи дружеството), но е възможно  да се използват управители, които не са собственици и подлежат на назначаване и смяна.
 2. По критерий № 7 "Проекти на кандидати до 40 г. години" - При кандидати ЕТ и ЕООД определяща е възрастта на собственика. При кандидат ООД се приема, че съдружниците, които притежават заедно или поотделно над 50% от капитала на дружеството и са до 40 години могат да получат точки по  критерий 7 при техническата оценка на проектното предложение.
 3. По критерий № 9 "Проектът предлага уникални производства или услуги, които са знакови за идентичността на територията" - Проектът ще получи точки по посоченият критерий в случай, че докаже, че предлага уникални производства или услуги, които са знакови за идентичността на територията. Обосновката трябва е достатъчно ясна и конкретна в раздел т.11 от формуляра за кандидатстване. Допустимо е кандидатът да представи проучване, становище от компетентни лица или други съотносими документи.</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.538-Q002</x:t>
   </x:si>
   <x:si>
-    <x:t>11.04.2023</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Здравейте, във връзка с обявения прием по процедура BG06RDNP001-19.538 - МИГ-ЛОМ Мярка 3-6.4.1 "Инвестиции в подкрепа на неземеделски дейности" имам следния въпрос:
 1.Каква  част от инвестициите по проекта трябва да включва инвестиции за развитие на „зелена икономика“,  в т. ч. и за технологии водещи до намаляване на емисиите за да получи проекта 5 т. по критериите за подбор?
 Благодаря за отговора?</x:t>
   </x:si>
   <x:si>
     <x:t>Смятаме, че въпросът е аналогичен с този, който сте задали в първото писмо. Погледнете дадените разясненията по т. 3 от предишният Ви въпрос.</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.538-Q001</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>06.04.2023</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Здравейте, във връзка с обявения прием по процедура BG06RDNP001-19.538 - МИГ-ЛОМ Мярка 3-6.4.1 "Инвестиции в подкрепа на неземеделски дейности"  имам следните въпроси:
 1.	В ПРИЛОЖЕН1IE № 5 „Списък  на  сектори и кодове по KИД 2008, разпределени по видове дейности“ към Условията за кандидатстване  са изброени част от кодовете по КИД 2008. 
 	По процедурата могат ли да кандидатстват фирми, които не попадат в изброените кодове по KИД  съгласно ПРИЛОЖЕНИЕ №5 „Списък  на сектори и кодове по KИД 2008, разпределени по видове дейности“ към Условията за кандидатстване?
 2.	Съгласно  т.2  от 22.  Критерии  и  методика  за  оценка  на  проектните  предложения  „Проекти в сферата на битовите и/или техническите услуги и/или социалните услуги „ получават15т. 
 	Моля да конкретизирате в кои от кодовете по KИД 2008 изброени в ПРИЛОЖЕНИЕ №5 „Списък  на сектори и кодове по KИД 2008, разпределени по видове дейности“ към Условията за кандидатстване „ иопадат битовите, техническите и социалните услуги?
 3.	Съгласно т.6 от 22.  Критерии  и  методика  за  оценка  на  проектните  предложения, когато проектът включва инвестиции за развитие на „зелена икономика“,  в т. ч. и за технологии водещи до намаляване на емисиите проектното предложение получава 5  точки.
 	Моля да  уточните каква част от проектното  предложение / като  стойност от общата инвестиция/ е необходимо да включва проектното предложение за да  получи 5т. по критерия и с какъв документ се доказва това обстоятелство?
 4.	Моля за допълнителни разяснения относно т.7 н т.8 от 22.“Критерии и методика за оценка на проектните предложения“ за това как се определят съответните критерии? 
 	Ако фирмата кандидат е ООД и 60% от собствениците са жени тогава проекта ще получили 5 т. по критерий № 8 и 5 т. по критерий № 7?
 Благодаря за отговорите!!!
 </x:t>
   </x:si>
   <x:si>
     <x:t>Относно поставените въпроси предоставяме следните разяснения:
 1.	Съгласно Условията за кандидатстване и допустимост на кандидатите по процедурата могат да кандидатстват само бенефициенти с изброените кодове В ПРИЛОЖЕНИE № 5 „Списък  на  сектори и кодове по KИД 2008".
 2.	Съгласно ПРИЛОЖЕНИE № 5 „Списък  на  сектори и кодове по KИД 2008" – в т. 1. Инвестиции в неземеделски дейности, които са насочени към производство на продукти, които не са включени в Приложение I от Договора за функционирането на ЕС – Раздел 13 „Дейности, допустими за финансиране“, подраздел 13.1 „Допустими дейности“, т.1.1 са изброени КИД и т.2  . Инвестиции в неземеделски дейности, които са насочени към развитие на услуги във всички сектори на икономиката и др. неземеделски дейности - Раздел 13 „Дейности, допустими за финансиране“. Проектите на юридически лица с кодове по КИД 2008 от Сектор В  до Сектор S са проекти в сферата на битовите и/или техническите услуги и/или социалните услуги.
  3. Съгласно т.6 от раздел 22.  Критерии  и  методика  за  оценка  на  проектните  предложения, когато проектът включва инвестиции за развитие на „зелена икономика“  - В условията за кандидатстване  по процедурата няма изискване за процент или  стойност  за „зелена икономика“ от общата инвестиция на проектното предложение. Документите, с които се доказва  принадлежността към посочения критерий са описани в раздел 24.3 СПИСЪК С ДОКУМЕНТИ,   ДОКАЗВАЩИ СЪОТВЕТСТВИЕ С КРИТЕРИИТЕ ЗА ПОДБОР НА ПРОЕКТИ, а именно: т. 4. Доклад и резюме от обследването за енергийна ефективност съгласно чл. 13, ал. 1 от Наредба № Е-РД-04-1 от 2016 г. за обследване за енергийна ефективност, сертифициране и оценка на енергийните спестявания на сгради; и т. 7.Други документи, доказващи приоритет по критериите за подбор по преценка на кандидата
 4.  Относно Критерий 8 „Проекти на земеделски стопани жени или юридически лица, собственост на жени“, който носи 5 точки - Важното при покриването на критерия за юридическите лица е доколко собствеността принадлежи на жени или не.  При регистрацията на юридически лица документите, които сочат собствеността са различни в зависимост от формата на дружество, която е избрана – ЕТ, ЕООД, ООД, или друга юридическа форма.  Когато е регистрирано ООД  се вписват всичките съдружници и се посочва размера на притежавания от всеки дял от уставния капитал. Всички документи, относно собствеността на юридическите лица се отразяват в Агенцията по вписвания –на фирмата. В Търговски регистър и регистър на юридическите лица с нестопанска цел (Единен портал за заявяване на електронни административни услуги)  направената справка за актуалните собственици на капитала на дружеството в Основни обстоятелства, раздел „Съдружници“ сочи дяловете на всеки един.
  В случая се приема, че съдружниците, които притежават заедно или поотделно над 50% от капитала на дружеството и са жени могат да получат точки по  критерий 8 при техническата оценка на проектното предложение.
 Отговорът на въпроса по Критерий 7 „Проекти на кандидати до 40 г.“ е аналогичен. При кандидати ЕТ и ЕООД определяща е възрастта на собственика/управителя. В случая  на кандидат ООД се приема, че съдружниците, които притежават заедно или поотделно над 50% от капитала на дружеството и са до 40 години могат да получат точки по  критерий 7 при техническата оценка на проектното предложение.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="1" formatCode="@"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -195,99 +180,100 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="double">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="5">
+  <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="5">
+  <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId6" /></Relationships>
-[...2 lines deleted...]
-<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -526,164 +512,164 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:D6"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="26.190625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="3" max="4" width="70.710625" style="4" customWidth="1"/>
+    <x:col min="1" max="1" width="25.567768" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="18.996339" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
-      <x:c r="A1" s="1" t="s">
+      <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B1" s="1" t="s">
+      <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C1" s="1" t="s">
+      <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D1" s="1" t="s">
+      <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
-      <x:c r="A2" s="2" t="s">
+      <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B2" s="2" t="s">
+      <x:c r="B2" s="4">
+        <x:v>45068.374735625</x:v>
+      </x:c>
+      <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="C2" s="3" t="s">
+      <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
-      <x:c r="A3" s="2" t="s">
+      <x:c r="A3" s="3" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B3" s="4">
+        <x:v>45057.7601273148</x:v>
+      </x:c>
+      <x:c r="C3" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="B3" s="2" t="s">
+      <x:c r="D3" s="5" t="s">
         <x:v>9</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:4">
-      <x:c r="A4" s="2" t="s">
+      <x:c r="A4" s="3" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B4" s="4">
+        <x:v>45050.7242336574</x:v>
+      </x:c>
+      <x:c r="C4" s="5" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="D4" s="5" t="s">
         <x:v>12</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
-      <x:c r="A5" s="2" t="s">
-[...9 lines deleted...]
-        <x:v>19</x:v>
+      <x:c r="A5" s="3" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B5" s="4">
+        <x:v>45027.946517581</x:v>
+      </x:c>
+      <x:c r="C5" s="5" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D5" s="5" t="s">
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
-      <x:c r="A6" s="2" t="s">
-[...9 lines deleted...]
-        <x:v>23</x:v>
+      <x:c r="A6" s="3" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="B6" s="4">
+        <x:v>45022.8966322454</x:v>
+      </x:c>
+      <x:c r="C6" s="5" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="D6" s="5" t="s">
+        <x:v>18</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Разяснения по процедурата</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Area</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>