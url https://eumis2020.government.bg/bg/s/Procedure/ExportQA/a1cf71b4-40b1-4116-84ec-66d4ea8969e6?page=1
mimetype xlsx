--- v1 (2026-05-09)
+++ v2 (2026-08-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ce1178b247640f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3d1ad4e82e0f4bf9948fe82ff4839f44.psmdcp" Id="Rdec5ed4da49a45ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5d8a2d572f5475e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e2ae3f04625540f1ae389c59d46ef4f9.psmdcp" Id="R210ec480e796408f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>