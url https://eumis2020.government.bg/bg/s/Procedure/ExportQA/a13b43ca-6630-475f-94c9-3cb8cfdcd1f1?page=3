--- v0 (2026-01-14)
+++ v1 (2026-05-15)
@@ -1,444 +1,147 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbeaa6a3743794072" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/17ce42e0f5144676820f006ceb2d19d6.psmdcp" Id="Rf5a8eb75a5f74fe6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R458fd4058fc14437" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/17b86aa54e3e442681fe7ef1234fa69b.psmdcp" Id="R4c178f4601474ef4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Разяснения по процедурата" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="78">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>
     <x:t>Въпрос</x:t>
   </x:si>
   <x:si>
     <x:t>Разяснения</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR002-2.012-Q022</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>04.04.2025</x:t>
   </x:si>
   <x:si>
     <x:t>Здравейте,
 моля за разяснение относно Дейност 2. От описаните в Насоките за кандидатстване минимални изисквания, за предоставянето на услугата телекеър, не става ясно дали е допустимо услугата да се осъществява чрез повече от едно индивидуално устройство.  Възможно ли е едно лице получава комбинация от две (или повече устройства), които измерват различни жизнени показатели и/или SOS бутон?</x:t>
   </x:si>
   <x:si>
     <x:t>Уважаема госпожо/Уважаеми  господине,
 Заложените в Условията за кандидатстване изисквания за дейност 2. Развитие и предоставяне на иновативни дистанционни услуги – телекеър са минимални и имат за цел да гарантират качеството на услугата.  Общините, които ще предоставят и дистанционни здравно-социални услуги следва да ги имат предвид при подготовката на документацията за избор на външен доставчик на услугата по реда на ЗОП.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR002-2.012-Q021</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>31.03.2025</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Съгласно Указанията за попълване на формуляр за кандидатстване чрез ИСУН, в секция „План за изпълнение/Дейности по проекта“ – Дейност 1 /страница 3 и 4/ , са посочени текстове, който общинските администрации задължително попълват. 
 Освен посочените текстове, допустимо ли е във формуляра да бъде вписана допълнителна детайлна информация, касаеща „Описание“, „Начин на изпълнение“, „Резултат“, …………..или сме длъжни да запишем само текста, посочен в указанията? 
 Благодарим Ви!
 </x:t>
   </x:si>
   <x:si>
     <x:t>Уважаема госпожо/Уважаеми  господине,
 Съгласно т. 11 Дейности, допустими за финансиране (стр. 12) от Условията за кандидатстване:
 „При описанието на дейностите в ИСУН, кандидатите трябва стриктно да спазват Указанията за попълване на формуляра за кандидатстване (приложение за информация към настоящите условия)!“
 В тази връзка, не е допустимо посочените текстове да бъдат допълвани или съкращавани</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR002-2.012-Q020</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>25.03.2025</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Уважаеми дами и господа,
 Във връзка с набирането на потребители по настоящата Процедура имаме следния въпрос:
 Възможно ли е лица ползващи механизма за лична помощ или асистентска подкрепа по ЗСУ, да се възползват само от медицинска сестра или рехабилитатор по проект "Иновативни здравно-социални услуги"
 Благодаря!
 </x:t>
   </x:si>
   <x:si>
     <x:t>Уважаема госпожо/Уважаеми господине,
 Потребителите на други социални услуги са допустими по настоящата процедура, при спазване на изискването за недопускане на двойно финансиране, т.е. едно лице не може да получава една и съща услуга по едно и също време, финансирана от различни източници.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR002-2.012-Q019</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>24.03.2025</x:t>
   </x:si>
   <x:si>
     <x:t>Уважаеми дами и господа,
 Община Несебър е подала проектно предложение, което е одобрено, като в проектното предложение е кандидатствано само за дейност 1. Все още не е получен договор за подписване. След подписване на договора възможно ли е да бъде подадено искане за изменение на договор, за да се включи и дейност 2, или трябва се кандидатства отделно за дейност 2 с ново проектно предложение? 
 С уважение,
 Елена Деребеева
 Директор Управление Социални грижи и услуги,</x:t>
   </x:si>
   <x:si>
     <x:t>Уважаема госпожо Деребеева,
 Да, допустимо е след сключването на договора, бенефициентът да поиска сключване на допълнително споразумение за включване на дейност втора.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR002-2.012-Q018</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Уважаеми дами и господа,
 Според публикуваните в Приложения за информация „Разпределение финансиране и потребители_12.03.2025“ се вижда повишение на средствата за всяка община. „Индикативен брой часове за грижа за Д1“ за период от 24 месеца е изменен за 1 година. Това означава ли, че УО ще следи за годишното му изпълнение?
 Какво поражда този въпрос!?
 Ако тепърва ще започваме за изпълняваме проектните дейности при новите условия (с бюджет близо 60% по-голям от първоначалните указания),  това не е  проблем. Проблемът е, че  някои общини вече няколко месеца извършват дейностите с ограничен персонал и потребители, при условията от началото на 2025 г.  За да изпълнят годишния размер на „Индикативен брой часове за грижа за Д1“, спешно трябва да се назначат почти двойно повече персонал и да намерят потребители за него, и така да компенсират изоставането по този показател, за останалите месеци от годината (12 месеца)! След края на периода, персоналът ще трябва да се намали до съответното оптималното ниво за сегашните бюджетни условия, а някои потребители да отпаднат... Всичко това съответно е свързано с  напрежение между потребители, служители и екипа за управление.
 Надяваме се е УО да гледа на този показател  „Индикативен брой часове за грижа за Д1 за 1 година“ като средна стойност от двугодишния период за предоставяне на иновативни здравно-социални услуги или да се направи такова изключение за общини започнали да изпълняват по-рано проектните дейности.
 </x:t>
   </x:si>
   <x:si>
     <x:t>Уважаема госпожо/Уважаеми господине,
 Допустимо е броят на часовете през първата година да бъде по-малко, предвид завишението им, съгласно увеличения бюджет на процедурата. Моля да имате предвид, че не е допустимо да се надвишава компенсацията за предоставяне на услугите по дейност 1 от 10, 76 лв. на час. За недопускането на свръхкомпенсация УО ще следи на етап финален отчет, като вземе предвид общият брой часове предоставени услуги за 24 месеца.</x:t>
   </x:si>
-  <x:si>
-[...283 lines deleted...]
-  </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="1" formatCode="@"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -457,99 +160,100 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="double">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="5">
+  <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="5">
+  <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId6" /></Relationships>
-[...2 lines deleted...]
-<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -788,402 +492,164 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D23"/>
+  <x:dimension ref="A1:D6"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="24.410625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="3" max="4" width="70.710625" style="4" customWidth="1"/>
+    <x:col min="1" max="1" width="23.996339" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="18.996339" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
-      <x:c r="A1" s="1" t="s">
+      <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B1" s="1" t="s">
+      <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C1" s="1" t="s">
+      <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D1" s="1" t="s">
+      <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
-      <x:c r="A2" s="2" t="s">
+      <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B2" s="2" t="s">
+      <x:c r="B2" s="4">
+        <x:v>45751.4540309954</x:v>
+      </x:c>
+      <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="C2" s="3" t="s">
+      <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
-      <x:c r="A3" s="2" t="s">
+      <x:c r="A3" s="3" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B3" s="4">
+        <x:v>45747.6312675116</x:v>
+      </x:c>
+      <x:c r="C3" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="B3" s="2" t="s">
+      <x:c r="D3" s="5" t="s">
         <x:v>9</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:4">
-      <x:c r="A4" s="2" t="s">
+      <x:c r="A4" s="3" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B4" s="4">
+        <x:v>45741.4227924768</x:v>
+      </x:c>
+      <x:c r="C4" s="5" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="D4" s="5" t="s">
         <x:v>12</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
-      <x:c r="A5" s="2" t="s">
-[...9 lines deleted...]
-        <x:v>19</x:v>
+      <x:c r="A5" s="3" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B5" s="4">
+        <x:v>45740.4760000116</x:v>
+      </x:c>
+      <x:c r="C5" s="5" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D5" s="5" t="s">
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
-      <x:c r="A6" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="B6" s="2" t="s">
+      <x:c r="A6" s="3" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="B6" s="4">
+        <x:v>45740.3870103472</x:v>
+      </x:c>
+      <x:c r="C6" s="5" t="s">
         <x:v>17</x:v>
       </x:c>
-      <x:c r="C6" s="3" t="s">
-[...241 lines deleted...]
-        <x:v>77</x:v>
+      <x:c r="D6" s="5" t="s">
+        <x:v>18</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Разяснения по процедурата</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Area</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>