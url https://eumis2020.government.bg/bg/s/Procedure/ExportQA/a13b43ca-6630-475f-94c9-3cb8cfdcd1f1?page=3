--- v1 (2026-05-15)
+++ v2 (2026-08-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R458fd4058fc14437" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/17b86aa54e3e442681fe7ef1234fa69b.psmdcp" Id="R4c178f4601474ef4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59f096760a7f4878" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8a944e02393543878b75f73b5c886648.psmdcp" Id="R4658fedf4af94146" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>