--- v0 (2026-07-03)
+++ v1 (2026-08-22)
@@ -1,69 +1,104 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43f4b7d73e334ea2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d62ca1ed84b4412684971011750bf8b4.psmdcp" Id="R73ce2784ce5f42b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e455d5612894d66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bdc70534dd3c4d6589b3a275e8f121ad.psmdcp" Id="R5d391a18a6bc4243" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>
     <x:t>Въпрос</x:t>
   </x:si>
   <x:si>
     <x:t>Разяснения</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-3.026-Q003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>По отношение на ветеринарномедицинското оборудване, което е специфично и се произвежда, и доставя от специализирани производители/доставчици, допустимо ли е да бъде избран доставчик за всяко едно оборудване поотделно чрез запитване за 3 оферти?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Съгласно разпоредбите на Чл. 5. (1) от ЗОП, Възложителите отговарят за правилното прогнозиране, планиране, провеждане, приключване и отчитане за резултатите от обществените поръчки, респективно и за законосъобразното определяне на приложимия ред за тяхното възлагане. При определяне на реда за възлагане възложителят, следва да извърши самостоятелна преценка при спазване на разпоредбите на чл. 21 от ЗОП относно правилата за определяне на прогнозната стойност на обществената поръчка, включително с оглед недопускане на разделяне на поръчката с цел заобикаляне прилагането на закона. Наред с това следва да бъдат съблюдавани и основните принципи по чл. 2 от ЗОП, а именно принципите на свободна и лоялна конкуренция, равнопоставеност и недопускане на дискриминация, пропорционалност, публичност и прозрачност. Предвид изложеното, преценката дали отделните доставки следва да бъдат възложени в рамките на една или повече обществени поръчки, както и изборът на приложимия ред за възлагане, са от компетентността и отговорността на конкретния възложител, който следва да ги извърши съобразно фактическите обстоятелства, предмета, прогнозната стойност и приложимите разпоредби на ЗОП. Следва да се има предвид, че е извън компетенциите на Управляващият орган, да дава указания или становища относно избора на конкретния ред и вид процедура за възлагане на обществена поръчка. В рамките на своите компетенции, УО осъществява последващ контрол за законосъобразност на проведени обществени поръчки и избор на изпълнител, за които е налице сключен договор.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-3.026-Q002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОТНОСНО: Искане за разяснение по допустимостта на дейности и разходи
+Уважаеми дами и господа,
+Във връзка с подготовката на проектно предложение по процедурата, моля за писмено разяснение по следните въпроси:
+1. Снабдяване и инсталиране на ново консервационното оборудване в съществуващи консервационни помещения (UV/IR осветителни и отоплителни системи, термостати и контролери на вътрешния климат, сензори и окабеляване, заграждения и укрития и др.) достатъчна ли е, за да се обоснове допустима дейност „ Надграждане и модернизиране на съоръжения за развитие на структурите за ex situ опазване на видове “ по т. 13.1.2.2, разграничена от недопустимата текуща поддръжка по т. 13.7?
+2. С оглед на въпрос 1, допустимо ли е изграждането на фотоволтаична система с батерии, която захранва единствено консервационната дейност, не изнася енергия към мрежата и е оразмерена според консумацията на консервационното оборудване в самите обитания (заграждения/помещения)?
+3. Ако въпроси 1 и 2 получат положителен отговор, счита ли се обхватът на проекта за достатъчен, или се очаква по-съществен обхват на СМР, с оглед на индикатора „Подкрепена инфраструктура за опазване ex situ“ по т. 7?
+4. Ако въпрос 1 не е допустим и вместо това се изгради изцяло ново помещение (с проектиране, узаконяване и СМР), допустима ли е фотоволтаична система с батерии, захранваща единствено консервационно оборудване?
+5. Приема ли се учредено право на строеж в полза на фондацията като основание за допустимост по т. 24.3, когато имотът е собственост на физически лица (учредители/членове на семейството), и какъв е минималният срок?
+Благодаря за разяснениета. Те са необходими за коректното планиране на допустимите дейности и разходи преди подаване на проектното предложение. 
+С уважение,
+Ива Лаловска</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1. Да, инсталиране на ново консервационно оборудване в съществуващи консервационни помещения (UV/IR осветителни и отоплителни системи, термостати и контролери на вътрешния климат, сензори и окабеляване, заграждения и укрития) може да се отнесе към дейности за надграждане и модернизиране на съоръжения за развитие на структурите за ex situ опазване на видове “. По процедурата няма заложен минимален обем на дейностите.
+2. Изграждането на фотоволтаична система с батерии, която захранва единствено консервационната дейност, не изнася енергия към мрежата и е оразмерена според консумацията на консервационното оборудване в самите обитания (заграждения/помещения) може да се отнесе към т.  13.1.2.2.3. Закупуване/доставка и монтаж (ако е приложимо и въвеждане в експлоатация) на ново оборудване/обзавеждане/ техника за новоизградени или реконструирани/ремонтирани постройки/помещения/ заграждения/ клетки/ съоръжения oт Условията за кандидатстване и в този смисъл се явява допустима. 
+3. По процедурата няма въведен минимален обхват на планираните дейности. Кандидатите сами определят обхвата на проектните си предложения, спрямо нуждите на съответния обект и наличния финансов ресурс.
+4. Неприложимо. Становището на УО по въпрос № 1 е положително.
+5. Съгласно Условията за кандидатстване следва да се представи един от следните документи: документи за собственост на кандидата върху имота/имотите, на които ще се изпълнява проекта или документи за учредени вещни права в полза на кандидата върху него/тях или документи за облигационни отношения на кандидата със собственика на съответния имот/имоти, от които е видно, че кандидатът може да осигури устойчивост на инвестициите по смисъла на Раздел 13 от условията за кандидатстване. Срокът следва да бъде съобразен с периода на устойчивост на инвестицията.
+1. Не, непреките разходи (разходи за организация и управление, за комуникация и видимост и за разработване на документации за възлагане на обществени поръчки по ЗОП/ процедури по ЗУСЕФСУ) не включват разходи за подготовка на проектното предложение и разходи за изготвяне на консолидирана документация за доказване на климатична устойчивост, а само разходи за организация и управление, за видимост, прозрачност и комуникация и за подготовка на документации за обществени поръчки/ процедури по ЗУСЕФСУ.
+2. Непреките разходи се заявяват пропорционално към всяко искане за средства след сключване на договор за предоставяне на безвъзмездна финансова помощ. Съответният процент се прилага към сумата на включените в искането преки разходи за изпълнение на допустими дейности по проекта.
+Кандидатите следва да имат предвид, че процентните ограничения се прилагат както за определяне на размера на допустимите разходи за финансиране по бюджета на етап оценка, така и върху реално извършените, разплатени, верифицирани и включени в доклади за извършена верификация разходи за определяне на размера на допустимите разходи за възстановяване при реалното изпълнение на проекта.</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.026-Q001</x:t>
   </x:si>
   <x:si>
     <x:t>Въпроси за непреки разходи:
 1.	Допустимите за финансиране не преки разходи (разходи за организация и управление, за комуникация и видимост и за разработване на документации за възлагане на обществени поръчки по ЗОП/ процедури по ЗУСЕФСУ), за които е предвидено, че са допустими в размера на 10% (за проекти със стойност на БФП от 400 001 - 1 000 000 лв.) включват ли и разходите:
 •	За подготовка на проектното предложение - до 20 000 лв. с включен ДДС
 •	За изготвяне на консолидирана документация за доказване на климатична устойчивост - до 20 000 лв. с включен ДДС.
 Въпросът е от съществено значение тъй като е пряко свръзан с процедурата за избор на изпълнител за подготовка на проектното предложение и подготовката на консолидираната документация
 2.	На какъв етап бенефициентите ще получат финансирането за посочените по - горе непреки разходи?</x:t>
   </x:si>
   <x:si>
     <x:t>1. Не, непреките разходи (разходи за организация и управление, за комуникация и видимост и за разработване на документации за възлагане на обществени поръчки по ЗОП/ процедури по ЗУСЕФСУ) не включват разходи за подготовка на проектното предложение и разходи за изготвяне на консолидирана документация за доказване на климатична устойчивост, а само разходи за организация и управление, за видимост, прозрачност и комуникация и за подготовка на документации за обществени поръчки/ процедури по ЗУСЕФСУ.
 2. Непреките разходи се заявяват пропорционално към всяко искане за средства след сключване на договор за предоставяне на безвъзмездна финансова помощ. Съответният процент се прилага към сумата на включените в искането преки разходи за изпълнение на допустими дейности по проекта.
 Кандидатите следва да имат предвид, че процентните ограничения се прилагат както за определяне на размера на допустимите разходи за финансиране по бюджета на етап оценка, така и върху реално извършените, разплатени, верифицирани и включени в доклади за извършена верификация разходи за определяне на размера на допустимите разходи за възстановяване при реалното изпълнение на проекта.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="@"/>
@@ -444,87 +479,115 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D2"/>
+  <x:dimension ref="A1:D4"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="23.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="18.996339" style="0" customWidth="1"/>
     <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B2" s="4">
-        <x:v>46195.5612088542</x:v>
+        <x:v>46227.4106598958</x:v>
       </x:c>
       <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3" spans="1:4">
+      <x:c r="A3" s="3" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B3" s="4">
+        <x:v>46218.6400444097</x:v>
+      </x:c>
+      <x:c r="C3" s="5" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D3" s="5" t="s">
+        <x:v>9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4" spans="1:4">
+      <x:c r="A4" s="3" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B4" s="4">
+        <x:v>46195.5612088542</x:v>
+      </x:c>
+      <x:c r="C4" s="5" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="D4" s="5" t="s">
+        <x:v>12</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Разяснения по процедурата</vt:lpstr>
       <vt:lpstr>Разяснения по процедурата!Print_Area</vt:lpstr>
       <vt:lpstr>Разяснения по процедурата!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>