--- v1 (2026-03-10)
+++ v2 (2026-05-13)
@@ -1,93 +1,90 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d4b118800cb447a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/76e248a6f905442c94c9e7c50eecec98.psmdcp" Id="Re90ef4d9ef694a54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b380e6bfde145dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0b7963650223421d885666adc66a35e1.psmdcp" Id="R083e1917a5a4424b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Разяснения по процедурата" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8" uniqueCount="8">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>
     <x:t>Въпрос</x:t>
   </x:si>
   <x:si>
     <x:t>Разяснения</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP002-1.029-Q001</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>17.12.2020</x:t>
   </x:si>
   <x:si>
     <x:t>Съгласно утвърдените Условия за кандидатстване допустимите по процедура BG16RFOP002-1.029 кандидати трябва да отговарят на определени критерии, един от които е: Да отговарят на изискванията за малко или средно предприятие съгласно Закона за малките и средни предприятия (ЗМСП). Кандидатите удостоверяват на етап кандидатстване, че са малко или средно предприятие по смисъла на ЗМСП, като попълнят и представят към проектните предложения Декларация за обстоятелствата по чл. 3 и чл. 4 от ЗМСП по образец (Приложение IV към Условията за кандидатстване). Преди сключване на Административен договор за предоставяне на безвъзмездна финансова помощ, Управляващият орган извършва документална проверка на декларираната от одобрените кандидати на етап кандидатстване категория на малко или средно предприятие. В случай че бъде установена погрешно декларирана категория, извън допустимите, ще бъде издадено Решение за отказ за предоставяне на безвъзмездна финансова помощ за съответния кандидат. 
 Със средства от ОПИК не се допуска финансиране на проекти, изпълнявани от микро предприятия в рамките на селски райони и от предприятия, които не са допустими съгласно демаркацията на ОПИК с други програми.
 Допустими за подпомагане по настоящата процедура са съществуващи МСП, които имат минимум три приключени финансови години (за проектните предложения подадени в рамките на първи краен срок - 2019 г., 2018 г. и 2017 г., а за проектните предложения подадени в рамките на втори краен срок - 2020 г., 2019 г. и 2018 г.) и да са реализирали минимален размер на нетни приходи от продажби общо за последните 3 /три/ приключени финансови години, както следва: Малко предприятие: ≥ 750 000 лева; Средно предприятие: ≥ 3 000 000 лева.
 В раздел 11.2. Критерии за недопустимост на кандидатите на Условията за кандидатстване е записано: „…. 2. С цел избягване на припокриването на интервенциите между Оперативна програма „Иновации и конкурентоспособност” 2014-2020 и Програмата за развитие на селските райони 2014-2020, подкрепа по процедура за подбор на проекти по мярка 1.1.1 „Подкрепа за внедряване на иновации в предприятията“ към стратегия за ВОМР по приоритетна ос 1 "Технологично развитие и иновации", обявена от МИГ „Струма - Симитли, Кресна и Струмяни“, не могат да получават кандидати, които са: микро предприятия по смисъла на чл. 3-4 от ЗМСП, които имат седалище или клон със седалище на територията на селски район, съгласно определението в т. 8.1. Описание на общите условия от Програмата за развитие на селските райони за периода 2014 – 2020 г. и са заявили за подпомагане дейности по проекта, които ще се осъществяват в община на територията на селските райони в Република България, съгласно Списък на общините в обхвата на селските райони на Република България. В допълнение, в т.2. Критерии за оценка на допустимостта на кандидата на Приложение XVIII „Критерии и методология за оценка на проектните предложения“, като критерии 3 е записано: „..Кандидатът е малко или средно предприятие съгласно ЗМСП“. По настоящата процедура са допустими  кандидати, които имат седалище и адрес на управление на територията на действие на МИГ „Струма - Симитли, Кресна и Струмяни“ и да осъществяват дейностите по проекта на територията на действие на МИГ „Струма - Симитли, Кресна и Струмяни“.</x:t>
   </x:si>
   <x:si>
     <x:t>С оглед избягване на припокриването на интервенциите между Оперативна програма „Иновации и конкурентоспособност” 2014-2020 и Програмата за развитие на селските райони 2014-2020, подкрепа по настоящата процедура за подбор на проекти не могат да получават микро предприятия по смисъла на чл. 3- 4 от Закона за малките и средните предприятия, които имат седалище или клон със седалище на територията на селски район, съгласно определението в т. 8.1. Описание на общите условия от Програмата за развитие на селските райони за периода 2014 – 2020 г. и са заявили за подпомагане дейности по проекта, които ще се осъществяват в община на територията на селските райони в Република България, съгласно Списък на общините в обхвата на селските райони на Република България.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="1" formatCode="@"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -106,99 +103,100 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="double">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="5">
+  <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="5">
+  <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId6" /></Relationships>
-[...2 lines deleted...]
-<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -437,108 +435,108 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:D2"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="24.840625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="3" max="4" width="70.710625" style="4" customWidth="1"/>
+    <x:col min="1" max="1" width="24.424911" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="18.996339" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
-      <x:c r="A1" s="1" t="s">
+      <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B1" s="1" t="s">
+      <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C1" s="1" t="s">
+      <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D1" s="1" t="s">
+      <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
-      <x:c r="A2" s="2" t="s">
+      <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B2" s="2" t="s">
+      <x:c r="B2" s="4">
+        <x:v>44182.3541264583</x:v>
+      </x:c>
+      <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="C2" s="3" t="s">
+      <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Разяснения по процедурата</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Area</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>