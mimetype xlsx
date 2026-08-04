--- v2 (2026-05-13)
+++ v3 (2026-08-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b380e6bfde145dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0b7963650223421d885666adc66a35e1.psmdcp" Id="R083e1917a5a4424b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ad6fef17e0b4d3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/65013e702ce843a594caefdcbbfa3762.psmdcp" Id="R2cb9d9225cb24d7a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>