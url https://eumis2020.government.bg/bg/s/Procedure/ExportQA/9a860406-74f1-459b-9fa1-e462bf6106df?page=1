--- v3 (2026-08-04)
+++ v4 (2026-08-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ad6fef17e0b4d3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/65013e702ce843a594caefdcbbfa3762.psmdcp" Id="R2cb9d9225cb24d7a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd77c7cd65b564a03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/66cef5f2e3df456c8dc34377bb77c820.psmdcp" Id="Rac9fd4bbdd6847a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>