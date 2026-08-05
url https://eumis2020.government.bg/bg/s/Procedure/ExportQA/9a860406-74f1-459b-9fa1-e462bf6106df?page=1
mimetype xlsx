--- v4 (2026-08-05)
+++ v5 (2026-08-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd77c7cd65b564a03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/66cef5f2e3df456c8dc34377bb77c820.psmdcp" Id="Rac9fd4bbdd6847a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raabd9f3d04b54b0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6404726b16e74a5587f450c94a1edbbf.psmdcp" Id="Rf152c8422acf44c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>