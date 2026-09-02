--- v1 (2026-03-07)
+++ v2 (2026-09-02)
@@ -1,390 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43be8040e7de40d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/237225ee66f148ca9fb15f9f55e969b1.psmdcp" Id="R13d56bf1fb1643df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a98214c744d4b14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/278a560ecdb241d093ec43c3f5ad8a3c.psmdcp" Id="R1effe9de5c034f86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Разяснения по процедурата" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="53">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>
     <x:t>Въпрос</x:t>
   </x:si>
   <x:si>
     <x:t>Разяснения</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.010-Q013</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>27.10.2025</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Здравейте, моля за отговор на следните въпроси, свързани с провеждането на изнесени мероприятия за трансфер на опит -  като дейност по токча 13.2.4:
 1.	Съгласно Наредбата за командировка – чл. 19 - На командирования, когато остава да нощува в мястото на командировката, се заплащат дневни пари в размер 40 лв. за всеки ден от командировката. Съгласно чл.21  - По преценка на командироващия, на друг колективен орган за управление на предприятието или когато това е уговорено в колективен трудов договор или в споразумение със синдикална организация на държавните служители, на командирования се заплащат дневни пари в размер до 200 на сто от размера по чл. 19. Моля да потвърдите, че за нуждите на проекта е допустимо да се прилага чл. 21 от страна на Бенефициентите.
 2.	Моля да потвърдите, че Бенефициентите могат да командироват членовете на своя УС за участие в мероприятия за трансфер на опит, респективно разходи за тяхното участие в мероприятието се считат за допустими?
 3.	Моля да потвърдите, че при мероприятие, което започва в Ден 1 с пътуване на участниците до мястото на провеждане, провежда се  и завършва с организиран обяд в ден 3, след което участниците пътуват обратно към своето местоживеене в рамките на работния ден, на участниците се полагат дневни за 3 пълни дни?
 Благодаря Ви за отделеното време !
 </x:t>
   </x:si>
   <x:si>
     <x:t>1.	Член 21 от Наредбата за командировките в страната действително допуска на командирования да се заплащат дневни пари в размер до 200 на сто от размера по чл. 19 по преценка на командироващия, на друг колективен орган за управление на предприятието или когато това е уговорено в колективен трудов договор или в споразумение със синдикална организация на държавните служители. 
 Определеният от ЕК бюджет на ПТП се изпълнява при условията на споделено управление, което задължава държавата ни да спазва посочените във Финансовия регламент (Регламент (ЕС, Евратом) 2024/2509 на Европейския парламент и на Съвета от 23 септември 2024 година за финансовите правила, приложими за общия бюджет на Съюза) принципи, вкл. този за добро финансово управление, изискващ изпълнение на бюджета в съответствие с принципите на икономичност, ефикасност и ефективност. В чл. 33, пар. 1 от Финансовия регламент е дефиниран обхватът на всеки от посочените три принципа. В тази връзка, с цел защита на принципа за добро финансово управление, при заплащане на увеличен размер на дневни пари по чл. 21 от Наредбата следва бенефициентът да представи мотивите за взетото решение.
 2.	Съгласно Насоките за кандидатстване по Процедурата членовете на управителните органи са сред допустимите целеви групи по проектите. В този смисъл те могат да участват в дейностите по проекта, вкл. да се включат в различни формати за трансфер на опит. Членовете на управителните органи могат да бъдат командировани съобразно учредителния акт на съответната организация – Кандидат.  
 Командироването до мястото на мероприятието на лица – членове на УС е допустимо, като това следва да е именно в това им качество и да е от името на организацията-Кандидат. Разходите за командировки са допустими до размерите и при условията на Наредбата за командировките в страната, в съответствие с посоченото в т. 14.1 от НК.  (виж отговор по зададен въпрос 12 тук: https://eumis2020.government.bg/bg/s/8d3ebf57-ff75-4ad5-afa1-5747f558ee98/Procedure/Info/96539776-3e07-4c57-a7b4-35bd1f279cde).
 3.	В случай че лице е командировано за три последователни дни в друго населено място, където и нощува, му се полагат дневни пари за 3 дни. Следва обаче да се има предвид разпоредбата на чл. 23 от Наредбата за командировките в страната, съгласно която не се заплащат дневни пари при ползване служебно на целодневна безплатна храна в мястото на командировката.</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.010-Q012</x:t>
   </x:si>
   <x:si>
-    <x:t>26.10.2025</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Моля за отговори на следните въпроси:
 1. Сдружение-кандидат има един централен офис в София и 6 регионални офиса в страната, в които работят по един служител на трудов договор. Идентифицирани са 8 хоризонтални теми за "обучение на работното място" на всички служители. Допустимо ли е обученията по темите да се провеждат в един от офисите на сдружението, като всички служители от другите офиси бъдат командировани до този офис за дните на обучението?
 2. Членовете на Управителния съвет на сдружението са 13 на брой и са представители на различни институции, а някои са физически лица. Допустимо ли е членове на УС да участват в "обучение на работното място" в един от офисите на кандидата и ще се счита ли, че това  обучение е в "работна среда"? В този случай допустими ли са командировъчни разходи за членове на Управителния съвет, които са от други градове?
 Благодаря.</x:t>
   </x:si>
   <x:si>
     <x:t>1.	Допустимо е обучение на работното място по идентифицираните хоризонтални теми да се провежда в един от офисите на сдружението, като служителите бъдат командировани за участие. Обучението следва да е насочено към постигане на една от целите на процедурата, да е ясно описано и обосновано, да е съобразено с целите и очакваните резултати и да има принос към постигане на целевите стойности на относимите към проектното предложение индикатори. 
 Командироването на служителите до мястото на обучението гарантира ефективното участие на всички членове на екипа в общо обучение в един от офисите на сдружението, обмен на опит и изграждане на единни организационни практики, като същевременно отговаря на принципите на ефективност и икономичност, тъй като провеждането на обучението на едно място позволява оптимизация на разходите за организация и лектор. Разходите за командировки са допустими до размерите и при условията на Наредбата за командировките в страната, в съответствие с посоченото в т. 14.1 от Насоките за кандидатстване по процедурата (НК).  
 2.	„Обученията на работното място“ по смисъла на т. 13.2.2 от Насоките за кандидатстване целят повишаване на организационния капацитет на организацията – Кандидат чрез практическо надграждане на знанията и уменията на нейните служители и членовете на управителните органи в естествена работна среда – т.е. в помещенията, които организацията използва за своите текущи дейности. Участието на физически лица – членове на Управителния съвет на сдружение (УС), респективно на физически лица – представители на юридически лица/институции, които са членове на УС, в „обучения на работното място“  е напълно релевантно и допустимо.
 Командироването до мястото на обучението на физическите лица от други градове – членове/представители на членове на УС следва да е именно в това им качество и да е от името на организацията – Кандидат. Разходите за командировки са допустими до размерите и при условията на Наредбата за командировките в страната, в съответствие с посоченото в т. 14.1 от НК.</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.010-Q011</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>21.10.2025</x:t>
   </x:si>
   <x:si>
     <x:t>Здравейте,
 моля за разяснение във връзка със следното указание в Насоките за кандидатстване:
 "С цел да не се допусне предоставянето на индиректна държавна помощ на външни лица по процедурата, при изпълнение на проектите, бенефициентите следва да извършват разходи за активи и услуги по пазарна цена, постигната в резултат на тръжни процедури, отговарящи на условията на т. 89-96 от Известието на Комисията относно понятието за държавна помощ, посочено в член 107, параграф 1 от Договора за функционирането на Европейския съюз чрез спазване на изисквания на ЗУСЕФСУ и ПМС № 4/2024 г.":
 1. Възможно ли е директно записване на 5 служителите на НПО за участие в курс за обучение, който е публично обявен в обучителна платформа с такса за участник от 3800 евро и продължителност 1 месец, при положение, че общата стойност на услугата е над 30 хил. лв. без ДДС?
 2. При включване в проектното предложение на 7 отделни обучения различни по тематика, всяко с цена за провеждане между 5500 лв. и 6200 лв., допустимо ли е сключване на директни договори с различен външен изпълнител за всяко от обученията? Ако не, как е редно да се процедира при тази ситуация с избора на лектори за обученията?
 Предварително благодаря за отговора!
 Поздрави,</x:t>
   </x:si>
   <x:si>
     <x:t>1.	Участието на служителите на кандидата, които са в трудово правоотношение с него и/или на членовете на управителния/те орган/и на кандидата в обучение по хоризонтална/и тема/и, предлагано от обучителна институция срещу заплащане на такса за всеки участник, е възможно без провеждането на избор на изпълнител с публична покана, независимо от общата стойност на таксите, както и от темите на обученията. 
 	По отношение на разходите за транспорт, настаняване, изхранване (дневни командировъчни пари) обичайно се прилага Наредбата за командировките в страната или Наредбата за служебните командировки и специализации в чужбина. В случай че бенефициентът избере да възложи тези дейности на външен изпълнител и общата стойност на разходите за тях е равна или по-висока от 30 хил. лв. без ДДС, то той следва да определи изпълнител след провеждане на процедура за избор с публична покана.
 2.	По смисъла на Насоките за кандидатстване по процедурата (НК) обученията се разделят условно на два вида:
 1.1.	 по т. 13.2.1 от НК, служителите на кандидата и/или на членовете на управителния/те орган/и на кандидата могат да УЧАСТВАТ в различни формати на обучения в т. ч. „обучения за обучители“, учебни посещения и др., както в Република България, така и в други държави-членки на ЕС. 
 Участие в обучение означава избор на конкретно обучение по хоризонтална/и тема/и, предлагано от национални и/или европейски обучителни институти, включително специализирани академии, обучителни центрове и експертни мрежи и организации с утвърдена експертиза, съобразено с нуждите на кандидата. Участието в различни формати на обучения, по смисъла на т.13.2.1, не предполага наемане на лектор или организация, която ще проведе обученията на служителите и/или членовете на управителния/те орган/и. (Към този тип обучения се реферира в отговора на въпрос 1).
 1.2.	 по т. 13.2.2 от НК е допустимо организиране на обучения/ обучения на работното място/тренинги за служителите на кандидата и/или на членовете на управителния/те орган/и на кандидата чрез наемане на външни експерти, с доказана експертиза в съответната област, като изпълнението на подобна дейност предполага наемане на лектор-обучител, в т.ч. чуждестранен, който да обучи представителите на целевата група на територията на Република България. Съгласно посоченото в Насоките за кандидатстване, при наемане на външни експерти в съответната област, същите следва да притежават релевантен опит, знания и квалификация по избраната хоризонтална тема, доказани чрез професионален опит и да са  независими от организацията-кандидат.
 Зададеният въпрос се отнася именно до тази хипотеза, при която бенефициентът следва да наеме един или повече външни експерти в съответната област. В този случай, при изпълнението на дейностите по проекта следва да се съблюдава чл. 50, ал. 2, т. 2 от ЗУСЕФСУ, а именно бенефициентите да определят изпълнител след провеждане на процедура за избор с публична покана, когато размерът на предоставената безвъзмездна финансова помощ е по-голям от 50 на сто от общата сума на одобрения проект и прогнозната стойност за доставки или услуги е равна или по-висока от 30 000 лв. без данък върху добавената стойност. С оглед спазването на разпоредбата на чл. 2, ал. 6 от Постановление № 4 на Министерския съвет от 2024 г. за  определяне на правилата за разглеждане и оценяване на оферти и сключването на договорите в процедурата за избор с публична покана от бенефициенти на безвъзмездна финансова помощ от Европейските фондове при споделено управление, не се допуска разделяне на предмета на възлагане с цел заобикаляне на прилагането на процедурата за избор на изпълнител с публична покана. В този смисъл и с цел да се определи коректният ред на възлагане на обучителната услуга, е важно да се изследва наличието на идентичност или сходство на темите на обученията, подлежащи на външно възлагане, и по-конкретно различната изискуема експертиза на лекторите. В случай че се установи наличие на идентичност или сходство на темите на обученията, и общата стойност на услугата по тези теми е равна или по-висока от 30 000 лв. без ДДС, то бенефициентът следва да определи изпълнител след провеждане на процедура за избор с публична покана. При липса на идентичност или сходство на темите е допустимо директното възлагане на различни външни изпълнители.</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.010-Q010</x:t>
   </x:si>
   <x:si>
-    <x:t>20.10.2025</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Здравейте! 
 Съгласно дейност по т. 13.2.1 от НК, служителите на кандидата и/или на членовете на управителния/те орган/и на кандидата могат да участват в различни формати на обучения в т. ч. „обучения за обучители“, учебни посещения и др., както в Република България, така и в други държави-членки на ЕС.  Във връзка с планирането на тази дейност, бихме искали да направим следното уточнение. Към настоящия момент голяма част от европейските обучителните институти все още не са обявили конкретни обучения и дати за 2026/2027 г. Моля за указания как следва да процедираме при попълване на информацията за планираните обучения, предвид, че все още няма информация за предстоящи такива.
 Бихте ли могли също така да ни дадете списък на европейски обучителни институти, които се считат за допустими по програмата?
 Благодарим предварително за съдействието и разясненията.</x:t>
   </x:si>
   <x:si>
     <x:t>За избор на обучение в други държави-членки на ЕС бихте могли да разгледате, например, каталозите на: 
 https://www.lexxion.eu; https://www.europeanfunds.infо; https://etcp.fr; https://esifa.eu/courses; https://euroinstitute.eu/courses; https://www.eipa.eu; https://www.coleurope.eu и др. 
 Посочените примери не ограничават избора ви на обучение, в която и да била друга специализирана академия, в обучителни центрове и експертни мрежи и организации с утвърдена експертиза, в съответствие с целите на проектното предложение.
 Препоръчително е избраното/ите от кандидата обучение/я по хоризонтална/и тема/и да присъства/т в актуален каталог на избраната обучителна институция към момента на подаване на проектното предложение и да съответства на периода на изпълнение на проекта.
 Формулировката „избор на конкретно обучение“,  използвана в т. 13.2.1. от Насоките за кандидатстване по процедурата (НК), означава, че кандидатът самостоятелно избира обучение обявено в каталог на обучителна институция, което е релевантно на идентифицираните от него нужди и е по хоризонтална тема (примери за хоризонтални теми са посочени в т. 13.1 от НК). Изборът на обучението следва да е обоснован в Раздел 3 от Формуляра за кандидатстване, в съответствие с изискванията на т. 13.3 от НК. Предложената от обучителната институция такса на обучението служи за обосноваване на предвидения в бюджета на проектното предложение разход за същото.  
 В случай че в хода на изпълнение на проекта се идентифицира обучение, което се предлага от обучителен институт, различен от избрания на етап кандидатстване, и което е на тема, идентична и/или сходна с такава на включено в проектното предложение обучение, Кандидатът може да замени последното, като поиска изменение на административния договор за предоставяне на БФП в съответствие с условията за изпълнение на проектите по процедурата (Приложение 6 към НК).</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.010-Q009</x:t>
   </x:si>
   <x:si>
     <x:t>Здравейте!
 Бихте ли назовали или дали информация за справочник, откъдето да намерим и разгледаме сайтове и каталози на планирани обучения на европейски обучителни институти в държави членки на ЕС, 
 включително специализирани академии, обучителни 
 центрове и експертни мрежи и организации с 
 утвърдена експертиза.
 Благодаря!</x:t>
   </x:si>
   <x:si>
     <x:t>На посочените линкове може да намерите информация за обучения в други държави-членки на ЕС: 
 https://www.lexxion.eu; https://www.europeanfunds.infо, https://etcp.fr; https://esifa.eu/courses; https://euroinstitute.eu/courses; https://www.eipa.eu; https://www.coleurope.eu и др. 
 Посочените примери не ограничават избора ви на обучение, в която и да била друга специализирана академия, в обучителни центрове и експертни мрежи и организации с утвърдена експертиза, в съответствие с целите на проектното предложение.
 Препоръчително е избраното/ите от кандидата обучение/я по хоризонтална/и тема/и да присъства/т в актуален каталог на избраната обучителна институция към момента на подаване на проектното предложение и да съответства на периода на изпълнение на проекта.</x:t>
   </x:si>
-  <x:si>
-[...210 lines deleted...]
-  </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="1" formatCode="@"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -403,99 +179,100 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="double">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="5">
+  <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="5">
+  <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId6" /></Relationships>
-[...2 lines deleted...]
-<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -734,276 +511,164 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D14"/>
+  <x:dimension ref="A1:D6"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="24.600625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="3" max="4" width="70.710625" style="4" customWidth="1"/>
+    <x:col min="1" max="1" width="23.996339" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="18.996339" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
-      <x:c r="A1" s="1" t="s">
+      <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B1" s="1" t="s">
+      <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C1" s="1" t="s">
+      <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D1" s="1" t="s">
+      <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
-      <x:c r="A2" s="2" t="s">
+      <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B2" s="2" t="s">
+      <x:c r="B2" s="4">
+        <x:v>45957.4910078125</x:v>
+      </x:c>
+      <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="C2" s="3" t="s">
+      <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
-      <x:c r="A3" s="2" t="s">
+      <x:c r="A3" s="3" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B3" s="4">
+        <x:v>45956.3754725347</x:v>
+      </x:c>
+      <x:c r="C3" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="B3" s="2" t="s">
+      <x:c r="D3" s="5" t="s">
         <x:v>9</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:4">
-      <x:c r="A4" s="2" t="s">
+      <x:c r="A4" s="3" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B4" s="4">
+        <x:v>45951.5283687269</x:v>
+      </x:c>
+      <x:c r="C4" s="5" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="D4" s="5" t="s">
         <x:v>12</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
-      <x:c r="A5" s="2" t="s">
-[...9 lines deleted...]
-        <x:v>19</x:v>
+      <x:c r="A5" s="3" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B5" s="4">
+        <x:v>45950.4554310301</x:v>
+      </x:c>
+      <x:c r="C5" s="5" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D5" s="5" t="s">
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
-      <x:c r="A6" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="B6" s="2" t="s">
+      <x:c r="A6" s="3" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="B6" s="4">
+        <x:v>45950.427853044</x:v>
+      </x:c>
+      <x:c r="C6" s="5" t="s">
         <x:v>17</x:v>
       </x:c>
-      <x:c r="C6" s="3" t="s">
-[...115 lines deleted...]
-        <x:v>52</x:v>
+      <x:c r="D6" s="5" t="s">
+        <x:v>18</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Разяснения по процедурата</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Area</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>