--- v1 (2026-03-09)
+++ v2 (2026-05-15)
@@ -1,270 +1,160 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67892eab46004769" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fb2197c3163943bcadb643b47c661c8b.psmdcp" Id="Rce667e9503444f43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7eb53203457f4b04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/83a88e2b3f8041b0a1697d147d0dd80c.psmdcp" Id="R6da53286dd6d4317" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Разяснения по процедурата" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="43">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>
     <x:t>Въпрос</x:t>
   </x:si>
   <x:si>
     <x:t>Разяснения</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-3.005-Q010</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>27.01.2025</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Здравейте,
 в Условия за кандидатстване по Процедура BG05SFPR001-3.005 „РАЗВИТИЕ НА ДУАЛНАТА СИСТЕМА НА ОБУЧЕНИЕ В ПОО (ЧРЕЗ ПРИЛАГАНЕ НА ПОДХОДА ИТИ)“, Раздел 13. Дейности, допустими за финансиране, Дейност 2. Обучения на учители и наставници за разширяване обхвата  и повишаване качеството на дуалната система на обучение. – Организиране и провеждане на обучения на учители по професионална подготовка и учители-методици (с присъждане на 1 квалификационен кредит или без квалификационни кредити) са предвидени два вида обучения:
 - един за учителите по професионална подготовка , който „ще осигури придобиването на знания и умения сред учителите за нови техники и технологии в съответното професионално направление, по което преподават, с цел подобряване на качеството на обучителния процес на учениците в дуална система на обучение“ , и
 - един за учители-методици за „формиране на необходимите знания, умения и компетентности сред учитлеите- методици за качествено изпълнение на функциите им съгласно Наредба №1 от 08 септември 2015 г. за условията и реда за провеждане на обучение чрез работа“
 Същевременно, „с оглед гарантиране на ефективността на планираните обучения, те следва да бъдат провеждани в групи от минимум 5 обучаеми по съответната тема/програма за обучение“. 
 В Професионална гимназия по машиностроене - гр. Пловдив, конкретен бенефициент по процедура BG05SFPR001-3.005 „РАЗВИТИЕ НА ДУАЛНАТА СИСТЕМА НА ОБУЧЕНИЕ В ПОО (ЧРЕЗ ПРИЛАГАНЕ НА ПОДХОДА ИТИ)“има назначени 9 учители по професионална подготовка и 2 учители методици. 
 Това означава ли, че не можем да предвидим обучения за учителите- методици, т.к. общия им брой е под минималния изискан по процедурата за провеждане на обучение или можем да проведем общи обучения за учители по професионална подготовка и учители методици, като съобразим темите/ модулите на обученията така, че да покриват и двете категории целеви групи.
 С уважение,
 Екип по проекта
 </x:t>
   </x:si>
   <x:si>
     <x:t>Разясненията на Управляващия орган (УО) по зададения въпрос са публикувани в консолидирана версия до 27.01.2025 г. (отговор на въпрос 11). Отговорите и разясненията на УО се съобщават (публикуват) на интернет страницата на ПО – http://sf.mon.bg/?go=page&amp;pageId=437 в рубрика „Въпроси и отговори“ и в ИСУН– https://eumis2020.government.bg.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-3.005-Q009</x:t>
   </x:si>
   <x:si>
     <x:t>Здравейте,
 В одобрената концепция е заложен срок за изпълнение на проект по процедура BG05SFPR001-3.005 „Развитие на дуалната система на обучение в ПОО (чрез прилагане на подхода ИТИ)“ в рамките на 24 месеца. С оглед това, че ще разширим обхвата на специалностите, които ще бъдат включени в проектното предложение, бихме искали да удължим този срок. Допустимо ли е?</x:t>
   </x:si>
   <x:si>
     <x:t>Разясненията на Управляващия орган (УО) по зададения въпрос са публикувани в консолидирана версия до 27.01.2025 г. (отговор на въпрос 10). Отговорите и разясненията на УО се съобщават (публикуват) на интернет страницата на ПО – http://sf.mon.bg/?go=page&amp;pageId=437 в рубрика „Въпроси и отговори“ и в ИСУН– https://eumis2020.government.bg.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-3.005-Q008</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>25.01.2025</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Здравейте,
 Във връзка с процедура „Развитие на дуалната система на обучение в ПОО (чрез прилагане на подхода ИТИ)“ молим за разяснения на следните въпроси:
 1)	Професионална гимназия по машиностроене, гр. Пловдив  е конкретен бенефициент за ЮЦР. Съгласно Раздел Специфични изисквания за допустимост на конкретните бенефициенти от Условията за кандидатстване по процедурата проектното предложение следва да съответства на одобрената комбинирана концепция за ИТИ в частта асоциирани партньори. В допълнение в раздел 12.2 Допустими асоциирани партньори „На етап кандидатстване, като асоциирани партньори в проектното предложение следва да са посочени другите участници, определени в одобрена комбинирана концепция за ИТИ, които не разходват средства по отношение на дейности за развитие на дуалната система на обучение с финансиране по Програма „Образование“. 
 Това означава ли, че всички партньори, които са разписали Приложение А2 „Споразумение за партньорство“ на етап подаване на ПИИ по процедура BG16FFPR003-2.001 “Концепции за интегрирани териториални инвестиции“ следва да разпишат и Приложение III „Споразумение за партньорство “към документите по Процедура „Развитие на дуалната система на обучение в ПОО (чрез прилагане на подхода ИТИ)“, като станат асоциирани партньори в проектното предложение по процедура „Развитие на дуалната система на обучение в ПОО (чрез прилагане на подхода ИТИ)“. В случай, че отговора е „да“ и предвид това, че партньорите по Интегрираните концепции на ИТИ имат роли, които не във всички случай са свързани с развитието на дуалното обучение и образование, задължително ли е същите да имат роли и задължения по проекта по процедура  Развитие на дуалната система на обучение в ПОО (чрез прилагане на подхода ИТИ)“ , които да бъдат разписани в Приложение III „Споразумение за партньорство“ или това е изискване само за асоциираните партньори- работодатели.
 1.2) Във връзка с текста от раздел 12.2 „Допустими асоциирани партньори“ от УК на процедура „Развитие на дуалната система на обучение в ПОО (чрез прилагане на подхода ИТИ)“ : „Включването в проектното предложение на асоцииран партньор работодател е задължително“, както и т. 2 от същия раздел „Работодатели, участващи в партньорство с училище за дуална система на обучение- задължителни асоциирани партньори“ имаме следните въпроси:
 Означават ли горните текстове, че асоциирани партньори по проектното предложение трябва да бъдат фирми- работодатели, с които училището вече има сключени договори за партньорство  по чл. 17а от ЗПОО за практическо обучение на ученици от втори гимназиален етап или това могат да бъдат нови партньори- работодатели от региона по избор на кандидата, с които училището не е имало партньорство до момента.
 2)	В т. Изпълнители от Допустими асоциирани партньори е записано: “На основание чл. 49, ал. 1 от ЗУСЕФСУ бенефициентите на безвъзмездна финансова помощ може да възлагат на изпълнители- външни за тях лица, дейности по изпълнението и/или управлението на проект, когато това е предвидено в него за съответната дейност.” В т. Административен капацитет , раздел Специфични изисквания за допустимост на конкретните бенефициенти е записано, че за доказване на административен капацитет на кандидата  „трябва: да е пряко отговорен за изпълнението на дейностите по проекта“ и да представи автобиографии по образец (Приложение V към УК) на членовете на основния екип за организация и управление, който включва задължително ръководител на проекта, координатор и счетоводител (финансист).
 В тази връзка моля да посочите коя хипотеза е вярна:
 А) разходи за управление на проекта под формата на услуга, предоставена от външен изпълнител по реда на ал. 1 от ЗУСЕФСУ са допустим разход
 Б) управлението на проекта може да се извършва само и единствено от лица определени от кандидата на етап кандидатстване чрез представяне на автобиографии.
 В) задължително е да се направи избор на екип от страна на кандидата, за който да се представят автобиографии, НО може да се направи и процедура за избор на изпълнител, с което да се гарантира качественото и ефективно управление на проекта и двата екипа да работят съвместно.
 3)	В дейност 1. Допълнителна професионална подготовка, „пробно стажуване“ и допълнителни занимания за ученици за придобиване на знания, умения и компетентности в съответствие с изискванията на пазара на труда. – Пробно стажуване в партниращо предприятие за ученици в първи гимназиален етап  се предвижда след всяко проведено пробно стажуване да се изготви оценка на професионалните интереси на ученика. 
 Допустимо ли е оценката на професионалните интереси на ученика да бъде изготвена от външен изпълнител или същата трябва задължително да се изготви от асоциирания партньор-работодател при който е преминало конкретното пробно стажуване.
 4)	При разписване на Дейност 7 „Връзка на образованието с пазара на труда в индустриалните предприятия на територията на Тракия икономическа зона, ЮЦР..“, част от Концепция за ИТИ за осигуряване на интегрирано, икономическо, устойчиво и ниско въглеродно развитие на Тракия Икономическа Зона и Южен централен регион, касаеща План за изпълнение / Дейности по проекта към Оперативна програма "Програма "Образование" 2021-2027" сме разписали, че учителите по професионална подготовка, в т.ч. и учители методици, които ще преминат допълнителни обучения е 6 броя, но към момента в ПГМП има назначени 9 учителя по професионална подготовка и 2 учители методици.
 Допустимо ли е, независимо, че на етап разписване на Концепция за ИТИ за осигуряване на интегрирано, икономическо, устойчиво и ниско въглеродно развитие на Тракия Икономическа Зона и Южен централен регион сме посочили 6 учителя, който да преминат обучение да променим този брой на 11 в проектното предложение по процедура „Развитие на дуалната система на обучение в ПОО (чрез прилагане на подхода ИТИ)“, колкото са реално заетите към момента учители.
 5)	Като част от дейност 2. Обучения на учители и наставници за разширяване на обхвата и повишаване качеството на дуалната система на обучение- Организиране и провеждане на обучения на учители по професионална подготовка и учители-методици (с присъждане на 1 квалификационен кредит или без квалификационни кредити) е разписано , че обученията „могат да включват модули/теми, които са насочени към развитието на социално-емоционалните умения на учениците, пряко свързани с обучението чрез рамката на ОИСР за социално-емоционалните умения“
 Предвид спецификата на обученията за социално-емоционалните умения и взаимодействие с други, които изискват специфичен подход и работа както индивидуално, така и в групата, допустимо ли е същите да бъдат проведени в отделни обучения в рамките на до  16 или 24 часа , в зависимост от това дали се присъждат квалификационни кредити. В случай, че отговора е „да“ и в случай, че обученията няма да присъждат кредити, остава ли изискването минимум 8 часа от обучението да бъдат проведени при работодателя.
 С уважение,
 </x:t>
   </x:si>
   <x:si>
     <x:t>Разясненията на Управляващия орган (УО) по зададения въпрос са публикувани в консолидирана версия до 27.01.2025 г. (отговор на въпрос 9). Отговорите и разясненията на УО се съобщават (публикуват) на интернет страницата на ПО – http://sf.mon.bg/?go=page&amp;pageId=437 в рубрика „Въпроси и отговори“ и в ИСУН– https://eumis2020.government.bg.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-3.005-Q007</x:t>
   </x:si>
   <x:si>
-    <x:t>15.01.2025</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">Здравейте,
 Земеделска професионална гимназия „Климент Тимирязев“, гр. Сандански е конкретен бенефициент по процедура BG05SFPR001-3.005 „Развитие на дуалната система на обучение в ПОО (чрез прилагане на подхода ИТИ)“, финансирана от Програма "Образование" 2021-2027, в рамките на одобрена Концепция за ИТИ с наименование "Интегрирани инвестиции за подобряване на свързаността, туристическия потенциал, социално-икономическото и културно развитие на южната част на ЮЗР".
 Въпросът ни е дали можем да разширим обхвата на заложените в Концепцията на проектното предложение специалности от Списъка на професиите за професионално образование и обучение (СППОО), по които Земеделската професионална гимназия ще извършва обучение чрез работа (дуална система на обучение) по проекта. Това се налага поради динамиката на пазара на труда в региона на община Сандански и прогнозите за търсени специалисти от работодателите през следващите години.
 С уважение,
 Екип по проекта
 </x:t>
   </x:si>
   <x:si>
     <x:t>Разясненията на Управляващия орган (УО) по зададения въпрос са публикувани в консолидирана версия 5 до 17.01.2025 г. (отговор на въпрос 8). Отговорите и разясненията на УО се съобщават (публикуват) на интернет страницата на ПО – http://sf.mon.bg/?go=page&amp;pageId=437 в рубрика „Въпроси и отговори“ и в ИСУН– https://eumis2020.government.bg.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-3.005-Q006</x:t>
   </x:si>
   <x:si>
-    <x:t>14.01.2025</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Здравейте!
 Въпрос 1: Относно Дейност 1, подточка 2 (Допълнителни занимания по професионална подготовка):
 При планиране на допълнителните занимания по професионална подготовка за ученици в първи гимназиален етап е планирано същите да се провеждат в училището или в реална работна среда при работодател. Допустимо ли е тези занимания да се провеждат в асоцииран партньор Център за професионално обучение (ЦПО), който разполага с осигурени съвременни условия, оборудване и материали за практическа работа, но не е работодател?
 Въпрос 2: Допустимост на разходи за ЛПС и СРО за ученици извън дуалната форма. Относно разходи за лични предпазни средства (ЛПС) и суровини и материали (СРО) по Дейност 1:
 Допустими ли са разходите за ЛПС и СРО освен за ученици от първи гимназиален етап, които ще преминат през пробно стажуване в партниращо предприятие за ученици в първи гимназиален етап, така  и за тези от втори гимназиален етап, които не са обхванати от Дейност 1, но са ангажирани в дуална форма на обучение в училището ?</x:t>
   </x:si>
   <x:si>
     <x:t>Разясненията на Управляващия орган (УО) по зададения въпрос са публикувани в консолидирана версия 5 до 17.01.2025 г. (отговор на въпрос 7). Отговорите и разясненията на УО се съобщават (публикуват) на интернет страницата на ПО – http://sf.mon.bg/?go=page&amp;pageId=437 в рубрика „Въпроси и отговори“ и в ИСУН– https://eumis2020.government.bg.</x:t>
   </x:si>
-  <x:si>
-[...96 lines deleted...]
-  </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="1" formatCode="@"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -283,99 +173,100 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="double">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="5">
+  <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="5">
+  <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId6" /></Relationships>
-[...2 lines deleted...]
-<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -614,234 +505,164 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D11"/>
+  <x:dimension ref="A1:D6"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="24.410625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="3" max="4" width="70.710625" style="4" customWidth="1"/>
+    <x:col min="1" max="1" width="23.996339" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="18.996339" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
-      <x:c r="A1" s="1" t="s">
+      <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B1" s="1" t="s">
+      <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C1" s="1" t="s">
+      <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D1" s="1" t="s">
+      <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
-      <x:c r="A2" s="2" t="s">
+      <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B2" s="2" t="s">
+      <x:c r="B2" s="4">
+        <x:v>45684.4946032755</x:v>
+      </x:c>
+      <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="C2" s="3" t="s">
+      <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
-      <x:c r="A3" s="2" t="s">
+      <x:c r="A3" s="3" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B3" s="4">
+        <x:v>45684.4682604398</x:v>
+      </x:c>
+      <x:c r="C3" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="B3" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="C3" s="3" t="s">
+      <x:c r="D3" s="5" t="s">
         <x:v>9</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:4">
-      <x:c r="A4" s="2" t="s">
+      <x:c r="A4" s="3" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B4" s="4">
+        <x:v>45682.5351600232</x:v>
+      </x:c>
+      <x:c r="C4" s="5" t="s">
         <x:v>11</x:v>
       </x:c>
-      <x:c r="B4" s="2" t="s">
+      <x:c r="D4" s="5" t="s">
         <x:v>12</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
-      <x:c r="A5" s="2" t="s">
+      <x:c r="A5" s="3" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B5" s="4">
+        <x:v>45672.6474743634</x:v>
+      </x:c>
+      <x:c r="C5" s="5" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D5" s="5" t="s">
         <x:v>15</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
-      <x:c r="A6" s="2" t="s">
-[...79 lines deleted...]
-        <x:v>42</x:v>
+      <x:c r="A6" s="3" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="B6" s="4">
+        <x:v>45671.2214700463</x:v>
+      </x:c>
+      <x:c r="C6" s="5" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="D6" s="5" t="s">
+        <x:v>18</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Разяснения по процедурата</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Area</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>