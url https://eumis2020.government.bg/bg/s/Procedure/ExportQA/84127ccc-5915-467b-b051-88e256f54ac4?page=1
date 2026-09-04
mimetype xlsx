--- v2 (2026-05-15)
+++ v3 (2026-09-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7eb53203457f4b04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/83a88e2b3f8041b0a1697d147d0dd80c.psmdcp" Id="R6da53286dd6d4317" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36db6c3e440f4707" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4c3356ffe69e4f0b85337e0ed6598196.psmdcp" Id="Rf95fb0a6a2224a1e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>