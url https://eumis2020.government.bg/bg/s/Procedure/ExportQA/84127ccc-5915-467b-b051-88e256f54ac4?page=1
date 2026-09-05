--- v3 (2026-09-04)
+++ v4 (2026-09-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36db6c3e440f4707" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4c3356ffe69e4f0b85337e0ed6598196.psmdcp" Id="Rf95fb0a6a2224a1e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R514b98db9204495f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/46964c8aea1743fcb305851bab95198b.psmdcp" Id="R9a41a41dea3949a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>