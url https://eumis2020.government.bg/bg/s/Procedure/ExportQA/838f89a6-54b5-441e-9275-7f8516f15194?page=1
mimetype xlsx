--- v0 (2026-03-09)
+++ v1 (2026-05-15)
@@ -1,146 +1,134 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18c01ea15a794aa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5d4e31288e97493885e3fe3e8ec70a95.psmdcp" Id="R1f0332d53d294f78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f42905ebd2c4dcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/993388d4dc9743f2976ec2ce878de246.psmdcp" Id="R81549ec5c95d439f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Разяснения по процедурата" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="20" uniqueCount="20">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>
     <x:t>Въпрос</x:t>
   </x:si>
   <x:si>
     <x:t>Разяснения</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR002-2.014-Q004</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>04.02.2026</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Във връзка с обявената процедура BG05SFPR002-2.014 „Подкрепа за деца и семейства по подхода ИТИ“ бихме желали да отправим следното запитване:
 В т. 21 от Условията за кандидатстване е посочено, че крайният срок за подаване на проектни предложения е 31.12.2027 г. Същевременно, в т. 16 „Минимален и максимален срок за изпълнение на проекта“ е указано, че дейностите по проекта следва да приключат в срок до 24 месеца от стартиране на изпълнението, но не по-късно от 31.12.2027 г.
 С оглед на горното, моля да уточните кой е крайният допустим срок за изпълнение на проектите по процедурата.
 </x:t>
   </x:si>
   <x:si>
     <x:t>Уважаема госпожо/Уважаеми господине,
 Съгласно Условията за кандидатстване по процедура BG05SFPR002-2.014 „Подкрепа за деца и семейства по подхода ИТИ“, максимален срок за изпълнение на проекта е не по-късно от 31.12.2027 г.
 Отчитайки, че 31.12.2027 г. е и крайният срок за подаване на проектни предложения, УО на ПРЧР препоръчва да не чакате крайния срок за кандидатстване и да подготвите своевременно своето проектно предложение. Така бихте адресирали навреме нуждите на целевите групи чрез заложените мерки в КИТИ. Обръщаме внимание, че в момента се изпълняват мерките, заложени в концепциите за ИТИ от първия етап, предстои и втори.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR002-2.014-Q003</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>12.01.2026</x:t>
   </x:si>
   <x:si>
     <x:t>Уважаеми Госпожи и Господа,
 След премината оценка на Фаза 2 от КИТИ, Община Казанлък е определена за отговорен партньор при подаване на проектно предложение (ПП) по настоящата процедура. За нейн партньор е определено СНЦ "Бъдеще за децата", гр. Казанлък. В тази връзка, при подаване на проектното предложение възможно ли е СНЦ "Бъдеще за децата" да подаде ПП по процедурата като отговорен партньор и бенефициент, а Община Казанлък да бъде в ролята на партньор по проекта или Община Казанлък да подаде ПП, в което обаче СНЦ "Бъдеще за децата" да бъде с право на бюджет. Не се предвижда изменение в определените за изпълнение дейности и индикатори и промяната на водещия партньор или правото на СНЦ на бюджет също не би наложило такава.
 С уважение,
 Община Казанлък</x:t>
   </x:si>
   <x:si>
     <x:t>Уважаема госпожо/Уважаеми господине,
 Съгласно Условията за кандидатстване по процедура BG05SFPR002-2.014 „Подкрепа за деца и семейства по подхода ИТИ“, конкретните бенефициенти са посочени като такива в Критериите за избор на операция „ИНТЕГРИРАНИ ТЕРИТОРИАЛНИ ИНВЕСТИЦИИ“, одобрени от Комитета за наблюдение на програмата на 26.11.2024 г. като конкретни бенефициенти за съответната дейност. Допустими са САМО конкретни бенефициенти/партньори, посочени като такива в „Списък на допустимите конкретни бенефициенти и партньори“, което е част от документите за информация към настоящата процедура. Като видове правни субекти, кандидатите и партньорите попадат в някоя от изброените категории:
 Кандидати:
 • Общини.
 Партньори:
 • Неправителствени организации. 
 При планиране на Вашето проектно предложение следва да се съобразите с публикуваните документи за кандидатстване и изисквания по процедурата.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR002-2.014-Q002</x:t>
   </x:si>
   <x:si>
-    <x:t>28.08.2025</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Уважаеми Дами и Господа,
 Какъв е допустимия процент от бюджета, който може да бъде разходван за мерки за публичност и управление на проекта?</x:t>
   </x:si>
   <x:si>
     <x:t>Уважаема госпожо/Уважаеми господине,
 Разходите за организация и управление на проекта и разходите за видимост, прозрачност и комуникация са непреки разходи, които са част от единната ставка в размер на 40 % от допустимите преките разходи по проекта. Не се прилага конкретно процентно ограничение в рамките на тази ставка за отделни категории непреки разходи, включително за мерки за публичност и управление на проекта.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR002-2.014-Q001</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>08.07.2025</x:t>
   </x:si>
   <x:si>
     <x:t>Уважаеми госпожи и господа,
 Във връзка с възникнал казус, свързан с изискването за минимална помощ, посочено в указанията за кандидатстване, Община Казанлък има намерение да подготви проектно предложение по настоящата процедура, като предвижда при евентуалното му одобрение дейностите по проекта да стартират в периода март–април 2026 г. В тази връзка бихме желали да получим насоки относно най-подходящия момент за подаване на проектното предложение – през настоящата календарна година или в началото на 2026 г.</x:t>
   </x:si>
   <x:si>
     <x:t>Уважаема госпожо/Уважаеми  господине,
 Съгласно Условията за кандидатстване, максималният размер на помощта по режим de minimis, за която кандидатства за един кандидат/партньор по процедурата, заедно с другите получени минимални помощи за едно и също предприятие за период от три предходни години,  не може да надхвърля левовата равностойност на 300 000 евро (586 749 лв.). Периодът от три години, който се взема предвид за целите на Регламент (ЕС) № 2023/2831 на Комисията, следва да се оценява периодично (период от 3 години преди датата на предоставяне).
 Посочен е и пример в Условията за кандидатстване как се изчислява периодът от три години: ако минималната помощ е получена, например на 28.11.2024 г., то  периодът от три години обхваща 28.11.2021 г. - 28.11.2024 г.
 Преценката, кога да подаде проектно предложение е на конкретния бенефициент при съобразяване с изискванията на Регламент (ЕС) № 2023/2831 на Комисията.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="1" formatCode="@"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -159,99 +147,100 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="double">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="5">
+  <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="5">
+  <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId6" /></Relationships>
-[...2 lines deleted...]
-<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -490,150 +479,150 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:D5"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="24.410625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="3" max="4" width="70.710625" style="4" customWidth="1"/>
+    <x:col min="1" max="1" width="23.996339" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="18.996339" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
-      <x:c r="A1" s="1" t="s">
+      <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B1" s="1" t="s">
+      <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C1" s="1" t="s">
+      <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D1" s="1" t="s">
+      <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
-      <x:c r="A2" s="2" t="s">
+      <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B2" s="2" t="s">
+      <x:c r="B2" s="4">
+        <x:v>46057.4975224537</x:v>
+      </x:c>
+      <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="C2" s="3" t="s">
+      <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
-      <x:c r="A3" s="2" t="s">
+      <x:c r="A3" s="3" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B3" s="4">
+        <x:v>46034.4519821644</x:v>
+      </x:c>
+      <x:c r="C3" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="B3" s="2" t="s">
+      <x:c r="D3" s="5" t="s">
         <x:v>9</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:4">
-      <x:c r="A4" s="2" t="s">
+      <x:c r="A4" s="3" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B4" s="4">
+        <x:v>45897.4771610069</x:v>
+      </x:c>
+      <x:c r="C4" s="5" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="D4" s="5" t="s">
         <x:v>12</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
-      <x:c r="A5" s="2" t="s">
-[...9 lines deleted...]
-        <x:v>19</x:v>
+      <x:c r="A5" s="3" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B5" s="4">
+        <x:v>45846.7199025926</x:v>
+      </x:c>
+      <x:c r="C5" s="5" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D5" s="5" t="s">
+        <x:v>15</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Разяснения по процедурата</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Area</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>