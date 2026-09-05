--- v1 (2026-05-15)
+++ v2 (2026-09-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f42905ebd2c4dcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/993388d4dc9743f2976ec2ce878de246.psmdcp" Id="R81549ec5c95d439f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79a03461a4ae4583" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a75f974b6574435ca5472c1b9654fe19.psmdcp" Id="Re44cf66d94b3483e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>