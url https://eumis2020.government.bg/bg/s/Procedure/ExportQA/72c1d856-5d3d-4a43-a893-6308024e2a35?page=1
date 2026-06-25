--- v0 (2026-04-12)
+++ v1 (2026-06-25)
@@ -1,75 +1,128 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40cfe399bd624d39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/952022fc15d84b9babe67a077e863715.psmdcp" Id="R15c6fa50f52f47d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dcb0203aa534834" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d2e188e32d6b4e3fa081c7ef96ae86f5.psmdcp" Id="R3bf9d1d5b4e04366" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Разяснения по процедурата" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="11">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>
     <x:t>Въпрос</x:t>
   </x:si>
   <x:si>
     <x:t>Разяснения</x:t>
   </x:si>
   <x:si>
+    <x:t>BG65ISPR001-3.008-Q003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Уважаеми госпожи и господа, 
+Във връзка с процедура №BG65ISPR001-3.008 „Процедура № 1 „Специфична цел 3 „Подкрепа за укрепването на капацитета на държавите членки за предотвратяване и борба с престъпността, тероризма и радикализацията, както и за управление на свързани със сигурността инциденти, рискове и кризи, включително чрез засилено сътрудничество между публичните органи, съответните органи, служби или агенции на Съюза, гражданското общество и частните партньори в различните държави членки“, финансирана от фонд „Вътрешна сигурност“ 2021-2027 г., моля за разяснение по следните въпроси, свързани с тълкуването и прилагането на Насоките за кандидатстване:
+Въпрос № 1:
+В  Насоките за кандидатстване т. 4 „Измерения и кодове на интервенция“, подт. 4.1 „Вид действие“, са изброени кодове 001–012, съгласно Приложение VI, таблица 2 от Регламент (ЕС) 2021/1149.
+Моля за разяснение дали всички изброени в подт. 4.1 видове действие следва да се разглеждат като допустими за включване в проектно предложение по горецитираната процедура, при условие че са обосновани и съответстват на целите на процедурата, или подт.4.1 има единствено класификационен характер за целите на попълване на формуляра за кандидатстване в ИСУН.
+С други думи, моля да бъде уточнено дали всички изброени кодове по подт.4.1 могат да бъдат използвани като основание за планиране на дейности и разходи по проектното предложение, или допустимите дейности по процедурата са ограничени само до част от тях.
+Въпрос № 2:
+В Насоките за кандидатстване  т. 13.3 „Допустими разходи“, в каре „Важно“, е посочено следното условие:
+„По настоящата процедура са допустими единствено разходи, които могат да бъдат съотнесени към някоя от двете допустими интервенции, определени в т. 4. Измерения и кодове на интервенция от Насоките за кандидатстване, съгласно Регламент 2021/1149, 4.1. „ВИД ДЕЙСТВИЕ“ – Приложение VI, таблица 2.“
+Моля за изрично уточнение кои са „двете допустими интервенции“, към които следва да бъдат съотнесени допустимите разходи по процедурата.
+В случай че се визират конкретни кодове от подт. 4.1, моля същите да бъдат посочени изрично.
+Въпрос № 3:
+В т. 8 от Насоките за кандидатстване е посочено, че общият размер на безвъзмездната финансова помощ по операцията е 450 000 евро, а в подт. 8.1 е предвидено, че максималният размер на безвъзмездната финансова помощ за едно проектно предложение е 450 000 евро.
+Същевременно в т. 8 е записано, че за посочената операция/дейност Управляващият орган може да финансира повече от едно проектно предложение до изчерпване на финансовия ресурс.
+Моля за потвърждение, че:
+1.	максималният размер на безвъзмездната финансова помощ за едно проектно предложение по настоящата процедура е 450 000 евро; 
+2.	е допустимо целият финансов ресурс по операцията да бъде заявен само с едно проектно предложение, при условие че същото е на стойност максималния допустим праг на финансиране от 450 000 евро.
+Благодаря предварително за съдействието и предоставените разяснения!</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДО
+ВСИЧКИ ЗАИНТЕРЕСОВАНИ ЛИЦА
+ОТНОСНО: Разяснения по процедура за предоставяне на безвъзмездна финансова помощ чрез подбор на проектни предложения с наименование и номер в ИСУН: BG65ISPR001-3.008 Процедура № 1 „Специфична цел 3 „Подкрепа за укрепването на капацитета на държавите членки за предотвратяване и борба с престъпността, тероризма и радикализацията, както и за управление на свързани със сигурността инциденти, рискове и кризи, включително чрез засилено сътрудничество между публичните органи, съответните органи, служби или агенции на Съюза, гражданското общество и частните партньори в различните държави членки“, съфинансирана по фонд „Вътрешна сигурност“ 2021-2027 г.
+УВАЖАЕМИ ДАМИ И ГОСПОДА,
+Във връзка с постъпили запитвания от потенциални кандидати по горепосочената процедура, предоставяме следните разяснения:
+ВЪПРОС № 1:
+В  Насоките за кандидатстване т. 4 „Измерения и кодове на интервенция“, подт. 4.1 „Вид действие“, са изброени кодове 001–012, съгласно Приложение VI, таблица 2 от Регламент (ЕС) 2021/1149.
+Моля за разяснение дали всички изброени в подт. 4.1 видове действие следва да се разглеждат като допустими за включване в проектно предложение по горецитираната процедура, при условие че са обосновани и съответстват на целите на процедурата, или подт.4.1 има единствено класификационен характер за целите на попълване на формуляра за кандидатстване в ИСУН.
+С други думи, моля да бъде уточнено дали всички изброени кодове по подт.4.1 могат да бъдат използвани като основание за планиране на дейности и разходи по проектното предложение, или допустимите дейности по процедурата са ограничени само до част от тях.
+ОТГОВОР № 1:
+В Насоките за кандидатстване т. 4  Измерения и кодове на интервенция, подточка 4.1 Вид действие - приложение VI, таблица 2, са изброени всички кодове от приложение VI, таблица 2, част от Регламент (ЕС) 2021/1149 на Европейския парламент и на Съвета от 07 юли 2021 година за създаване на фонд „Вътрешна сигурност“. В същата таблица са предвидени кодове 006 „Обмен на добри практики, семинари, конференции, събития, кампании за повишаване на осведомеността, комуникационни дейности“ и код 007 „Изследвания, пилотни проекти, оценки на риска“. Дейностите следва да са в съответсиве с допустимите такива, посочени в раздел 12 от Насоките за кандидатстване. Проектните предложения по процедурата следва да предвиждат единствено дейности, които са част от приложното поле на кодове 006 и 007 и с тях се постигат заложените показатели в т. 7  Индикатори (показатели за краен продукт, показател за резултат и показател за конкретен проект). 
+ВЪПРОС № 2:
+В Насоките за кандидатстване  т. 13.3 „Допустими разходи“, в каре „Важно“, е посочено следното условие:
+„По настоящата процедура са допустими единствено разходи, които могат да бъдат съотнесени към някоя от двете допустими интервенции, определени в т. 4. Измерения и кодове на интервенция от Насоките за кандидатстване, съгласно Регламент 2021/1149, 4.1. „ВИД ДЕЙСТВИЕ“ – Приложение VI, таблица 2.“
+Моля за изрично уточнение кои са „двете допустими интервенции“, към които следва да бъдат съотнесени допустимите разходи по процедурата.
+В случай че се визират конкретни кодове от подт. 4.1, моля същите да бъдат посочени изрично.
+ОТГОВОР № 2
+В Насоките за кандидатстване, т. 13.3. „Допустими разходи“ са описани всички категории разходи, които е допустимо да бъдат включени в проектните предложения по процедурата.  В карето „Важно“ е посочено, че планираните разходи по проекта следва да бъдат такива, които могат да бъдат отнесени към видовете действия в код 006 „Обмен на добри практики, семинари, конференции, събития, кампании за повишаване на осведомеността, комуникационни дейности“ и код 007 „Изследвания, пилотни проекти, оценки на риска“. 
+ВЪПРОС № 3:
+В т. 8 от Насоките за кандидатстване е посочено, че общият размер на безвъзмездната финансова помощ по операцията е 450 000 евро, а в подт. 8.1 е предвидено, че максималният размер на безвъзмездната финансова помощ за едно проектно предложение е 450 000 евро.
+Същевременно в т. 8 е записано, че за посочената операция/дейност Управляващият орган може да финансира повече от едно проектно предложение до изчерпване на финансовия ресурс.
+Моля за потвърждение, че:
+1.	максималният размер на безвъзмездната финансова помощ за едно проектно предложение по настоящата процедура е 450 000 евро; 
+2.	е допустимо целият финансов ресурс по операцията да бъде заявен само с едно проектно предложение, при условие че същото е на стойност максималния допустим праг на финансиране от 450 000 евро.
+ОТГОВОР № 3
+В Насоките за кандидатстване т. 8.1. „Минимален и максимален размер на безвъзмездната финансова помощ за конкретен проект“, са посочени ограниченията за размера на едно проектно предложение, които са:
+- Минимален размер на безвъзмездната финансова помощ: 80 000,00 евро;
+- Максимален размер на безвъзмездната финансова помощ: 450 000,00 евро.
+	В тази връзка не е налице пречка да бъде финансирано едно проектно предложение на стойност от 450 000 евро и по него да бъде предоставен целия ресурс на процедурата. В този случай е необходимо да бъдат изпълнени всички показатели, посочени в  т. 7  Индикатори (показатели за краен продукт, показател за резултат и показател за конкретен проект) и ресурсът да се разпредели в съответствие с допустимите видове интервенции и стойности, посочени в т.4 от Насоките за кандидатстване.
+С оглед горното, общата сума на процедурата за предоставяне на безвъзмездна финансова помощ в размер на 450 000 евро представлява целият финансов ресурс, който е възможно да бъде разпределен за финансиране на едно или няколко проектни предложения. 
+Моля също да съобразите, че при определяне на размера на исканата БФП, същият следва да е пропорционален на стойността на съответните показатели за краен продукт и резултат по операцията/дейността, които се планира да бъдат постигнати.</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG65ISPR001-3.008-Q002</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>03.04.2026</x:t>
   </x:si>
   <x:si>
     <x:t>Уважаеми дами и господа, 
 Във връзка с предстоящото изпълнение на проекти
 по процедура Процедура № 1 „Специфична цел 3 „Подкрепа за укрепването на капацитета на държавите членки за предотвратяване и борба с престъпността, тероризма и радикализацията, както и за управление на свързани със сигурността инциденти, рискове и кризи, включително чрез засилено сътрудничество между публичните органи, съответните органи, служби или агенции на Съюза, гражданското общество и частните партньори в различните държави членки“, се обръщаме към Вас с разяснение и предложение по отношение на условията в т. 13.3,
 които следва да бъдат взети предвид като ограничаващи в Условията за кандидатстване, където е посочено, че за допустими се считат само разходи за възнаграждения на трудов договор или по служебно правоотношение.
 Представяме на Вашето внимание следното разяснение:
 1. По отношение на т. 13.3. Допустими разходи от
 УК, І. РАЗХОДИ ЗА ПЕРСОНАЛ, 1. Разходи за възнаграждения: 
 - Във ВВМУ „Н. Й. Вапцаров“ работят както военнослужещи (на служебни правоотношения), така и цивилни служители (на трудови правоотношения). При определяне на екип за изпълнение на проект по програмата, е необходимо участие на представители и от двете категории
 служители, като броя на носителите на специфични знания и научна експертиза преобладава при служителите на служебни правоотношения
 (военнослужещи).
 Съгласно чл. 188, ал. 2, т. 4 от Закона за отбраната и въоръжените сили (ЗОВС), за военнослужещите съществува законова забрана за сключване на трудови договори по смисъла на Глава пета, раздел I от Кодекса на труда, както и на допълнителни споразумения по чл. 119 от КТ.
 Съществува обаче изключение, посочено в чл. 188, ал. 5, т. 2 от ЗОВС, а именно "Несъвместимост с военната служба не е налице при участие в изпълнението на проекти, свързани с дейността на Министерството на отбраната, структурите на пряко подчинение на министъра на отбраната и Българската армия и финансирани по програми или механизми на Европейския съюз или други международни програми и договори въз основа на сключен граждански договор". От това следва, че в
 случай че за служителите на партньора по проекта бъде въведено изискване за задължително сключване на допълнителен трудов договор или допълнително споразумение към съществуващ трудов договор за участие в проект, военнослужещите няма да могат да бъдат включени
 в проектните екипи. Това би ограничило участието на основна част от научния и преподавателския състав на висшите военни училища или на потенциални техни партньори в обхвата на ЗОВС.
 С оглед на изложеното, предлагаме в правилата за допустими разходи да бъде изрично предвидена и хипотезата, че възлагането на ангажименти по
 проектите може да се осъществява не само чрез трудови договори, но и чрез граждански договори, когато това е необходимо за участието на
 военнослужещи, попадащи в обхвата на чл. 188, ал. 5, т. 2 от ЗОВС. Гражданските договори (договор за услуга/поръчка по ЗЗД) не попадат под ограниченията на КТ, а именно те са допустимият вариант по чл. 188, ал. 5, т. 2 от ЗОВС, където се предвижда, че несъвместимост с военната служба не е налице, когато военнослужещи участват в изпълнението на проекти, въз основа на сключен граждански договор.
 Считаме, че приемането на това предложение е необходимо условие за законосъобразно и ефективно изпълнение с участието на или в партньорство с висши военни училища на проектите по процедура Процедура № 1 „Специфична цел 3 „Подкрепа за укрепването на капацитета на държавите членки за предотвратяване и борба с престъпността, тероризма и радикализацията, както и за управление на свързани със сигурността инциденти, рискове и кризи, включително чрез засилено сътрудничество между публичните органи, съответните органи, служби или агенции на Съюза, гражданското общество и частните партньори в различните държави членки“ на Програма на Република България по фонд „Вътрешна сигурност“.
 С уважение,
 Велинова</x:t>
   </x:si>
   <x:si>
     <x:t>Съгласно Инструкцията за разработване на бюджет, неразделна част от Насоките за кандидатстване, е допустимо изпълнението на дейности или на части от дейности, включени в проектното предложение, да бъде възложено чрез договори по извънтрудови правоотношения, т.нар. „граждански договори“. Този тип възлагане е възможно, но при спазване на приложимия ред за избор на изпълнител, включително изискванията на Закона за обществените поръчки (ЗОП) или на Глава четвърта „Специални правила за определяне на изпълнител от бенефициенти на безвъзмездна финансова помощ“ от Закона за управление на средствата от европейските фондове при споделено управление.
@@ -80,51 +133,51 @@
   <x:si>
     <x:t>BG65ISPR001-3.008-Q001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Бихме искали да зададем няколко уточняващи въпроса по процедурата:
 1. Трябва ли всяко проектно предложение да покрива и двете теми, описани в процедурата, именно (1) оценка на заплахите от организирана престъпност и корупция в България и 2) изграждане на устойчивост сред обществото, в т.ч. младите хора, към радикализация, екстремистка пропаганда и/или език на омразата в онлайн среда? Или е възможно да се подават проектни предложения за една от двете теми?
 2. Има ли ограничения за продължителността на проектите - допустимо ли е проектът да продължава примерно 3 години?
 3. Предвидено ли е някакво индикативно разпределение на бюджета между дейностите по първата тема (оценка на организираната престъпност и корупцията) и втората тема (устойчовост към радикализация, екстремистка пропаганда и/или език на омразата)?  
 </x:t>
   </x:si>
   <x:si>
     <x:t>1. Съгласно Насоките за кандидатстване операцията, за която могат да бъдат подавани проектни предложения, е с наименование „Оценка на заплахите от организирана престъпност и корупция в България; изграждане на устойчивост сред обществото, в т.ч. младите хора, към радикализация, екстремистка пропаганда и/или език на омразата в онлайн среда“ на стойност от 450 000 евро.
 С оглед на гореизложеното в едно проектно предложение са възможни множество варианти, в случай че бъдат спазвани категориите интервенции и резултатите, по съответната тема, както и прагът на максималния и минималния размер на безвъзмездната финансова помощ, за която се кандидатства.
 От горното следва, че е възможно да се подаде както проект, който покрива само една от темите, така и проект, който покрива и двете теми. 
 В случай на проектно предложение, което съдържа разходи и за двете категории интервенции, то същите следва да бъдат посочвани в съотвените бюджетни редове и оценителната комисия ще следи за ненадвишаване на разходите по категориите интевенции.
 2. Продължителността на проектно предложение следва да е в съответствие с допустимостта на разходите по фонд „Вътрешна сигурност 2021-2027 и целевата дата за изпълнение на индикаторите, а именно: 31.12.2029 г.
 3. Виж отговор на въпрос 2, точка 1.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="1" formatCode="@"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -143,99 +196,100 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="double">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="5">
+  <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="5">
+  <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId6" /></Relationships>
-[...2 lines deleted...]
-<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -474,122 +528,136 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D3"/>
+  <x:dimension ref="A1:D4"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="23.980625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="3" max="4" width="70.710625" style="4" customWidth="1"/>
+    <x:col min="1" max="1" width="23.567768" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="18.996339" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
-      <x:c r="A1" s="1" t="s">
+      <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B1" s="1" t="s">
+      <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C1" s="1" t="s">
+      <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D1" s="1" t="s">
+      <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
-      <x:c r="A2" s="2" t="s">
+      <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B2" s="2" t="s">
+      <x:c r="B2" s="4">
+        <x:v>46126.0133232986</x:v>
+      </x:c>
+      <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="C2" s="3" t="s">
+      <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
-      <x:c r="A3" s="2" t="s">
+      <x:c r="A3" s="3" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B3" s="4">
+        <x:v>46115.7213251389</x:v>
+      </x:c>
+      <x:c r="C3" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="B3" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="C3" s="3" t="s">
+      <x:c r="D3" s="5" t="s">
         <x:v>9</x:v>
       </x:c>
-      <x:c r="D3" s="3" t="s">
+    </x:row>
+    <x:row r="4" spans="1:4">
+      <x:c r="A4" s="3" t="s">
         <x:v>10</x:v>
+      </x:c>
+      <x:c r="B4" s="4">
+        <x:v>46115.6915611458</x:v>
+      </x:c>
+      <x:c r="C4" s="5" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="D4" s="5" t="s">
+        <x:v>12</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Разяснения по процедурата</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Area</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>